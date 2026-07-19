--- v0 (2025-12-15)
+++ v1 (2026-07-19)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="686330FE" w14:textId="77777777" w:rsidR="004A75C7" w:rsidRDefault="009737A7" w:rsidP="009737A7">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              </w:t>
       </w:r>
       <w:r w:rsidR="00C22457">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidR="00C22457">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36E58D7A" wp14:editId="1F716521">
             <wp:extent cx="980010" cy="1066800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -230,139 +230,121 @@
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="01197241" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".45pt,19.2pt" to="423pt,19.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE+25B5gEAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815IT2EgFyzk4SC5B&#10;Y9TtBzAUaREluQTJWvLfZ0k9kqZBgBa9EFru7uzMcLW56Y0mJ+GDAlvT5aKkRFgOjbLHmv74fvf5&#10;mpIQmW2YBitqehaB3mwvPm06V4lLaEE3whMEsaHqXE3bGF1VFIG3wrCwACcsJiV4wyKG/lg0nnWI&#10;bnRxWZbrogPfOA9chIC3t0OSbjO+lILHRymDiETXFLnFfPp8PqWz2G5YdfTMtYqPNNg/sDBMWRw6&#10;Q92yyMgvr/6AMop7CCDjgoMpQErFRdaAapblGzWHljmRtaA5wc02hf8Hy7+e9p6opqYrSiwz+ESH&#10;6Jk6tpHswFo0EDxZJZ86Fyos39m9T0p5bw/uAfjPgLnit2QKghvKeulNKkeppM++n2ffRR8Jx8vV&#10;1Xp9dY0E+JQrWDU1Oh/ivQBD0kdNtbLJElax00OIaTSrppJ0rS3pcBG/lKsylwXQqrlTWqdkXiux&#10;056cGC4E41zYuE7iEOVVJUbajqoGIVlSPGsxzPgmJJqG1JfDkLSub3GXI662WJ3aJLKYG0d2HzWO&#10;9alV5FX+m+a5I08GG+dmoyz492jHfqIsh/rJgUF3suAJmvPeTw+OO5mdG/+ftPSv49z+8pdvnwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAO3vk4bcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SFxQ6xSqEkKcCiFxRIiUSj268TaJGq9T203Tv2cRh/Y4O6OZt/lytJ0Y0IfWkYLZNAGB&#10;VDnTUq3gZ/UxSUGEqMnozhEqOGOAZXF7k+vMuBN941DGWnAJhUwraGLsMylD1aDVYep6JPZ2zlsd&#10;WfpaGq9PXG47+ZgkC2l1S7zQ6B7fG6z25dEqGA+DXe/PyY6e/fBVlw9u7T43St3fjW+vICKO8RKG&#10;P3xGh4KZtu5IJohOwQvnFDylcxDspvMFf7b9P8gil9f4xS8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAxPtuQeYBAAAtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA7e+ThtwAAAAGAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#70ad47 [3209]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004A75C7" w:rsidRPr="00C22457">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>INFORMAÇÕES PESSOAIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245D8D98" w14:textId="77777777" w:rsidR="00C22457" w:rsidRPr="00C22457" w:rsidRDefault="00C22457">
       <w:pPr>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340DB45F" w14:textId="011F5313" w:rsidR="004A75C7" w:rsidRPr="00416243" w:rsidRDefault="004A75C7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00416243">
+    <w:p w14:paraId="340DB45F" w14:textId="72D43B76" w:rsidR="004A75C7" w:rsidRDefault="004A75C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="00416243">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00416243">
+      <w:r w:rsidR="005330C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elio Barbosa Garcia Filho</w:t>
+      </w:r>
+      <w:r w:rsidR="005330C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD642D" w14:textId="640137BC" w:rsidR="002D57B4" w:rsidRPr="00726097" w:rsidRDefault="002D57B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cargo Efetivo:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="00416243">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00416243">
+      <w:r w:rsidR="005330C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Técnico Especializado II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E88C6A6" w14:textId="5A8515E5" w:rsidR="00DA5DA4" w:rsidRDefault="004A75C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cargo</w:t>
       </w:r>
-      <w:r w:rsidR="00D44844" w:rsidRPr="00416243">
+      <w:r w:rsidR="00D44844" w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comissionado:</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20399FE7" w14:textId="77777777" w:rsidR="009C37D6" w:rsidRPr="00726097" w:rsidRDefault="009C37D6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB83356" w14:textId="77777777" w:rsidR="004A75C7" w:rsidRPr="00726097" w:rsidRDefault="00F56014">
       <w:pPr>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -439,188 +421,259 @@
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004A75C7" w:rsidRPr="00726097">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FORMAÇÃO ACADÊMICA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9662F3" w14:textId="77777777" w:rsidR="00C22457" w:rsidRPr="00726097" w:rsidRDefault="00C22457">
       <w:pPr>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5810ED77" w14:textId="670D5459" w:rsidR="002D57B4" w:rsidRDefault="002D57B4" w:rsidP="002D57B4">
+    <w:p w14:paraId="5810ED77" w14:textId="14714260" w:rsidR="002D57B4" w:rsidRDefault="002D57B4" w:rsidP="002D57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curso:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA">
+      <w:r w:rsidR="00600F41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A820C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="1C72CB4B" w14:textId="60CFF322" w:rsidR="002D57B4" w:rsidRDefault="002D57B4" w:rsidP="002D57B4">
+      <w:r w:rsidR="00574795">
+        <w:t>Pós-Graduação Lato Sensu em Relações Internacionais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C72CB4B" w14:textId="5CA469D4" w:rsidR="002D57B4" w:rsidRDefault="002D57B4" w:rsidP="002D57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituição</w:t>
       </w:r>
       <w:r w:rsidR="0002428D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA">
-[...15 lines deleted...]
-    <w:p w14:paraId="21BA3094" w14:textId="53570EAB" w:rsidR="009C37D6" w:rsidRDefault="009C37D6" w:rsidP="009C37D6">
+      <w:r w:rsidR="00600F41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D54B5">
+        <w:t>Facuminas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7AEDC6A6" w14:textId="77777777" w:rsidR="00DA5DA4" w:rsidRPr="00726097" w:rsidRDefault="00DA5DA4" w:rsidP="00D44844">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1410"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D60ACAB" w14:textId="590A0949" w:rsidR="002D57B4" w:rsidRDefault="002D57B4" w:rsidP="002D57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curso:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA">
-[...7 lines deleted...]
-    <w:p w14:paraId="7EE6610C" w14:textId="14D848FE" w:rsidR="009C37D6" w:rsidRDefault="009C37D6" w:rsidP="009C37D6">
+      <w:r w:rsidR="00944DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94CED">
+        <w:t xml:space="preserve">Pós-Graduação Lato Sensu </w:t>
+      </w:r>
+      <w:r w:rsidR="00025C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em Negócios Internacionais </w:t>
+      </w:r>
+      <w:r w:rsidR="00025C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CD1042" w14:textId="4AE71D0A" w:rsidR="002D57B4" w:rsidRPr="00726097" w:rsidRDefault="009C37D6" w:rsidP="00DA5DA4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituição:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA">
+      <w:r w:rsidR="00025C4C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A820C3">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> – China </w:t>
+      <w:r w:rsidR="00025C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instituto Presbiteriano Mackenzie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F5A2A6" w14:textId="77777777" w:rsidR="004A75C7" w:rsidRDefault="004A75C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BA3094" w14:textId="66DA8B8C" w:rsidR="009C37D6" w:rsidRDefault="009C37D6" w:rsidP="009C37D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curso:</w:t>
+      </w:r>
+      <w:r w:rsidR="00944DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bacharelado em </w:t>
+      </w:r>
+      <w:r w:rsidR="00944DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administração de Empresas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE6610C" w14:textId="0356A230" w:rsidR="009C37D6" w:rsidRDefault="009C37D6" w:rsidP="009C37D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instituição:</w:t>
+      </w:r>
+      <w:r w:rsidR="00944DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00944DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instituto Presbiteriano Mackenzie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F828DE" w14:textId="77777777" w:rsidR="003B5198" w:rsidRPr="00726097" w:rsidRDefault="003B5198">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48448F42" w14:textId="77777777" w:rsidR="004A75C7" w:rsidRPr="00726097" w:rsidRDefault="00F56014">
       <w:pPr>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -703,717 +756,856 @@
       <w:r w:rsidR="004A75C7" w:rsidRPr="00726097">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXPERIÊNCIA PROFISSIONAL</w:t>
       </w:r>
       <w:r w:rsidR="009C37D6">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D310D14" w14:textId="77777777" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="004B5E3C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47FF3426" w14:textId="677F60B5" w:rsidR="00C526DA" w:rsidRPr="00A820C3" w:rsidRDefault="004B5E3C" w:rsidP="00C526DA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+    <w:p w14:paraId="61A453E9" w14:textId="0B3BCF78" w:rsidR="004B5E3C" w:rsidRDefault="004B5E3C" w:rsidP="004B5E3C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0002428D" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="0002428D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mpresa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A820C3">
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00A820C3" w:rsidRPr="00A820C3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0002428D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rgão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="008563D8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="008702B2">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+      <w:r w:rsidR="008563D8">
+        <w:t>Ministério do Turismo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35C5F">
+        <w:t xml:space="preserve"> (CGINV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B472243" w14:textId="11E73C21" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="004B5E3C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Período: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+      <w:r w:rsidR="008563D8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desde </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6EDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18 de maio de 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7834052E" w14:textId="4BD7DE78" w:rsidR="004B5E3C" w:rsidRDefault="004B5E3C" w:rsidP="004B5E3C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cargo:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="008563D8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="008702B2">
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F133E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordenador de Articulação com Investidores/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F133E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coodenador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F133E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Geral de Atração de Investimentos - substituto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326063E8" w14:textId="24479EEB" w:rsidR="002B426E" w:rsidRDefault="004B5E3C" w:rsidP="003B5198">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367D0E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Descrição</w:t>
       </w:r>
-      <w:r w:rsidR="0002428D" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="0002428D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> das atividades</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A820C3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="00A820C3">
-[...61 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+    </w:p>
+    <w:p w14:paraId="10CBD7EE" w14:textId="77777777" w:rsidR="00F612CF" w:rsidRPr="006A023D" w:rsidRDefault="00F612CF" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A023D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I - fomento, elaboração, a execução, a avaliação e monitoramento os planos, os programas, os projetos e as ações as ações do Ministério destinados à atração de investimentos públicos e privados, nacionais e internacionais, para destinos, regiões, rotas e áreas turísticas estratégicas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727843F" w14:textId="77777777" w:rsidR="00F612CF" w:rsidRPr="006A023D" w:rsidRDefault="00F612CF" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A023D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II - identificar e divulgar oportunidades de negócios em destinos, regiões, rotas e áreas turísticas estratégicas, para fins de atração de investimentos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42096D55" w14:textId="77777777" w:rsidR="00F612CF" w:rsidRPr="006A023D" w:rsidRDefault="00F612CF" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A023D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III - realizar e divulgar estudos de mercado referentes à atração de investimento em turismo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB426DF" w14:textId="77777777" w:rsidR="00F612CF" w:rsidRPr="006A023D" w:rsidRDefault="00F612CF" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A023D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV - formular, gerir, monitorar e avaliar um Plano Nacional de Atração de Investimentos para o Brasil, em parceria com as demais áreas do Ministério do Turismo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604446C6" w14:textId="77777777" w:rsidR="00F612CF" w:rsidRPr="006A023D" w:rsidRDefault="00F612CF" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A023D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V - articular a convergência de investimentos privados para destinos, regiões, rotas e áreas turísticas estratégicas, em parceria com as demais áreas do Ministério do Turismo; e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365C0D3F" w14:textId="77777777" w:rsidR="00F612CF" w:rsidRPr="006A023D" w:rsidRDefault="00F612CF" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A023D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VI - prestar atendimentos e informações a potenciais investidores sobre oportunidades de investimentos no território nacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729659DC" w14:textId="77777777" w:rsidR="006A023D" w:rsidRDefault="006A023D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73218702" w14:textId="1AC37006" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mpresa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rgão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="00F21C4A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C526DA" w:rsidRPr="008702B2">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+      <w:r w:rsidR="00F21C4A">
+        <w:t>Ministério do Turismo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35C5F">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC18F4">
+        <w:t>Assessoria Especial de Relações Internacionais - AERI/GM</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35C5F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68453EAD" w14:textId="13623B7A" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Período: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+      <w:r w:rsidR="00FC18F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maio de 2024 a </w:t>
+      </w:r>
+      <w:r w:rsidR="0035149C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maio de 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0035149C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438262DE" w14:textId="29FF042C" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cargo:</w:t>
       </w:r>
-      <w:r w:rsidR="00416243" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="00A35C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00416243" w:rsidRPr="008702B2">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00A820C3">
+      <w:r w:rsidR="0035149C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordenador de Relações Multilaterais - substituto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C17A753" w14:textId="77777777" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367D0E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Descrição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das atividades:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509EF349" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I - apoiar, planejar, coordenar e acompanhar a negociação, a celebração e a execução de acordos e de instrumentos de cooperação internacional nas áreas de competência do Ministério, em articulação com o Ministério das Relações Exteriores;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE8213D" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II - planejar, coordenar e acompanhar a atuação e a participação do Ministério em fóruns e em organismos internacionais de interesse do Ministério, em consonância com a política externa do País;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70502CAD" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III - planejar, coordenar e acompanhar a interlocução do Ministério com órgãos e com entidades governamentais com atuação no cenário internacional;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECECB14" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV - apoiar as demais áreas do Ministério em iniciativas de cooperação internacional junto aos Estados, ao Distrito Federal e aos Municípios, observadas as competências do Ministério das Relações Exterior; e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E519D33" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V - apoiar, planejar e coordenar, observadas as competências do Ministério das Relações Exteriores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C088CB0" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>a) a participação do Ministério em eventos internacionais relacionados às matérias de sua competência; e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0A09C9" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRPr="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="00875F4D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) a promoção e a difusão das matérias de competência do Ministério no exterior, em articulação com as  demais áreas do Ministério e com a Agência Brasileira de Promoção Internacional do Turismo (Embratur).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ADCE41" w14:textId="77777777" w:rsidR="00875F4D" w:rsidRDefault="00875F4D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428B9F7B" w14:textId="2E3F0241" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mpresa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726097">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rgão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00416243" w:rsidRPr="00A820C3">
+      <w:r w:rsidR="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Embratur</w:t>
+      </w:r>
+      <w:r w:rsidR="00875F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0171FA25" w14:textId="391A4415" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Período: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de outubro de 2014 a janeiro de 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C96035C" w14:textId="41A93EAA" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cargo:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5D98">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Técnico Especializado II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720B9073" w14:textId="674F4C7C" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="0002428D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367D0E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Descrição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das atividades:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2B4A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00416243" w:rsidRPr="008702B2">
-[...258 lines deleted...]
-    <w:sectPr w:rsidR="00A820C3" w:rsidSect="00B00540">
+      <w:r w:rsidR="006D2B4A">
+        <w:t>atividades diversas na área de feiras</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2B4A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2B4A">
+        <w:t xml:space="preserve"> eventos internacionais</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2B4A">
+        <w:t>, e outr</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2838">
+        <w:t xml:space="preserve">as relacionadas à promoção turística internacional do Brasil como destino turístico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EEF722" w14:textId="77777777" w:rsidR="0002428D" w:rsidRDefault="0002428D" w:rsidP="003B5198">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0002428D" w:rsidSect="0002428D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1416" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A96AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40E2A2DA"/>
     <w:lvl w:ilvl="0" w:tplc="158CF760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="744"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="38"/>
         <w:szCs w:val="38"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1589,135 +1781,151 @@
         <w:ind w:left="6745"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="38"/>
         <w:szCs w:val="38"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1856382508">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A75C7"/>
     <w:rsid w:val="0002428D"/>
+    <w:rsid w:val="00025C4C"/>
     <w:rsid w:val="00277C2F"/>
     <w:rsid w:val="002B426E"/>
     <w:rsid w:val="002D57B4"/>
+    <w:rsid w:val="0035149C"/>
     <w:rsid w:val="00367D0E"/>
     <w:rsid w:val="003B5198"/>
     <w:rsid w:val="003C2C3F"/>
+    <w:rsid w:val="003D54B5"/>
     <w:rsid w:val="003F402E"/>
-    <w:rsid w:val="00416243"/>
     <w:rsid w:val="004A75C7"/>
     <w:rsid w:val="004B5E3C"/>
+    <w:rsid w:val="004C6EDD"/>
+    <w:rsid w:val="005330C5"/>
+    <w:rsid w:val="0055018A"/>
+    <w:rsid w:val="00574795"/>
+    <w:rsid w:val="00600F41"/>
     <w:rsid w:val="00614EB5"/>
-    <w:rsid w:val="00623C0A"/>
+    <w:rsid w:val="006A023D"/>
+    <w:rsid w:val="006D2B4A"/>
     <w:rsid w:val="00726097"/>
     <w:rsid w:val="0076342D"/>
-    <w:rsid w:val="008702B2"/>
+    <w:rsid w:val="007D2838"/>
+    <w:rsid w:val="008563D8"/>
     <w:rsid w:val="008717C1"/>
     <w:rsid w:val="00874C69"/>
+    <w:rsid w:val="00875F4D"/>
+    <w:rsid w:val="0088162A"/>
     <w:rsid w:val="00935849"/>
+    <w:rsid w:val="00944DDB"/>
     <w:rsid w:val="00963575"/>
     <w:rsid w:val="009737A7"/>
     <w:rsid w:val="009C37D6"/>
     <w:rsid w:val="009E533F"/>
     <w:rsid w:val="00A058D2"/>
     <w:rsid w:val="00A17462"/>
     <w:rsid w:val="00A26787"/>
-    <w:rsid w:val="00A820C3"/>
-    <w:rsid w:val="00B00540"/>
+    <w:rsid w:val="00A35C5F"/>
+    <w:rsid w:val="00A94CED"/>
+    <w:rsid w:val="00AA5D98"/>
     <w:rsid w:val="00C21416"/>
     <w:rsid w:val="00C22457"/>
-    <w:rsid w:val="00C526DA"/>
     <w:rsid w:val="00CF16ED"/>
     <w:rsid w:val="00D17976"/>
     <w:rsid w:val="00D437D2"/>
     <w:rsid w:val="00D44844"/>
     <w:rsid w:val="00DA5DA4"/>
+    <w:rsid w:val="00F133E0"/>
+    <w:rsid w:val="00F21C4A"/>
     <w:rsid w:val="00F5194C"/>
     <w:rsid w:val="00F56014"/>
+    <w:rsid w:val="00F612CF"/>
+    <w:rsid w:val="00FC18F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="624C6AEC"/>
   <w15:docId w15:val="{9BC6EB77-C2E0-42B8-B08F-943CB35E14BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2142,60 +2350,55 @@
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009737A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TtulodoLivro">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="00C22457"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="uv3um">
-[...3 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2448,50 +2651,67 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6c80c1e0-fc97-4e0d-ba00-3015699f4a4a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b21d199e-8f68-4c0a-abb5-fa4cdbdba293" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010004B769B9BBC1C8478401E101CF27A54A" ma:contentTypeVersion="19" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="70f7c9b65d1e6086fc751c7f49e8b504">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6c80c1e0-fc97-4e0d-ba00-3015699f4a4a" xmlns:ns3="b21d199e-8f68-4c0a-abb5-fa4cdbdba293" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="610f8789f1247911ddb90b8c4e0c5703" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6c80c1e0-fc97-4e0d-ba00-3015699f4a4a"/>
     <xsd:import namespace="b21d199e-8f68-4c0a-abb5-fa4cdbdba293"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -2707,152 +2927,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FD6938E-64CE-4E5B-983F-5122233143B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DED057E-8F57-454A-A9D5-2E100569A5FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6c80c1e0-fc97-4e0d-ba00-3015699f4a4a"/>
+    <ds:schemaRef ds:uri="b21d199e-8f68-4c0a-abb5-fa4cdbdba293"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA9A1A61-AB87-4BEA-B70E-4AE89099039A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEB528C3-7B23-42EB-BA98-423E5FD3D2A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6c80c1e0-fc97-4e0d-ba00-3015699f4a4a"/>
     <ds:schemaRef ds:uri="b21d199e-8f68-4c0a-abb5-fa4cdbdba293"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1368</Characters>
+  <Pages>3</Pages>
+  <Words>543</Words>
+  <Characters>2938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1618</CharactersWithSpaces>
+  <CharactersWithSpaces>3475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>lucas penha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010004B769B9BBC1C8478401E101CF27A54A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>