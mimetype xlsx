--- v0 (2026-08-21)
+++ v1 (2026-09-14)
@@ -14,51 +14,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr date1904="0"/>
   <sheets>
     <sheet name="Sheet" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <si>
     <t>Cadastro de Empregadores que tenham submetido trabalhadores a condições análogas à escravidão</t>
   </si>
   <si>
     <t>(Portaria Interministerial MTE/MDHC/MIR nº 18 de 13/09/2024)</t>
   </si>
   <si>
-    <t>Atualização periódica de 6 de abril de 2026. Cadastro atualizado em 19/08/2026.</t>
+    <t>Atualização periódica de 6 de abril de 2026. Cadastro atualizado em 04/09/2026.</t>
   </si>
   <si>
     <t>I- PUBLICAÇÃO DO CADASTRO DE EMPREGADORES PREVISTA NO ARTIGO 2º, CAPUT, DA PORTARIA INTERMINISTERIAL MTE/MDHC/MIR Nº 18, DE 13 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano da ação fiscal</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Empregador</t>
   </si>
   <si>
     <t>CNPJ/CPF</t>
   </si>
   <si>
     <t>Estabelecimento</t>
   </si>
   <si>
     <t>Trabalhadores envolvidos</t>
   </si>
@@ -590,50 +590,62 @@
   <si>
     <t>14.302.981/0001-36</t>
   </si>
   <si>
     <t>FAZENDA BREJO DO MEIO, S/N - ZONA RURAL - SÃO RAIMUNDO DAS MANGABEIRAS/MA</t>
   </si>
   <si>
     <t>AMATERRA INDÚSTRIA LTDA</t>
   </si>
   <si>
     <t>FAZENDA FERREIRA E GODOY, S/N - ZONA RURAL - SÃO FÉLIX DE BALSAS/MA</t>
   </si>
   <si>
     <t>AMBIENTAL HABITACIONAL SOUZA LTDA</t>
   </si>
   <si>
     <t>57.072.919/0001-08</t>
   </si>
   <si>
     <t>RUA PARA, 1100, SAO GERALDO, ARAXÁ/MG</t>
   </si>
   <si>
     <t>3811-4/00</t>
   </si>
   <si>
+    <t>ANA CRISTINA GAYOTTO DE BORBA</t>
+  </si>
+  <si>
+    <t>342.179.599-15</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE ANA CRISTINA GAYOTTO DE BORBA</t>
+  </si>
+  <si>
+    <t>09/04/2025 a 12/08/2026, 04/09/2026</t>
+  </si>
+  <si>
     <t>ANA FLAVIA DE OLIVEIRA LEITE</t>
   </si>
   <si>
     <t>976.868.086-53</t>
   </si>
   <si>
     <t>FAZENDA BARBOSA, ZONA RURAL, INGAÍ, MG</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>ANDRE ALMEIDA DA SILVA</t>
   </si>
   <si>
     <t>142.700.174-06</t>
   </si>
   <si>
     <t>PEDREIRA PEDRA D’ÁGUA, ZONA RURAL DE PEDRA D’ÁGUA, TRAIPU/AL</t>
   </si>
   <si>
     <t>ANDREA VALERIA CARVALHO DA SILVA</t>
   </si>
   <si>
     <t>381.581.081-72</t>
@@ -842,1868 +854,1856 @@
   <si>
     <t>878.849.684-87</t>
   </si>
   <si>
     <t>PEDREIRA LAJE, ZONA RURAL, TACIMA/PB</t>
   </si>
   <si>
     <t>ARIEL FERNANDO SCHOENHALS RITTER</t>
   </si>
   <si>
     <t>074.401.539-10</t>
   </si>
   <si>
     <t>LINHA SEDE CAPELA, ZONA RURAL, ITAPIRANGA/SC</t>
   </si>
   <si>
     <t>0121-1/01</t>
   </si>
   <si>
     <t>ARINALDO OLIVEIRA DO NASCIMENTO</t>
   </si>
   <si>
     <t>008.438.915-05</t>
   </si>
   <si>
+    <t>RUA PARAIBA, 3200 - JARDIM BRASILIA - DIVINÓPOLIS/MG</t>
+  </si>
+  <si>
+    <t>1220-4/01</t>
+  </si>
+  <si>
+    <t>GALPÃO SITUADO NA RODOVIA MG 260, KM 41,5, CACIQUE, CLÁUDIO – MG</t>
+  </si>
+  <si>
     <t>RUA FLORENÇA, 1729, JARDIM CANADÁ, NOVA LIMA/MG</t>
   </si>
   <si>
-    <t>1220-4/01</t>
-[...7 lines deleted...]
-  <si>
     <t>AC</t>
   </si>
   <si>
     <t>ARISTIDES FORMIGHIERI JUNIOR</t>
   </si>
   <si>
     <t>112.899.292-20</t>
   </si>
   <si>
     <t>FAZENDA SUCUPIRA, AC-90, RODOVIA TRANSACREANA - KM 56, ZONA RURAL, RIO BRANCO/AC</t>
   </si>
   <si>
     <t>FAZENDA CABREÚVA, BR 364, KM 10, ZONA RURAL, BUJARI/AC</t>
   </si>
   <si>
-    <t>ARKO CONSTRUCOES LTDA</t>
-[...5 lines deleted...]
-    <t>RUA VEREADOR JOSÉ PAULO NETO, S/N, GRAMAME/PB</t>
+    <t>ARMANDO CALICHO MONTANO 23476562875</t>
+  </si>
+  <si>
+    <t>37.194.000/0001-80</t>
+  </si>
+  <si>
+    <t>RUA FRANCISCO FERREIRA, 186, VILA DIONISIA, SÃO PAULO/SP</t>
+  </si>
+  <si>
+    <t>ARMANDO PIO DE AZEVEDO FILHO</t>
+  </si>
+  <si>
+    <t>017.937.215-72</t>
+  </si>
+  <si>
+    <t>FAZENDA DE ARMANDO PIO DE AZEVEDO FILHO</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>ARNO DILSON POSPICHIL</t>
+  </si>
+  <si>
+    <t>233.173.700-25</t>
+  </si>
+  <si>
+    <t>TERRENO CONTÍGUO À RESIDÊNCIA DE ARNO DILSON POSPICHIL</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>ARQUIMEDES FRANCISCO ZEFERINO</t>
+  </si>
+  <si>
+    <t>283.718.952-91</t>
+  </si>
+  <si>
+    <t>LC C 46 PA RIO ALTO, LOTE 07, 08 E 09, GLEBA 12, ZONA RURAL, BURITIS/RO</t>
+  </si>
+  <si>
+    <t>ASA BRANCA COMERCIO DE GENEROS ALIMENTICIOS EIRELI</t>
+  </si>
+  <si>
+    <t>22.376.653/0001-02</t>
+  </si>
+  <si>
+    <t>RUA JORNALISTA GERALDO ROCHA, 468, JARDIM AMÉRICA, RIO DE JANEIRO-RJ</t>
+  </si>
+  <si>
+    <t>4639-7/01</t>
+  </si>
+  <si>
+    <t>ATALIBA FERREIRA NETO</t>
+  </si>
+  <si>
+    <t>044.343.646-00</t>
+  </si>
+  <si>
+    <t>SITIO CST0188, RANCHO QUILOMBO BUGIOS, ZONA RURAL, CRISTAIS/MG</t>
+  </si>
+  <si>
+    <t>AUGUSTO CESAR NASCIMENTO LOUREIRO</t>
+  </si>
+  <si>
+    <t>508.670.329-87</t>
+  </si>
+  <si>
+    <t>LINHA MORRO AGUDO, ZONA RURAL, JUPIÁ/SC</t>
+  </si>
+  <si>
+    <t>0153-9/01</t>
+  </si>
+  <si>
+    <t>AURELIANO JOSE INACIO</t>
+  </si>
+  <si>
+    <t>290.679.361-20</t>
+  </si>
+  <si>
+    <t>ZONA RURAL, CALDAS NOVAS/GO</t>
+  </si>
+  <si>
+    <t>BANGLA JEANS COMERCIO DE ROUPAS EIRELI</t>
+  </si>
+  <si>
+    <t>27.095.036/0001-52</t>
+  </si>
+  <si>
+    <t>RUA MACLURA, Nº 144, CIDADE LÍDER, SÃO PAULO/SP</t>
+  </si>
+  <si>
+    <t>BENEDITA SEBASTIANA SANTOS OLIVEIRA</t>
+  </si>
+  <si>
+    <t>383.769.705-34</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE BENEDITA SEBASTIANA SANTOS OLIVEIRA, SANTO ESTÊVÃO/BA</t>
+  </si>
+  <si>
+    <t>BERNARDINO AMERICO SOARES GUIMARAES</t>
+  </si>
+  <si>
+    <t>268.267.716-91</t>
+  </si>
+  <si>
+    <t>SÍTIO EMPOEIRA, ZONA RURAL, JANUÁRIA/MG</t>
+  </si>
+  <si>
+    <t>0210-1/06</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>BEZALIEL MOURA DE LIMA</t>
+  </si>
+  <si>
+    <t>779.695.963-04</t>
+  </si>
+  <si>
+    <t>POVOADO DE VÁRZEA DA ONÇA, ZONA RURAL, QUIXADÁ-CE</t>
+  </si>
+  <si>
+    <t>BIG BOI COMERCIO DE MADEIRAS E TRANSPORTES LTDA</t>
+  </si>
+  <si>
+    <t>54.684.689/0001-40</t>
+  </si>
+  <si>
+    <t>FAZENDA SÃO JOÃO OU FAZENDA SANTA MARIA, ZONA RURAL, ANICUNS/GO</t>
+  </si>
+  <si>
+    <t>0210-1/07</t>
+  </si>
+  <si>
+    <t>BRENO ARMINDO MULLER</t>
+  </si>
+  <si>
+    <t>124.874.140-49</t>
+  </si>
+  <si>
+    <t>ESTRADA ALVINO MULLER, LINHA TRAVESSAO, PARAÍSO DO SUL/RS</t>
+  </si>
+  <si>
+    <t>0111-3/01</t>
+  </si>
+  <si>
+    <t>BRENO MAGLIONI DO VALE</t>
+  </si>
+  <si>
+    <t>652.601.636-72</t>
+  </si>
+  <si>
+    <t>SÍTIO PINHALZINHO, BAIRRO POUSO DO CAMPO, SANTA RITA DO SAPUCAÍ/MG</t>
+  </si>
+  <si>
+    <t>BRUNO ROGERIO PORTELA FIGUEIREDO LTDA</t>
+  </si>
+  <si>
+    <t>33.432.463/0001-81</t>
+  </si>
+  <si>
+    <t>ZONA RURAL, SÃOFRANCISCO DO MARANHÃO/MA</t>
+  </si>
+  <si>
+    <t>4292-8/01</t>
+  </si>
+  <si>
+    <t>BRUVAL TRANSPORTES E SERVICOS AGRICOLAS LTDA</t>
+  </si>
+  <si>
+    <t>12.349.284/0001-05</t>
+  </si>
+  <si>
+    <t>FAZENDA MANDU, QUILÔMETRO 147 DA RODOVIA FÁBIO TALARICO, GUAÍRA/SP</t>
+  </si>
+  <si>
+    <t>RUA JOSÉ P. OLIVEIRA, 82, GUARÁ/SP</t>
+  </si>
+  <si>
+    <t>CAMILO HF PRESTACAO DE SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>59.379.513/0001-06</t>
+  </si>
+  <si>
+    <t>FAZENDA PISCAMBINHA, BR-040, KM 106 + 2KM, ZONA RURAL, CRISTALINA/GO E ALOJAMENTOS ÀS RUAS AMADOR RODRIGUES DOS SANTOS, S/N, E RUA PROFESSOR DAMASCENO, S/N, DISTRITO DE DOMICIANO RIBEIRO, IPAMERI/GO</t>
+  </si>
+  <si>
+    <t>0161-0/99</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO DE BARROS ANTUNES</t>
+  </si>
+  <si>
+    <t>201.409.328-87</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE CARLOS ALBERTO DE BARROS ANTUNES, SÃO PAULO/SP</t>
+  </si>
+  <si>
+    <t>CELSO ALIET BATISTA</t>
+  </si>
+  <si>
+    <t>578.569.666-53</t>
+  </si>
+  <si>
+    <t>REGIÃO DO DISTRITO DE ALTOLÂNDIA/MG, ZONA RURAL, TAPIRAÍ/MG</t>
+  </si>
+  <si>
+    <t>CELSO VINO COSTA JÚNIOR</t>
+  </si>
+  <si>
+    <t>723.659.439-34</t>
+  </si>
+  <si>
+    <t>FAZENDA CRICIÚMAS E FAZENDA ESTRADA DO ROCHA, ZONA RURAL,ADRIANÓPOLIS/PR</t>
+  </si>
+  <si>
+    <t>CENTROALCOOL S/A (EM RECUPERACAO JUDICIAL)</t>
+  </si>
+  <si>
+    <t>02.896.264/0001-09</t>
+  </si>
+  <si>
+    <t>RUA BAHIA, N. 57, QD. 19, LT. 11, JARDIM SALVADOR, TRINDADE/GO</t>
+  </si>
+  <si>
+    <t>1931-4/00</t>
+  </si>
+  <si>
+    <t>RODOVIA GO 222, KM 03, ZONA RURAL, INHUMAS/GO</t>
+  </si>
+  <si>
+    <t>CERAMICA REI MINAS LTDA</t>
+  </si>
+  <si>
+    <t>24.985.857/0001-76</t>
+  </si>
+  <si>
+    <t>AVENIDA TRES, 208, DISTRITO INDUSTRIAL, TRÊS CORAÇÕES/MG</t>
+  </si>
+  <si>
+    <t>2342-7/02</t>
+  </si>
+  <si>
+    <t>CESAR JONES LEMOS</t>
+  </si>
+  <si>
+    <t>081.609.965-00</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE CESAR JONES LEMOS, SALVADOR/BA.</t>
+  </si>
+  <si>
+    <t>C F T CONSTRUCOES E INCORPORACOES LTDA</t>
+  </si>
+  <si>
+    <t>21.876.474/0001-71</t>
+  </si>
+  <si>
+    <t>RUA GARIBALDI TEIXEIRA DE CARVALHO, SN, JARDIM OCEANIA, JOÃO PESSOA/ PB</t>
+  </si>
+  <si>
+    <t>4110-7/00</t>
+  </si>
+  <si>
+    <t>CHRISTIAN JAUNE</t>
+  </si>
+  <si>
+    <t>161.925.321-68</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DA MÃE DE CHRISTIAN JAUNE, CUIABÁ/MT</t>
+  </si>
+  <si>
+    <t>CICERO ANTONIO LOBO CRUZ</t>
+  </si>
+  <si>
+    <t>178.507.204-82</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE CICERO ANTONIO LOBO CRUZ</t>
+  </si>
+  <si>
+    <t>CICERO RODRIGUES DA SILVA</t>
+  </si>
+  <si>
+    <t>917.974.384-68</t>
+  </si>
+  <si>
+    <t>PEDREIRA DO SÍTIO GRAVATINHO, KM 21, BR 230, ZONA RURAL, CAMPINA GRANDE/PB</t>
+  </si>
+  <si>
+    <t>CLAUDINEI LEITE DE QUEIROZ</t>
+  </si>
+  <si>
+    <t>087.652.838-80</t>
+  </si>
+  <si>
+    <t>FAZENDA SANTO ANTONIO, ZONA RURAL, CORUMBÁ/MS</t>
+  </si>
+  <si>
+    <t>CLAUDIO LUIZ LOPES DE MORAES</t>
+  </si>
+  <si>
+    <t>673.359.420-04</t>
+  </si>
+  <si>
+    <t>LINHA TERCEIRA MORESCO, S/N, RODOVIA RS 432, ANTA GORDA/RS</t>
+  </si>
+  <si>
+    <t>CLAUDIO MARTINHO ROJAS</t>
+  </si>
+  <si>
+    <t>33.931.178/0001-05</t>
+  </si>
+  <si>
+    <t>FAZENDA BANDEIRANTES, PORTO MURTINHO/MS</t>
+  </si>
+  <si>
+    <t>CLEIDE NUNES VENEZIANO</t>
+  </si>
+  <si>
+    <t>966.036.668-04</t>
+  </si>
+  <si>
+    <t>CHÁCARA DE CLEIDE NUNES VENEZIANO, LIMEIRA/SP</t>
+  </si>
+  <si>
+    <t>CLEOMILSON CARNEIRO DE MIRANDA</t>
+  </si>
+  <si>
+    <t>253.233.003-10</t>
+  </si>
+  <si>
+    <t>UNIDADE DE PRODUÇÃO DE CARVÃO VEGETAL (UPC), FAZENDA TELES, ZONA RURAL, LORETO/MA</t>
+  </si>
+  <si>
+    <t>CLINICA EM CENTRO TERAPEUTICO MAANAIM LTDA</t>
+  </si>
+  <si>
+    <t>52.518.963/0001-85</t>
+  </si>
+  <si>
+    <t>AVENIDA DOUTOR CLAUDIO JOSE GUEIROS LEITE, 7528 - CASA - NOSSA SENHORA DO O - PAULISTA/PE</t>
+  </si>
+  <si>
+    <t>8650-0/03</t>
+  </si>
+  <si>
+    <t>CLISTHENES JOSE PEREIRA DE ANDRADE LIMA</t>
+  </si>
+  <si>
+    <t>123.736.804-91</t>
+  </si>
+  <si>
+    <t>FAZENDA GUABIRABA, ZONA RURAL, LIMOEIRO/PE</t>
+  </si>
+  <si>
+    <t>COMERCIAL DE ESTIVAS SEIS IRMAOS LTDA</t>
+  </si>
+  <si>
+    <t>96.727.656/0001-80</t>
+  </si>
+  <si>
+    <t>AVENIDA EDUARDO FROES DA MOTA, Nº 237, CAMPO LIMPO, FEIRA DE SANTANA/BA</t>
+  </si>
+  <si>
+    <t>COMUNIDADE TERAPEUTICA TENDA DO ENCONTRO</t>
+  </si>
+  <si>
+    <t>26.760.224/0001-95</t>
+  </si>
+  <si>
+    <t>COMUNIDADE TERAPÊUTICA TENDA DO ENCONTRO, RUA FIMINO DE SOUZA FILHO Nº 280, BAIRRO LINHARES, JUIZ DE FORA/MG</t>
+  </si>
+  <si>
+    <t>8720-4/99</t>
+  </si>
+  <si>
+    <t>CONDOMINIO RESIDENCIAL PIRACICABA II</t>
+  </si>
+  <si>
+    <t>21.513.094/0001-72</t>
+  </si>
+  <si>
+    <t>RUA CORCOVADO, 3550, JARDIM SONIA, PIRACICABA/SP</t>
+  </si>
+  <si>
+    <t>8112-5/00</t>
+  </si>
+  <si>
+    <t>CONFECCOES ANDERSON LTDA</t>
+  </si>
+  <si>
+    <t>43.473.963/0001-15</t>
+  </si>
+  <si>
+    <t>RUA FILIPE BANDEIRA, N. 19, VILA MARIA ALTA, SÃO PAULO/SP</t>
+  </si>
+  <si>
+    <t>1412-6/02</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA APODI LTDA</t>
+  </si>
+  <si>
+    <t>17.620.703/0001-15</t>
+  </si>
+  <si>
+    <t>SÍTIO POCINHO, ZONA RURAL, TAPEROÁ/PB</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA GOIS LTDA</t>
+  </si>
+  <si>
+    <t>44.703.178/0001-74</t>
+  </si>
+  <si>
+    <t>PEDREIRA DA SERRA - ZONA RURAL - ELIZEU MARTINS/PI</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA JG LTDA</t>
+  </si>
+  <si>
+    <t>27.708.298/0001-45</t>
+  </si>
+  <si>
+    <t>CANTEIRO DE OBRAS, AVENIDA RIO GRANDE DO SUL, S/N, IPÊ, MEDIANEIRA/PR</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA NEO LTDA</t>
+  </si>
+  <si>
+    <t>30.421.632/0002-70</t>
+  </si>
+  <si>
+    <t>OBRA DO EMPREENDIMENTO RIO BAY NEO, AVENIDA OCEANO ATLANTICO, QUADRA 11, LOTE 3ª, INTERMARES, CABEDELO/PB</t>
+  </si>
+  <si>
+    <t>COSMO DAMIAO DA SILVA</t>
+  </si>
+  <si>
+    <t>042.097.536-53</t>
+  </si>
+  <si>
+    <t>FAZENDA VISTA ALEGRE, NA ZONA RURAL, PATROCÍNIO/MG</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>RR</t>
+  </si>
+  <si>
+    <t>CRISLANE DOS SANTOS CORREIA</t>
+  </si>
+  <si>
+    <t>003.956.152-67</t>
+  </si>
+  <si>
+    <t>SÍTIO DO POEIRÃO, VICINAL DO SURRÃO, ZONA RURAL, CANTÁ/RR</t>
+  </si>
+  <si>
+    <t>4311-8/02</t>
+  </si>
+  <si>
+    <t>CRISTIANO DA SILVA</t>
+  </si>
+  <si>
+    <t>030.103.019-79</t>
+  </si>
+  <si>
+    <t>PINHEIROS RALOS, DISTRITO DE CERRO PELADO, SÃO JOSÉ DO CERRITO/SC</t>
+  </si>
+  <si>
+    <t>D2 CONSTRUTORA E TRANSPORTE LTDA</t>
+  </si>
+  <si>
+    <t>11.495.771/0001-13</t>
+  </si>
+  <si>
+    <t>RUA SALINAS, 602 - CASA - CENTRO BARRA DE ALEGRIA - INDAIABIRA/MG</t>
+  </si>
+  <si>
+    <t>4930-2/02</t>
+  </si>
+  <si>
+    <t>DALTRO DOS REIS</t>
+  </si>
+  <si>
+    <t>016.801.370-34</t>
+  </si>
+  <si>
+    <t>FAZENDA SÃO JOSÉ, LINHA CARVALHO, ZONA RURAL, SINIMBU/RS</t>
+  </si>
+  <si>
+    <t>DALVA DA ROCHA VIANA</t>
+  </si>
+  <si>
+    <t>656.364.492-91</t>
+  </si>
+  <si>
+    <t>FAZENDA WD 1, ZONA RURAL, CARACARAÍ/RR</t>
+  </si>
+  <si>
+    <t>DANIEL FELIX DE ARAUJO</t>
+  </si>
+  <si>
+    <t>996.860.154-34</t>
+  </si>
+  <si>
+    <t>AVENIDA INFANTE DOM HENRIQUE, Nº 379, TAMBAÚ, JOÃO PESSOA/PB</t>
+  </si>
+  <si>
+    <t>DANIEL MATEUS MARQUES SANTOS</t>
+  </si>
+  <si>
+    <t>077.478.061-40</t>
+  </si>
+  <si>
+    <t>FAZENDA LAGOA DO LEITE, ZONA RURAL, TROMBAS/GO</t>
+  </si>
+  <si>
+    <t>DANIEL RUFINO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>607.893.483-06</t>
+  </si>
+  <si>
+    <t>EMBARCAÇÃO "JULIANO DANIEL", ATRACADA NO PORTO FLUVIAL DE BARREIRINHAS/MA</t>
+  </si>
+  <si>
+    <t>0311-6/01</t>
+  </si>
+  <si>
+    <t>DDR AGROFLORESTAL - COMERCIO DE PRODUTOS DE ORIGEM FLOR</t>
+  </si>
+  <si>
+    <t>23.650.623/0001-05</t>
+  </si>
+  <si>
+    <t>RODOVIA BR 174, KM 50 SENTIDO JUÍNA, S/N,ZONA RURAL, VILHENA-RO</t>
+  </si>
+  <si>
+    <t>DENIS RODRIGO PALHARES</t>
+  </si>
+  <si>
+    <t>796.013.911-34</t>
+  </si>
+  <si>
+    <t>VICINAL APROGIM, KM 23, S/N, ZONA RURAL, NOVO PROGRESSO/PA</t>
+  </si>
+  <si>
+    <t>DEPOSITO DE CARVAO BRASEIRO LTDA</t>
+  </si>
+  <si>
+    <t>72.638.307/0001-23</t>
+  </si>
+  <si>
+    <t>NUC SANTA MARIA GALPAO B CHACARA 18-A, SANTA MARIA, BRASÍLIA/DF</t>
+  </si>
+  <si>
+    <t>4789-0/99</t>
+  </si>
+  <si>
+    <t>DEVANI RESENDE DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>666.486.026-00</t>
+  </si>
+  <si>
+    <t>FAZENDA SOBRADINHO, ZONA RURAL, CAMPOS ALTOS/MG</t>
+  </si>
+  <si>
+    <t>DIEGO ARMANDO MOLINARI 06071785901</t>
+  </si>
+  <si>
+    <t>34.100.075/0001-66</t>
+  </si>
+  <si>
+    <t>BAIRRO RIOZINHO, IRATI PR.</t>
+  </si>
+  <si>
+    <t>2391-5/01</t>
+  </si>
+  <si>
+    <t>DILMA GOMIDE CORREA</t>
+  </si>
+  <si>
+    <t>731.396.536-20</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE DILMA GOMIDE CORREA</t>
+  </si>
+  <si>
+    <t>DILTON DIAS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>489.435.505-10</t>
+  </si>
+  <si>
+    <t>RN</t>
+  </si>
+  <si>
+    <t>DIOGENES MESSIAS SILVA ALVES E SOUZA-SALINAS CHICO ROMAO E CHICO BRITO</t>
+  </si>
+  <si>
+    <t>05.894.441/0001-06</t>
+  </si>
+  <si>
+    <t>SALINAS DO CHICO ROMÃO E CHICO BRITO REGIÃO DE BOI MORTO, ZONA RURAL, GROSSOS/RN</t>
+  </si>
+  <si>
+    <t>0892-4/01</t>
+  </si>
+  <si>
+    <t>DIONE CHAVES SOUSA (*2)</t>
+  </si>
+  <si>
+    <t>023.672.602-14</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>DIRLEU DE ARAUJO</t>
+  </si>
+  <si>
+    <t>021.489.160-76</t>
+  </si>
+  <si>
+    <t>ESTRADA MUNICIPAL AGENOR BERNARDO DE SALLES, Nº 900, DISTRITO DE CRIÚVA, CAXIAS DO SUL/RS</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA SO VERDURAS LTDA</t>
+  </si>
+  <si>
+    <t>04.604.549/0001-46</t>
+  </si>
+  <si>
+    <t>SÍTIO ROCINHA, ZONA RURAL, SARZEDO/MG</t>
+  </si>
+  <si>
+    <t>DIVINA GRILL MEIRELES LTDA</t>
+  </si>
+  <si>
+    <t>20.433.078/0001-07</t>
+  </si>
+  <si>
+    <t>AVENIDA SENADOR VIRGÍLIO TÁVORA, 211, MEIRELES, FORTALEZA/CE</t>
+  </si>
+  <si>
+    <t>5611-2/03</t>
+  </si>
+  <si>
+    <t>DIVINO IGARAPAVA TRANSPORTES E COMERCIO DE AUTOPECAS LT</t>
+  </si>
+  <si>
+    <t>07.952.018/0001-32</t>
+  </si>
+  <si>
+    <t>AVENIDA JOÃO AUGUSTO DE FREITAS, SEM NÚMERO, CHÁCARA SÃO JOSÉ, IGARAPAVA/SP</t>
+  </si>
+  <si>
+    <t>0151-2/03</t>
+  </si>
+  <si>
+    <t>DOMINGOS LAURENTINO NETO</t>
+  </si>
+  <si>
+    <t>420.655.773-04</t>
+  </si>
+  <si>
+    <t>FAZENDA BOA LEMBRANÇA, ZONA RURAL, BATALHA/PI</t>
+  </si>
+  <si>
+    <t>0220-9/99</t>
+  </si>
+  <si>
+    <t>DOMINGOS SAVIO DE ANDRADE</t>
+  </si>
+  <si>
+    <t>236.456.106-00</t>
+  </si>
+  <si>
+    <t>FAZENDA DA CAPOEIRA, ZONA RURAL, CONCEIÇÃO DA BARRA DE MINAS/MG</t>
+  </si>
+  <si>
+    <t>DONIZETE CLAUDIO VILHENA</t>
+  </si>
+  <si>
+    <t>071.770.688-56</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE DONIZETE CLÁUDIO VILHENA</t>
+  </si>
+  <si>
+    <t>TO</t>
+  </si>
+  <si>
+    <t>DOURIVAN CONCEICAO DE SOUSA</t>
+  </si>
+  <si>
+    <t>968.317.231-87</t>
+  </si>
+  <si>
+    <t>ASSENTAMENTO CHAPARRAL II, LOTE 07, ZONA RURAL, PAU D’ÁRCO/TO</t>
+  </si>
+  <si>
+    <t>DUVALE PROJETOS E CONSTRUCOES LTDA - CNO 90.019.82963/70</t>
+  </si>
+  <si>
+    <t>10.842.734/0001-71</t>
+  </si>
+  <si>
+    <t>SÍTIO VOLTA, JAGUARUANA-CE</t>
+  </si>
+  <si>
+    <t>09/04/2025 a 16/01/2026, 22/05/2026</t>
+  </si>
+  <si>
+    <t>EAJ ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>09.578.064/0001-49</t>
+  </si>
+  <si>
+    <t>RUA JOÃO RUFINO DE SOUZA, 260, 1º ANDAR, FRENTE, CENTRO, NOSSA SENHORA DO Ó, IPOJUCA/PE</t>
+  </si>
+  <si>
+    <t>06/10/2025 a 23/12/2025, 30/06/2026</t>
+  </si>
+  <si>
+    <t>ECM ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>38.088.842/0001-10</t>
+  </si>
+  <si>
+    <t>EMPREENDIMENTOS TAHAA E HAVEN BEACH, RUA BEVERLY HILLS, SÃO MIGUEL DOS MILAGRES/AL</t>
+  </si>
+  <si>
+    <t>ECM - FUNDACOES E CONSTRUCOES EIRELI</t>
+  </si>
+  <si>
+    <t>26.169.682/0001-54</t>
+  </si>
+  <si>
+    <t>ALOJAMENTO - RUA DR. ZEBRAL, 408, BOA VISTA - CONSELHEIRO LAFAIETE/MG</t>
+  </si>
+  <si>
+    <t>4391-6/00</t>
+  </si>
+  <si>
+    <t>EDEMAR PORTO ALIMENTOS E BEBIDAS LTDA</t>
+  </si>
+  <si>
+    <t>19.257.358/0001-22</t>
+  </si>
+  <si>
+    <t>MURO ALTO, NOSSA SENHORA DO Ó, IPOJUCA/PE</t>
+  </si>
+  <si>
+    <t>5611-2/01</t>
+  </si>
+  <si>
+    <t>EDEUVALDO GOMES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>186.978.872-91</t>
+  </si>
+  <si>
+    <t>FAZENDA NOVO PROGRESSO - RAMAL DO PIRARARA - ZONA RURAL - SENADOR JOSÉ PORFÍRIO/PA</t>
+  </si>
+  <si>
+    <t>EDILEUZA DIAS PORTELA</t>
+  </si>
+  <si>
+    <t>667.655.604-91</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DA FILHA DE EDILEUZA DIAS PORTELA, CARUARU/PE</t>
+  </si>
+  <si>
+    <t>EDILTON COSTA DA SILVA</t>
+  </si>
+  <si>
+    <t>689.932.265-04</t>
+  </si>
+  <si>
+    <t>FAZENDA OURO PRETO, ZONA RURAL, ITUAÇU/BA</t>
+  </si>
+  <si>
+    <t>EDIMAR DO MONTE ARRAIS</t>
+  </si>
+  <si>
+    <t>558.497.763-20</t>
+  </si>
+  <si>
+    <t>POVOADO BURITIRANA, ZONA RURAL, LORETO/MA</t>
+  </si>
+  <si>
+    <t>EDINEA OLIVEIRA JAQUEIRA DA CRUZ</t>
+  </si>
+  <si>
+    <t>087.090.175-34</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE EDINEA OLIVEIRA JAQUEIRA DA CRUZ</t>
+  </si>
+  <si>
+    <t>EDMARIO SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>527.029.446-04</t>
+  </si>
+  <si>
+    <t>FAZENDA SÃO JOSÉ, ROD.BA 290, KM 25, CÓRREGO DA AREIA, MEDEIROS NETO/BA</t>
+  </si>
+  <si>
+    <t>EDMILSON DA SILVA MONTE</t>
+  </si>
+  <si>
+    <t>750.958.903-72</t>
+  </si>
+  <si>
+    <t>CARNAUBAL NO POVOADO SANTA ROSA, ZONA RURAL, SÃO JOÃO DA SERRA/PI</t>
+  </si>
+  <si>
+    <t>EDMUR MIGLIOLI JUNIOR</t>
+  </si>
+  <si>
+    <t>465.150.621-68</t>
+  </si>
+  <si>
+    <t>FAZENDA PERSISTÊNCIA, ZONA RURAL, ANASTÁCIO/MS</t>
+  </si>
+  <si>
+    <t>EDNA ROLIM DOS SANTOS</t>
+  </si>
+  <si>
+    <t>542.838.094-20</t>
+  </si>
+  <si>
+    <t>ANTIGO SÍTIO PEDRA PRETA - RUA RITA LEÃO DE MELO, 31 - CANAFÍSTULA, ARAPIRACA/AL</t>
+  </si>
+  <si>
+    <t>EDSON LUIZ RODRIGUES SANTANA</t>
+  </si>
+  <si>
+    <t>848.181.826-72</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE EDSON LUIZ RODRIGUES SANTANA, BELO HORIZONTE/MG</t>
+  </si>
+  <si>
+    <t>EDSON SOUTO FERREIRA</t>
+  </si>
+  <si>
+    <t>566.137.256-68</t>
+  </si>
+  <si>
+    <t>FAZENDA ILHA BELA, REGIÃO BREJINHO, ZONA RURAL, MONTES CLAROS/MG</t>
+  </si>
+  <si>
+    <t>EDUARDO AMANCIO ALVES</t>
+  </si>
+  <si>
+    <t>491.585.466-34</t>
+  </si>
+  <si>
+    <t>FAZENDA PÉ DE SERRA, GLEBA PÉ DE SERRA, FORTALEZA DOS NOGUEIRAS/MA</t>
+  </si>
+  <si>
+    <t>EDUARDO ANTONIO BARROS DA SILVA</t>
+  </si>
+  <si>
+    <t>078.967.898-50</t>
+  </si>
+  <si>
+    <t>FAZENDA FILADÉLFIA, ZONA RURAL, NOVA XAVANTINA/MT</t>
+  </si>
+  <si>
+    <t>EDUARDO LOPES PEREIRA</t>
+  </si>
+  <si>
+    <t>000.147.811-74</t>
+  </si>
+  <si>
+    <t>FAZENDA DUAS MARIAS I, ZONA RURAL, RIO SONO/TO</t>
+  </si>
+  <si>
+    <t>0115-6/00</t>
+  </si>
+  <si>
+    <t>EDUARDO MARTINS ROSAL</t>
+  </si>
+  <si>
+    <t>699.097.841-49</t>
+  </si>
+  <si>
+    <t>FAZENDA CABECEIRA DO BREJO E FAZENDA LARGOS, ZONA RURAL, CURRAIS/PI</t>
+  </si>
+  <si>
+    <t>EDUARDO NATANAEL DE JESUS</t>
+  </si>
+  <si>
+    <t>288.321.338-06</t>
+  </si>
+  <si>
+    <t>GRANJA SONHO DE CRIANÇA, SITIO GAVIÃO, S/N, ZONA RURAL, FREI MIGUELINO/PE</t>
+  </si>
+  <si>
+    <t>0155-5/01</t>
+  </si>
+  <si>
+    <t>EDUARDO RIBEIRO LIMA</t>
+  </si>
+  <si>
+    <t>112.212.258-63</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAZENDA PIMENTEIRA, S/N, ZONA RURAL,  BEBERIBE/CE</t>
+  </si>
+  <si>
+    <t>0133-4/03</t>
+  </si>
+  <si>
+    <t>EDUARDO ROCHA DE CARVALHO LTDA</t>
+  </si>
+  <si>
+    <t>48.966.967/0001-59</t>
+  </si>
+  <si>
+    <t>USINA FOTOVOLTAICA, ZONA RURAL, SÃO GONÇALO DO PARÁ/MG</t>
+  </si>
+  <si>
+    <t>4321-5/00</t>
+  </si>
+  <si>
+    <t>EDUARDO VELLOSO DANTAS AZI</t>
+  </si>
+  <si>
+    <t>668.511.145-34</t>
+  </si>
+  <si>
+    <t>FAZENDA SIMÃO, BARRA/BA</t>
+  </si>
+  <si>
+    <t>EDVALDO FARIAS GURJAO</t>
+  </si>
+  <si>
+    <t>030.828.544-19</t>
+  </si>
+  <si>
+    <t>PEDREIRA DO SÍTIO DO BURACO DO BOSQUE,ZONA RURAL, CAMPINA GRANDE/PB</t>
+  </si>
+  <si>
+    <t>ELENCASTER CORREA SOBRAL</t>
+  </si>
+  <si>
+    <t>581.341.586-68</t>
+  </si>
+  <si>
+    <t>SÍTIO PLANALTO, ZONA RURAL, CAMPESTRE/MG</t>
+  </si>
+  <si>
+    <t>ELIANE P DOS REIS-EXTRACAO LENHA LTDA</t>
+  </si>
+  <si>
+    <t>37.195.442/0001-40</t>
+  </si>
+  <si>
+    <t>KM 13 DA RODOVIA BR-060, BRAZILÂNDIA, BRASÍLIA/DF</t>
+  </si>
+  <si>
+    <t>4744-0/02</t>
+  </si>
+  <si>
+    <t>ELSON SANTOS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>592.676.315-00</t>
+  </si>
+  <si>
+    <t>FAZENDA DO ELSON, RODOVIA BA-084, ÁGUA FRIA/BA</t>
+  </si>
+  <si>
+    <t>ELZA MARIA MAGALHAES DE FREITAS</t>
+  </si>
+  <si>
+    <t>037.456.766-29</t>
+  </si>
+  <si>
+    <t>FAZENDA ESTIVA, ÁREA RURAL, MACHADO/MG</t>
+  </si>
+  <si>
+    <t>EMANOEL CARLOS FERRAZ MEIRA</t>
+  </si>
+  <si>
+    <t>172.582.435-34</t>
+  </si>
+  <si>
+    <t>FAZENDA ELDORADO, ENCRUZILHADA/BA</t>
+  </si>
+  <si>
+    <t>0111-3/99</t>
+  </si>
+  <si>
+    <t>E M B DA SILVA TRANSPORTES E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>26.061.900/0001-32</t>
+  </si>
+  <si>
+    <t>FAZENDA CITAG, ZONA RURAL, MOJU-PA</t>
+  </si>
+  <si>
+    <t>0230-6/00</t>
+  </si>
+  <si>
+    <t>ERNANI LUIZ SCHUCK</t>
+  </si>
+  <si>
+    <t>372.485.101-49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ÁREA DE DESMATAMENTO EM  REGIÃO LIMÍTROFE DOS MUNICÍPIOS RORAIMENSES DE CARACARAÍ/RR E RORAINÓPOLIS/RR</t>
+  </si>
+  <si>
+    <t>ERNESTO HIROSHI HARAYASHIKI</t>
+  </si>
+  <si>
+    <t>613.020.582-15</t>
+  </si>
+  <si>
+    <t>FAZENDA HARAYASHIKI, PA 252, KM 02, CANINDÉ, ZONA RURAL, TOMÉ-AÇU/PA</t>
+  </si>
+  <si>
+    <t>0135-1/00</t>
+  </si>
+  <si>
+    <t>ERONIDES DOS SANTOS DUTRA</t>
+  </si>
+  <si>
+    <t>081.865.372-87</t>
+  </si>
+  <si>
+    <t>VICINAL DA FAZENDA ALACY, KM 90, S/N, BACABEIRA, ZONA RURAL, RONDON DO PARÁ/PA</t>
+  </si>
+  <si>
+    <t>ESMERALDA LUCIA VIEIRA FIALHO</t>
+  </si>
+  <si>
+    <t>023.215.494-59</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE ESMERALDA LUCIA VIEIRA FIALHO, RECIFE/PE</t>
+  </si>
+  <si>
+    <t>ESPÓLIO DE RAIMUNDA BARROS</t>
+  </si>
+  <si>
+    <t>374.970.576-34</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE RAIMUNDA BARROS</t>
+  </si>
+  <si>
+    <t>EULALIO ORLANDO DUARTE</t>
+  </si>
+  <si>
+    <t>026.224.701-18</t>
+  </si>
+  <si>
+    <t>FAZENDA SANTA RITA DE CÁSSIA, ZONA RURAL, CATALÃO/GO</t>
+  </si>
+  <si>
+    <t>0139-3/04</t>
+  </si>
+  <si>
+    <t>EURIPEDES GONZAGA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>056.291.101-44</t>
+  </si>
+  <si>
+    <t>AVENIDA JOSINO CÂNDIDO BRANQUINHO, 312, CENTRO, PALMELO/GO</t>
+  </si>
+  <si>
+    <t>3101-2/00</t>
+  </si>
+  <si>
+    <t>EVANDRO DO VALE SANTOS</t>
+  </si>
+  <si>
+    <t>597.969.875-20</t>
+  </si>
+  <si>
+    <t>ZONA RURAL, CÂNDIDO SALES/BA</t>
+  </si>
+  <si>
+    <t>EVANIO CAETANO DA SILVA</t>
+  </si>
+  <si>
+    <t>799.269.246-20</t>
+  </si>
+  <si>
+    <t>FAZENDA BAUZINHO, ZONA RURAL, ESTRELA DO INDAIÁ/MG</t>
+  </si>
+  <si>
+    <t>EVERTON GIRELLI</t>
+  </si>
+  <si>
+    <t>645.388.340-68</t>
+  </si>
+  <si>
+    <t>INTERIOR DA LINHA JANSEN - ZONA RURAL - FARROUPILHA/RS</t>
+  </si>
+  <si>
+    <t>0133-4/07</t>
+  </si>
+  <si>
+    <t>FABIANO MANABU OGAWA</t>
+  </si>
+  <si>
+    <t>858.800.439-91</t>
+  </si>
+  <si>
+    <t>FAZENDA PCMOR LOTE 20 – PROJETO SUL BRASIL, ZONA RURAL, GUARDA-MOR/MG</t>
+  </si>
+  <si>
+    <t>FAM CONSTRUTORA LTDA</t>
+  </si>
+  <si>
+    <t>10.501.574/0001-05</t>
+  </si>
+  <si>
+    <t>OBRA DO EMPREENDIMENTO RESIDENCIAL MARIA LAURA MAIA, AVENIDA MARIA ROSA, Nº 93-81, MANAÍRA, JOÃO PESSOA/PB</t>
+  </si>
+  <si>
+    <t>FATIMA LUCIA AMARO DE LACERDA</t>
+  </si>
+  <si>
+    <t>182.026.757-15</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE FÁTIMA LUCIA AMARO DE LACERDA</t>
+  </si>
+  <si>
+    <t>FAZENDA SERRADINHO LTDA</t>
+  </si>
+  <si>
+    <t>17.713.469/0001-70</t>
+  </si>
+  <si>
+    <t>FAZENDA FORMOSO, ZONA RURAL, BONITO/MS</t>
+  </si>
+  <si>
+    <t>FAZENDAS KLEM IMPORTACAO E EXPORTACAO DE CAFE LTDA</t>
+  </si>
+  <si>
+    <t>21.610.272/0002-64</t>
+  </si>
+  <si>
+    <t>FAZENDA DO OURO, S/N, ZONA RURAL, MANHUMIRIM/MG</t>
+  </si>
+  <si>
+    <t>FAZENDAS REUNIDAS SAO BENTO - BOVINOS E CARVAO LTDA</t>
+  </si>
+  <si>
+    <t>35.960.502/0001-49</t>
+  </si>
+  <si>
+    <t>CARVOARIA SÃO BENTO – FAZENDA SÃO BENTO/FAZENDA BERRO ONÇA, ZONA RURAL, SANTA BÁRBARA DO MONTE VERDE/MG</t>
+  </si>
+  <si>
+    <t>FBC BACKSTAGE EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>48.759.988/0001-01</t>
+  </si>
+  <si>
+    <t>PARQUE OLÍMPICO, AV. EMBAIXADOR ABELARDO BUENO, N° 3401, BARRA DA TIJUCA, RIO DE JANEIRO/RJ</t>
+  </si>
+  <si>
+    <t>7820-5/00</t>
+  </si>
+  <si>
+    <t>FELIPE FARIA REIS</t>
+  </si>
+  <si>
+    <t>074.954.996-30</t>
+  </si>
+  <si>
+    <t>FAZENDA SÃO JOSÉ, ZONA RURAL, MUNICÍPIO DE CONCEIÇÃO DAS PEDRAS/MG</t>
+  </si>
+  <si>
+    <t>FERNANDO GUSTAVO XAVIER DOS SANTOS</t>
+  </si>
+  <si>
+    <t>038.517.494-21</t>
+  </si>
+  <si>
+    <t>FAZENDA BUEIRA TORTA, PE-180, 100, ZONA RURAL, IBIMIRIM-PE</t>
+  </si>
+  <si>
+    <t>0119-9/09</t>
+  </si>
+  <si>
+    <t>FERNANDO SANTANA LIMA</t>
+  </si>
+  <si>
+    <t>264.149.105-20</t>
+  </si>
+  <si>
+    <t>FAZENDA ÁGUA BELA, ZONA RURAL, ITABUNA/BA</t>
+  </si>
+  <si>
+    <t>FERRARI CONSTRUCOES E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>07.024.593/0001-75</t>
+  </si>
+  <si>
+    <t>VICINAL 29, S/N, ZONA RURAL, SÃO JOÃO DA BALIZA/RR</t>
+  </si>
+  <si>
+    <t>FLAVIO ANTONIO GIASSON 07786794115</t>
+  </si>
+  <si>
+    <t>23.001.742/0001-37</t>
+  </si>
+  <si>
+    <t>ESTACIONAMENTO DUO PARK, AV. VISCONDE DE GUARAPUAVA, 2381, CENTRO, CURITIBA/PR</t>
+  </si>
+  <si>
+    <t>5223-1/00</t>
+  </si>
+  <si>
+    <t>FLAVIO WALTER MEYER</t>
+  </si>
+  <si>
+    <t>179.195.179-15</t>
+  </si>
+  <si>
+    <t>RODOVIA SC110 KM 401 - ZONA RURAL - URUBICI/SC</t>
+  </si>
+  <si>
+    <t>FLORESTAL SAO BENTO LTDA</t>
+  </si>
+  <si>
+    <t>45.177.412/0001-30</t>
+  </si>
+  <si>
+    <t>FAZENDA SÃO BENTO, ZONA RURAL, SANTA BÁRBARA DO MONTE VERDE/MG</t>
+  </si>
+  <si>
+    <t>FRANCISCO DAS CHAGAS DIAS ROSAL JUNIOR</t>
+  </si>
+  <si>
+    <t>341.218.463-20</t>
+  </si>
+  <si>
+    <t>FAZENDA VEREDA DA GLÓRIA, ZONA RURAL, MONTE ALEGRE DO PIAUÍ/PI</t>
+  </si>
+  <si>
+    <t>FRANCISCO DE ASSIS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>602.333.063-07</t>
+  </si>
+  <si>
+    <t>POVOADO DA PEDRA VERMELHA, ZONA RURAL, GENTIO DO OURO/BA</t>
+  </si>
+  <si>
+    <t>FRANCISCO JACKSON DOS SANTOS NETO</t>
+  </si>
+  <si>
+    <t>048.361.411-41</t>
+  </si>
+  <si>
+    <t>PEDREIRA LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE PASTOS BONS/MA</t>
+  </si>
+  <si>
+    <t>FRANCISCO RAIMUNDO CARNEIRO</t>
+  </si>
+  <si>
+    <t>060.120.613-40</t>
+  </si>
+  <si>
+    <t>FAZENDA MUQUÉM, S/N, ZONA RURAL, RERIUTABA/CE</t>
+  </si>
+  <si>
+    <t>FRANCISCO RIBEIRO LIMA FILHO</t>
+  </si>
+  <si>
+    <t>112.212.318-39</t>
+  </si>
+  <si>
+    <t>SÍTIO ALEXANDRE, DISTRITO DE FORQUILHA, ZONA RURAL, BEBERIBE/CE</t>
+  </si>
+  <si>
+    <t>FREDDIE PEREIRA COSTA</t>
+  </si>
+  <si>
+    <t>384.437.858-88</t>
+  </si>
+  <si>
+    <t>FAZENDA CAPOEIRA GRANDE, ZONA RURAL, ANDRELÂNDIA-MG</t>
+  </si>
+  <si>
+    <t>FREDERICO AZEVEDO GAMA</t>
+  </si>
+  <si>
+    <t>472.112.617-49</t>
+  </si>
+  <si>
+    <t>FAZENDA IMBURI, ESTRADA DO VISGUEIRO, S\N - ZONA RURAL, QUISSAMÃ/RJ</t>
+  </si>
+  <si>
+    <t>FUAD FELIPE</t>
+  </si>
+  <si>
+    <t>138.735.478-72</t>
+  </si>
+  <si>
+    <t>FAZENDA BOM JARDIM, DELFINÓPOLIS/MG</t>
+  </si>
+  <si>
+    <t>G10 OLIVEIRA CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>13.458.334/0001-55</t>
+  </si>
+  <si>
+    <t>OBRA DO CONDOMÍNIO RESIDENCIAL BRISA IMPERIAL, RUA MINISTRO ANTÔNIO CARLOS MAGALHÃES, 1237, BURAQUINHO, LAURO DE FREITAS/BA</t>
+  </si>
+  <si>
+    <t>4330-4/03</t>
+  </si>
+  <si>
+    <t>GABRIELLYAGUIAR ARRUDA</t>
+  </si>
+  <si>
+    <t>022.897.153-52</t>
+  </si>
+  <si>
+    <t>BAR DO GAÚCHO/BAR SNOOKER, QUADRA 1 CONJUNTO N, LOTE 4, ITAPUÃ, BRASÍLIA/DF</t>
+  </si>
+  <si>
+    <t>9609-2/99</t>
+  </si>
+  <si>
+    <t>GERALDO AVELINO DA SILVA</t>
+  </si>
+  <si>
+    <t>080.714.385-53</t>
+  </si>
+  <si>
+    <t>FAZENDA CANSANÇÃO - ZONA RURAL - MURICI/AL</t>
+  </si>
+  <si>
+    <t>GERALDO DE ARAGAO BULCAO</t>
+  </si>
+  <si>
+    <t>018.626.185-34</t>
+  </si>
+  <si>
+    <t>FAZENDA MORRINHOS, POVOADO ZÉ DE QUELÉ, ZONA RURAL, SERRINHA/BA</t>
+  </si>
+  <si>
+    <t>GERALDO DONI JUNIOR</t>
+  </si>
+  <si>
+    <t>088.811.979-87</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DA MÃE DE GERALDO DONI JUNIOR, CURITIBA/PR</t>
+  </si>
+  <si>
+    <t>GERALDO PINHO</t>
+  </si>
+  <si>
+    <t>291.029.527-34</t>
+  </si>
+  <si>
+    <t>ESTRADA DO DESTERRO, SN, SITIO NOSSA SENHORA DAS VITÓRIAS, ZONA RURAL, DUAS BARRAS/RJ</t>
+  </si>
+  <si>
+    <t>GEREZIM MINERACAO LTDA</t>
+  </si>
+  <si>
+    <t>27.518.021/0001-50</t>
+  </si>
+  <si>
+    <t>FAZENDA PINDAÍBA, DISTRITO PEDREGOSO DO VALE, ZONA RURAL, BOCAIÚVA/MG</t>
+  </si>
+  <si>
+    <t>0899-1/02</t>
+  </si>
+  <si>
+    <t>GERONIMO JOAQUIM PEREIRA</t>
+  </si>
+  <si>
+    <t>889.449.728-34</t>
+  </si>
+  <si>
+    <t>PEDREIRA, ASSENTAMENTO JOSÉ MOREIRA DA SILVA, SN, ZONA RURAL, TAPEROÁ/PB</t>
+  </si>
+  <si>
+    <t>GERUZA DOS SANTOS REIS</t>
+  </si>
+  <si>
+    <t>635.125.720-49</t>
+  </si>
+  <si>
+    <t>ALOJAMENTO, ESTRADA VELHA DO PRADO, ZONA RURAL, VACARIA/RS</t>
+  </si>
+  <si>
+    <t>GILBERTO COSTA SILVA</t>
+  </si>
+  <si>
+    <t>018.346.083-92</t>
+  </si>
+  <si>
+    <t>RODOVIA MG 260, KM 41,5, CACIQUE, CLÁUDIO/MG</t>
+  </si>
+  <si>
+    <t>GILBERTO RESTUM SIQUEIRA</t>
+  </si>
+  <si>
+    <t>264.556.847-53</t>
+  </si>
+  <si>
+    <t>ESTRADA FAZENDA DO BRINCO, SN, SANTO ANTÔNIO DO IMBÉ, SANTA MARIA MADALENA/RJ</t>
+  </si>
+  <si>
+    <t>GILBERTO SILVA CERQUEIRA 00035563443</t>
+  </si>
+  <si>
+    <t>38.529.914/0001-17</t>
+  </si>
+  <si>
+    <t>RUA ELISIO DE CASTRO, 349, VILA D. PEDRO I, SÃO PAULO/SP</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>GILCIMAR MODESTO DA SILVA</t>
+  </si>
+  <si>
+    <t>359.775.582-87</t>
+  </si>
+  <si>
+    <t>FÁBRICA DE MÓVEIS, RODOVIA BR-174, KM 82, S/N, ZONA RURAL, MANAUS/AM</t>
+  </si>
+  <si>
+    <t>GILDO MOTA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>468.105.445-34</t>
+  </si>
+  <si>
+    <t>GILSON LUIZ ALVES DE JESUS</t>
+  </si>
+  <si>
+    <t>706.144.075-91</t>
+  </si>
+  <si>
+    <t>GILVAN LEAL DOS SANTOS</t>
+  </si>
+  <si>
+    <t>646.111.595-15</t>
+  </si>
+  <si>
+    <t>ZONA RURAL DE BAETINGA, AMARGOSA/BA</t>
+  </si>
+  <si>
+    <t>GIOVANI BATISTA SPAGNUOLO</t>
+  </si>
+  <si>
+    <t>023.918.055-00</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE FAMILIAR DE GIOVANI BATISTA SPAGNUOLO</t>
+  </si>
+  <si>
+    <t>GUEDES DOS SANTOS HOLDING LTDA</t>
+  </si>
+  <si>
+    <t>44.115.600/0001-70</t>
+  </si>
+  <si>
+    <t>FAZENDA BOA ESPERANÇA, ZONA RURAL, LASSANCE-MG</t>
+  </si>
+  <si>
+    <t>GUIZARDI JUNIOR CONSTRUTORA E INCORPORADORA LTDA</t>
+  </si>
+  <si>
+    <t>36.912.947/0001-16</t>
+  </si>
+  <si>
+    <t>CANTEIRO DE OBRAS - ZONA RURAL - CHAPADA DOS GUIMARÃES-MT</t>
+  </si>
+  <si>
+    <t>GUZZI ENGENHARIA E ARQUITETURA LTDA</t>
+  </si>
+  <si>
+    <t>46.510.975/0001-60</t>
+  </si>
+  <si>
+    <t>ALOJAMENTO, RUA OSIRES TEIXEIRA, QD. G1, LOTE 4, BAIRRO DE TODOS OS SANTOS, SENADOR CANEDO/GO</t>
+  </si>
+  <si>
+    <t>HAROLDO DOS SANTOS ALVES</t>
+  </si>
+  <si>
+    <t>763.926.784-68</t>
+  </si>
+  <si>
+    <t>PEDREIRA ASSENTAMENTO JOSÉ MOREIRA, ZONA RURAL DE TAPEROÁ/PB</t>
+  </si>
+  <si>
+    <t>HELENIO JOSE DE CARVALHO</t>
+  </si>
+  <si>
+    <t>991.097.357-04</t>
+  </si>
+  <si>
+    <t>SITIO DA SAUDADE, ESTRADA SÃO JOSÉ, 500, VALENÇA/RJ</t>
+  </si>
+  <si>
+    <t>HELIO BATISTA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>238.285.103-10</t>
+  </si>
+  <si>
+    <t>FAZENDA DOIS IRMÃOS, ZONA RURAL, AÇAILÂNDIA/MA</t>
+  </si>
+  <si>
+    <t>HILARIO HENRIQUE DA SILVA</t>
+  </si>
+  <si>
+    <t>460.226.430-15</t>
+  </si>
+  <si>
+    <t>CARVOARIA, ESTRADA CERRO DA ÁRVORE, SERRA DOS PEDROSOS, ZONA RURAL, ENCRUZILHADA DO SUL/RS</t>
+  </si>
+  <si>
+    <t>HILKIAS KEMPVICZ LINS</t>
+  </si>
+  <si>
+    <t>223.828.108-82</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DA MÃE DE HILKIAS KEMPVICZ LINS, ITAPETININGA/SP</t>
+  </si>
+  <si>
+    <t>HILO ROCHA GUIMARAES JUNIOR</t>
+  </si>
+  <si>
+    <t>577.940.143-87</t>
+  </si>
+  <si>
+    <t>FAZENDA LAGOINHA, ZONA RURAL, DE BENEDITO LEITE/MA</t>
+  </si>
+  <si>
+    <t>HORTIFRUTIGRANJEIROS VACARIA LTDA</t>
+  </si>
+  <si>
+    <t>33.711.795/0001-03</t>
+  </si>
+  <si>
+    <t>AVENIDA GLOROCINDO DA FONSECA BARCELOS, BAIRRO BARCELOS, VACARIA/RS</t>
+  </si>
+  <si>
+    <t>HOTEL LEPETIT LTDA</t>
+  </si>
+  <si>
+    <t>67.473.348/0001-77</t>
+  </si>
+  <si>
+    <t>RUA DR CAMPOS MOURA, 75, ARTUR ALVIM, SÃO PAULO/SP</t>
+  </si>
+  <si>
+    <t>5510-8/01</t>
+  </si>
+  <si>
+    <t>H S DE MENEZES</t>
+  </si>
+  <si>
+    <t>22.224.062/0001-10</t>
+  </si>
+  <si>
+    <t>AV. MANOEL GOMES DA SILVA, 282, APTO 01, NOSSA SENHORA DO Ó, IPOJUCA/PE</t>
+  </si>
+  <si>
+    <t>HUDSON PRIMO COELHO</t>
+  </si>
+  <si>
+    <t>428.598.165-34</t>
+  </si>
+  <si>
+    <t>J. J. SEABRA, 178 - CASA, CENTRO, ESPLANADA/BA</t>
+  </si>
+  <si>
+    <t>HUSSEIN AL SABBAGH</t>
+  </si>
+  <si>
+    <t>714.953.381-77</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE FAMILIAR DE HUSSEIN AL SABBAGH</t>
+  </si>
+  <si>
+    <t>IAN GERALDO PEDRINI</t>
+  </si>
+  <si>
+    <t>107.168.839-10</t>
+  </si>
+  <si>
+    <t>RUA JOSE CUGNIER, 155 - RESSACADA - ITAJAÍ/SC</t>
+  </si>
+  <si>
+    <t>IDALIA SANTOS PEREIRA</t>
+  </si>
+  <si>
+    <t>043.135.345-04</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE IDALIA SANTOS PEREIRA</t>
+  </si>
+  <si>
+    <t>ILSON JOSÉ DA SILVA</t>
+  </si>
+  <si>
+    <t>40.368.429/0001-50</t>
+  </si>
+  <si>
+    <t>ZONA RURAL DOS MUNICÍPIOS DE AMÉRICO DE CAMPOS/SP E MAGDA/SP</t>
+  </si>
+  <si>
+    <t>IMPERIO VERDE INDUSTRIA E EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>24.750.691/0002-90</t>
+  </si>
+  <si>
+    <t>FAZENDA BACURI CHORA I, MONTE ALEGRE, ZONA RURAL GRAJAÚ-MA</t>
+  </si>
+  <si>
+    <t>INDÚSTRIA DE ERVA MATE MACEDO LTDA.</t>
+  </si>
+  <si>
+    <t>04.539.645/0001-58</t>
+  </si>
+  <si>
+    <t>LINHA SABADIN, 2800, ARVOREZINHA/RS</t>
+  </si>
+  <si>
+    <t>1099-6/05</t>
+  </si>
+  <si>
+    <t>INVICTA COMERCIO E EMPREENDIMENTOS EIRELI</t>
+  </si>
+  <si>
+    <t>14.454.243/0001-04</t>
+  </si>
+  <si>
+    <t>ZONA RURAL, CARACARAÍ-RR</t>
+  </si>
+  <si>
+    <t>IREMAR SILVA LIMA</t>
+  </si>
+  <si>
+    <t>040.139.484-00</t>
+  </si>
+  <si>
+    <t>PEDREIRA DO SÍTIO GRAVATINHO, KM 21 DA BR 230,ZONA RURAL, CAMPINA GRANDE/PB</t>
+  </si>
+  <si>
+    <t>IVAN TELES OLIVEIRA</t>
+  </si>
+  <si>
+    <t>66.459.314/0001-65</t>
+  </si>
+  <si>
+    <t>RUA PROJETADA E, 20, SAO JOAQUIM, PORTEIRINHA/MG</t>
+  </si>
+  <si>
+    <t>4731-8/00</t>
+  </si>
+  <si>
+    <t>IVO DA GAMA PIRES</t>
+  </si>
+  <si>
+    <t>280.869.457-15</t>
+  </si>
+  <si>
+    <t>SÍTIO SÃO JOSÉ, SÃO JOSÉ DO VALE DO RIO PRETO/RJ</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>IZA MARIA MONTEIRO NASCIMENTO BARRETO</t>
+  </si>
+  <si>
+    <t>449.878.975-04</t>
+  </si>
+  <si>
+    <t>RESIDÊNCIA DE IZA MARIA MONTEIRO NASCIMENTO BARRETO, ARACAJU/SE</t>
+  </si>
+  <si>
+    <t>J A C BRANDAO LTDA</t>
+  </si>
+  <si>
+    <t>28.763.237/0001-43</t>
+  </si>
+  <si>
+    <t>UNIDADE DE PRODUÇÃO DE CARVÃO - UPC, FAZENDA CIPÓ E VÃO AZUL, ZONA RURAL, MIRADOR/MA</t>
+  </si>
+  <si>
+    <t>JACIARA PINTO DE LIMA DE FREITAS</t>
+  </si>
+  <si>
+    <t>022.886.100-42</t>
+  </si>
+  <si>
+    <t>LINHA ROSITA, S/N, CAPELA SANTO ESTANISLAU, ZONA RURAL, SÃO MARCOS/RS</t>
+  </si>
+  <si>
+    <t>0132-6/00</t>
+  </si>
+  <si>
+    <t>JACKSON SOBRAL DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>413.806.655-15</t>
+  </si>
+  <si>
+    <t>RUA DAS AMOREIRAS, Nº 479, COSMOS, RIO DE JANEIRO/RJ</t>
+  </si>
+  <si>
+    <t>9491-0/00</t>
+  </si>
+  <si>
+    <t>JACY PEREIRA DE SIQUEIRA</t>
+  </si>
+  <si>
+    <t>442.648.447-20</t>
+  </si>
+  <si>
+    <t>RUA SANTA BARBARA, 24 - ALTO DO BONFIM - PIRENÓPOLIS/GO</t>
+  </si>
+  <si>
+    <t>JAICO CONSTRUTORA E DISTRIBUIDORA LTDA</t>
+  </si>
+  <si>
+    <t>23.529.951/0001-58</t>
+  </si>
+  <si>
+    <t>PEDREIRA DA CERQUINHA - ZONA RURAL - REGENERAÇÃO/PI</t>
   </si>
   <si>
     <t>4213-8/00</t>
   </si>
   <si>
-    <t>RUA BATATÃO, BAIRRO DO VARADOURO, JOÃO PESSOA/PB</t>
-[...1777 lines deleted...]
-  <si>
     <t>JAIME RODRIGUES DA CUNHA</t>
   </si>
   <si>
     <t>039.080.701-04</t>
   </si>
   <si>
     <t>FAZENDA CAFURNA, ZONA RURAL, HIDROLÂNDIA/GO</t>
   </si>
   <si>
     <t>J C CONSTRUCOES E IMOBILIARIA EIRELI</t>
   </si>
   <si>
     <t>04.345.274/0006-88</t>
   </si>
   <si>
     <t>CARVOARIA MATA ESCURA, UNIDADE DE PRODUÇÃO DE CARVÃO VEGETAL - UPC, FAZENDA MATA ESCURA (GRUPO MARATÁ), ZONA RURAL, BURITI BAVO/MA</t>
   </si>
   <si>
     <t>J C CONSTRUÇÕES E IMOBILIÁRIA LTDA</t>
   </si>
   <si>
     <t>04.345.274/0003-35</t>
   </si>
   <si>
     <t>FAZENDA BAIXÃO, S/N - ZONA RURAL - ESTREITO/MA</t>
@@ -3296,50 +3296,62 @@
   <si>
     <t>RUA FRANCISCA TEIXEIRA CARVALHO, 542 - FUNDOS - JARDIM NOVA ITAPEVI - ITAPEVI/SP</t>
   </si>
   <si>
     <t>5612-1/00</t>
   </si>
   <si>
     <t>JUSCELINO DE SOUSA RESENDE</t>
   </si>
   <si>
     <t>364.066.603-82</t>
   </si>
   <si>
     <t>FAZENDA SÃO LUÍS, ESTRADA DO POSTO CHAPADÃO, , ZONA RURAL, AÇAILÂNDIA - MA</t>
   </si>
   <si>
     <t>JUSINEI ORTIZ DE CARVALHO</t>
   </si>
   <si>
     <t>883.931.009-68</t>
   </si>
   <si>
     <t>FAZENDA FASSANHA, VICINAL MARAJOARA, KM 170, S/N, BR 163, KM 1085, ITAITUBA/PA</t>
   </si>
   <si>
+    <t>J W SOUSA LIMA LTDA</t>
+  </si>
+  <si>
+    <t>08.672.027/0001-32</t>
+  </si>
+  <si>
+    <t>PEDREIRA DO POVOADO FORTES, ZONA RURAL, PASTOS BONS/MA.</t>
+  </si>
+  <si>
+    <t>07/10/2024 a 20/01/2025, 04/09/2026</t>
+  </si>
+  <si>
     <t>KAIO CESAR RODRIGUES RUBIO</t>
   </si>
   <si>
     <t>105.599.679-69</t>
   </si>
   <si>
     <t>FAZENDA SANTA MERCEDES, ZONA RURAL, ALTO PARAISO/PR</t>
   </si>
   <si>
     <t>KANOVA ENGENHARIA E CONSTRUCOES LTDA</t>
   </si>
   <si>
     <t>11.306.141/0001-53</t>
   </si>
   <si>
     <t>ALOJAMENTO: RUA LUIS TIBURCIO SPINELI FILHO, 21, BAIRRO VALENTINA DE FIGUEIREDO, JOÃO PESSOA/ PB</t>
   </si>
   <si>
     <t>KATIA NINETH PORCEL ROSALES</t>
   </si>
   <si>
     <t>235.349.298-37</t>
   </si>
   <si>
     <t>RESIDÊNCIA DE KATIA NINETH PORCEL ROSALES, SÃO PAULO/SP</t>
@@ -4016,54 +4028,54 @@
   <si>
     <t>ALOJAMENTO SITUADO NA ESTRADA VELHA DO PRADO, ZONA RURAL, VACARIA/RS</t>
   </si>
   <si>
     <t>MASAHIKO SOMA</t>
   </si>
   <si>
     <t>002.811.708-51</t>
   </si>
   <si>
     <t>FAZENDA RECREIO, RODOVIA ANTÔNIO ROMANO SCHINCARIOL, KM 100, ZONA RURAL, CERQUILHO/SP.</t>
   </si>
   <si>
     <t>MATA FRIA INDUSTRIA E COMERCIO LTDA</t>
   </si>
   <si>
     <t>32.102.290/0001-70</t>
   </si>
   <si>
     <t>FAZENDA SÃO PAULO, ZONA RURAL, GRAJAÚ/MA</t>
   </si>
   <si>
     <t>MATA FRIA INDÚSTRIA E COMÉRCIO LTDA</t>
   </si>
   <si>
+    <t>32.102.290/0003-32</t>
+  </si>
+  <si>
     <t>32.102.290/0004-13</t>
-  </si>
-[...1 lines deleted...]
-    <t>32.102.290/0003-32</t>
   </si>
   <si>
     <t>FAZENDA SIQUISER/GLEBA 01, ZONA RURAL, GRAJAÚ/MA</t>
   </si>
   <si>
     <t>FAZENDA SERRA MORENA, S/N - ZONA RURAL - PORTO FRANCO/MA</t>
   </si>
   <si>
     <t>MATEUS DA SILVA AMARAL LTDA</t>
   </si>
   <si>
     <t>57.036.040/0001-00</t>
   </si>
   <si>
     <t>RUA VALDELÍRIO GERREIRO VAZ, Nº 66, MUNICIPAL, BENTO GONÇALVES/RS</t>
   </si>
   <si>
     <t>MAURO CESAR DE AQUINO</t>
   </si>
   <si>
     <t>312.024.114-87</t>
   </si>
   <si>
     <t>SÍTIO MADEIRA, ZONA RURAL, PARAÚ-RN</t>
   </si>
@@ -8160,22008 +8172,22008 @@
       </c>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c t="s" r="I52" s="9">
         <v>192</v>
       </c>
       <c r="J52" s="8">
         <v>2</v>
       </c>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c t="s" r="M52" s="9">
         <v>193</v>
       </c>
       <c r="N52" s="9"/>
       <c r="O52" s="9"/>
       <c r="P52" s="10">
         <v>45756</v>
       </c>
       <c t="s" r="Q52" s="9">
         <v>19</v>
       </c>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
     </row>
-    <row r="53" ht="28.5" customHeight="1">
+    <row r="53" ht="30" customHeight="1">
       <c r="A53" s="7">
         <v>45</v>
       </c>
       <c r="B53" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C53" s="9">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c t="s" r="D53" s="9">
         <v>194</v>
       </c>
       <c r="E53" s="9"/>
       <c t="s" r="F53" s="9">
         <v>195</v>
       </c>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c t="s" r="I53" s="9">
         <v>196</v>
       </c>
       <c r="J53" s="8">
         <v>1</v>
       </c>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c t="s" r="M53" s="9">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="N53" s="9"/>
       <c r="O53" s="9"/>
       <c r="P53" s="10">
-        <v>45691</v>
+        <v>45525</v>
       </c>
       <c t="s" r="Q53" s="9">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="R53" s="9"/>
       <c r="S53" s="9"/>
     </row>
     <row r="54" ht="28.5" customHeight="1">
       <c r="A54" s="7">
         <v>46</v>
       </c>
       <c r="B54" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C54" s="9">
-        <v>197</v>
+        <v>65</v>
       </c>
       <c t="s" r="D54" s="9">
         <v>198</v>
       </c>
       <c r="E54" s="9"/>
       <c t="s" r="F54" s="9">
         <v>199</v>
       </c>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c t="s" r="I54" s="9">
         <v>200</v>
       </c>
       <c r="J54" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c t="s" r="M54" s="9">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="N54" s="9"/>
       <c r="O54" s="9"/>
       <c r="P54" s="10">
-        <v>45664</v>
+        <v>45691</v>
       </c>
       <c t="s" r="Q54" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
     </row>
     <row r="55" ht="28.5" customHeight="1">
       <c r="A55" s="7">
         <v>47</v>
       </c>
       <c r="B55" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C55" s="9">
-        <v>59</v>
+        <v>201</v>
       </c>
       <c t="s" r="D55" s="9">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E55" s="9"/>
       <c t="s" r="F55" s="9">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c t="s" r="I55" s="9">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J55" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c t="s" r="M55" s="9">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="N55" s="9"/>
       <c r="O55" s="9"/>
       <c r="P55" s="10">
-        <v>45707</v>
+        <v>45664</v>
       </c>
       <c t="s" r="Q55" s="9">
         <v>25</v>
       </c>
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
     </row>
     <row r="56" ht="28.5" customHeight="1">
       <c r="A56" s="7">
         <v>48</v>
       </c>
       <c r="B56" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C56" s="9">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c t="s" r="D56" s="9">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E56" s="9"/>
       <c t="s" r="F56" s="9">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c t="s" r="I56" s="9">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J56" s="8">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c t="s" r="M56" s="9">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="N56" s="9"/>
       <c r="O56" s="9"/>
       <c r="P56" s="10">
-        <v>45911</v>
+        <v>45707</v>
       </c>
       <c t="s" r="Q56" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R56" s="9"/>
       <c r="S56" s="9"/>
     </row>
     <row r="57" ht="28.5" customHeight="1">
       <c r="A57" s="7">
         <v>49</v>
       </c>
       <c r="B57" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C57" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D57" s="9">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E57" s="9"/>
       <c t="s" r="F57" s="9">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c t="s" r="I57" s="9">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J57" s="8">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c t="s" r="M57" s="9">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
       <c r="P57" s="10">
-        <v>45908</v>
+        <v>45911</v>
       </c>
       <c t="s" r="Q57" s="9">
         <v>64</v>
       </c>
       <c r="R57" s="9"/>
       <c r="S57" s="9"/>
     </row>
-    <row r="58" ht="29.25" customHeight="1">
+    <row r="58" ht="28.5" customHeight="1">
       <c r="A58" s="7">
         <v>50</v>
       </c>
       <c r="B58" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C58" s="9">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c t="s" r="D58" s="9">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E58" s="9"/>
       <c t="s" r="F58" s="9">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c t="s" r="I58" s="9">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J58" s="8">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c t="s" r="M58" s="9">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
       <c r="P58" s="10">
-        <v>46034</v>
+        <v>45908</v>
       </c>
       <c t="s" r="Q58" s="9">
         <v>64</v>
       </c>
       <c r="R58" s="9"/>
       <c r="S58" s="9"/>
     </row>
     <row r="59" ht="28.5" customHeight="1">
       <c r="A59" s="7">
         <v>51</v>
       </c>
       <c r="B59" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C59" s="9">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c t="s" r="D59" s="9">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E59" s="9"/>
       <c t="s" r="F59" s="9">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c t="s" r="I59" s="9">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J59" s="8">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c t="s" r="M59" s="9">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="10">
-        <v>45790</v>
+        <v>46034</v>
       </c>
       <c t="s" r="Q59" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
     </row>
     <row r="60" ht="28.5" customHeight="1">
       <c r="A60" s="7">
         <v>52</v>
       </c>
       <c r="B60" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C60" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D60" s="9">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E60" s="9"/>
       <c t="s" r="F60" s="9">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c t="s" r="I60" s="9">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J60" s="8">
         <v>1</v>
       </c>
       <c r="K60" s="8"/>
       <c r="L60" s="8"/>
       <c t="s" r="M60" s="9">
         <v>80</v>
       </c>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="10">
-        <v>45707</v>
+        <v>45790</v>
       </c>
       <c t="s" r="Q60" s="9">
         <v>19</v>
       </c>
       <c r="R60" s="9"/>
       <c r="S60" s="9"/>
     </row>
     <row r="61" ht="28.5" customHeight="1">
       <c r="A61" s="7">
         <v>53</v>
       </c>
       <c r="B61" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C61" s="9">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c t="s" r="D61" s="9">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E61" s="9"/>
       <c t="s" r="F61" s="9">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c t="s" r="I61" s="9">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J61" s="8">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c t="s" r="M61" s="9">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="N61" s="9"/>
       <c r="O61" s="9"/>
       <c r="P61" s="10">
-        <v>45887</v>
+        <v>45707</v>
       </c>
       <c t="s" r="Q61" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R61" s="9"/>
       <c r="S61" s="9"/>
     </row>
-    <row r="62" ht="28.5" customHeight="1">
+    <row r="62" ht="29.25" customHeight="1">
       <c r="A62" s="7">
         <v>54</v>
       </c>
       <c r="B62" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C62" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D62" s="9">
         <v>223</v>
       </c>
       <c r="E62" s="9"/>
       <c t="s" r="F62" s="9">
         <v>224</v>
       </c>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c t="s" r="I62" s="9">
         <v>225</v>
       </c>
       <c r="J62" s="8">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="K62" s="8"/>
       <c r="L62" s="8"/>
       <c t="s" r="M62" s="9">
-        <v>129</v>
+        <v>226</v>
       </c>
       <c r="N62" s="9"/>
       <c r="O62" s="9"/>
       <c r="P62" s="10">
-        <v>45566</v>
+        <v>45887</v>
       </c>
       <c t="s" r="Q62" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R62" s="9"/>
       <c r="S62" s="9"/>
     </row>
     <row r="63" ht="28.5" customHeight="1">
       <c r="A63" s="7">
         <v>55</v>
       </c>
       <c r="B63" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C63" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D63" s="9">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E63" s="9"/>
       <c t="s" r="F63" s="9">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
       <c t="s" r="I63" s="9">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J63" s="8">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K63" s="8"/>
       <c r="L63" s="8"/>
       <c t="s" r="M63" s="9">
-        <v>53</v>
+        <v>129</v>
       </c>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
       <c r="P63" s="10">
-        <v>45911</v>
+        <v>45566</v>
       </c>
       <c t="s" r="Q63" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R63" s="9"/>
       <c r="S63" s="9"/>
     </row>
     <row r="64" ht="28.5" customHeight="1">
       <c r="A64" s="7">
         <v>56</v>
       </c>
       <c r="B64" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C64" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D64" s="9">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E64" s="9"/>
       <c t="s" r="F64" s="9">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
       <c t="s" r="I64" s="9">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J64" s="8">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c t="s" r="M64" s="9">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="N64" s="9"/>
       <c r="O64" s="9"/>
       <c r="P64" s="10">
-        <v>45355</v>
+        <v>45911</v>
       </c>
       <c t="s" r="Q64" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R64" s="9"/>
       <c r="S64" s="9"/>
     </row>
     <row r="65" ht="28.5" customHeight="1">
       <c r="A65" s="7">
         <v>57</v>
       </c>
       <c r="B65" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C65" s="9">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c t="s" r="D65" s="9">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E65" s="9"/>
       <c t="s" r="F65" s="9">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c t="s" r="I65" s="9">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J65" s="8">
         <v>1</v>
       </c>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c t="s" r="M65" s="9">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="N65" s="9"/>
       <c r="O65" s="9"/>
       <c r="P65" s="10">
-        <v>45460</v>
+        <v>45355</v>
       </c>
       <c t="s" r="Q65" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R65" s="9"/>
       <c r="S65" s="9"/>
     </row>
     <row r="66" ht="28.5" customHeight="1">
       <c r="A66" s="7">
         <v>58</v>
       </c>
       <c r="B66" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C66" s="9">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c t="s" r="D66" s="9">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E66" s="9"/>
       <c t="s" r="F66" s="9">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G66" s="9"/>
       <c r="H66" s="9"/>
       <c t="s" r="I66" s="9">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J66" s="8">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K66" s="8"/>
       <c r="L66" s="8"/>
       <c t="s" r="M66" s="9">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="N66" s="9"/>
       <c r="O66" s="9"/>
       <c r="P66" s="10">
-        <v>45428</v>
+        <v>45460</v>
       </c>
       <c t="s" r="Q66" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R66" s="9"/>
       <c r="S66" s="9"/>
     </row>
     <row r="67" ht="28.5" customHeight="1">
       <c r="A67" s="7">
         <v>59</v>
       </c>
       <c r="B67" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C67" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D67" s="9">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E67" s="9"/>
       <c t="s" r="F67" s="9">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c t="s" r="I67" s="9">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J67" s="8">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="K67" s="8"/>
       <c r="L67" s="8"/>
       <c t="s" r="M67" s="9">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="N67" s="9"/>
       <c r="O67" s="9"/>
       <c r="P67" s="10">
-        <v>45629</v>
+        <v>45428</v>
       </c>
       <c t="s" r="Q67" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R67" s="9"/>
       <c r="S67" s="9"/>
     </row>
     <row r="68" ht="28.5" customHeight="1">
       <c r="A68" s="7">
         <v>60</v>
       </c>
       <c r="B68" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C68" s="9">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c t="s" r="D68" s="9">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E68" s="9"/>
       <c t="s" r="F68" s="9">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c t="s" r="I68" s="9">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J68" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c t="s" r="M68" s="9">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="N68" s="9"/>
       <c r="O68" s="9"/>
       <c r="P68" s="10">
-        <v>45821</v>
+        <v>45629</v>
       </c>
       <c t="s" r="Q68" s="9">
         <v>19</v>
       </c>
       <c r="R68" s="9"/>
       <c r="S68" s="9"/>
     </row>
-    <row r="69" ht="29.25" customHeight="1">
+    <row r="69" ht="28.5" customHeight="1">
       <c r="A69" s="7">
         <v>61</v>
       </c>
       <c r="B69" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C69" s="9">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c t="s" r="D69" s="9">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E69" s="9"/>
       <c t="s" r="F69" s="9">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G69" s="9"/>
       <c r="H69" s="9"/>
       <c t="s" r="I69" s="9">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J69" s="8">
         <v>1</v>
       </c>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c t="s" r="M69" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N69" s="9"/>
       <c r="O69" s="9"/>
       <c r="P69" s="10">
-        <v>45716</v>
+        <v>45821</v>
       </c>
       <c t="s" r="Q69" s="9">
         <v>19</v>
       </c>
       <c r="R69" s="9"/>
       <c r="S69" s="9"/>
     </row>
     <row r="70" ht="28.5" customHeight="1">
       <c r="A70" s="7">
         <v>62</v>
       </c>
       <c r="B70" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C70" s="9">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c t="s" r="D70" s="9">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E70" s="9"/>
       <c t="s" r="F70" s="9">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c t="s" r="I70" s="9">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J70" s="8">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c t="s" r="M70" s="9">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="N70" s="9"/>
       <c r="O70" s="9"/>
       <c r="P70" s="10">
-        <v>45824</v>
+        <v>45716</v>
       </c>
       <c t="s" r="Q70" s="9">
         <v>19</v>
       </c>
       <c r="R70" s="9"/>
       <c r="S70" s="9"/>
     </row>
     <row r="71" ht="28.5" customHeight="1">
       <c r="A71" s="7">
         <v>63</v>
       </c>
       <c r="B71" s="8">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C71" s="9">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c t="s" r="D71" s="9">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E71" s="9"/>
       <c t="s" r="F71" s="9">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G71" s="9"/>
       <c r="H71" s="9"/>
       <c t="s" r="I71" s="9">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J71" s="8">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c t="s" r="M71" s="9">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="N71" s="9"/>
       <c r="O71" s="9"/>
       <c r="P71" s="10">
-        <v>45338</v>
+        <v>45824</v>
       </c>
       <c t="s" r="Q71" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R71" s="9"/>
       <c r="S71" s="9"/>
     </row>
     <row r="72" ht="28.5" customHeight="1">
       <c r="A72" s="7">
         <v>64</v>
       </c>
       <c r="B72" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C72" s="9">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c t="s" r="D72" s="9">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E72" s="9"/>
       <c t="s" r="F72" s="9">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G72" s="9"/>
       <c r="H72" s="9"/>
       <c t="s" r="I72" s="9">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J72" s="8">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="K72" s="8"/>
       <c r="L72" s="8"/>
       <c t="s" r="M72" s="9">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="N72" s="9"/>
       <c r="O72" s="9"/>
       <c r="P72" s="10">
-        <v>45876</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q72" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R72" s="9"/>
       <c r="S72" s="9"/>
     </row>
-    <row r="73" ht="28.5" customHeight="1">
+    <row r="73" ht="29.25" customHeight="1">
       <c r="A73" s="7">
         <v>65</v>
       </c>
       <c r="B73" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C73" s="9">
-        <v>184</v>
+        <v>95</v>
       </c>
       <c t="s" r="D73" s="9">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E73" s="9"/>
       <c t="s" r="F73" s="9">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G73" s="9"/>
       <c r="H73" s="9"/>
       <c t="s" r="I73" s="9">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="J73" s="8">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c t="s" r="M73" s="9">
-        <v>259</v>
+        <v>99</v>
       </c>
       <c r="N73" s="9"/>
       <c r="O73" s="9"/>
       <c r="P73" s="10">
-        <v>45790</v>
+        <v>45876</v>
       </c>
       <c t="s" r="Q73" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R73" s="9"/>
       <c r="S73" s="9"/>
     </row>
     <row r="74" ht="28.5" customHeight="1">
       <c r="A74" s="7">
         <v>66</v>
       </c>
       <c r="B74" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C74" s="9">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c t="s" r="D74" s="9">
         <v>260</v>
       </c>
       <c r="E74" s="9"/>
       <c t="s" r="F74" s="9">
         <v>261</v>
       </c>
       <c r="G74" s="9"/>
       <c r="H74" s="9"/>
       <c t="s" r="I74" s="9">
         <v>262</v>
       </c>
       <c r="J74" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K74" s="8"/>
       <c r="L74" s="8"/>
       <c t="s" r="M74" s="9">
-        <v>173</v>
+        <v>263</v>
       </c>
       <c r="N74" s="9"/>
       <c r="O74" s="9"/>
       <c r="P74" s="10">
-        <v>45447</v>
+        <v>45790</v>
       </c>
       <c t="s" r="Q74" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R74" s="9"/>
       <c r="S74" s="9"/>
     </row>
     <row r="75" ht="28.5" customHeight="1">
       <c r="A75" s="7">
         <v>67</v>
       </c>
       <c r="B75" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C75" s="9">
-        <v>40</v>
+        <v>169</v>
       </c>
       <c t="s" r="D75" s="9">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E75" s="9"/>
       <c t="s" r="F75" s="9">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G75" s="9"/>
       <c r="H75" s="9"/>
       <c t="s" r="I75" s="9">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="J75" s="8">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="K75" s="8"/>
       <c r="L75" s="8"/>
       <c t="s" r="M75" s="9">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="N75" s="9"/>
       <c r="O75" s="9"/>
       <c r="P75" s="10">
-        <v>45750</v>
+        <v>45447</v>
       </c>
       <c t="s" r="Q75" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R75" s="9"/>
       <c r="S75" s="9"/>
     </row>
     <row r="76" ht="28.5" customHeight="1">
       <c r="A76" s="7">
         <v>68</v>
       </c>
       <c r="B76" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C76" s="9">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c t="s" r="D76" s="9">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E76" s="9"/>
       <c t="s" r="F76" s="9">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G76" s="9"/>
       <c r="H76" s="9"/>
       <c t="s" r="I76" s="9">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J76" s="8">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c t="s" r="M76" s="9">
-        <v>129</v>
+        <v>158</v>
       </c>
       <c r="N76" s="9"/>
       <c r="O76" s="9"/>
       <c r="P76" s="10">
-        <v>44921</v>
+        <v>45750</v>
       </c>
       <c t="s" r="Q76" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R76" s="9"/>
       <c r="S76" s="9"/>
     </row>
     <row r="77" ht="28.5" customHeight="1">
       <c r="A77" s="7">
         <v>69</v>
       </c>
       <c r="B77" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C77" s="9">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c t="s" r="D77" s="9">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E77" s="9"/>
       <c t="s" r="F77" s="9">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G77" s="9"/>
       <c r="H77" s="9"/>
       <c t="s" r="I77" s="9">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J77" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c t="s" r="M77" s="9">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="N77" s="9"/>
       <c r="O77" s="9"/>
       <c r="P77" s="10">
-        <v>45800</v>
+        <v>44921</v>
       </c>
       <c t="s" r="Q77" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R77" s="9"/>
       <c r="S77" s="9"/>
     </row>
     <row r="78" ht="28.5" customHeight="1">
       <c r="A78" s="7">
         <v>70</v>
       </c>
       <c r="B78" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C78" s="9">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c t="s" r="D78" s="9">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E78" s="9"/>
       <c t="s" r="F78" s="9">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c t="s" r="I78" s="9">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J78" s="8">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c t="s" r="M78" s="9">
-        <v>275</v>
+        <v>99</v>
       </c>
       <c r="N78" s="9"/>
       <c r="O78" s="9"/>
       <c r="P78" s="10">
-        <v>45950</v>
+        <v>45800</v>
       </c>
       <c t="s" r="Q78" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R78" s="9"/>
       <c r="S78" s="9"/>
     </row>
     <row r="79" ht="28.5" customHeight="1">
       <c r="A79" s="7">
         <v>71</v>
       </c>
       <c r="B79" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C79" s="9">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c t="s" r="D79" s="9">
         <v>276</v>
       </c>
       <c r="E79" s="9"/>
       <c t="s" r="F79" s="9">
         <v>277</v>
       </c>
       <c r="G79" s="9"/>
       <c r="H79" s="9"/>
       <c t="s" r="I79" s="9">
         <v>278</v>
       </c>
       <c r="J79" s="8">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K79" s="8"/>
       <c r="L79" s="8"/>
       <c t="s" r="M79" s="9">
         <v>279</v>
       </c>
       <c r="N79" s="9"/>
       <c r="O79" s="9"/>
       <c r="P79" s="10">
-        <v>45362</v>
+        <v>45950</v>
       </c>
       <c t="s" r="Q79" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R79" s="9"/>
       <c r="S79" s="9"/>
     </row>
-    <row r="80" ht="29.25" customHeight="1">
+    <row r="80" ht="28.5" customHeight="1">
       <c r="A80" s="7">
         <v>72</v>
       </c>
       <c r="B80" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C80" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D80" s="9">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E80" s="9"/>
       <c t="s" r="F80" s="9">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
       <c t="s" r="I80" s="9">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="J80" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c t="s" r="M80" s="9">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="N80" s="9"/>
       <c r="O80" s="9"/>
       <c r="P80" s="10">
         <v>45377</v>
       </c>
       <c t="s" r="Q80" s="9">
         <v>58</v>
       </c>
       <c r="R80" s="9"/>
       <c r="S80" s="9"/>
     </row>
     <row r="81" ht="28.5" customHeight="1">
       <c r="A81" s="7">
         <v>73</v>
       </c>
       <c r="B81" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C81" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D81" s="9">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E81" s="9"/>
       <c t="s" r="F81" s="9">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c t="s" r="I81" s="9">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="J81" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K81" s="8"/>
       <c r="L81" s="8"/>
       <c t="s" r="M81" s="9">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="N81" s="9"/>
       <c r="O81" s="9"/>
       <c r="P81" s="10">
         <v>45377</v>
       </c>
       <c t="s" r="Q81" s="9">
         <v>58</v>
       </c>
       <c r="R81" s="9"/>
       <c r="S81" s="9"/>
     </row>
     <row r="82" ht="28.5" customHeight="1">
       <c r="A82" s="7">
         <v>74</v>
       </c>
       <c r="B82" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C82" s="9">
-        <v>282</v>
+        <v>65</v>
       </c>
       <c t="s" r="D82" s="9">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="E82" s="9"/>
       <c t="s" r="F82" s="9">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="9"/>
       <c t="s" r="I82" s="9">
         <v>285</v>
       </c>
       <c r="J82" s="8">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="K82" s="8"/>
       <c r="L82" s="8"/>
       <c t="s" r="M82" s="9">
-        <v>173</v>
+        <v>283</v>
       </c>
       <c r="N82" s="9"/>
       <c r="O82" s="9"/>
       <c r="P82" s="10">
-        <v>45950</v>
+        <v>45362</v>
       </c>
       <c t="s" r="Q82" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R82" s="9"/>
       <c r="S82" s="9"/>
     </row>
     <row r="83" ht="28.5" customHeight="1">
       <c r="A83" s="7">
         <v>75</v>
       </c>
       <c r="B83" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C83" s="9">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c t="s" r="D83" s="9">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E83" s="9"/>
       <c t="s" r="F83" s="9">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="G83" s="9"/>
       <c r="H83" s="9"/>
       <c t="s" r="I83" s="9">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="J83" s="8">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="K83" s="8"/>
       <c r="L83" s="8"/>
       <c t="s" r="M83" s="9">
         <v>173</v>
       </c>
       <c r="N83" s="9"/>
       <c r="O83" s="9"/>
       <c r="P83" s="10">
         <v>45950</v>
       </c>
       <c t="s" r="Q83" s="9">
         <v>64</v>
       </c>
       <c r="R83" s="9"/>
       <c r="S83" s="9"/>
     </row>
-    <row r="84" ht="28.5" customHeight="1">
+    <row r="84" ht="29.25" customHeight="1">
       <c r="A84" s="7">
         <v>76</v>
       </c>
       <c r="B84" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C84" s="9">
-        <v>90</v>
+        <v>286</v>
       </c>
       <c t="s" r="D84" s="9">
         <v>287</v>
       </c>
       <c r="E84" s="9"/>
       <c t="s" r="F84" s="9">
         <v>288</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c t="s" r="I84" s="9">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J84" s="8">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c t="s" r="M84" s="9">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="N84" s="9"/>
       <c r="O84" s="9"/>
       <c r="P84" s="10">
-        <v>46083</v>
+        <v>45950</v>
       </c>
       <c t="s" r="Q84" s="9">
         <v>64</v>
       </c>
       <c r="R84" s="9"/>
       <c r="S84" s="9"/>
     </row>
     <row r="85" ht="28.5" customHeight="1">
       <c r="A85" s="7">
         <v>77</v>
       </c>
       <c r="B85" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C85" s="9">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c t="s" r="D85" s="9">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E85" s="9"/>
       <c t="s" r="F85" s="9">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="G85" s="9"/>
       <c r="H85" s="9"/>
       <c t="s" r="I85" s="9">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J85" s="8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c t="s" r="M85" s="9">
-        <v>290</v>
+        <v>226</v>
       </c>
       <c r="N85" s="9"/>
       <c r="O85" s="9"/>
       <c r="P85" s="10">
-        <v>46083</v>
+        <v>45663</v>
       </c>
       <c t="s" r="Q85" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R85" s="9"/>
       <c r="S85" s="9"/>
     </row>
     <row r="86" ht="28.5" customHeight="1">
       <c r="A86" s="7">
         <v>78</v>
       </c>
       <c r="B86" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C86" s="9">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c t="s" r="D86" s="9">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E86" s="9"/>
       <c t="s" r="F86" s="9">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c t="s" r="I86" s="9">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J86" s="8">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K86" s="8"/>
       <c r="L86" s="8"/>
       <c t="s" r="M86" s="9">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="N86" s="9"/>
       <c r="O86" s="9"/>
       <c r="P86" s="10">
-        <v>45663</v>
+        <v>45639</v>
       </c>
       <c t="s" r="Q86" s="9">
         <v>25</v>
       </c>
       <c r="R86" s="9"/>
       <c r="S86" s="9"/>
     </row>
     <row r="87" ht="28.5" customHeight="1">
       <c r="A87" s="7">
         <v>79</v>
       </c>
       <c r="B87" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C87" s="9">
-        <v>95</v>
+        <v>297</v>
       </c>
       <c t="s" r="D87" s="9">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E87" s="9"/>
       <c t="s" r="F87" s="9">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
       <c t="s" r="I87" s="9">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="J87" s="8">
         <v>2</v>
       </c>
       <c r="K87" s="8"/>
       <c r="L87" s="8"/>
       <c t="s" r="M87" s="9">
         <v>80</v>
       </c>
       <c r="N87" s="9"/>
       <c r="O87" s="9"/>
       <c r="P87" s="10">
-        <v>45639</v>
+        <v>45583</v>
       </c>
       <c t="s" r="Q87" s="9">
         <v>25</v>
       </c>
       <c r="R87" s="9"/>
       <c r="S87" s="9"/>
     </row>
     <row r="88" ht="28.5" customHeight="1">
       <c r="A88" s="7">
         <v>80</v>
       </c>
       <c r="B88" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C88" s="9">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c t="s" r="D88" s="9">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E88" s="9"/>
       <c t="s" r="F88" s="9">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="G88" s="9"/>
       <c r="H88" s="9"/>
       <c t="s" r="I88" s="9">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="J88" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K88" s="8"/>
       <c r="L88" s="8"/>
       <c t="s" r="M88" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N88" s="9"/>
       <c r="O88" s="9"/>
       <c r="P88" s="10">
-        <v>45583</v>
+        <v>45348</v>
       </c>
       <c t="s" r="Q88" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R88" s="9"/>
       <c r="S88" s="9"/>
     </row>
     <row r="89" ht="28.5" customHeight="1">
       <c r="A89" s="7">
         <v>81</v>
       </c>
       <c r="B89" s="8">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C89" s="9">
-        <v>302</v>
+        <v>130</v>
       </c>
       <c t="s" r="D89" s="9">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E89" s="9"/>
       <c t="s" r="F89" s="9">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="G89" s="9"/>
       <c r="H89" s="9"/>
       <c t="s" r="I89" s="9">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="J89" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K89" s="8"/>
       <c r="L89" s="8"/>
       <c t="s" r="M89" s="9">
-        <v>173</v>
+        <v>308</v>
       </c>
       <c r="N89" s="9"/>
       <c r="O89" s="9"/>
       <c r="P89" s="10">
-        <v>45348</v>
+        <v>44865</v>
       </c>
       <c t="s" r="Q89" s="9">
         <v>58</v>
       </c>
       <c r="R89" s="9"/>
       <c r="S89" s="9"/>
     </row>
     <row r="90" ht="28.5" customHeight="1">
       <c r="A90" s="7">
         <v>82</v>
       </c>
       <c r="B90" s="8">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C90" s="9">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c t="s" r="D90" s="9">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E90" s="9"/>
       <c t="s" r="F90" s="9">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c t="s" r="I90" s="9">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J90" s="8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K90" s="8"/>
       <c r="L90" s="8"/>
       <c t="s" r="M90" s="9">
-        <v>309</v>
+        <v>129</v>
       </c>
       <c r="N90" s="9"/>
       <c r="O90" s="9"/>
       <c r="P90" s="10">
-        <v>44865</v>
+        <v>45817</v>
       </c>
       <c t="s" r="Q90" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R90" s="9"/>
       <c r="S90" s="9"/>
     </row>
-    <row r="91" ht="29.25" customHeight="1">
+    <row r="91" ht="28.5" customHeight="1">
       <c r="A91" s="7">
         <v>83</v>
       </c>
       <c r="B91" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C91" s="9">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c t="s" r="D91" s="9">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E91" s="9"/>
       <c t="s" r="F91" s="9">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G91" s="9"/>
       <c r="H91" s="9"/>
       <c t="s" r="I91" s="9">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="J91" s="8">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K91" s="8"/>
       <c r="L91" s="8"/>
       <c t="s" r="M91" s="9">
-        <v>129</v>
+        <v>315</v>
       </c>
       <c r="N91" s="9"/>
       <c r="O91" s="9"/>
       <c r="P91" s="10">
-        <v>45817</v>
+        <v>45995</v>
       </c>
       <c t="s" r="Q91" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R91" s="9"/>
       <c r="S91" s="9"/>
     </row>
     <row r="92" ht="28.5" customHeight="1">
       <c r="A92" s="7">
         <v>84</v>
       </c>
       <c r="B92" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C92" s="9">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c t="s" r="D92" s="9">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E92" s="9"/>
       <c t="s" r="F92" s="9">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="G92" s="9"/>
       <c r="H92" s="9"/>
       <c t="s" r="I92" s="9">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="J92" s="8">
         <v>1</v>
       </c>
       <c r="K92" s="8"/>
       <c r="L92" s="8"/>
       <c t="s" r="M92" s="9">
-        <v>316</v>
+        <v>69</v>
       </c>
       <c r="N92" s="9"/>
       <c r="O92" s="9"/>
       <c r="P92" s="10">
-        <v>45995</v>
+        <v>45960</v>
       </c>
       <c t="s" r="Q92" s="9">
         <v>64</v>
       </c>
       <c r="R92" s="9"/>
       <c r="S92" s="9"/>
     </row>
     <row r="93" ht="28.5" customHeight="1">
       <c r="A93" s="7">
         <v>85</v>
       </c>
       <c r="B93" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C93" s="9">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c t="s" r="D93" s="9">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E93" s="9"/>
       <c t="s" r="F93" s="9">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
       <c t="s" r="I93" s="9">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="J93" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K93" s="8"/>
       <c r="L93" s="8"/>
       <c t="s" r="M93" s="9">
-        <v>69</v>
+        <v>226</v>
       </c>
       <c r="N93" s="9"/>
       <c r="O93" s="9"/>
       <c r="P93" s="10">
-        <v>45960</v>
+        <v>45539</v>
       </c>
       <c t="s" r="Q93" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R93" s="9"/>
       <c r="S93" s="9"/>
     </row>
     <row r="94" ht="28.5" customHeight="1">
       <c r="A94" s="7">
         <v>86</v>
       </c>
       <c r="B94" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C94" s="9">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c t="s" r="D94" s="9">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E94" s="9"/>
       <c t="s" r="F94" s="9">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G94" s="9"/>
       <c r="H94" s="9"/>
       <c t="s" r="I94" s="9">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="J94" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K94" s="8"/>
       <c r="L94" s="8"/>
       <c t="s" r="M94" s="9">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="N94" s="9"/>
       <c r="O94" s="9"/>
       <c r="P94" s="10">
-        <v>45539</v>
+        <v>45952</v>
       </c>
       <c t="s" r="Q94" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R94" s="9"/>
       <c r="S94" s="9"/>
     </row>
-    <row r="95" ht="28.5" customHeight="1">
+    <row r="95" ht="29.25" customHeight="1">
       <c r="A95" s="7">
         <v>87</v>
       </c>
       <c r="B95" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C95" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D95" s="9">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E95" s="9"/>
       <c t="s" r="F95" s="9">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G95" s="9"/>
       <c r="H95" s="9"/>
       <c t="s" r="I95" s="9">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="J95" s="8">
         <v>1</v>
       </c>
       <c r="K95" s="8"/>
       <c r="L95" s="8"/>
       <c t="s" r="M95" s="9">
-        <v>80</v>
+        <v>328</v>
       </c>
       <c r="N95" s="9"/>
       <c r="O95" s="9"/>
       <c r="P95" s="10">
-        <v>45952</v>
+        <v>46062</v>
       </c>
       <c t="s" r="Q95" s="9">
         <v>64</v>
       </c>
       <c r="R95" s="9"/>
       <c r="S95" s="9"/>
     </row>
     <row r="96" ht="28.5" customHeight="1">
       <c r="A96" s="7">
         <v>88</v>
       </c>
       <c r="B96" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C96" s="9">
-        <v>65</v>
+        <v>329</v>
       </c>
       <c t="s" r="D96" s="9">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E96" s="9"/>
       <c t="s" r="F96" s="9">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="G96" s="9"/>
       <c r="H96" s="9"/>
       <c t="s" r="I96" s="9">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="J96" s="8">
         <v>1</v>
       </c>
       <c r="K96" s="8"/>
       <c r="L96" s="8"/>
       <c t="s" r="M96" s="9">
-        <v>329</v>
+        <v>99</v>
       </c>
       <c r="N96" s="9"/>
       <c r="O96" s="9"/>
       <c r="P96" s="10">
-        <v>46062</v>
+        <v>45019</v>
       </c>
       <c t="s" r="Q96" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R96" s="9"/>
       <c r="S96" s="9"/>
     </row>
     <row r="97" ht="28.5" customHeight="1">
       <c r="A97" s="7">
         <v>89</v>
       </c>
       <c r="B97" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C97" s="9">
-        <v>330</v>
+        <v>102</v>
       </c>
       <c t="s" r="D97" s="9">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E97" s="9"/>
       <c t="s" r="F97" s="9">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G97" s="9"/>
       <c r="H97" s="9"/>
       <c t="s" r="I97" s="9">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="J97" s="8">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K97" s="8"/>
       <c r="L97" s="8"/>
       <c t="s" r="M97" s="9">
-        <v>99</v>
+        <v>336</v>
       </c>
       <c r="N97" s="9"/>
       <c r="O97" s="9"/>
       <c r="P97" s="10">
-        <v>45019</v>
+        <v>45936</v>
       </c>
       <c t="s" r="Q97" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R97" s="9"/>
       <c r="S97" s="9"/>
     </row>
     <row r="98" ht="28.5" customHeight="1">
       <c r="A98" s="7">
         <v>90</v>
       </c>
       <c r="B98" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C98" s="9">
-        <v>102</v>
+        <v>297</v>
       </c>
       <c t="s" r="D98" s="9">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E98" s="9"/>
       <c t="s" r="F98" s="9">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
       <c t="s" r="I98" s="9">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="J98" s="8">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c t="s" r="M98" s="9">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="N98" s="9"/>
       <c r="O98" s="9"/>
       <c r="P98" s="10">
-        <v>45936</v>
+        <v>45744</v>
       </c>
       <c t="s" r="Q98" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
     </row>
     <row r="99" ht="28.5" customHeight="1">
       <c r="A99" s="7">
         <v>91</v>
       </c>
       <c r="B99" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C99" s="9">
-        <v>298</v>
+        <v>65</v>
       </c>
       <c t="s" r="D99" s="9">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E99" s="9"/>
       <c t="s" r="F99" s="9">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c t="s" r="I99" s="9">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="J99" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K99" s="8"/>
       <c r="L99" s="8"/>
       <c t="s" r="M99" s="9">
-        <v>341</v>
+        <v>53</v>
       </c>
       <c r="N99" s="9"/>
       <c r="O99" s="9"/>
       <c r="P99" s="10">
-        <v>45744</v>
+        <v>45502</v>
       </c>
       <c t="s" r="Q99" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R99" s="9"/>
       <c r="S99" s="9"/>
     </row>
     <row r="100" ht="28.5" customHeight="1">
       <c r="A100" s="7">
         <v>92</v>
       </c>
       <c r="B100" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C100" s="9">
-        <v>65</v>
+        <v>184</v>
       </c>
       <c t="s" r="D100" s="9">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E100" s="9"/>
       <c t="s" r="F100" s="9">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G100" s="9"/>
       <c r="H100" s="9"/>
       <c t="s" r="I100" s="9">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="J100" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K100" s="8"/>
       <c r="L100" s="8"/>
       <c t="s" r="M100" s="9">
-        <v>53</v>
+        <v>347</v>
       </c>
       <c r="N100" s="9"/>
       <c r="O100" s="9"/>
       <c r="P100" s="10">
-        <v>45502</v>
+        <v>45751</v>
       </c>
       <c t="s" r="Q100" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R100" s="9"/>
       <c r="S100" s="9"/>
     </row>
     <row r="101" ht="28.5" customHeight="1">
       <c r="A101" s="7">
         <v>93</v>
       </c>
       <c r="B101" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C101" s="9">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c t="s" r="D101" s="9">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E101" s="9"/>
       <c t="s" r="F101" s="9">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="G101" s="9"/>
       <c r="H101" s="9"/>
       <c t="s" r="I101" s="9">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="J101" s="8">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="K101" s="8"/>
       <c r="L101" s="8"/>
       <c t="s" r="M101" s="9">
-        <v>348</v>
+        <v>44</v>
       </c>
       <c r="N101" s="9"/>
       <c r="O101" s="9"/>
       <c r="P101" s="10">
-        <v>45751</v>
+        <v>45734</v>
       </c>
       <c t="s" r="Q101" s="9">
         <v>19</v>
       </c>
       <c r="R101" s="9"/>
       <c r="S101" s="9"/>
     </row>
-    <row r="102" ht="29.25" customHeight="1">
+    <row r="102" ht="28.5" customHeight="1">
       <c r="A102" s="7">
         <v>94</v>
       </c>
       <c r="B102" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C102" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D102" s="9">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E102" s="9"/>
       <c t="s" r="F102" s="9">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G102" s="9"/>
       <c r="H102" s="9"/>
       <c t="s" r="I102" s="9">
         <v>351</v>
       </c>
       <c r="J102" s="8">
         <v>6</v>
       </c>
       <c r="K102" s="8"/>
       <c r="L102" s="8"/>
       <c t="s" r="M102" s="9">
         <v>44</v>
       </c>
       <c r="N102" s="9"/>
       <c r="O102" s="9"/>
       <c r="P102" s="10">
         <v>45734</v>
       </c>
       <c t="s" r="Q102" s="9">
         <v>19</v>
       </c>
       <c r="R102" s="9"/>
       <c r="S102" s="9"/>
     </row>
-    <row r="103" ht="28.5" customHeight="1">
+    <row r="103" ht="39" customHeight="1">
       <c r="A103" s="7">
         <v>95</v>
       </c>
       <c r="B103" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C103" s="9">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c t="s" r="D103" s="9">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E103" s="9"/>
       <c t="s" r="F103" s="9">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="G103" s="9"/>
       <c r="H103" s="9"/>
       <c t="s" r="I103" s="9">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="J103" s="8">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c t="s" r="M103" s="9">
-        <v>44</v>
+        <v>355</v>
       </c>
       <c r="N103" s="9"/>
       <c r="O103" s="9"/>
       <c r="P103" s="10">
-        <v>45734</v>
+        <v>46000</v>
       </c>
       <c t="s" r="Q103" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R103" s="9"/>
       <c r="S103" s="9"/>
     </row>
-    <row r="104" ht="39" customHeight="1">
+    <row r="104" ht="28.5" customHeight="1">
       <c r="A104" s="7">
         <v>96</v>
       </c>
       <c r="B104" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C104" s="9">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c t="s" r="D104" s="9">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E104" s="9"/>
       <c t="s" r="F104" s="9">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="G104" s="9"/>
       <c r="H104" s="9"/>
       <c t="s" r="I104" s="9">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="J104" s="8">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="K104" s="8"/>
       <c r="L104" s="8"/>
       <c t="s" r="M104" s="9">
-        <v>356</v>
+        <v>80</v>
       </c>
       <c r="N104" s="9"/>
       <c r="O104" s="9"/>
       <c r="P104" s="10">
-        <v>46000</v>
+        <v>45903</v>
       </c>
       <c t="s" r="Q104" s="9">
         <v>64</v>
       </c>
       <c r="R104" s="9"/>
       <c r="S104" s="9"/>
     </row>
     <row r="105" ht="28.5" customHeight="1">
       <c r="A105" s="7">
         <v>97</v>
       </c>
       <c r="B105" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C105" s="9">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c t="s" r="D105" s="9">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E105" s="9"/>
       <c t="s" r="F105" s="9">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="G105" s="9"/>
       <c r="H105" s="9"/>
       <c t="s" r="I105" s="9">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="J105" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K105" s="8"/>
       <c r="L105" s="8"/>
       <c t="s" r="M105" s="9">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="N105" s="9"/>
       <c r="O105" s="9"/>
       <c r="P105" s="10">
-        <v>45903</v>
+        <v>45362</v>
       </c>
       <c t="s" r="Q105" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R105" s="9"/>
       <c r="S105" s="9"/>
     </row>
     <row r="106" ht="28.5" customHeight="1">
       <c r="A106" s="7">
         <v>98</v>
       </c>
       <c r="B106" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C106" s="9">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c t="s" r="D106" s="9">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E106" s="9"/>
       <c t="s" r="F106" s="9">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="G106" s="9"/>
       <c r="H106" s="9"/>
       <c t="s" r="I106" s="9">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="J106" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K106" s="8"/>
       <c r="L106" s="8"/>
       <c t="s" r="M106" s="9">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="N106" s="9"/>
       <c r="O106" s="9"/>
       <c r="P106" s="10">
-        <v>45362</v>
+        <v>45349</v>
       </c>
       <c t="s" r="Q106" s="9">
         <v>58</v>
       </c>
       <c r="R106" s="9"/>
       <c r="S106" s="9"/>
     </row>
-    <row r="107" ht="28.5" customHeight="1">
+    <row r="107" ht="29.25" customHeight="1">
       <c r="A107" s="7">
         <v>99</v>
       </c>
       <c r="B107" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C107" s="9">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c t="s" r="D107" s="9">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E107" s="9"/>
       <c t="s" r="F107" s="9">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
       <c t="s" r="I107" s="9">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="J107" s="8">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c t="s" r="M107" s="9">
-        <v>173</v>
+        <v>368</v>
       </c>
       <c r="N107" s="9"/>
       <c r="O107" s="9"/>
       <c r="P107" s="10">
-        <v>45349</v>
+        <v>45908</v>
       </c>
       <c t="s" r="Q107" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R107" s="9"/>
       <c r="S107" s="9"/>
     </row>
     <row r="108" ht="28.5" customHeight="1">
       <c r="A108" s="7">
         <v>100</v>
       </c>
       <c r="B108" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C108" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D108" s="9">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E108" s="9"/>
       <c t="s" r="F108" s="9">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="G108" s="9"/>
       <c r="H108" s="9"/>
       <c t="s" r="I108" s="9">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J108" s="8">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c t="s" r="M108" s="9">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="N108" s="9"/>
       <c r="O108" s="9"/>
       <c r="P108" s="10">
-        <v>45908</v>
+        <v>45350</v>
       </c>
       <c t="s" r="Q108" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R108" s="9"/>
       <c r="S108" s="9"/>
     </row>
     <row r="109" ht="28.5" customHeight="1">
       <c r="A109" s="7">
         <v>101</v>
       </c>
       <c r="B109" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C109" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D109" s="9">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E109" s="9"/>
       <c t="s" r="F109" s="9">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="G109" s="9"/>
       <c r="H109" s="9"/>
       <c t="s" r="I109" s="9">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="J109" s="8">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c t="s" r="M109" s="9">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="N109" s="9"/>
       <c r="O109" s="9"/>
       <c r="P109" s="10">
         <v>45350</v>
       </c>
       <c t="s" r="Q109" s="9">
         <v>25</v>
       </c>
       <c r="R109" s="9"/>
       <c r="S109" s="9"/>
     </row>
     <row r="110" ht="28.5" customHeight="1">
       <c r="A110" s="7">
         <v>102</v>
       </c>
       <c r="B110" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C110" s="9">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c t="s" r="D110" s="9">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E110" s="9"/>
       <c t="s" r="F110" s="9">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="G110" s="9"/>
       <c r="H110" s="9"/>
       <c t="s" r="I110" s="9">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="J110" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c t="s" r="M110" s="9">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="N110" s="9"/>
       <c r="O110" s="9"/>
       <c r="P110" s="10">
-        <v>45350</v>
+        <v>45909</v>
       </c>
       <c t="s" r="Q110" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R110" s="9"/>
       <c r="S110" s="9"/>
     </row>
     <row r="111" ht="28.5" customHeight="1">
       <c r="A111" s="7">
         <v>103</v>
       </c>
       <c r="B111" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C111" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D111" s="9">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E111" s="9"/>
       <c t="s" r="F111" s="9">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G111" s="9"/>
       <c r="H111" s="9"/>
       <c t="s" r="I111" s="9">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="J111" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c t="s" r="M111" s="9">
-        <v>374</v>
+        <v>80</v>
       </c>
       <c r="N111" s="9"/>
       <c r="O111" s="9"/>
       <c r="P111" s="10">
-        <v>45909</v>
+        <v>45707</v>
       </c>
       <c t="s" r="Q111" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R111" s="9"/>
       <c r="S111" s="9"/>
     </row>
     <row r="112" ht="28.5" customHeight="1">
       <c r="A112" s="7">
         <v>104</v>
       </c>
       <c r="B112" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C112" s="9">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c t="s" r="D112" s="9">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E112" s="9"/>
       <c t="s" r="F112" s="9">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="G112" s="9"/>
       <c r="H112" s="9"/>
       <c t="s" r="I112" s="9">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="J112" s="8">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c t="s" r="M112" s="9">
-        <v>80</v>
+        <v>380</v>
       </c>
       <c r="N112" s="9"/>
       <c r="O112" s="9"/>
       <c r="P112" s="10">
-        <v>45707</v>
+        <v>46092</v>
       </c>
       <c t="s" r="Q112" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R112" s="9"/>
       <c r="S112" s="9"/>
     </row>
     <row r="113" ht="28.5" customHeight="1">
       <c r="A113" s="7">
         <v>105</v>
       </c>
       <c r="B113" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C113" s="9">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c t="s" r="D113" s="9">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E113" s="9"/>
       <c t="s" r="F113" s="9">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G113" s="9"/>
       <c r="H113" s="9"/>
       <c t="s" r="I113" s="9">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="J113" s="8">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c t="s" r="M113" s="9">
-        <v>381</v>
+        <v>80</v>
       </c>
       <c r="N113" s="9"/>
       <c r="O113" s="9"/>
       <c r="P113" s="10">
-        <v>46092</v>
+        <v>45855</v>
       </c>
       <c t="s" r="Q113" s="9">
         <v>64</v>
       </c>
       <c r="R113" s="9"/>
       <c r="S113" s="9"/>
     </row>
-    <row r="114" ht="29.25" customHeight="1">
+    <row r="114" ht="28.5" customHeight="1">
       <c r="A114" s="7">
         <v>106</v>
       </c>
       <c r="B114" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C114" s="9">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c t="s" r="D114" s="9">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E114" s="9"/>
       <c t="s" r="F114" s="9">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G114" s="9"/>
       <c r="H114" s="9"/>
       <c t="s" r="I114" s="9">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="J114" s="8">
         <v>1</v>
       </c>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c t="s" r="M114" s="9">
         <v>80</v>
       </c>
       <c r="N114" s="9"/>
       <c r="O114" s="9"/>
       <c r="P114" s="10">
-        <v>45855</v>
+        <v>45622</v>
       </c>
       <c t="s" r="Q114" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R114" s="9"/>
       <c r="S114" s="9"/>
     </row>
     <row r="115" ht="28.5" customHeight="1">
       <c r="A115" s="7">
         <v>107</v>
       </c>
       <c r="B115" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C115" s="9">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c t="s" r="D115" s="9">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E115" s="9"/>
       <c t="s" r="F115" s="9">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G115" s="9"/>
       <c r="H115" s="9"/>
       <c t="s" r="I115" s="9">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="J115" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c t="s" r="M115" s="9">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="N115" s="9"/>
       <c r="O115" s="9"/>
       <c r="P115" s="10">
-        <v>45622</v>
+        <v>45439</v>
       </c>
       <c t="s" r="Q115" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R115" s="9"/>
       <c r="S115" s="9"/>
     </row>
     <row r="116" ht="28.5" customHeight="1">
       <c r="A116" s="7">
         <v>108</v>
       </c>
       <c r="B116" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C116" s="9">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c t="s" r="D116" s="9">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E116" s="9"/>
       <c t="s" r="F116" s="9">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="G116" s="9"/>
       <c r="H116" s="9"/>
       <c t="s" r="I116" s="9">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="J116" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c t="s" r="M116" s="9">
-        <v>94</v>
+        <v>173</v>
       </c>
       <c r="N116" s="9"/>
       <c r="O116" s="9"/>
       <c r="P116" s="10">
-        <v>45439</v>
+        <v>45366</v>
       </c>
       <c t="s" r="Q116" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R116" s="9"/>
       <c r="S116" s="9"/>
     </row>
     <row r="117" ht="28.5" customHeight="1">
       <c r="A117" s="7">
         <v>109</v>
       </c>
       <c r="B117" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C117" s="9">
-        <v>40</v>
+        <v>297</v>
       </c>
       <c t="s" r="D117" s="9">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E117" s="9"/>
       <c t="s" r="F117" s="9">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="G117" s="9"/>
       <c r="H117" s="9"/>
       <c t="s" r="I117" s="9">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="J117" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K117" s="8"/>
       <c r="L117" s="8"/>
       <c t="s" r="M117" s="9">
-        <v>173</v>
+        <v>114</v>
       </c>
       <c r="N117" s="9"/>
       <c r="O117" s="9"/>
       <c r="P117" s="10">
-        <v>45366</v>
+        <v>45684</v>
       </c>
       <c t="s" r="Q117" s="9">
         <v>25</v>
       </c>
       <c r="R117" s="9"/>
       <c r="S117" s="9"/>
     </row>
-    <row r="118" ht="28.5" customHeight="1">
+    <row r="118" ht="29.25" customHeight="1">
       <c r="A118" s="7">
         <v>110</v>
       </c>
       <c r="B118" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C118" s="9">
-        <v>298</v>
+        <v>40</v>
       </c>
       <c t="s" r="D118" s="9">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E118" s="9"/>
       <c t="s" r="F118" s="9">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="G118" s="9"/>
       <c r="H118" s="9"/>
       <c t="s" r="I118" s="9">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J118" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K118" s="8"/>
       <c r="L118" s="8"/>
       <c t="s" r="M118" s="9">
-        <v>114</v>
+        <v>355</v>
       </c>
       <c r="N118" s="9"/>
       <c r="O118" s="9"/>
       <c r="P118" s="10">
-        <v>45684</v>
+        <v>45707</v>
       </c>
       <c t="s" r="Q118" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R118" s="9"/>
       <c r="S118" s="9"/>
     </row>
     <row r="119" ht="28.5" customHeight="1">
       <c r="A119" s="7">
         <v>111</v>
       </c>
       <c r="B119" s="8">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C119" s="9">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c t="s" r="D119" s="9">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="E119" s="9"/>
       <c t="s" r="F119" s="9">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="G119" s="9"/>
       <c r="H119" s="9"/>
       <c t="s" r="I119" s="9">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="J119" s="8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K119" s="8"/>
       <c r="L119" s="8"/>
       <c t="s" r="M119" s="9">
-        <v>356</v>
+        <v>80</v>
       </c>
       <c r="N119" s="9"/>
       <c r="O119" s="9"/>
       <c r="P119" s="10">
-        <v>45707</v>
+        <v>45762</v>
       </c>
       <c t="s" r="Q119" s="9">
         <v>19</v>
       </c>
       <c r="R119" s="9"/>
       <c r="S119" s="9"/>
     </row>
     <row r="120" ht="28.5" customHeight="1">
       <c r="A120" s="7">
         <v>112</v>
       </c>
       <c r="B120" s="8">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C120" s="9">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c t="s" r="D120" s="9">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E120" s="9"/>
       <c t="s" r="F120" s="9">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="G120" s="9"/>
       <c r="H120" s="9"/>
       <c t="s" r="I120" s="9">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="J120" s="8">
         <v>3</v>
       </c>
       <c r="K120" s="8"/>
       <c r="L120" s="8"/>
       <c t="s" r="M120" s="9">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="N120" s="9"/>
       <c r="O120" s="9"/>
       <c r="P120" s="10">
-        <v>45762</v>
+        <v>45415</v>
       </c>
       <c t="s" r="Q120" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R120" s="9"/>
       <c r="S120" s="9"/>
     </row>
     <row r="121" ht="28.5" customHeight="1">
       <c r="A121" s="7">
         <v>113</v>
       </c>
       <c r="B121" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C121" s="9">
-        <v>184</v>
+        <v>30</v>
       </c>
       <c t="s" r="D121" s="9">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E121" s="9"/>
       <c t="s" r="F121" s="9">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="G121" s="9"/>
       <c r="H121" s="9"/>
       <c t="s" r="I121" s="9">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="J121" s="8">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K121" s="8"/>
       <c r="L121" s="8"/>
       <c t="s" r="M121" s="9">
-        <v>129</v>
+        <v>408</v>
       </c>
       <c r="N121" s="9"/>
       <c r="O121" s="9"/>
       <c r="P121" s="10">
-        <v>45415</v>
+        <v>45750</v>
       </c>
       <c t="s" r="Q121" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R121" s="9"/>
       <c r="S121" s="9"/>
     </row>
     <row r="122" ht="28.5" customHeight="1">
       <c r="A122" s="7">
         <v>114</v>
       </c>
       <c r="B122" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C122" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D122" s="9">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E122" s="9"/>
       <c t="s" r="F122" s="9">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="G122" s="9"/>
       <c r="H122" s="9"/>
       <c t="s" r="I122" s="9">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="J122" s="8">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="K122" s="8"/>
       <c r="L122" s="8"/>
       <c t="s" r="M122" s="9">
-        <v>409</v>
+        <v>173</v>
       </c>
       <c r="N122" s="9"/>
       <c r="O122" s="9"/>
       <c r="P122" s="10">
-        <v>45750</v>
+        <v>45707</v>
       </c>
       <c t="s" r="Q122" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R122" s="9"/>
       <c r="S122" s="9"/>
     </row>
     <row r="123" ht="28.5" customHeight="1">
       <c r="A123" s="7">
         <v>115</v>
       </c>
       <c r="B123" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C123" s="9">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c t="s" r="D123" s="9">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E123" s="9"/>
       <c t="s" r="F123" s="9">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="G123" s="9"/>
       <c r="H123" s="9"/>
       <c t="s" r="I123" s="9">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="J123" s="8">
         <v>1</v>
       </c>
       <c r="K123" s="8"/>
       <c r="L123" s="8"/>
       <c t="s" r="M123" s="9">
-        <v>173</v>
+        <v>308</v>
       </c>
       <c r="N123" s="9"/>
       <c r="O123" s="9"/>
       <c r="P123" s="10">
-        <v>45707</v>
+        <v>45673</v>
       </c>
       <c t="s" r="Q123" s="9">
         <v>25</v>
       </c>
       <c r="R123" s="9"/>
       <c r="S123" s="9"/>
     </row>
     <row r="124" ht="28.5" customHeight="1">
       <c r="A124" s="7">
         <v>116</v>
       </c>
       <c r="B124" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C124" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D124" s="9">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E124" s="9"/>
       <c t="s" r="F124" s="9">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="G124" s="9"/>
       <c r="H124" s="9"/>
       <c t="s" r="I124" s="9">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="J124" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K124" s="8"/>
       <c r="L124" s="8"/>
       <c t="s" r="M124" s="9">
-        <v>309</v>
+        <v>418</v>
       </c>
       <c r="N124" s="9"/>
       <c r="O124" s="9"/>
       <c r="P124" s="10">
-        <v>45673</v>
+        <v>45342</v>
       </c>
       <c t="s" r="Q124" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R124" s="9"/>
       <c r="S124" s="9"/>
     </row>
-    <row r="125" ht="29.25" customHeight="1">
+    <row r="125" ht="28.5" customHeight="1">
       <c r="A125" s="7">
         <v>117</v>
       </c>
       <c r="B125" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C125" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D125" s="9">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E125" s="9"/>
       <c t="s" r="F125" s="9">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G125" s="9"/>
       <c r="H125" s="9"/>
       <c t="s" r="I125" s="9">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="J125" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K125" s="8"/>
       <c r="L125" s="8"/>
       <c t="s" r="M125" s="9">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="N125" s="9"/>
       <c r="O125" s="9"/>
       <c r="P125" s="10">
-        <v>45342</v>
+        <v>45967</v>
       </c>
       <c t="s" r="Q125" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R125" s="9"/>
       <c r="S125" s="9"/>
     </row>
     <row r="126" ht="28.5" customHeight="1">
       <c r="A126" s="7">
         <v>118</v>
       </c>
       <c r="B126" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C126" s="9">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c t="s" r="D126" s="9">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E126" s="9"/>
       <c t="s" r="F126" s="9">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
       <c t="s" r="I126" s="9">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="J126" s="8">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="K126" s="8"/>
       <c r="L126" s="8"/>
       <c t="s" r="M126" s="9">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="N126" s="9"/>
       <c r="O126" s="9"/>
       <c r="P126" s="10">
-        <v>45967</v>
+        <v>45754</v>
       </c>
       <c t="s" r="Q126" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R126" s="9"/>
       <c r="S126" s="9"/>
     </row>
     <row r="127" ht="28.5" customHeight="1">
       <c r="A127" s="7">
         <v>119</v>
       </c>
       <c r="B127" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C127" s="9">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c t="s" r="D127" s="9">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="E127" s="9"/>
       <c t="s" r="F127" s="9">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="G127" s="9"/>
       <c r="H127" s="9"/>
       <c t="s" r="I127" s="9">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="J127" s="8">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="K127" s="8"/>
       <c r="L127" s="8"/>
       <c t="s" r="M127" s="9">
-        <v>427</v>
+        <v>99</v>
       </c>
       <c r="N127" s="9"/>
       <c r="O127" s="9"/>
       <c r="P127" s="10">
-        <v>45754</v>
+        <v>45567</v>
       </c>
       <c t="s" r="Q127" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R127" s="9"/>
       <c r="S127" s="9"/>
     </row>
     <row r="128" ht="28.5" customHeight="1">
       <c r="A128" s="7">
         <v>120</v>
       </c>
       <c r="B128" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C128" s="9">
-        <v>90</v>
+        <v>430</v>
       </c>
       <c t="s" r="D128" s="9">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E128" s="9"/>
       <c t="s" r="F128" s="9">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="G128" s="9"/>
       <c r="H128" s="9"/>
       <c t="s" r="I128" s="9">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="J128" s="8">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K128" s="8"/>
       <c r="L128" s="8"/>
       <c t="s" r="M128" s="9">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="N128" s="9"/>
       <c r="O128" s="9"/>
       <c r="P128" s="10">
-        <v>45567</v>
+        <v>45225</v>
       </c>
       <c t="s" r="Q128" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R128" s="9"/>
       <c r="S128" s="9"/>
     </row>
-    <row r="129" ht="28.5" customHeight="1">
+    <row r="129" ht="29.25" customHeight="1">
       <c r="A129" s="7">
         <v>121</v>
       </c>
       <c r="B129" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C129" s="9">
-        <v>431</v>
+        <v>35</v>
       </c>
       <c t="s" r="D129" s="9">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E129" s="9"/>
       <c t="s" r="F129" s="9">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G129" s="9"/>
       <c r="H129" s="9"/>
       <c t="s" r="I129" s="9">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="J129" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K129" s="8"/>
       <c r="L129" s="8"/>
       <c t="s" r="M129" s="9">
         <v>48</v>
       </c>
       <c r="N129" s="9"/>
       <c r="O129" s="9"/>
       <c r="P129" s="10">
-        <v>45225</v>
+        <v>46013</v>
       </c>
       <c t="s" r="Q129" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R129" s="9"/>
       <c r="S129" s="9"/>
     </row>
     <row r="130" ht="28.5" customHeight="1">
       <c r="A130" s="7">
         <v>122</v>
       </c>
       <c r="B130" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C130" s="9">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c t="s" r="D130" s="9">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E130" s="9"/>
       <c t="s" r="F130" s="9">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="G130" s="9"/>
       <c r="H130" s="9"/>
       <c t="s" r="I130" s="9">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="J130" s="8">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="K130" s="8"/>
       <c r="L130" s="8"/>
       <c t="s" r="M130" s="9">
-        <v>48</v>
+        <v>380</v>
       </c>
       <c r="N130" s="9"/>
       <c r="O130" s="9"/>
       <c r="P130" s="10">
-        <v>46013</v>
+        <v>46101</v>
       </c>
       <c t="s" r="Q130" s="9">
         <v>64</v>
       </c>
       <c r="R130" s="9"/>
       <c r="S130" s="9"/>
     </row>
     <row r="131" ht="28.5" customHeight="1">
       <c r="A131" s="7">
         <v>123</v>
       </c>
       <c r="B131" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C131" s="9">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c t="s" r="D131" s="9">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E131" s="9"/>
       <c t="s" r="F131" s="9">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="G131" s="9"/>
       <c r="H131" s="9"/>
       <c t="s" r="I131" s="9">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="J131" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K131" s="8"/>
       <c r="L131" s="8"/>
       <c t="s" r="M131" s="9">
-        <v>381</v>
+        <v>53</v>
       </c>
       <c r="N131" s="9"/>
       <c r="O131" s="9"/>
       <c r="P131" s="10">
-        <v>46101</v>
+        <v>45336</v>
       </c>
       <c t="s" r="Q131" s="9">
-        <v>64</v>
+        <v>443</v>
       </c>
       <c r="R131" s="9"/>
       <c r="S131" s="9"/>
     </row>
     <row r="132" ht="28.5" customHeight="1">
       <c r="A132" s="7">
         <v>124</v>
       </c>
       <c r="B132" s="8">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c t="s" r="C132" s="9">
-        <v>65</v>
+        <v>444</v>
       </c>
       <c t="s" r="D132" s="9">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="E132" s="9"/>
       <c t="s" r="F132" s="9">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="G132" s="9"/>
       <c r="H132" s="9"/>
       <c t="s" r="I132" s="9">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="J132" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K132" s="8"/>
       <c r="L132" s="8"/>
       <c t="s" r="M132" s="9">
-        <v>53</v>
+        <v>448</v>
       </c>
       <c r="N132" s="9"/>
       <c r="O132" s="9"/>
       <c r="P132" s="10">
-        <v>45336</v>
+        <v>45210</v>
       </c>
       <c t="s" r="Q132" s="9">
-        <v>444</v>
+        <v>58</v>
       </c>
       <c r="R132" s="9"/>
       <c r="S132" s="9"/>
     </row>
     <row r="133" ht="28.5" customHeight="1">
       <c r="A133" s="7">
         <v>125</v>
       </c>
       <c r="B133" s="8">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C133" s="9">
-        <v>445</v>
+        <v>85</v>
       </c>
       <c t="s" r="D133" s="9">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E133" s="9"/>
       <c t="s" r="F133" s="9">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="G133" s="9"/>
       <c r="H133" s="9"/>
       <c t="s" r="I133" s="9">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J133" s="8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K133" s="8"/>
       <c r="L133" s="8"/>
       <c t="s" r="M133" s="9">
-        <v>449</v>
+        <v>173</v>
       </c>
       <c r="N133" s="9"/>
       <c r="O133" s="9"/>
       <c r="P133" s="10">
-        <v>45210</v>
+        <v>45959</v>
       </c>
       <c t="s" r="Q133" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R133" s="9"/>
       <c r="S133" s="9"/>
     </row>
     <row r="134" ht="28.5" customHeight="1">
       <c r="A134" s="7">
         <v>126</v>
       </c>
       <c r="B134" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C134" s="9">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c t="s" r="D134" s="9">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E134" s="9"/>
       <c t="s" r="F134" s="9">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="G134" s="9"/>
       <c r="H134" s="9"/>
       <c t="s" r="I134" s="9">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="J134" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="K134" s="8"/>
       <c r="L134" s="8"/>
       <c t="s" r="M134" s="9">
-        <v>173</v>
+        <v>455</v>
       </c>
       <c r="N134" s="9"/>
       <c r="O134" s="9"/>
       <c r="P134" s="10">
-        <v>45959</v>
+        <v>45806</v>
       </c>
       <c t="s" r="Q134" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R134" s="9"/>
       <c r="S134" s="9"/>
     </row>
     <row r="135" ht="28.5" customHeight="1">
       <c r="A135" s="7">
         <v>127</v>
       </c>
       <c r="B135" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C135" s="9">
-        <v>65</v>
+        <v>297</v>
       </c>
       <c t="s" r="D135" s="9">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E135" s="9"/>
       <c t="s" r="F135" s="9">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="G135" s="9"/>
       <c r="H135" s="9"/>
       <c t="s" r="I135" s="9">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="J135" s="8">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K135" s="8"/>
       <c r="L135" s="8"/>
       <c t="s" r="M135" s="9">
-        <v>456</v>
+        <v>80</v>
       </c>
       <c r="N135" s="9"/>
       <c r="O135" s="9"/>
       <c r="P135" s="10">
-        <v>45806</v>
+        <v>45670</v>
       </c>
       <c t="s" r="Q135" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R135" s="9"/>
       <c r="S135" s="9"/>
     </row>
-    <row r="136" ht="29.25" customHeight="1">
+    <row r="136" ht="28.5" customHeight="1">
       <c r="A136" s="7">
         <v>128</v>
       </c>
       <c r="B136" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C136" s="9">
-        <v>298</v>
+        <v>444</v>
       </c>
       <c t="s" r="D136" s="9">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E136" s="9"/>
       <c t="s" r="F136" s="9">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="G136" s="9"/>
       <c r="H136" s="9"/>
       <c t="s" r="I136" s="9">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="J136" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K136" s="8"/>
       <c r="L136" s="8"/>
       <c t="s" r="M136" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N136" s="9"/>
       <c r="O136" s="9"/>
       <c r="P136" s="10">
-        <v>45670</v>
+        <v>45835</v>
       </c>
       <c t="s" r="Q136" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R136" s="9"/>
       <c r="S136" s="9"/>
     </row>
     <row r="137" ht="28.5" customHeight="1">
       <c r="A137" s="7">
         <v>129</v>
       </c>
       <c r="B137" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C137" s="9">
-        <v>445</v>
+        <v>90</v>
       </c>
       <c t="s" r="D137" s="9">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E137" s="9"/>
       <c t="s" r="F137" s="9">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G137" s="9"/>
       <c r="H137" s="9"/>
       <c t="s" r="I137" s="9">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="J137" s="8">
         <v>3</v>
       </c>
       <c r="K137" s="8"/>
       <c r="L137" s="8"/>
       <c t="s" r="M137" s="9">
-        <v>173</v>
+        <v>48</v>
       </c>
       <c r="N137" s="9"/>
       <c r="O137" s="9"/>
       <c r="P137" s="10">
-        <v>45835</v>
+        <v>45958</v>
       </c>
       <c t="s" r="Q137" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R137" s="9"/>
       <c r="S137" s="9"/>
     </row>
     <row r="138" ht="28.5" customHeight="1">
       <c r="A138" s="7">
         <v>130</v>
       </c>
       <c r="B138" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C138" s="9">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c t="s" r="D138" s="9">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E138" s="9"/>
       <c t="s" r="F138" s="9">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="G138" s="9"/>
       <c r="H138" s="9"/>
       <c t="s" r="I138" s="9">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="J138" s="8">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="K138" s="8"/>
       <c r="L138" s="8"/>
       <c t="s" r="M138" s="9">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="N138" s="9"/>
       <c r="O138" s="9"/>
       <c r="P138" s="10">
-        <v>45958</v>
+        <v>45524</v>
       </c>
       <c t="s" r="Q138" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R138" s="9"/>
       <c r="S138" s="9"/>
     </row>
     <row r="139" ht="28.5" customHeight="1">
       <c r="A139" s="7">
         <v>131</v>
       </c>
       <c r="B139" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C139" s="9">
-        <v>102</v>
+        <v>184</v>
       </c>
       <c t="s" r="D139" s="9">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E139" s="9"/>
       <c t="s" r="F139" s="9">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="G139" s="9"/>
       <c r="H139" s="9"/>
       <c t="s" r="I139" s="9">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="J139" s="8">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="K139" s="8"/>
       <c r="L139" s="8"/>
       <c t="s" r="M139" s="9">
-        <v>173</v>
+        <v>471</v>
       </c>
       <c r="N139" s="9"/>
       <c r="O139" s="9"/>
       <c r="P139" s="10">
-        <v>45524</v>
+        <v>45939</v>
       </c>
       <c t="s" r="Q139" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R139" s="9"/>
       <c r="S139" s="9"/>
     </row>
-    <row r="140" ht="28.5" customHeight="1">
+    <row r="140" ht="29.25" customHeight="1">
       <c r="A140" s="7">
         <v>132</v>
       </c>
       <c r="B140" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C140" s="9">
-        <v>184</v>
+        <v>301</v>
       </c>
       <c t="s" r="D140" s="9">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E140" s="9"/>
       <c t="s" r="F140" s="9">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G140" s="9"/>
       <c r="H140" s="9"/>
       <c t="s" r="I140" s="9">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="J140" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K140" s="8"/>
       <c r="L140" s="8"/>
       <c t="s" r="M140" s="9">
-        <v>472</v>
+        <v>129</v>
       </c>
       <c r="N140" s="9"/>
       <c r="O140" s="9"/>
       <c r="P140" s="10">
-        <v>45939</v>
+        <v>45169</v>
       </c>
       <c t="s" r="Q140" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R140" s="9"/>
       <c r="S140" s="9"/>
     </row>
     <row r="141" ht="28.5" customHeight="1">
       <c r="A141" s="7">
         <v>133</v>
       </c>
       <c r="B141" s="8">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C141" s="9">
-        <v>302</v>
+        <v>169</v>
       </c>
       <c t="s" r="D141" s="9">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="E141" s="9"/>
       <c t="s" r="F141" s="9">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="G141" s="9"/>
       <c r="H141" s="9"/>
       <c t="s" r="I141" s="9">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="J141" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K141" s="8"/>
       <c r="L141" s="8"/>
       <c t="s" r="M141" s="9">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="N141" s="9"/>
       <c r="O141" s="9"/>
       <c r="P141" s="10">
-        <v>45169</v>
+        <v>44895</v>
       </c>
       <c t="s" r="Q141" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R141" s="9"/>
       <c r="S141" s="9"/>
     </row>
     <row r="142" ht="28.5" customHeight="1">
       <c r="A142" s="7">
         <v>134</v>
       </c>
       <c r="B142" s="8">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C142" s="9">
-        <v>169</v>
+        <v>59</v>
       </c>
       <c t="s" r="D142" s="9">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E142" s="9"/>
       <c t="s" r="F142" s="9">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G142" s="9"/>
       <c r="H142" s="9"/>
       <c t="s" r="I142" s="9">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="J142" s="8">
         <v>6</v>
       </c>
       <c r="K142" s="8"/>
       <c r="L142" s="8"/>
       <c t="s" r="M142" s="9">
-        <v>173</v>
+        <v>481</v>
       </c>
       <c r="N142" s="9"/>
       <c r="O142" s="9"/>
       <c r="P142" s="10">
-        <v>44895</v>
+        <v>45762</v>
       </c>
       <c t="s" r="Q142" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R142" s="9"/>
       <c r="S142" s="9"/>
     </row>
     <row r="143" ht="28.5" customHeight="1">
       <c r="A143" s="7">
         <v>135</v>
       </c>
       <c r="B143" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C143" s="9">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c t="s" r="D143" s="9">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="E143" s="9"/>
       <c t="s" r="F143" s="9">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="G143" s="9"/>
       <c r="H143" s="9"/>
       <c t="s" r="I143" s="9">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="J143" s="8">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="K143" s="8"/>
       <c r="L143" s="8"/>
       <c t="s" r="M143" s="9">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="N143" s="9"/>
       <c r="O143" s="9"/>
       <c r="P143" s="10">
-        <v>45762</v>
+        <v>45608</v>
       </c>
       <c t="s" r="Q143" s="9">
         <v>19</v>
       </c>
       <c r="R143" s="9"/>
       <c r="S143" s="9"/>
     </row>
     <row r="144" ht="28.5" customHeight="1">
       <c r="A144" s="7">
         <v>136</v>
       </c>
       <c r="B144" s="8">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C144" s="9">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c t="s" r="D144" s="9">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E144" s="9"/>
       <c t="s" r="F144" s="9">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="G144" s="9"/>
       <c r="H144" s="9"/>
       <c t="s" r="I144" s="9">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="J144" s="8">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K144" s="8"/>
       <c r="L144" s="8"/>
       <c t="s" r="M144" s="9">
-        <v>53</v>
+        <v>488</v>
       </c>
       <c r="N144" s="9"/>
       <c r="O144" s="9"/>
       <c r="P144" s="10">
-        <v>45608</v>
+        <v>44554</v>
       </c>
       <c t="s" r="Q144" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R144" s="9"/>
       <c r="S144" s="9"/>
     </row>
     <row r="145" ht="28.5" customHeight="1">
       <c r="A145" s="7">
         <v>137</v>
       </c>
       <c r="B145" s="8">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C145" s="9">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c t="s" r="D145" s="9">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="E145" s="9"/>
       <c t="s" r="F145" s="9">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="G145" s="9"/>
       <c r="H145" s="9"/>
       <c t="s" r="I145" s="9">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="J145" s="8">
         <v>1</v>
       </c>
       <c r="K145" s="8"/>
       <c r="L145" s="8"/>
       <c t="s" r="M145" s="9">
-        <v>489</v>
+        <v>80</v>
       </c>
       <c r="N145" s="9"/>
       <c r="O145" s="9"/>
       <c r="P145" s="10">
-        <v>44554</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q145" s="9">
         <v>25</v>
       </c>
       <c r="R145" s="9"/>
       <c r="S145" s="9"/>
     </row>
     <row r="146" ht="28.5" customHeight="1">
       <c r="A146" s="7">
         <v>138</v>
       </c>
       <c r="B146" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C146" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D146" s="9">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E146" s="9"/>
       <c t="s" r="F146" s="9">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="G146" s="9"/>
       <c r="H146" s="9"/>
       <c t="s" r="I146" s="9">
-        <v>492</v>
+        <v>259</v>
       </c>
       <c r="J146" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K146" s="8"/>
       <c r="L146" s="8"/>
       <c t="s" r="M146" s="9">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="N146" s="9"/>
       <c r="O146" s="9"/>
       <c r="P146" s="10">
-        <v>45590</v>
+        <v>45810</v>
       </c>
       <c t="s" r="Q146" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R146" s="9"/>
       <c r="S146" s="9"/>
     </row>
-    <row r="147" ht="29.25" customHeight="1">
+    <row r="147" ht="30" customHeight="1">
       <c r="A147" s="7">
         <v>139</v>
       </c>
       <c r="B147" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C147" s="9">
-        <v>95</v>
+        <v>494</v>
       </c>
       <c t="s" r="D147" s="9">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E147" s="9"/>
       <c t="s" r="F147" s="9">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G147" s="9"/>
       <c r="H147" s="9"/>
       <c t="s" r="I147" s="9">
-        <v>255</v>
+        <v>497</v>
       </c>
       <c r="J147" s="8">
         <v>5</v>
       </c>
       <c r="K147" s="8"/>
       <c r="L147" s="8"/>
       <c t="s" r="M147" s="9">
-        <v>99</v>
+        <v>498</v>
       </c>
       <c r="N147" s="9"/>
       <c r="O147" s="9"/>
       <c r="P147" s="10">
-        <v>45810</v>
+        <v>45715</v>
       </c>
       <c t="s" r="Q147" s="9">
         <v>19</v>
       </c>
       <c r="R147" s="9"/>
       <c r="S147" s="9"/>
     </row>
-    <row r="148" ht="29.25" customHeight="1">
+    <row r="148" ht="28.5" customHeight="1">
       <c r="A148" s="7">
         <v>140</v>
       </c>
       <c r="B148" s="8">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="C148" s="9"/>
       <c t="s" r="D148" s="9">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E148" s="9"/>
       <c t="s" r="F148" s="9">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="G148" s="9"/>
       <c r="H148" s="9"/>
-      <c t="s" r="I148" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="I148" s="8"/>
+      <c r="J148" s="8"/>
       <c r="K148" s="8"/>
       <c r="L148" s="8"/>
-      <c t="s" r="M148" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="M148" s="9"/>
       <c r="N148" s="9"/>
       <c r="O148" s="9"/>
       <c r="P148" s="10">
-        <v>45715</v>
+        <v>0</v>
       </c>
       <c t="s" r="Q148" s="9">
-        <v>19</v>
+        <v>501</v>
       </c>
       <c r="R148" s="9"/>
       <c r="S148" s="9"/>
     </row>
     <row r="149" ht="28.5" customHeight="1">
       <c r="A149" s="7">
         <v>141</v>
       </c>
       <c r="B149" s="8">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C149" s="9"/>
+        <v>2025</v>
+      </c>
+      <c t="s" r="C149" s="9">
+        <v>297</v>
+      </c>
       <c t="s" r="D149" s="9">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E149" s="9"/>
       <c t="s" r="F149" s="9">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G149" s="9"/>
       <c r="H149" s="9"/>
-      <c r="I149" s="8"/>
-      <c r="J149" s="8"/>
+      <c t="s" r="I149" s="9">
+        <v>504</v>
+      </c>
+      <c r="J149" s="8">
+        <v>3</v>
+      </c>
       <c r="K149" s="8"/>
       <c r="L149" s="8"/>
-      <c r="M149" s="9"/>
+      <c t="s" r="M149" s="9">
+        <v>279</v>
+      </c>
       <c r="N149" s="9"/>
       <c r="O149" s="9"/>
       <c r="P149" s="10">
-        <v>0</v>
+        <v>45924</v>
       </c>
       <c t="s" r="Q149" s="9">
-        <v>502</v>
+        <v>64</v>
       </c>
       <c r="R149" s="9"/>
       <c r="S149" s="9"/>
     </row>
     <row r="150" ht="28.5" customHeight="1">
       <c r="A150" s="7">
         <v>142</v>
       </c>
       <c r="B150" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C150" s="9">
-        <v>298</v>
+        <v>65</v>
       </c>
       <c t="s" r="D150" s="9">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E150" s="9"/>
       <c t="s" r="F150" s="9">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="G150" s="9"/>
       <c r="H150" s="9"/>
       <c t="s" r="I150" s="9">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="J150" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K150" s="8"/>
       <c r="L150" s="8"/>
       <c t="s" r="M150" s="9">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="N150" s="9"/>
       <c r="O150" s="9"/>
       <c r="P150" s="10">
-        <v>45924</v>
+        <v>45701</v>
       </c>
       <c t="s" r="Q150" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R150" s="9"/>
       <c r="S150" s="9"/>
     </row>
-    <row r="151" ht="29.25" customHeight="1">
+    <row r="151" ht="28.5" customHeight="1">
       <c r="A151" s="7">
         <v>143</v>
       </c>
       <c r="B151" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C151" s="9">
-        <v>65</v>
+        <v>329</v>
       </c>
       <c t="s" r="D151" s="9">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E151" s="9"/>
       <c t="s" r="F151" s="9">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G151" s="9"/>
       <c r="H151" s="9"/>
       <c t="s" r="I151" s="9">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="J151" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K151" s="8"/>
       <c r="L151" s="8"/>
       <c t="s" r="M151" s="9">
-        <v>275</v>
+        <v>511</v>
       </c>
       <c r="N151" s="9"/>
       <c r="O151" s="9"/>
       <c r="P151" s="10">
-        <v>45701</v>
+        <v>45569</v>
       </c>
       <c t="s" r="Q151" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R151" s="9"/>
       <c r="S151" s="9"/>
     </row>
     <row r="152" ht="28.5" customHeight="1">
       <c r="A152" s="7">
         <v>144</v>
       </c>
       <c r="B152" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C152" s="9">
-        <v>330</v>
+        <v>14</v>
       </c>
       <c t="s" r="D152" s="9">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E152" s="9"/>
       <c t="s" r="F152" s="9">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="G152" s="9"/>
       <c r="H152" s="9"/>
       <c t="s" r="I152" s="9">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="J152" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K152" s="8"/>
       <c r="L152" s="8"/>
       <c t="s" r="M152" s="9">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="N152" s="9"/>
       <c r="O152" s="9"/>
       <c r="P152" s="10">
-        <v>45569</v>
+        <v>45724</v>
       </c>
       <c t="s" r="Q152" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R152" s="9"/>
       <c r="S152" s="9"/>
     </row>
     <row r="153" ht="28.5" customHeight="1">
       <c r="A153" s="7">
         <v>145</v>
       </c>
       <c r="B153" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C153" s="9">
-        <v>14</v>
+        <v>430</v>
       </c>
       <c t="s" r="D153" s="9">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E153" s="9"/>
       <c t="s" r="F153" s="9">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="G153" s="9"/>
       <c r="H153" s="9"/>
       <c t="s" r="I153" s="9">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="J153" s="8">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="K153" s="8"/>
       <c r="L153" s="8"/>
       <c t="s" r="M153" s="9">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="N153" s="9"/>
       <c r="O153" s="9"/>
       <c r="P153" s="10">
-        <v>45724</v>
+        <v>45506</v>
       </c>
       <c t="s" r="Q153" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R153" s="9"/>
       <c r="S153" s="9"/>
     </row>
     <row r="154" ht="28.5" customHeight="1">
       <c r="A154" s="7">
         <v>146</v>
       </c>
       <c r="B154" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C154" s="9">
-        <v>431</v>
+        <v>65</v>
       </c>
       <c t="s" r="D154" s="9">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E154" s="9"/>
       <c t="s" r="F154" s="9">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="G154" s="9"/>
       <c r="H154" s="9"/>
       <c t="s" r="I154" s="9">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="J154" s="8">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K154" s="8"/>
       <c r="L154" s="8"/>
       <c t="s" r="M154" s="9">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="N154" s="9"/>
       <c r="O154" s="9"/>
       <c r="P154" s="10">
-        <v>45506</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q154" s="9">
         <v>25</v>
       </c>
       <c r="R154" s="9"/>
       <c r="S154" s="9"/>
     </row>
-    <row r="155" ht="28.5" customHeight="1">
+    <row r="155" ht="29.25" customHeight="1">
       <c r="A155" s="7">
         <v>147</v>
       </c>
       <c r="B155" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C155" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D155" s="9">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E155" s="9"/>
       <c t="s" r="F155" s="9">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="G155" s="9"/>
       <c r="H155" s="9"/>
       <c t="s" r="I155" s="9">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="J155" s="8">
         <v>1</v>
       </c>
       <c r="K155" s="8"/>
       <c r="L155" s="8"/>
       <c t="s" r="M155" s="9">
-        <v>516</v>
+        <v>80</v>
       </c>
       <c r="N155" s="9"/>
       <c r="O155" s="9"/>
       <c r="P155" s="10">
-        <v>45590</v>
+        <v>45174</v>
       </c>
       <c t="s" r="Q155" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R155" s="9"/>
       <c r="S155" s="9"/>
     </row>
     <row r="156" ht="28.5" customHeight="1">
       <c r="A156" s="7">
         <v>148</v>
       </c>
       <c r="B156" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C156" s="9">
-        <v>14</v>
+        <v>526</v>
       </c>
       <c t="s" r="D156" s="9">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E156" s="9"/>
       <c t="s" r="F156" s="9">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="G156" s="9"/>
       <c r="H156" s="9"/>
       <c t="s" r="I156" s="9">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="J156" s="8">
         <v>1</v>
       </c>
       <c r="K156" s="8"/>
       <c r="L156" s="8"/>
       <c t="s" r="M156" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N156" s="9"/>
       <c r="O156" s="9"/>
       <c r="P156" s="10">
-        <v>45174</v>
+        <v>45422</v>
       </c>
       <c t="s" r="Q156" s="9">
         <v>58</v>
       </c>
       <c r="R156" s="9"/>
       <c r="S156" s="9"/>
     </row>
-    <row r="157" ht="28.5" customHeight="1">
+    <row r="157" ht="29.25" customHeight="1">
       <c r="A157" s="7">
         <v>149</v>
       </c>
       <c r="B157" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C157" s="9">
-        <v>527</v>
+        <v>329</v>
       </c>
       <c t="s" r="D157" s="9">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E157" s="9"/>
       <c t="s" r="F157" s="9">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="G157" s="9"/>
       <c r="H157" s="9"/>
       <c t="s" r="I157" s="9">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="J157" s="8">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K157" s="8"/>
       <c r="L157" s="8"/>
       <c t="s" r="M157" s="9">
-        <v>173</v>
+        <v>48</v>
       </c>
       <c r="N157" s="9"/>
       <c r="O157" s="9"/>
       <c r="P157" s="10">
-        <v>45422</v>
+        <v>45695</v>
       </c>
       <c t="s" r="Q157" s="9">
-        <v>58</v>
+        <v>533</v>
       </c>
       <c r="R157" s="9"/>
       <c r="S157" s="9"/>
     </row>
     <row r="158" ht="30" customHeight="1">
       <c r="A158" s="7">
         <v>150</v>
       </c>
       <c r="B158" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C158" s="9">
-        <v>330</v>
+        <v>30</v>
       </c>
       <c t="s" r="D158" s="9">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E158" s="9"/>
       <c t="s" r="F158" s="9">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="G158" s="9"/>
       <c r="H158" s="9"/>
       <c t="s" r="I158" s="9">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="J158" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="K158" s="8"/>
       <c r="L158" s="8"/>
       <c t="s" r="M158" s="9">
-        <v>48</v>
+        <v>380</v>
       </c>
       <c r="N158" s="9"/>
       <c r="O158" s="9"/>
       <c r="P158" s="10">
-        <v>45695</v>
+        <v>45793</v>
       </c>
       <c t="s" r="Q158" s="9">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="R158" s="9"/>
       <c r="S158" s="9"/>
     </row>
-    <row r="159" ht="30" customHeight="1">
+    <row r="159" ht="28.5" customHeight="1">
       <c r="A159" s="7">
         <v>151</v>
       </c>
       <c r="B159" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C159" s="9">
-        <v>30</v>
+        <v>201</v>
       </c>
       <c t="s" r="D159" s="9">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E159" s="9"/>
       <c t="s" r="F159" s="9">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="G159" s="9"/>
       <c r="H159" s="9"/>
       <c t="s" r="I159" s="9">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="J159" s="8">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="K159" s="8"/>
       <c r="L159" s="8"/>
       <c t="s" r="M159" s="9">
-        <v>381</v>
+        <v>48</v>
       </c>
       <c r="N159" s="9"/>
       <c r="O159" s="9"/>
       <c r="P159" s="10">
-        <v>45793</v>
+        <v>45744</v>
       </c>
       <c t="s" r="Q159" s="9">
-        <v>538</v>
+        <v>19</v>
       </c>
       <c r="R159" s="9"/>
       <c r="S159" s="9"/>
     </row>
     <row r="160" ht="28.5" customHeight="1">
       <c r="A160" s="7">
         <v>152</v>
       </c>
       <c r="B160" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C160" s="9">
-        <v>197</v>
+        <v>65</v>
       </c>
       <c t="s" r="D160" s="9">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E160" s="9"/>
       <c t="s" r="F160" s="9">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="G160" s="9"/>
       <c r="H160" s="9"/>
       <c t="s" r="I160" s="9">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J160" s="8">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K160" s="8"/>
       <c r="L160" s="8"/>
       <c t="s" r="M160" s="9">
-        <v>48</v>
+        <v>544</v>
       </c>
       <c r="N160" s="9"/>
       <c r="O160" s="9"/>
       <c r="P160" s="10">
-        <v>45744</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q160" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R160" s="9"/>
       <c r="S160" s="9"/>
     </row>
     <row r="161" ht="28.5" customHeight="1">
       <c r="A161" s="7">
         <v>153</v>
       </c>
       <c r="B161" s="8">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C161" s="9">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c t="s" r="D161" s="9">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="E161" s="9"/>
       <c t="s" r="F161" s="9">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="G161" s="9"/>
       <c r="H161" s="9"/>
       <c t="s" r="I161" s="9">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J161" s="8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K161" s="8"/>
       <c r="L161" s="8"/>
       <c t="s" r="M161" s="9">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="N161" s="9"/>
       <c r="O161" s="9"/>
       <c r="P161" s="10">
-        <v>45338</v>
+        <v>45959</v>
       </c>
       <c t="s" r="Q161" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R161" s="9"/>
       <c r="S161" s="9"/>
     </row>
     <row r="162" ht="28.5" customHeight="1">
       <c r="A162" s="7">
         <v>154</v>
       </c>
       <c r="B162" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C162" s="9">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c t="s" r="D162" s="9">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E162" s="9"/>
       <c t="s" r="F162" s="9">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="G162" s="9"/>
       <c r="H162" s="9"/>
       <c t="s" r="I162" s="9">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="J162" s="8">
         <v>5</v>
       </c>
       <c r="K162" s="8"/>
       <c r="L162" s="8"/>
       <c t="s" r="M162" s="9">
-        <v>549</v>
+        <v>173</v>
       </c>
       <c r="N162" s="9"/>
       <c r="O162" s="9"/>
       <c r="P162" s="10">
-        <v>45959</v>
+        <v>45321</v>
       </c>
       <c t="s" r="Q162" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R162" s="9"/>
       <c r="S162" s="9"/>
     </row>
-    <row r="163" ht="28.5" customHeight="1">
+    <row r="163" ht="29.25" customHeight="1">
       <c r="A163" s="7">
         <v>155</v>
       </c>
       <c r="B163" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C163" s="9">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c t="s" r="D163" s="9">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="E163" s="9"/>
       <c t="s" r="F163" s="9">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G163" s="9"/>
       <c r="H163" s="9"/>
       <c t="s" r="I163" s="9">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="J163" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K163" s="8"/>
       <c r="L163" s="8"/>
       <c t="s" r="M163" s="9">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="N163" s="9"/>
       <c r="O163" s="9"/>
       <c r="P163" s="10">
-        <v>45321</v>
+        <v>45880</v>
       </c>
       <c t="s" r="Q163" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R163" s="9"/>
       <c r="S163" s="9"/>
     </row>
     <row r="164" ht="28.5" customHeight="1">
       <c r="A164" s="7">
         <v>156</v>
       </c>
       <c r="B164" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C164" s="9">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c t="s" r="D164" s="9">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="E164" s="9"/>
       <c t="s" r="F164" s="9">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G164" s="9"/>
       <c r="H164" s="9"/>
       <c t="s" r="I164" s="9">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="J164" s="8">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="K164" s="8"/>
       <c r="L164" s="8"/>
       <c t="s" r="M164" s="9">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="N164" s="9"/>
       <c r="O164" s="9"/>
       <c r="P164" s="10">
-        <v>45880</v>
+        <v>45705</v>
       </c>
       <c t="s" r="Q164" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R164" s="9"/>
       <c r="S164" s="9"/>
     </row>
     <row r="165" ht="28.5" customHeight="1">
       <c r="A165" s="7">
         <v>157</v>
       </c>
       <c r="B165" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C165" s="9">
-        <v>95</v>
+        <v>184</v>
       </c>
       <c t="s" r="D165" s="9">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E165" s="9"/>
       <c t="s" r="F165" s="9">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G165" s="9"/>
       <c r="H165" s="9"/>
       <c t="s" r="I165" s="9">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="J165" s="8">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="K165" s="8"/>
       <c r="L165" s="8"/>
       <c t="s" r="M165" s="9">
-        <v>53</v>
+        <v>122</v>
       </c>
       <c r="N165" s="9"/>
       <c r="O165" s="9"/>
       <c r="P165" s="10">
-        <v>45705</v>
+        <v>45519</v>
       </c>
       <c t="s" r="Q165" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R165" s="9"/>
       <c r="S165" s="9"/>
     </row>
     <row r="166" ht="28.5" customHeight="1">
       <c r="A166" s="7">
         <v>158</v>
       </c>
       <c r="B166" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C166" s="9">
-        <v>184</v>
+        <v>95</v>
       </c>
       <c t="s" r="D166" s="9">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E166" s="9"/>
       <c t="s" r="F166" s="9">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="G166" s="9"/>
       <c r="H166" s="9"/>
       <c t="s" r="I166" s="9">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="J166" s="8">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K166" s="8"/>
       <c r="L166" s="8"/>
       <c t="s" r="M166" s="9">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="N166" s="9"/>
       <c r="O166" s="9"/>
       <c r="P166" s="10">
-        <v>45519</v>
+        <v>45454</v>
       </c>
       <c t="s" r="Q166" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R166" s="9"/>
       <c r="S166" s="9"/>
     </row>
     <row r="167" ht="28.5" customHeight="1">
       <c r="A167" s="7">
         <v>159</v>
       </c>
       <c r="B167" s="8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C167" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D167" s="9">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E167" s="9"/>
       <c t="s" r="F167" s="9">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="G167" s="9"/>
       <c r="H167" s="9"/>
       <c t="s" r="I167" s="9">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="J167" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K167" s="8"/>
       <c r="L167" s="8"/>
       <c t="s" r="M167" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N167" s="9"/>
       <c r="O167" s="9"/>
       <c r="P167" s="10">
-        <v>45454</v>
+        <v>45429</v>
       </c>
       <c t="s" r="Q167" s="9">
         <v>58</v>
       </c>
       <c r="R167" s="9"/>
       <c r="S167" s="9"/>
     </row>
     <row r="168" ht="28.5" customHeight="1">
       <c r="A168" s="7">
         <v>160</v>
       </c>
       <c r="B168" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C168" s="9">
-        <v>95</v>
+        <v>430</v>
       </c>
       <c t="s" r="D168" s="9">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E168" s="9"/>
       <c t="s" r="F168" s="9">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G168" s="9"/>
       <c r="H168" s="9"/>
       <c t="s" r="I168" s="9">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="J168" s="8">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="K168" s="8"/>
       <c r="L168" s="8"/>
       <c t="s" r="M168" s="9">
-        <v>173</v>
+        <v>519</v>
       </c>
       <c r="N168" s="9"/>
       <c r="O168" s="9"/>
       <c r="P168" s="10">
-        <v>45429</v>
+        <v>45328</v>
       </c>
       <c t="s" r="Q168" s="9">
         <v>58</v>
       </c>
       <c r="R168" s="9"/>
       <c r="S168" s="9"/>
     </row>
     <row r="169" ht="28.5" customHeight="1">
       <c r="A169" s="7">
         <v>161</v>
       </c>
       <c r="B169" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C169" s="9">
-        <v>431</v>
+        <v>40</v>
       </c>
       <c t="s" r="D169" s="9">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E169" s="9"/>
       <c t="s" r="F169" s="9">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="G169" s="9"/>
       <c r="H169" s="9"/>
       <c t="s" r="I169" s="9">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="J169" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K169" s="8"/>
       <c r="L169" s="8"/>
       <c t="s" r="M169" s="9">
-        <v>520</v>
+        <v>173</v>
       </c>
       <c r="N169" s="9"/>
       <c r="O169" s="9"/>
       <c r="P169" s="10">
-        <v>45328</v>
+        <v>46078</v>
       </c>
       <c t="s" r="Q169" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R169" s="9"/>
       <c r="S169" s="9"/>
     </row>
-    <row r="170" ht="29.25" customHeight="1">
+    <row r="170" ht="28.5" customHeight="1">
       <c r="A170" s="7">
         <v>162</v>
       </c>
       <c r="B170" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C170" s="9">
-        <v>40</v>
+        <v>201</v>
       </c>
       <c t="s" r="D170" s="9">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E170" s="9"/>
       <c t="s" r="F170" s="9">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="G170" s="9"/>
       <c r="H170" s="9"/>
       <c t="s" r="I170" s="9">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="J170" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K170" s="8"/>
       <c r="L170" s="8"/>
       <c t="s" r="M170" s="9">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="N170" s="9"/>
       <c r="O170" s="9"/>
       <c r="P170" s="10">
-        <v>46078</v>
+        <v>45397</v>
       </c>
       <c t="s" r="Q170" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R170" s="9"/>
       <c r="S170" s="9"/>
     </row>
     <row r="171" ht="28.5" customHeight="1">
       <c r="A171" s="7">
         <v>163</v>
       </c>
       <c r="B171" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C171" s="9">
-        <v>197</v>
+        <v>65</v>
       </c>
       <c t="s" r="D171" s="9">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E171" s="9"/>
       <c t="s" r="F171" s="9">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="G171" s="9"/>
       <c r="H171" s="9"/>
       <c t="s" r="I171" s="9">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="J171" s="8">
         <v>1</v>
       </c>
       <c r="K171" s="8"/>
       <c r="L171" s="8"/>
       <c t="s" r="M171" s="9">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="N171" s="9"/>
       <c r="O171" s="9"/>
       <c r="P171" s="10">
-        <v>45397</v>
+        <v>45909</v>
       </c>
       <c t="s" r="Q171" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R171" s="9"/>
       <c r="S171" s="9"/>
     </row>
     <row r="172" ht="28.5" customHeight="1">
       <c r="A172" s="7">
         <v>164</v>
       </c>
       <c r="B172" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C172" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D172" s="9">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="E172" s="9"/>
       <c t="s" r="F172" s="9">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="G172" s="9"/>
       <c r="H172" s="9"/>
       <c t="s" r="I172" s="9">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="J172" s="8">
         <v>1</v>
       </c>
       <c r="K172" s="8"/>
       <c r="L172" s="8"/>
       <c t="s" r="M172" s="9">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="N172" s="9"/>
       <c r="O172" s="9"/>
       <c r="P172" s="10">
-        <v>45909</v>
+        <v>45723</v>
       </c>
       <c t="s" r="Q172" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R172" s="9"/>
       <c r="S172" s="9"/>
     </row>
     <row r="173" ht="28.5" customHeight="1">
       <c r="A173" s="7">
         <v>165</v>
       </c>
       <c r="B173" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C173" s="9">
-        <v>65</v>
+        <v>184</v>
       </c>
       <c t="s" r="D173" s="9">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="E173" s="9"/>
       <c t="s" r="F173" s="9">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="G173" s="9"/>
       <c r="H173" s="9"/>
       <c t="s" r="I173" s="9">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="J173" s="8">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K173" s="8"/>
       <c r="L173" s="8"/>
       <c t="s" r="M173" s="9">
-        <v>69</v>
+        <v>355</v>
       </c>
       <c r="N173" s="9"/>
       <c r="O173" s="9"/>
       <c r="P173" s="10">
-        <v>45723</v>
+        <v>45567</v>
       </c>
       <c t="s" r="Q173" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R173" s="9"/>
       <c r="S173" s="9"/>
     </row>
-    <row r="174" ht="28.5" customHeight="1">
+    <row r="174" ht="29.25" customHeight="1">
       <c r="A174" s="7">
         <v>166</v>
       </c>
       <c r="B174" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C174" s="9">
-        <v>184</v>
+        <v>20</v>
       </c>
       <c t="s" r="D174" s="9">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E174" s="9"/>
       <c t="s" r="F174" s="9">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="G174" s="9"/>
       <c r="H174" s="9"/>
       <c t="s" r="I174" s="9">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="J174" s="8">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K174" s="8"/>
       <c r="L174" s="8"/>
       <c t="s" r="M174" s="9">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="N174" s="9"/>
       <c r="O174" s="9"/>
       <c r="P174" s="10">
-        <v>45567</v>
+        <v>45615</v>
       </c>
       <c t="s" r="Q174" s="9">
         <v>25</v>
       </c>
       <c r="R174" s="9"/>
       <c r="S174" s="9"/>
     </row>
     <row r="175" ht="28.5" customHeight="1">
       <c r="A175" s="7">
         <v>167</v>
       </c>
       <c r="B175" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C175" s="9">
-        <v>20</v>
+        <v>526</v>
       </c>
       <c t="s" r="D175" s="9">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="E175" s="9"/>
       <c t="s" r="F175" s="9">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="G175" s="9"/>
       <c r="H175" s="9"/>
       <c t="s" r="I175" s="9">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="J175" s="8">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K175" s="8"/>
       <c r="L175" s="8"/>
       <c t="s" r="M175" s="9">
-        <v>337</v>
+        <v>591</v>
       </c>
       <c r="N175" s="9"/>
       <c r="O175" s="9"/>
       <c r="P175" s="10">
-        <v>45615</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q175" s="9">
         <v>25</v>
       </c>
       <c r="R175" s="9"/>
       <c r="S175" s="9"/>
     </row>
     <row r="176" ht="28.5" customHeight="1">
       <c r="A176" s="7">
         <v>168</v>
       </c>
       <c r="B176" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C176" s="9">
-        <v>527</v>
+        <v>430</v>
       </c>
       <c t="s" r="D176" s="9">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E176" s="9"/>
       <c t="s" r="F176" s="9">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="G176" s="9"/>
       <c r="H176" s="9"/>
       <c t="s" r="I176" s="9">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="J176" s="8">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K176" s="8"/>
       <c r="L176" s="8"/>
       <c t="s" r="M176" s="9">
-        <v>592</v>
+        <v>173</v>
       </c>
       <c r="N176" s="9"/>
       <c r="O176" s="9"/>
       <c r="P176" s="10">
-        <v>45590</v>
+        <v>45784</v>
       </c>
       <c t="s" r="Q176" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R176" s="9"/>
       <c r="S176" s="9"/>
     </row>
     <row r="177" ht="28.5" customHeight="1">
       <c r="A177" s="7">
         <v>169</v>
       </c>
       <c r="B177" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C177" s="9">
-        <v>431</v>
+        <v>30</v>
       </c>
       <c t="s" r="D177" s="9">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E177" s="9"/>
       <c t="s" r="F177" s="9">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="G177" s="9"/>
       <c r="H177" s="9"/>
       <c t="s" r="I177" s="9">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="J177" s="8">
         <v>2</v>
       </c>
       <c r="K177" s="8"/>
       <c r="L177" s="8"/>
       <c t="s" r="M177" s="9">
-        <v>173</v>
+        <v>598</v>
       </c>
       <c r="N177" s="9"/>
       <c r="O177" s="9"/>
       <c r="P177" s="10">
-        <v>45784</v>
+        <v>45624</v>
       </c>
       <c t="s" r="Q177" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R177" s="9"/>
       <c r="S177" s="9"/>
     </row>
     <row r="178" ht="28.5" customHeight="1">
       <c r="A178" s="7">
         <v>170</v>
       </c>
       <c r="B178" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C178" s="9">
-        <v>30</v>
+        <v>329</v>
       </c>
       <c t="s" r="D178" s="9">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="E178" s="9"/>
       <c t="s" r="F178" s="9">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="G178" s="9"/>
       <c r="H178" s="9"/>
       <c t="s" r="I178" s="9">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="J178" s="8">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="K178" s="8"/>
       <c r="L178" s="8"/>
       <c t="s" r="M178" s="9">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="N178" s="9"/>
       <c r="O178" s="9"/>
       <c r="P178" s="10">
-        <v>45624</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q178" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R178" s="9"/>
       <c r="S178" s="9"/>
     </row>
     <row r="179" ht="28.5" customHeight="1">
       <c r="A179" s="7">
         <v>171</v>
       </c>
       <c r="B179" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C179" s="9">
-        <v>330</v>
+        <v>65</v>
       </c>
       <c t="s" r="D179" s="9">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E179" s="9"/>
       <c t="s" r="F179" s="9">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G179" s="9"/>
       <c r="H179" s="9"/>
       <c t="s" r="I179" s="9">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="J179" s="8">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="K179" s="8"/>
       <c r="L179" s="8"/>
       <c t="s" r="M179" s="9">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="N179" s="9"/>
       <c r="O179" s="9"/>
       <c r="P179" s="10">
-        <v>45338</v>
+        <v>45700</v>
       </c>
       <c t="s" r="Q179" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R179" s="9"/>
       <c r="S179" s="9"/>
     </row>
     <row r="180" ht="28.5" customHeight="1">
       <c r="A180" s="7">
         <v>172</v>
       </c>
       <c r="B180" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C180" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D180" s="9">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E180" s="9"/>
       <c t="s" r="F180" s="9">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="G180" s="9"/>
       <c r="H180" s="9"/>
       <c t="s" r="I180" s="9">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="J180" s="8">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K180" s="8"/>
       <c r="L180" s="8"/>
       <c t="s" r="M180" s="9">
-        <v>607</v>
+        <v>355</v>
       </c>
       <c r="N180" s="9"/>
       <c r="O180" s="9"/>
       <c r="P180" s="10">
-        <v>45700</v>
+        <v>45421</v>
       </c>
       <c t="s" r="Q180" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R180" s="9"/>
       <c r="S180" s="9"/>
     </row>
-    <row r="181" ht="29.25" customHeight="1">
+    <row r="181" ht="28.5" customHeight="1">
       <c r="A181" s="7">
         <v>173</v>
       </c>
       <c r="B181" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C181" s="9">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c t="s" r="D181" s="9">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E181" s="9"/>
       <c t="s" r="F181" s="9">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="G181" s="9"/>
       <c r="H181" s="9"/>
       <c t="s" r="I181" s="9">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="J181" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K181" s="8"/>
       <c r="L181" s="8"/>
       <c t="s" r="M181" s="9">
-        <v>356</v>
+        <v>94</v>
       </c>
       <c r="N181" s="9"/>
       <c r="O181" s="9"/>
       <c r="P181" s="10">
-        <v>45421</v>
+        <v>45439</v>
       </c>
       <c t="s" r="Q181" s="9">
         <v>58</v>
       </c>
       <c r="R181" s="9"/>
       <c r="S181" s="9"/>
     </row>
     <row r="182" ht="28.5" customHeight="1">
       <c r="A182" s="7">
         <v>174</v>
       </c>
       <c r="B182" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C182" s="9">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c t="s" r="D182" s="9">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E182" s="9"/>
       <c t="s" r="F182" s="9">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="G182" s="9"/>
       <c r="H182" s="9"/>
       <c t="s" r="I182" s="9">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="J182" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K182" s="8"/>
       <c r="L182" s="8"/>
       <c t="s" r="M182" s="9">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="N182" s="9"/>
       <c r="O182" s="9"/>
       <c r="P182" s="10">
-        <v>45439</v>
+        <v>45342</v>
       </c>
       <c t="s" r="Q182" s="9">
         <v>58</v>
       </c>
       <c r="R182" s="9"/>
       <c r="S182" s="9"/>
     </row>
     <row r="183" ht="28.5" customHeight="1">
       <c r="A183" s="7">
         <v>175</v>
       </c>
       <c r="B183" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C183" s="9">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c t="s" r="D183" s="9">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E183" s="9"/>
       <c t="s" r="F183" s="9">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G183" s="9"/>
       <c r="H183" s="9"/>
       <c t="s" r="I183" s="9">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="J183" s="8">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K183" s="8"/>
       <c r="L183" s="8"/>
       <c t="s" r="M183" s="9">
-        <v>53</v>
+        <v>619</v>
       </c>
       <c r="N183" s="9"/>
       <c r="O183" s="9"/>
       <c r="P183" s="10">
-        <v>45342</v>
+        <v>45345</v>
       </c>
       <c t="s" r="Q183" s="9">
         <v>58</v>
       </c>
       <c r="R183" s="9"/>
       <c r="S183" s="9"/>
     </row>
     <row r="184" ht="28.5" customHeight="1">
       <c r="A184" s="7">
         <v>176</v>
       </c>
       <c r="B184" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C184" s="9">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c t="s" r="D184" s="9">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="E184" s="9"/>
       <c t="s" r="F184" s="9">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="G184" s="9"/>
       <c r="H184" s="9"/>
       <c t="s" r="I184" s="9">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="J184" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K184" s="8"/>
       <c r="L184" s="8"/>
       <c t="s" r="M184" s="9">
-        <v>620</v>
+        <v>279</v>
       </c>
       <c r="N184" s="9"/>
       <c r="O184" s="9"/>
       <c r="P184" s="10">
-        <v>45345</v>
+        <v>45519</v>
       </c>
       <c t="s" r="Q184" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R184" s="9"/>
       <c r="S184" s="9"/>
     </row>
-    <row r="185" ht="28.5" customHeight="1">
+    <row r="185" ht="29.25" customHeight="1">
       <c r="A185" s="7">
         <v>177</v>
       </c>
       <c r="B185" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C185" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D185" s="9">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="E185" s="9"/>
       <c t="s" r="F185" s="9">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="G185" s="9"/>
       <c r="H185" s="9"/>
       <c t="s" r="I185" s="9">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="J185" s="8">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K185" s="8"/>
       <c r="L185" s="8"/>
       <c t="s" r="M185" s="9">
-        <v>275</v>
+        <v>53</v>
       </c>
       <c r="N185" s="9"/>
       <c r="O185" s="9"/>
       <c r="P185" s="10">
-        <v>45519</v>
+        <v>45936</v>
       </c>
       <c t="s" r="Q185" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R185" s="9"/>
       <c r="S185" s="9"/>
     </row>
     <row r="186" ht="28.5" customHeight="1">
       <c r="A186" s="7">
         <v>178</v>
       </c>
       <c r="B186" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C186" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D186" s="9">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E186" s="9"/>
       <c t="s" r="F186" s="9">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="G186" s="9"/>
       <c r="H186" s="9"/>
       <c t="s" r="I186" s="9">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="J186" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K186" s="8"/>
       <c r="L186" s="8"/>
       <c t="s" r="M186" s="9">
-        <v>53</v>
+        <v>629</v>
       </c>
       <c r="N186" s="9"/>
       <c r="O186" s="9"/>
       <c r="P186" s="10">
-        <v>45936</v>
+        <v>45905</v>
       </c>
       <c t="s" r="Q186" s="9">
         <v>64</v>
       </c>
       <c r="R186" s="9"/>
       <c r="S186" s="9"/>
     </row>
     <row r="187" ht="28.5" customHeight="1">
       <c r="A187" s="7">
         <v>179</v>
       </c>
       <c r="B187" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C187" s="9">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c t="s" r="D187" s="9">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E187" s="9"/>
       <c t="s" r="F187" s="9">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="G187" s="9"/>
       <c r="H187" s="9"/>
       <c t="s" r="I187" s="9">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="J187" s="8">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="K187" s="8"/>
       <c r="L187" s="8"/>
       <c t="s" r="M187" s="9">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="N187" s="9"/>
       <c r="O187" s="9"/>
       <c r="P187" s="10">
-        <v>45905</v>
+        <v>45447</v>
       </c>
       <c t="s" r="Q187" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R187" s="9"/>
       <c r="S187" s="9"/>
     </row>
     <row r="188" ht="28.5" customHeight="1">
       <c r="A188" s="7">
         <v>180</v>
       </c>
       <c r="B188" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C188" s="9">
-        <v>169</v>
+        <v>444</v>
       </c>
       <c t="s" r="D188" s="9">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="E188" s="9"/>
       <c t="s" r="F188" s="9">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="G188" s="9"/>
       <c r="H188" s="9"/>
       <c t="s" r="I188" s="9">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="J188" s="8">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="K188" s="8"/>
       <c r="L188" s="8"/>
       <c t="s" r="M188" s="9">
-        <v>634</v>
+        <v>114</v>
       </c>
       <c r="N188" s="9"/>
       <c r="O188" s="9"/>
       <c r="P188" s="10">
-        <v>45447</v>
+        <v>45205</v>
       </c>
       <c t="s" r="Q188" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R188" s="9"/>
       <c r="S188" s="9"/>
     </row>
     <row r="189" ht="28.5" customHeight="1">
       <c r="A189" s="7">
         <v>181</v>
       </c>
       <c r="B189" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C189" s="9">
-        <v>445</v>
+        <v>169</v>
       </c>
       <c t="s" r="D189" s="9">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E189" s="9"/>
       <c t="s" r="F189" s="9">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="G189" s="9"/>
       <c r="H189" s="9"/>
       <c t="s" r="I189" s="9">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="J189" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K189" s="8"/>
       <c r="L189" s="8"/>
       <c t="s" r="M189" s="9">
-        <v>114</v>
+        <v>640</v>
       </c>
       <c r="N189" s="9"/>
       <c r="O189" s="9"/>
       <c r="P189" s="10">
-        <v>45205</v>
+        <v>45280</v>
       </c>
       <c t="s" r="Q189" s="9">
         <v>58</v>
       </c>
       <c r="R189" s="9"/>
       <c r="S189" s="9"/>
     </row>
     <row r="190" ht="28.5" customHeight="1">
       <c r="A190" s="7">
         <v>182</v>
       </c>
       <c r="B190" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C190" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D190" s="9">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="E190" s="9"/>
       <c t="s" r="F190" s="9">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="G190" s="9"/>
       <c r="H190" s="9"/>
       <c t="s" r="I190" s="9">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="J190" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K190" s="8"/>
       <c r="L190" s="8"/>
       <c t="s" r="M190" s="9">
-        <v>641</v>
+        <v>122</v>
       </c>
       <c r="N190" s="9"/>
       <c r="O190" s="9"/>
       <c r="P190" s="10">
-        <v>45280</v>
+        <v>46066</v>
       </c>
       <c t="s" r="Q190" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R190" s="9"/>
       <c r="S190" s="9"/>
     </row>
     <row r="191" ht="28.5" customHeight="1">
       <c r="A191" s="7">
         <v>183</v>
       </c>
       <c r="B191" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C191" s="9">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c t="s" r="D191" s="9">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E191" s="9"/>
       <c t="s" r="F191" s="9">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="G191" s="9"/>
       <c r="H191" s="9"/>
       <c t="s" r="I191" s="9">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="J191" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K191" s="8"/>
       <c r="L191" s="8"/>
       <c t="s" r="M191" s="9">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="N191" s="9"/>
       <c r="O191" s="9"/>
       <c r="P191" s="10">
-        <v>46066</v>
+        <v>45966</v>
       </c>
       <c t="s" r="Q191" s="9">
         <v>64</v>
       </c>
       <c r="R191" s="9"/>
       <c r="S191" s="9"/>
     </row>
-    <row r="192" ht="29.25" customHeight="1">
+    <row r="192" ht="28.5" customHeight="1">
       <c r="A192" s="7">
         <v>184</v>
       </c>
       <c r="B192" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C192" s="9">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c t="s" r="D192" s="9">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E192" s="9"/>
       <c t="s" r="F192" s="9">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="G192" s="9"/>
       <c r="H192" s="9"/>
       <c t="s" r="I192" s="9">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="J192" s="8">
         <v>1</v>
       </c>
       <c r="K192" s="8"/>
       <c r="L192" s="8"/>
       <c t="s" r="M192" s="9">
         <v>80</v>
       </c>
       <c r="N192" s="9"/>
       <c r="O192" s="9"/>
       <c r="P192" s="10">
-        <v>45966</v>
+        <v>45349</v>
       </c>
       <c t="s" r="Q192" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R192" s="9"/>
       <c r="S192" s="9"/>
     </row>
     <row r="193" ht="28.5" customHeight="1">
       <c r="A193" s="7">
         <v>185</v>
       </c>
       <c r="B193" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C193" s="9">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c t="s" r="D193" s="9">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E193" s="9"/>
       <c t="s" r="F193" s="9">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="G193" s="9"/>
       <c r="H193" s="9"/>
       <c t="s" r="I193" s="9">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="J193" s="8">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="K193" s="8"/>
       <c r="L193" s="8"/>
       <c t="s" r="M193" s="9">
-        <v>80</v>
+        <v>653</v>
       </c>
       <c r="N193" s="9"/>
       <c r="O193" s="9"/>
       <c r="P193" s="10">
-        <v>45349</v>
+        <v>45708</v>
       </c>
       <c t="s" r="Q193" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R193" s="9"/>
       <c r="S193" s="9"/>
     </row>
     <row r="194" ht="28.5" customHeight="1">
       <c r="A194" s="7">
         <v>186</v>
       </c>
       <c r="B194" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C194" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D194" s="9">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="E194" s="9"/>
       <c t="s" r="F194" s="9">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="G194" s="9"/>
       <c r="H194" s="9"/>
       <c t="s" r="I194" s="9">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="J194" s="8">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="K194" s="8"/>
       <c r="L194" s="8"/>
       <c t="s" r="M194" s="9">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="N194" s="9"/>
       <c r="O194" s="9"/>
       <c r="P194" s="10">
-        <v>45708</v>
+        <v>45729</v>
       </c>
       <c t="s" r="Q194" s="9">
         <v>19</v>
       </c>
       <c r="R194" s="9"/>
       <c r="S194" s="9"/>
     </row>
     <row r="195" ht="28.5" customHeight="1">
       <c r="A195" s="7">
         <v>187</v>
       </c>
       <c r="B195" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C195" s="9">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c t="s" r="D195" s="9">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E195" s="9"/>
       <c t="s" r="F195" s="9">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="G195" s="9"/>
       <c r="H195" s="9"/>
       <c t="s" r="I195" s="9">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="J195" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K195" s="8"/>
       <c r="L195" s="8"/>
       <c t="s" r="M195" s="9">
-        <v>658</v>
+        <v>158</v>
       </c>
       <c r="N195" s="9"/>
       <c r="O195" s="9"/>
       <c r="P195" s="10">
-        <v>45729</v>
+        <v>45519</v>
       </c>
       <c t="s" r="Q195" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R195" s="9"/>
       <c r="S195" s="9"/>
     </row>
-    <row r="196" ht="28.5" customHeight="1">
+    <row r="196" ht="29.25" customHeight="1">
       <c r="A196" s="7">
         <v>188</v>
       </c>
       <c r="B196" s="8">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C196" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D196" s="9">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E196" s="9"/>
       <c t="s" r="F196" s="9">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="G196" s="9"/>
       <c r="H196" s="9"/>
       <c t="s" r="I196" s="9">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="J196" s="8">
         <v>2</v>
       </c>
       <c r="K196" s="8"/>
       <c r="L196" s="8"/>
       <c t="s" r="M196" s="9">
-        <v>158</v>
+        <v>129</v>
       </c>
       <c r="N196" s="9"/>
       <c r="O196" s="9"/>
       <c r="P196" s="10">
-        <v>45519</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q196" s="9">
         <v>25</v>
       </c>
       <c r="R196" s="9"/>
       <c r="S196" s="9"/>
     </row>
     <row r="197" ht="28.5" customHeight="1">
       <c r="A197" s="7">
         <v>189</v>
       </c>
       <c r="B197" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C197" s="9">
-        <v>65</v>
+        <v>297</v>
       </c>
       <c t="s" r="D197" s="9">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E197" s="9"/>
       <c t="s" r="F197" s="9">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="G197" s="9"/>
       <c r="H197" s="9"/>
       <c t="s" r="I197" s="9">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="J197" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K197" s="8"/>
       <c r="L197" s="8"/>
       <c t="s" r="M197" s="9">
-        <v>129</v>
+        <v>667</v>
       </c>
       <c r="N197" s="9"/>
       <c r="O197" s="9"/>
       <c r="P197" s="10">
-        <v>45590</v>
+        <v>45405</v>
       </c>
       <c t="s" r="Q197" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R197" s="9"/>
       <c r="S197" s="9"/>
     </row>
     <row r="198" ht="28.5" customHeight="1">
       <c r="A198" s="7">
         <v>190</v>
       </c>
       <c r="B198" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C198" s="9">
-        <v>298</v>
+        <v>65</v>
       </c>
       <c t="s" r="D198" s="9">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="E198" s="9"/>
       <c t="s" r="F198" s="9">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="G198" s="9"/>
       <c r="H198" s="9"/>
       <c t="s" r="I198" s="9">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="J198" s="8">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="K198" s="8"/>
       <c r="L198" s="8"/>
       <c t="s" r="M198" s="9">
-        <v>668</v>
+        <v>106</v>
       </c>
       <c r="N198" s="9"/>
       <c r="O198" s="9"/>
       <c r="P198" s="10">
-        <v>45405</v>
+        <v>45820</v>
       </c>
       <c t="s" r="Q198" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R198" s="9"/>
       <c r="S198" s="9"/>
     </row>
     <row r="199" ht="28.5" customHeight="1">
       <c r="A199" s="7">
         <v>191</v>
       </c>
       <c r="B199" s="8">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C199" s="9">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c t="s" r="D199" s="9">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E199" s="9"/>
       <c t="s" r="F199" s="9">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="G199" s="9"/>
       <c r="H199" s="9"/>
       <c t="s" r="I199" s="9">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="J199" s="8">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="K199" s="8"/>
       <c r="L199" s="8"/>
       <c t="s" r="M199" s="9">
-        <v>106</v>
+        <v>380</v>
       </c>
       <c r="N199" s="9"/>
       <c r="O199" s="9"/>
       <c r="P199" s="10">
-        <v>45820</v>
+        <v>45763</v>
       </c>
       <c t="s" r="Q199" s="9">
         <v>19</v>
       </c>
       <c r="R199" s="9"/>
       <c r="S199" s="9"/>
     </row>
     <row r="200" ht="28.5" customHeight="1">
       <c r="A200" s="7">
         <v>192</v>
       </c>
       <c r="B200" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C200" s="9">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c t="s" r="D200" s="9">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E200" s="9"/>
       <c t="s" r="F200" s="9">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="G200" s="9"/>
       <c r="H200" s="9"/>
       <c t="s" r="I200" s="9">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="J200" s="8">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="K200" s="8"/>
       <c r="L200" s="8"/>
       <c t="s" r="M200" s="9">
-        <v>381</v>
+        <v>80</v>
       </c>
       <c r="N200" s="9"/>
       <c r="O200" s="9"/>
       <c r="P200" s="10">
-        <v>45763</v>
+        <v>45821</v>
       </c>
       <c t="s" r="Q200" s="9">
         <v>19</v>
       </c>
       <c r="R200" s="9"/>
       <c r="S200" s="9"/>
     </row>
     <row r="201" ht="28.5" customHeight="1">
       <c r="A201" s="7">
         <v>193</v>
       </c>
       <c r="B201" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C201" s="9">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c t="s" r="D201" s="9">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E201" s="9"/>
       <c t="s" r="F201" s="9">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="G201" s="9"/>
       <c r="H201" s="9"/>
       <c t="s" r="I201" s="9">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="J201" s="8">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K201" s="8"/>
       <c r="L201" s="8"/>
       <c t="s" r="M201" s="9">
-        <v>80</v>
+        <v>355</v>
       </c>
       <c r="N201" s="9"/>
       <c r="O201" s="9"/>
       <c r="P201" s="10">
-        <v>45821</v>
+        <v>45702</v>
       </c>
       <c t="s" r="Q201" s="9">
         <v>19</v>
       </c>
       <c r="R201" s="9"/>
       <c r="S201" s="9"/>
     </row>
     <row r="202" ht="28.5" customHeight="1">
       <c r="A202" s="7">
         <v>194</v>
       </c>
       <c r="B202" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C202" s="9">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c t="s" r="D202" s="9">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E202" s="9"/>
       <c t="s" r="F202" s="9">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="G202" s="9"/>
       <c r="H202" s="9"/>
       <c t="s" r="I202" s="9">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="J202" s="8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K202" s="8"/>
       <c r="L202" s="8"/>
       <c t="s" r="M202" s="9">
-        <v>356</v>
+        <v>53</v>
       </c>
       <c r="N202" s="9"/>
       <c r="O202" s="9"/>
       <c r="P202" s="10">
-        <v>45702</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q202" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R202" s="9"/>
       <c r="S202" s="9"/>
     </row>
-    <row r="203" ht="29.25" customHeight="1">
+    <row r="203" ht="28.5" customHeight="1">
       <c r="A203" s="7">
         <v>195</v>
       </c>
       <c r="B203" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C203" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D203" s="9">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E203" s="9"/>
       <c t="s" r="F203" s="9">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="G203" s="9"/>
       <c r="H203" s="9"/>
       <c t="s" r="I203" s="9">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="J203" s="8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K203" s="8"/>
       <c r="L203" s="8"/>
       <c t="s" r="M203" s="9">
-        <v>53</v>
+        <v>129</v>
       </c>
       <c r="N203" s="9"/>
       <c r="O203" s="9"/>
       <c r="P203" s="10">
-        <v>45590</v>
+        <v>45817</v>
       </c>
       <c t="s" r="Q203" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R203" s="9"/>
       <c r="S203" s="9"/>
     </row>
     <row r="204" ht="28.5" customHeight="1">
       <c r="A204" s="7">
         <v>196</v>
       </c>
       <c r="B204" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C204" s="9">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c t="s" r="D204" s="9">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="E204" s="9"/>
       <c t="s" r="F204" s="9">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="G204" s="9"/>
       <c r="H204" s="9"/>
       <c t="s" r="I204" s="9">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="J204" s="8">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="K204" s="8"/>
       <c r="L204" s="8"/>
       <c t="s" r="M204" s="9">
-        <v>129</v>
+        <v>689</v>
       </c>
       <c r="N204" s="9"/>
       <c r="O204" s="9"/>
       <c r="P204" s="10">
-        <v>45817</v>
+        <v>45667</v>
       </c>
       <c t="s" r="Q204" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R204" s="9"/>
       <c r="S204" s="9"/>
     </row>
     <row r="205" ht="28.5" customHeight="1">
       <c r="A205" s="7">
         <v>197</v>
       </c>
       <c r="B205" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C205" s="9">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c t="s" r="D205" s="9">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="E205" s="9"/>
       <c t="s" r="F205" s="9">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="G205" s="9"/>
       <c r="H205" s="9"/>
       <c t="s" r="I205" s="9">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="J205" s="8">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="K205" s="8"/>
       <c r="L205" s="8"/>
       <c t="s" r="M205" s="9">
-        <v>690</v>
+        <v>53</v>
       </c>
       <c r="N205" s="9"/>
       <c r="O205" s="9"/>
       <c r="P205" s="10">
-        <v>45667</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q205" s="9">
         <v>25</v>
       </c>
       <c r="R205" s="9"/>
       <c r="S205" s="9"/>
     </row>
     <row r="206" ht="28.5" customHeight="1">
       <c r="A206" s="7">
         <v>198</v>
       </c>
       <c r="B206" s="8">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C206" s="9">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c t="s" r="D206" s="9">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E206" s="9"/>
       <c t="s" r="F206" s="9">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="G206" s="9"/>
       <c r="H206" s="9"/>
       <c t="s" r="I206" s="9">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="J206" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K206" s="8"/>
       <c r="L206" s="8"/>
       <c t="s" r="M206" s="9">
-        <v>53</v>
+        <v>696</v>
       </c>
       <c r="N206" s="9"/>
       <c r="O206" s="9"/>
       <c r="P206" s="10">
-        <v>45590</v>
+        <v>44995</v>
       </c>
       <c t="s" r="Q206" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R206" s="9"/>
       <c r="S206" s="9"/>
     </row>
-    <row r="207" ht="28.5" customHeight="1">
+    <row r="207" ht="29.25" customHeight="1">
       <c r="A207" s="7">
         <v>199</v>
       </c>
       <c r="B207" s="8">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C207" s="9">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c t="s" r="D207" s="9">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="E207" s="9"/>
       <c t="s" r="F207" s="9">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="G207" s="9"/>
       <c r="H207" s="9"/>
       <c t="s" r="I207" s="9">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="J207" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K207" s="8"/>
       <c r="L207" s="8"/>
       <c t="s" r="M207" s="9">
-        <v>697</v>
+        <v>69</v>
       </c>
       <c r="N207" s="9"/>
       <c r="O207" s="9"/>
       <c r="P207" s="10">
-        <v>44995</v>
+        <v>45929</v>
       </c>
       <c t="s" r="Q207" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R207" s="9"/>
       <c r="S207" s="9"/>
     </row>
     <row r="208" ht="28.5" customHeight="1">
       <c r="A208" s="7">
         <v>200</v>
       </c>
       <c r="B208" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C208" s="9">
-        <v>95</v>
+        <v>444</v>
       </c>
       <c t="s" r="D208" s="9">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E208" s="9"/>
       <c t="s" r="F208" s="9">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="G208" s="9"/>
       <c r="H208" s="9"/>
       <c t="s" r="I208" s="9">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="J208" s="8">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K208" s="8"/>
       <c r="L208" s="8"/>
       <c t="s" r="M208" s="9">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N208" s="9"/>
       <c r="O208" s="9"/>
       <c r="P208" s="10">
-        <v>45929</v>
+        <v>45261</v>
       </c>
       <c t="s" r="Q208" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R208" s="9"/>
       <c r="S208" s="9"/>
     </row>
     <row r="209" ht="28.5" customHeight="1">
       <c r="A209" s="7">
         <v>201</v>
       </c>
       <c r="B209" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C209" s="9">
-        <v>445</v>
+        <v>35</v>
       </c>
       <c t="s" r="D209" s="9">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E209" s="9"/>
       <c t="s" r="F209" s="9">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="G209" s="9"/>
       <c r="H209" s="9"/>
       <c t="s" r="I209" s="9">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J209" s="8">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K209" s="8"/>
       <c r="L209" s="8"/>
       <c t="s" r="M209" s="9">
-        <v>48</v>
+        <v>706</v>
       </c>
       <c r="N209" s="9"/>
       <c r="O209" s="9"/>
       <c r="P209" s="10">
-        <v>45261</v>
+        <v>45665</v>
       </c>
       <c t="s" r="Q209" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R209" s="9"/>
       <c r="S209" s="9"/>
     </row>
     <row r="210" ht="28.5" customHeight="1">
       <c r="A210" s="7">
         <v>202</v>
       </c>
       <c r="B210" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C210" s="9">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c t="s" r="D210" s="9">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E210" s="9"/>
       <c t="s" r="F210" s="9">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="G210" s="9"/>
       <c r="H210" s="9"/>
       <c t="s" r="I210" s="9">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="J210" s="8">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K210" s="8"/>
       <c r="L210" s="8"/>
       <c t="s" r="M210" s="9">
-        <v>707</v>
+        <v>667</v>
       </c>
       <c r="N210" s="9"/>
       <c r="O210" s="9"/>
       <c r="P210" s="10">
-        <v>45665</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q210" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R210" s="9"/>
       <c r="S210" s="9"/>
     </row>
     <row r="211" ht="28.5" customHeight="1">
       <c r="A211" s="7">
         <v>203</v>
       </c>
       <c r="B211" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C211" s="9">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c t="s" r="D211" s="9">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E211" s="9"/>
       <c t="s" r="F211" s="9">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="G211" s="9"/>
       <c r="H211" s="9"/>
       <c t="s" r="I211" s="9">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="J211" s="8">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="K211" s="8"/>
       <c r="L211" s="8"/>
       <c t="s" r="M211" s="9">
-        <v>668</v>
+        <v>129</v>
       </c>
       <c r="N211" s="9"/>
       <c r="O211" s="9"/>
       <c r="P211" s="10">
-        <v>45338</v>
+        <v>45867</v>
       </c>
       <c t="s" r="Q211" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R211" s="9"/>
       <c r="S211" s="9"/>
     </row>
     <row r="212" ht="28.5" customHeight="1">
       <c r="A212" s="7">
         <v>204</v>
       </c>
       <c r="B212" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C212" s="9">
-        <v>65</v>
+        <v>430</v>
       </c>
       <c t="s" r="D212" s="9">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E212" s="9"/>
       <c t="s" r="F212" s="9">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="G212" s="9"/>
       <c r="H212" s="9"/>
       <c t="s" r="I212" s="9">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="J212" s="8">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K212" s="8"/>
       <c r="L212" s="8"/>
       <c t="s" r="M212" s="9">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="N212" s="9"/>
       <c r="O212" s="9"/>
       <c r="P212" s="10">
-        <v>45867</v>
+        <v>45610</v>
       </c>
       <c t="s" r="Q212" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R212" s="9"/>
       <c r="S212" s="9"/>
     </row>
     <row r="213" ht="28.5" customHeight="1">
       <c r="A213" s="7">
         <v>205</v>
       </c>
       <c r="B213" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C213" s="9">
-        <v>431</v>
+        <v>95</v>
       </c>
       <c t="s" r="D213" s="9">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="E213" s="9"/>
       <c t="s" r="F213" s="9">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="G213" s="9"/>
       <c r="H213" s="9"/>
       <c t="s" r="I213" s="9">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="J213" s="8">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="K213" s="8"/>
       <c r="L213" s="8"/>
       <c t="s" r="M213" s="9">
-        <v>94</v>
+        <v>519</v>
       </c>
       <c r="N213" s="9"/>
       <c r="O213" s="9"/>
       <c r="P213" s="10">
-        <v>45610</v>
+        <v>45909</v>
       </c>
       <c t="s" r="Q213" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R213" s="9"/>
       <c r="S213" s="9"/>
     </row>
-    <row r="214" ht="29.25" customHeight="1">
+    <row r="214" ht="28.5" customHeight="1">
       <c r="A214" s="7">
         <v>206</v>
       </c>
       <c r="B214" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C214" s="9">
-        <v>95</v>
+        <v>184</v>
       </c>
       <c t="s" r="D214" s="9">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E214" s="9"/>
       <c t="s" r="F214" s="9">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="G214" s="9"/>
       <c r="H214" s="9"/>
       <c t="s" r="I214" s="9">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="J214" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K214" s="8"/>
       <c r="L214" s="8"/>
       <c t="s" r="M214" s="9">
-        <v>520</v>
+        <v>99</v>
       </c>
       <c r="N214" s="9"/>
       <c r="O214" s="9"/>
       <c r="P214" s="10">
-        <v>45909</v>
+        <v>45477</v>
       </c>
       <c t="s" r="Q214" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R214" s="9"/>
       <c r="S214" s="9"/>
     </row>
     <row r="215" ht="28.5" customHeight="1">
       <c r="A215" s="7">
         <v>207</v>
       </c>
       <c r="B215" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C215" s="9">
-        <v>184</v>
+        <v>329</v>
       </c>
       <c t="s" r="D215" s="9">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="E215" s="9"/>
       <c t="s" r="F215" s="9">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="G215" s="9"/>
       <c r="H215" s="9"/>
       <c t="s" r="I215" s="9">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="J215" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K215" s="8"/>
       <c r="L215" s="8"/>
       <c t="s" r="M215" s="9">
-        <v>99</v>
+        <v>519</v>
       </c>
       <c r="N215" s="9"/>
       <c r="O215" s="9"/>
       <c r="P215" s="10">
-        <v>45477</v>
+        <v>45518</v>
       </c>
       <c t="s" r="Q215" s="9">
         <v>25</v>
       </c>
       <c r="R215" s="9"/>
       <c r="S215" s="9"/>
     </row>
     <row r="216" ht="28.5" customHeight="1">
       <c r="A216" s="7">
         <v>208</v>
       </c>
       <c r="B216" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C216" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D216" s="9">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E216" s="9"/>
       <c t="s" r="F216" s="9">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="G216" s="9"/>
       <c r="H216" s="9"/>
       <c t="s" r="I216" s="9">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="J216" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K216" s="8"/>
       <c r="L216" s="8"/>
       <c t="s" r="M216" s="9">
-        <v>520</v>
+        <v>602</v>
       </c>
       <c r="N216" s="9"/>
       <c r="O216" s="9"/>
       <c r="P216" s="10">
         <v>45518</v>
       </c>
       <c t="s" r="Q216" s="9">
         <v>25</v>
       </c>
       <c r="R216" s="9"/>
       <c r="S216" s="9"/>
     </row>
     <row r="217" ht="28.5" customHeight="1">
       <c r="A217" s="7">
         <v>209</v>
       </c>
       <c r="B217" s="8">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C217" s="9">
-        <v>330</v>
+        <v>65</v>
       </c>
       <c t="s" r="D217" s="9">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="E217" s="9"/>
       <c t="s" r="F217" s="9">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="G217" s="9"/>
       <c r="H217" s="9"/>
       <c t="s" r="I217" s="9">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="J217" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K217" s="8"/>
       <c r="L217" s="8"/>
       <c t="s" r="M217" s="9">
-        <v>603</v>
+        <v>129</v>
       </c>
       <c r="N217" s="9"/>
       <c r="O217" s="9"/>
       <c r="P217" s="10">
-        <v>45518</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q217" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R217" s="9"/>
       <c r="S217" s="9"/>
     </row>
-    <row r="218" ht="28.5" customHeight="1">
+    <row r="218" ht="29.25" customHeight="1">
       <c r="A218" s="7">
         <v>210</v>
       </c>
       <c r="B218" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C218" s="9">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c t="s" r="D218" s="9">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="E218" s="9"/>
       <c t="s" r="F218" s="9">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="G218" s="9"/>
       <c r="H218" s="9"/>
       <c t="s" r="I218" s="9">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="J218" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K218" s="8"/>
       <c r="L218" s="8"/>
       <c t="s" r="M218" s="9">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="N218" s="9"/>
       <c r="O218" s="9"/>
       <c r="P218" s="10">
-        <v>45338</v>
+        <v>45742</v>
       </c>
       <c t="s" r="Q218" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R218" s="9"/>
       <c r="S218" s="9"/>
     </row>
     <row r="219" ht="28.5" customHeight="1">
       <c r="A219" s="7">
         <v>211</v>
       </c>
       <c r="B219" s="8">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c t="s" r="C219" s="9">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c t="s" r="D219" s="9">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E219" s="9"/>
       <c t="s" r="F219" s="9">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="G219" s="9"/>
       <c r="H219" s="9"/>
       <c t="s" r="I219" s="9">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J219" s="8">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="K219" s="8"/>
       <c r="L219" s="8"/>
       <c t="s" r="M219" s="9">
-        <v>173</v>
+        <v>53</v>
       </c>
       <c r="N219" s="9"/>
       <c r="O219" s="9"/>
       <c r="P219" s="10">
-        <v>45742</v>
+        <v>45825</v>
       </c>
       <c t="s" r="Q219" s="9">
         <v>19</v>
       </c>
       <c r="R219" s="9"/>
       <c r="S219" s="9"/>
     </row>
-    <row r="220" ht="28.5" customHeight="1">
+    <row r="220" ht="29.25" customHeight="1">
       <c r="A220" s="7">
         <v>212</v>
       </c>
       <c r="B220" s="8">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C220" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D220" s="9">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E220" s="9"/>
       <c t="s" r="F220" s="9">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="G220" s="9"/>
       <c r="H220" s="9"/>
       <c t="s" r="I220" s="9">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="J220" s="8">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="K220" s="8"/>
       <c r="L220" s="8"/>
       <c t="s" r="M220" s="9">
-        <v>53</v>
+        <v>740</v>
       </c>
       <c r="N220" s="9"/>
       <c r="O220" s="9"/>
       <c r="P220" s="10">
-        <v>45825</v>
+        <v>46071</v>
       </c>
       <c t="s" r="Q220" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R220" s="9"/>
       <c r="S220" s="9"/>
     </row>
-    <row r="221" ht="30" customHeight="1">
+    <row r="221" ht="28.5" customHeight="1">
       <c r="A221" s="7">
         <v>213</v>
       </c>
       <c r="B221" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C221" s="9">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c t="s" r="D221" s="9">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="E221" s="9"/>
       <c t="s" r="F221" s="9">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="G221" s="9"/>
       <c r="H221" s="9"/>
       <c t="s" r="I221" s="9">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="J221" s="8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K221" s="8"/>
       <c r="L221" s="8"/>
       <c t="s" r="M221" s="9">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="N221" s="9"/>
       <c r="O221" s="9"/>
       <c r="P221" s="10">
-        <v>46071</v>
+        <v>45782</v>
       </c>
       <c t="s" r="Q221" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R221" s="9"/>
       <c r="S221" s="9"/>
     </row>
-    <row r="222" ht="28.5" customHeight="1">
+    <row r="222" ht="29.25" customHeight="1">
       <c r="A222" s="7">
         <v>214</v>
       </c>
       <c r="B222" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C222" s="9">
-        <v>59</v>
+        <v>201</v>
       </c>
       <c t="s" r="D222" s="9">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="E222" s="9"/>
       <c t="s" r="F222" s="9">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="G222" s="9"/>
       <c r="H222" s="9"/>
       <c t="s" r="I222" s="9">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="J222" s="8">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K222" s="8"/>
       <c r="L222" s="8"/>
       <c t="s" r="M222" s="9">
-        <v>745</v>
+        <v>99</v>
       </c>
       <c r="N222" s="9"/>
       <c r="O222" s="9"/>
       <c r="P222" s="10">
-        <v>45782</v>
+        <v>45386</v>
       </c>
       <c t="s" r="Q222" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R222" s="9"/>
       <c r="S222" s="9"/>
     </row>
     <row r="223" ht="28.5" customHeight="1">
       <c r="A223" s="7">
         <v>215</v>
       </c>
       <c r="B223" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C223" s="9">
-        <v>197</v>
+        <v>95</v>
       </c>
       <c t="s" r="D223" s="9">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="E223" s="9"/>
       <c t="s" r="F223" s="9">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="G223" s="9"/>
       <c r="H223" s="9"/>
       <c t="s" r="I223" s="9">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="J223" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="K223" s="8"/>
       <c r="L223" s="8"/>
       <c t="s" r="M223" s="9">
-        <v>99</v>
+        <v>173</v>
       </c>
       <c r="N223" s="9"/>
       <c r="O223" s="9"/>
       <c r="P223" s="10">
-        <v>45386</v>
+        <v>45903</v>
       </c>
       <c t="s" r="Q223" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R223" s="9"/>
       <c r="S223" s="9"/>
     </row>
     <row r="224" ht="28.5" customHeight="1">
       <c r="A224" s="7">
         <v>216</v>
       </c>
       <c r="B224" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C224" s="9">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c t="s" r="D224" s="9">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E224" s="9"/>
       <c t="s" r="F224" s="9">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
       <c t="s" r="I224" s="9">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="J224" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K224" s="8"/>
       <c r="L224" s="8"/>
       <c t="s" r="M224" s="9">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="N224" s="9"/>
       <c r="O224" s="9"/>
       <c r="P224" s="10">
-        <v>45903</v>
+        <v>45926</v>
       </c>
       <c t="s" r="Q224" s="9">
         <v>64</v>
       </c>
       <c r="R224" s="9"/>
       <c r="S224" s="9"/>
     </row>
     <row r="225" ht="28.5" customHeight="1">
       <c r="A225" s="7">
         <v>217</v>
       </c>
       <c r="B225" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C225" s="9">
-        <v>35</v>
+        <v>130</v>
       </c>
       <c t="s" r="D225" s="9">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="E225" s="9"/>
       <c t="s" r="F225" s="9">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="G225" s="9"/>
       <c r="H225" s="9"/>
       <c t="s" r="I225" s="9">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="J225" s="8">
         <v>1</v>
       </c>
       <c r="K225" s="8"/>
       <c r="L225" s="8"/>
       <c t="s" r="M225" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N225" s="9"/>
       <c r="O225" s="9"/>
       <c r="P225" s="10">
-        <v>45926</v>
+        <v>45761</v>
       </c>
       <c t="s" r="Q225" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R225" s="9"/>
       <c r="S225" s="9"/>
     </row>
     <row r="226" ht="28.5" customHeight="1">
       <c r="A226" s="7">
         <v>218</v>
       </c>
       <c r="B226" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C226" s="9">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c t="s" r="D226" s="9">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="E226" s="9"/>
       <c t="s" r="F226" s="9">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="G226" s="9"/>
       <c r="H226" s="9"/>
       <c t="s" r="I226" s="9">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="J226" s="8">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="K226" s="8"/>
       <c r="L226" s="8"/>
       <c t="s" r="M226" s="9">
-        <v>173</v>
+        <v>760</v>
       </c>
       <c r="N226" s="9"/>
       <c r="O226" s="9"/>
       <c r="P226" s="10">
-        <v>45761</v>
+        <v>45751</v>
       </c>
       <c t="s" r="Q226" s="9">
         <v>19</v>
       </c>
       <c r="R226" s="9"/>
       <c r="S226" s="9"/>
     </row>
     <row r="227" ht="28.5" customHeight="1">
       <c r="A227" s="7">
         <v>219</v>
       </c>
       <c r="B227" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C227" s="9">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c t="s" r="D227" s="9">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E227" s="9"/>
       <c t="s" r="F227" s="9">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="G227" s="9"/>
       <c r="H227" s="9"/>
       <c t="s" r="I227" s="9">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="J227" s="8">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="K227" s="8"/>
       <c r="L227" s="8"/>
       <c t="s" r="M227" s="9">
-        <v>761</v>
+        <v>99</v>
       </c>
       <c r="N227" s="9"/>
       <c r="O227" s="9"/>
       <c r="P227" s="10">
-        <v>45751</v>
+        <v>45747</v>
       </c>
       <c t="s" r="Q227" s="9">
         <v>19</v>
       </c>
       <c r="R227" s="9"/>
       <c r="S227" s="9"/>
     </row>
     <row r="228" ht="28.5" customHeight="1">
       <c r="A228" s="7">
         <v>220</v>
       </c>
       <c r="B228" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C228" s="9">
-        <v>90</v>
+        <v>297</v>
       </c>
       <c t="s" r="D228" s="9">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="E228" s="9"/>
       <c t="s" r="F228" s="9">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="G228" s="9"/>
       <c r="H228" s="9"/>
       <c t="s" r="I228" s="9">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="J228" s="8">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="K228" s="8"/>
       <c r="L228" s="8"/>
       <c t="s" r="M228" s="9">
-        <v>99</v>
+        <v>667</v>
       </c>
       <c r="N228" s="9"/>
       <c r="O228" s="9"/>
       <c r="P228" s="10">
-        <v>45747</v>
+        <v>45835</v>
       </c>
       <c t="s" r="Q228" s="9">
         <v>19</v>
       </c>
       <c r="R228" s="9"/>
       <c r="S228" s="9"/>
     </row>
-    <row r="229" ht="29.25" customHeight="1">
+    <row r="229" ht="28.5" customHeight="1">
       <c r="A229" s="7">
         <v>221</v>
       </c>
       <c r="B229" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C229" s="9">
-        <v>298</v>
+        <v>65</v>
       </c>
       <c t="s" r="D229" s="9">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E229" s="9"/>
       <c t="s" r="F229" s="9">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="G229" s="9"/>
       <c r="H229" s="9"/>
       <c t="s" r="I229" s="9">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="J229" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K229" s="8"/>
       <c r="L229" s="8"/>
       <c t="s" r="M229" s="9">
-        <v>668</v>
+        <v>283</v>
       </c>
       <c r="N229" s="9"/>
       <c r="O229" s="9"/>
       <c r="P229" s="10">
-        <v>45835</v>
+        <v>45349</v>
       </c>
       <c t="s" r="Q229" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R229" s="9"/>
       <c r="S229" s="9"/>
     </row>
     <row r="230" ht="28.5" customHeight="1">
       <c r="A230" s="7">
         <v>222</v>
       </c>
       <c r="B230" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C230" s="9">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c t="s" r="D230" s="9">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="E230" s="9"/>
       <c t="s" r="F230" s="9">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G230" s="9"/>
       <c r="H230" s="9"/>
       <c t="s" r="I230" s="9">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="J230" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="K230" s="8"/>
       <c r="L230" s="8"/>
       <c t="s" r="M230" s="9">
-        <v>279</v>
+        <v>173</v>
       </c>
       <c r="N230" s="9"/>
       <c r="O230" s="9"/>
       <c r="P230" s="10">
-        <v>45349</v>
+        <v>45708</v>
       </c>
       <c t="s" r="Q230" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R230" s="9"/>
       <c r="S230" s="9"/>
     </row>
     <row r="231" ht="28.5" customHeight="1">
       <c r="A231" s="7">
         <v>223</v>
       </c>
       <c r="B231" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C231" s="9">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c t="s" r="D231" s="9">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="E231" s="9"/>
       <c t="s" r="F231" s="9">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="G231" s="9"/>
       <c r="H231" s="9"/>
       <c t="s" r="I231" s="9">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="J231" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K231" s="8"/>
       <c r="L231" s="8"/>
       <c t="s" r="M231" s="9">
-        <v>173</v>
+        <v>148</v>
       </c>
       <c r="N231" s="9"/>
       <c r="O231" s="9"/>
       <c r="P231" s="10">
-        <v>45708</v>
+        <v>45579</v>
       </c>
       <c t="s" r="Q231" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R231" s="9"/>
       <c r="S231" s="9"/>
     </row>
     <row r="232" ht="28.5" customHeight="1">
       <c r="A232" s="7">
         <v>224</v>
       </c>
       <c r="B232" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C232" s="9">
-        <v>14</v>
+        <v>776</v>
       </c>
       <c t="s" r="D232" s="9">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="E232" s="9"/>
       <c t="s" r="F232" s="9">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="G232" s="9"/>
       <c r="H232" s="9"/>
       <c t="s" r="I232" s="9">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="J232" s="8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K232" s="8"/>
       <c r="L232" s="8"/>
       <c t="s" r="M232" s="9">
-        <v>148</v>
+        <v>657</v>
       </c>
       <c r="N232" s="9"/>
       <c r="O232" s="9"/>
       <c r="P232" s="10">
-        <v>45579</v>
+        <v>45386</v>
       </c>
       <c t="s" r="Q232" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R232" s="9"/>
       <c r="S232" s="9"/>
     </row>
-    <row r="233" ht="28.5" customHeight="1">
+    <row r="233" ht="29.25" customHeight="1">
       <c r="A233" s="7">
         <v>225</v>
       </c>
       <c r="B233" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C233" s="9">
-        <v>777</v>
+        <v>95</v>
       </c>
       <c t="s" r="D233" s="9">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="E233" s="9"/>
       <c t="s" r="F233" s="9">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="G233" s="9"/>
       <c r="H233" s="9"/>
       <c t="s" r="I233" s="9">
-        <v>780</v>
+        <v>98</v>
       </c>
       <c r="J233" s="8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K233" s="8"/>
       <c r="L233" s="8"/>
       <c t="s" r="M233" s="9">
-        <v>658</v>
+        <v>99</v>
       </c>
       <c r="N233" s="9"/>
       <c r="O233" s="9"/>
       <c r="P233" s="10">
-        <v>45386</v>
+        <v>45810</v>
       </c>
       <c t="s" r="Q233" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R233" s="9"/>
       <c r="S233" s="9"/>
     </row>
     <row r="234" ht="28.5" customHeight="1">
       <c r="A234" s="7">
         <v>226</v>
       </c>
       <c r="B234" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C234" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D234" s="9">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E234" s="9"/>
       <c t="s" r="F234" s="9">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="G234" s="9"/>
       <c r="H234" s="9"/>
       <c t="s" r="I234" s="9">
         <v>98</v>
       </c>
       <c r="J234" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K234" s="8"/>
       <c r="L234" s="8"/>
       <c t="s" r="M234" s="9">
         <v>99</v>
       </c>
       <c r="N234" s="9"/>
       <c r="O234" s="9"/>
       <c r="P234" s="10">
-        <v>45810</v>
+        <v>45812</v>
       </c>
       <c t="s" r="Q234" s="9">
         <v>19</v>
       </c>
       <c r="R234" s="9"/>
       <c r="S234" s="9"/>
     </row>
     <row r="235" ht="28.5" customHeight="1">
       <c r="A235" s="7">
         <v>227</v>
       </c>
       <c r="B235" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C235" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D235" s="9">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="E235" s="9"/>
       <c t="s" r="F235" s="9">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G235" s="9"/>
       <c r="H235" s="9"/>
       <c t="s" r="I235" s="9">
-        <v>98</v>
+        <v>786</v>
       </c>
       <c r="J235" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K235" s="8"/>
       <c r="L235" s="8"/>
       <c t="s" r="M235" s="9">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="N235" s="9"/>
       <c r="O235" s="9"/>
       <c r="P235" s="10">
-        <v>45812</v>
+        <v>45924</v>
       </c>
       <c t="s" r="Q235" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R235" s="9"/>
       <c r="S235" s="9"/>
     </row>
     <row r="236" ht="28.5" customHeight="1">
       <c r="A236" s="7">
         <v>228</v>
       </c>
       <c r="B236" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C236" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D236" s="9">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="E236" s="9"/>
       <c t="s" r="F236" s="9">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="G236" s="9"/>
       <c r="H236" s="9"/>
       <c t="s" r="I236" s="9">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="J236" s="8">
         <v>1</v>
       </c>
       <c r="K236" s="8"/>
       <c r="L236" s="8"/>
       <c t="s" r="M236" s="9">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="N236" s="9"/>
       <c r="O236" s="9"/>
       <c r="P236" s="10">
-        <v>45924</v>
+        <v>45519</v>
       </c>
       <c t="s" r="Q236" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R236" s="9"/>
       <c r="S236" s="9"/>
     </row>
     <row r="237" ht="28.5" customHeight="1">
       <c r="A237" s="7">
         <v>229</v>
       </c>
       <c r="B237" s="8">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C237" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D237" s="9">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="E237" s="9"/>
       <c t="s" r="F237" s="9">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="G237" s="9"/>
       <c r="H237" s="9"/>
       <c t="s" r="I237" s="9">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="J237" s="8">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="K237" s="8"/>
       <c r="L237" s="8"/>
       <c t="s" r="M237" s="9">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="N237" s="9"/>
       <c r="O237" s="9"/>
       <c r="P237" s="10">
-        <v>45519</v>
+        <v>45509</v>
       </c>
       <c t="s" r="Q237" s="9">
         <v>58</v>
       </c>
       <c r="R237" s="9"/>
       <c r="S237" s="9"/>
     </row>
     <row r="238" ht="28.5" customHeight="1">
       <c r="A238" s="7">
         <v>230</v>
       </c>
       <c r="B238" s="8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C238" s="9">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c t="s" r="D238" s="9">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="E238" s="9"/>
       <c t="s" r="F238" s="9">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="G238" s="9"/>
       <c r="H238" s="9"/>
       <c t="s" r="I238" s="9">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="J238" s="8">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="K238" s="8"/>
       <c r="L238" s="8"/>
       <c t="s" r="M238" s="9">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N238" s="9"/>
       <c r="O238" s="9"/>
       <c r="P238" s="10">
-        <v>45509</v>
+        <v>45383</v>
       </c>
       <c t="s" r="Q238" s="9">
         <v>58</v>
       </c>
       <c r="R238" s="9"/>
       <c r="S238" s="9"/>
     </row>
     <row r="239" ht="28.5" customHeight="1">
       <c r="A239" s="7">
         <v>231</v>
       </c>
       <c r="B239" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C239" s="9">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c t="s" r="D239" s="9">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E239" s="9"/>
       <c t="s" r="F239" s="9">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="G239" s="9"/>
       <c r="H239" s="9"/>
       <c t="s" r="I239" s="9">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="J239" s="8">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="K239" s="8"/>
       <c r="L239" s="8"/>
       <c t="s" r="M239" s="9">
         <v>48</v>
       </c>
       <c r="N239" s="9"/>
       <c r="O239" s="9"/>
       <c r="P239" s="10">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c t="s" r="Q239" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R239" s="9"/>
       <c r="S239" s="9"/>
     </row>
-    <row r="240" ht="29.25" customHeight="1">
+    <row r="240" ht="28.5" customHeight="1">
       <c r="A240" s="7">
         <v>232</v>
       </c>
       <c r="B240" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C240" s="9">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c t="s" r="D240" s="9">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="E240" s="9"/>
       <c t="s" r="F240" s="9">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="G240" s="9"/>
       <c r="H240" s="9"/>
       <c t="s" r="I240" s="9">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="J240" s="8">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="K240" s="8"/>
       <c r="L240" s="8"/>
       <c t="s" r="M240" s="9">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="N240" s="9"/>
       <c r="O240" s="9"/>
       <c r="P240" s="10">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c t="s" r="Q240" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R240" s="9"/>
       <c r="S240" s="9"/>
     </row>
     <row r="241" ht="28.5" customHeight="1">
       <c r="A241" s="7">
         <v>233</v>
       </c>
       <c r="B241" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C241" s="9">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c t="s" r="D241" s="9">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="E241" s="9"/>
       <c t="s" r="F241" s="9">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="G241" s="9"/>
       <c r="H241" s="9"/>
       <c t="s" r="I241" s="9">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="J241" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K241" s="8"/>
       <c r="L241" s="8"/>
       <c t="s" r="M241" s="9">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="N241" s="9"/>
       <c r="O241" s="9"/>
       <c r="P241" s="10">
-        <v>45567</v>
+        <v>45740</v>
       </c>
       <c t="s" r="Q241" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R241" s="9"/>
       <c r="S241" s="9"/>
     </row>
     <row r="242" ht="28.5" customHeight="1">
       <c r="A242" s="7">
         <v>234</v>
       </c>
       <c r="B242" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C242" s="9">
-        <v>130</v>
+        <v>184</v>
       </c>
       <c t="s" r="D242" s="9">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E242" s="9"/>
       <c t="s" r="F242" s="9">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="G242" s="9"/>
       <c r="H242" s="9"/>
       <c t="s" r="I242" s="9">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="J242" s="8">
         <v>1</v>
       </c>
       <c r="K242" s="8"/>
       <c r="L242" s="8"/>
       <c t="s" r="M242" s="9">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="N242" s="9"/>
       <c r="O242" s="9"/>
       <c r="P242" s="10">
-        <v>45740</v>
+        <v>45838</v>
       </c>
       <c t="s" r="Q242" s="9">
         <v>19</v>
       </c>
       <c r="R242" s="9"/>
       <c r="S242" s="9"/>
     </row>
     <row r="243" ht="28.5" customHeight="1">
       <c r="A243" s="7">
         <v>235</v>
       </c>
       <c r="B243" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C243" s="9">
-        <v>184</v>
+        <v>85</v>
       </c>
       <c t="s" r="D243" s="9">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E243" s="9"/>
       <c t="s" r="F243" s="9">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="G243" s="9"/>
       <c r="H243" s="9"/>
       <c t="s" r="I243" s="9">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="J243" s="8">
         <v>1</v>
       </c>
       <c r="K243" s="8"/>
       <c r="L243" s="8"/>
       <c t="s" r="M243" s="9">
-        <v>173</v>
+        <v>336</v>
       </c>
       <c r="N243" s="9"/>
       <c r="O243" s="9"/>
       <c r="P243" s="10">
-        <v>45838</v>
+        <v>45624</v>
       </c>
       <c t="s" r="Q243" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R243" s="9"/>
       <c r="S243" s="9"/>
     </row>
-    <row r="244" ht="28.5" customHeight="1">
+    <row r="244" ht="29.25" customHeight="1">
       <c r="A244" s="7">
         <v>236</v>
       </c>
       <c r="B244" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C244" s="9">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c t="s" r="D244" s="9">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E244" s="9"/>
       <c t="s" r="F244" s="9">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="G244" s="9"/>
       <c r="H244" s="9"/>
       <c t="s" r="I244" s="9">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="J244" s="8">
         <v>1</v>
       </c>
       <c r="K244" s="8"/>
       <c r="L244" s="8"/>
       <c t="s" r="M244" s="9">
-        <v>337</v>
+        <v>80</v>
       </c>
       <c r="N244" s="9"/>
       <c r="O244" s="9"/>
       <c r="P244" s="10">
-        <v>45624</v>
+        <v>45833</v>
       </c>
       <c t="s" r="Q244" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R244" s="9"/>
       <c r="S244" s="9"/>
     </row>
     <row r="245" ht="28.5" customHeight="1">
       <c r="A245" s="7">
         <v>237</v>
       </c>
       <c r="B245" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C245" s="9">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c t="s" r="D245" s="9">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E245" s="9"/>
       <c t="s" r="F245" s="9">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="G245" s="9"/>
       <c r="H245" s="9"/>
       <c t="s" r="I245" s="9">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="J245" s="8">
         <v>1</v>
       </c>
       <c r="K245" s="8"/>
       <c r="L245" s="8"/>
       <c t="s" r="M245" s="9">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="N245" s="9"/>
       <c r="O245" s="9"/>
       <c r="P245" s="10">
-        <v>45833</v>
+        <v>45916</v>
       </c>
       <c t="s" r="Q245" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R245" s="9"/>
       <c r="S245" s="9"/>
     </row>
     <row r="246" ht="28.5" customHeight="1">
       <c r="A246" s="7">
         <v>238</v>
       </c>
       <c r="B246" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C246" s="9">
-        <v>184</v>
+        <v>297</v>
       </c>
       <c t="s" r="D246" s="9">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E246" s="9"/>
       <c t="s" r="F246" s="9">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="G246" s="9"/>
       <c r="H246" s="9"/>
       <c t="s" r="I246" s="9">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="J246" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K246" s="8"/>
       <c r="L246" s="8"/>
       <c t="s" r="M246" s="9">
-        <v>173</v>
+        <v>279</v>
       </c>
       <c r="N246" s="9"/>
       <c r="O246" s="9"/>
       <c r="P246" s="10">
-        <v>45916</v>
+        <v>45884</v>
       </c>
       <c t="s" r="Q246" s="9">
         <v>64</v>
       </c>
       <c r="R246" s="9"/>
       <c r="S246" s="9"/>
     </row>
     <row r="247" ht="28.5" customHeight="1">
       <c r="A247" s="7">
         <v>239</v>
       </c>
       <c r="B247" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C247" s="9">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c t="s" r="D247" s="9">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E247" s="9"/>
       <c t="s" r="F247" s="9">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="G247" s="9"/>
       <c r="H247" s="9"/>
       <c t="s" r="I247" s="9">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="J247" s="8">
         <v>3</v>
       </c>
       <c r="K247" s="8"/>
       <c r="L247" s="8"/>
       <c t="s" r="M247" s="9">
-        <v>275</v>
+        <v>823</v>
       </c>
       <c r="N247" s="9"/>
       <c r="O247" s="9"/>
       <c r="P247" s="10">
-        <v>45884</v>
+        <v>45870</v>
       </c>
       <c t="s" r="Q247" s="9">
         <v>64</v>
       </c>
       <c r="R247" s="9"/>
       <c r="S247" s="9"/>
     </row>
     <row r="248" ht="28.5" customHeight="1">
       <c r="A248" s="7">
         <v>240</v>
       </c>
       <c r="B248" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C248" s="9">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c t="s" r="D248" s="9">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E248" s="9"/>
       <c t="s" r="F248" s="9">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="G248" s="9"/>
       <c r="H248" s="9"/>
       <c t="s" r="I248" s="9">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="J248" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K248" s="8"/>
       <c r="L248" s="8"/>
       <c t="s" r="M248" s="9">
-        <v>824</v>
+        <v>48</v>
       </c>
       <c r="N248" s="9"/>
       <c r="O248" s="9"/>
       <c r="P248" s="10">
-        <v>45870</v>
+        <v>45786</v>
       </c>
       <c t="s" r="Q248" s="9">
         <v>64</v>
       </c>
       <c r="R248" s="9"/>
       <c r="S248" s="9"/>
     </row>
     <row r="249" ht="28.5" customHeight="1">
       <c r="A249" s="7">
         <v>241</v>
       </c>
       <c r="B249" s="8">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C249" s="9">
-        <v>30</v>
+        <v>286</v>
       </c>
       <c t="s" r="D249" s="9">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="E249" s="9"/>
       <c t="s" r="F249" s="9">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="G249" s="9"/>
       <c r="H249" s="9"/>
       <c t="s" r="I249" s="9">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="J249" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K249" s="8"/>
       <c r="L249" s="8"/>
       <c t="s" r="M249" s="9">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="N249" s="9"/>
       <c r="O249" s="9"/>
       <c r="P249" s="10">
-        <v>45786</v>
+        <v>44924</v>
       </c>
       <c t="s" r="Q249" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R249" s="9"/>
       <c r="S249" s="9"/>
     </row>
     <row r="250" ht="28.5" customHeight="1">
       <c r="A250" s="7">
         <v>242</v>
       </c>
       <c r="B250" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C250" s="9">
-        <v>282</v>
+        <v>59</v>
       </c>
       <c t="s" r="D250" s="9">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E250" s="9"/>
       <c t="s" r="F250" s="9">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="G250" s="9"/>
       <c r="H250" s="9"/>
       <c t="s" r="I250" s="9">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="J250" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K250" s="8"/>
       <c r="L250" s="8"/>
       <c t="s" r="M250" s="9">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="N250" s="9"/>
       <c r="O250" s="9"/>
       <c r="P250" s="10">
-        <v>44924</v>
+        <v>45447</v>
       </c>
       <c t="s" r="Q250" s="9">
         <v>58</v>
       </c>
       <c r="R250" s="9"/>
       <c r="S250" s="9"/>
     </row>
-    <row r="251" ht="29.25" customHeight="1">
+    <row r="251" ht="28.5" customHeight="1">
       <c r="A251" s="7">
         <v>243</v>
       </c>
       <c r="B251" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C251" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D251" s="9">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="E251" s="9"/>
       <c t="s" r="F251" s="9">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="G251" s="9"/>
       <c r="H251" s="9"/>
       <c t="s" r="I251" s="9">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="J251" s="8">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="K251" s="8"/>
       <c r="L251" s="8"/>
       <c t="s" r="M251" s="9">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N251" s="9"/>
       <c r="O251" s="9"/>
       <c r="P251" s="10">
-        <v>45447</v>
+        <v>45762</v>
       </c>
       <c t="s" r="Q251" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R251" s="9"/>
       <c r="S251" s="9"/>
     </row>
     <row r="252" ht="28.5" customHeight="1">
       <c r="A252" s="7">
         <v>244</v>
       </c>
       <c r="B252" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C252" s="9">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c t="s" r="D252" s="9">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="E252" s="9"/>
       <c t="s" r="F252" s="9">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="G252" s="9"/>
       <c r="H252" s="9"/>
       <c t="s" r="I252" s="9">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="J252" s="8">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="K252" s="8"/>
       <c r="L252" s="8"/>
       <c t="s" r="M252" s="9">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="N252" s="9"/>
       <c r="O252" s="9"/>
       <c r="P252" s="10">
-        <v>45762</v>
+        <v>45387</v>
       </c>
       <c t="s" r="Q252" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R252" s="9"/>
       <c r="S252" s="9"/>
     </row>
     <row r="253" ht="28.5" customHeight="1">
       <c r="A253" s="7">
         <v>245</v>
       </c>
       <c r="B253" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C253" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D253" s="9">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="E253" s="9"/>
       <c t="s" r="F253" s="9">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="G253" s="9"/>
       <c r="H253" s="9"/>
       <c t="s" r="I253" s="9">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J253" s="8">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K253" s="8"/>
       <c r="L253" s="8"/>
       <c t="s" r="M253" s="9">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="N253" s="9"/>
       <c r="O253" s="9"/>
       <c r="P253" s="10">
-        <v>45387</v>
+        <v>45950</v>
       </c>
       <c t="s" r="Q253" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R253" s="9"/>
       <c r="S253" s="9"/>
     </row>
     <row r="254" ht="28.5" customHeight="1">
       <c r="A254" s="7">
         <v>246</v>
       </c>
       <c r="B254" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C254" s="9">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c t="s" r="D254" s="9">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E254" s="9"/>
       <c t="s" r="F254" s="9">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="G254" s="9"/>
       <c r="H254" s="9"/>
       <c t="s" r="I254" s="9">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="J254" s="8">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="K254" s="8"/>
       <c r="L254" s="8"/>
       <c t="s" r="M254" s="9">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="N254" s="9"/>
       <c r="O254" s="9"/>
       <c r="P254" s="10">
-        <v>45950</v>
+        <v>45097</v>
       </c>
       <c t="s" r="Q254" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R254" s="9"/>
       <c r="S254" s="9"/>
     </row>
-    <row r="255" ht="28.5" customHeight="1">
+    <row r="255" ht="29.25" customHeight="1">
       <c r="A255" s="7">
         <v>247</v>
       </c>
       <c r="B255" s="8">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C255" s="9">
-        <v>184</v>
+        <v>297</v>
       </c>
       <c t="s" r="D255" s="9">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E255" s="9"/>
       <c t="s" r="F255" s="9">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="G255" s="9"/>
       <c r="H255" s="9"/>
       <c t="s" r="I255" s="9">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="J255" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K255" s="8"/>
       <c r="L255" s="8"/>
       <c t="s" r="M255" s="9">
-        <v>129</v>
+        <v>848</v>
       </c>
       <c r="N255" s="9"/>
       <c r="O255" s="9"/>
       <c r="P255" s="10">
-        <v>45097</v>
+        <v>45684</v>
       </c>
       <c t="s" r="Q255" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R255" s="9"/>
       <c r="S255" s="9"/>
     </row>
     <row r="256" ht="28.5" customHeight="1">
       <c r="A256" s="7">
         <v>248</v>
       </c>
       <c r="B256" s="8">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C256" s="9">
-        <v>298</v>
+        <v>444</v>
       </c>
       <c t="s" r="D256" s="9">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="E256" s="9"/>
       <c t="s" r="F256" s="9">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="G256" s="9"/>
       <c r="H256" s="9"/>
       <c t="s" r="I256" s="9">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="J256" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K256" s="8"/>
       <c r="L256" s="8"/>
       <c t="s" r="M256" s="9">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="N256" s="9"/>
       <c r="O256" s="9"/>
       <c r="P256" s="10">
-        <v>45684</v>
+        <v>45124</v>
       </c>
       <c t="s" r="Q256" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R256" s="9"/>
       <c r="S256" s="9"/>
     </row>
     <row r="257" ht="28.5" customHeight="1">
       <c r="A257" s="7">
         <v>249</v>
       </c>
       <c r="B257" s="8">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C257" s="9">
-        <v>445</v>
+        <v>90</v>
       </c>
       <c t="s" r="D257" s="9">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="E257" s="9"/>
       <c t="s" r="F257" s="9">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="G257" s="9"/>
       <c r="H257" s="9"/>
       <c t="s" r="I257" s="9">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="J257" s="8">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K257" s="8"/>
       <c r="L257" s="8"/>
       <c t="s" r="M257" s="9">
-        <v>48</v>
+        <v>94</v>
       </c>
       <c r="N257" s="9"/>
       <c r="O257" s="9"/>
       <c r="P257" s="10">
-        <v>45124</v>
+        <v>45358</v>
       </c>
       <c t="s" r="Q257" s="9">
         <v>58</v>
       </c>
       <c r="R257" s="9"/>
       <c r="S257" s="9"/>
     </row>
     <row r="258" ht="28.5" customHeight="1">
       <c r="A258" s="7">
         <v>250</v>
       </c>
       <c r="B258" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C258" s="9">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c t="s" r="D258" s="9">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="E258" s="9"/>
       <c t="s" r="F258" s="9">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="G258" s="9"/>
       <c r="H258" s="9"/>
       <c t="s" r="I258" s="9">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J258" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K258" s="8"/>
       <c r="L258" s="8"/>
       <c t="s" r="M258" s="9">
-        <v>94</v>
+        <v>858</v>
       </c>
       <c r="N258" s="9"/>
       <c r="O258" s="9"/>
       <c r="P258" s="10">
-        <v>45358</v>
+        <v>46042</v>
       </c>
       <c t="s" r="Q258" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R258" s="9"/>
       <c r="S258" s="9"/>
     </row>
     <row r="259" ht="28.5" customHeight="1">
       <c r="A259" s="7">
         <v>251</v>
       </c>
       <c r="B259" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C259" s="9">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c t="s" r="D259" s="9">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E259" s="9"/>
       <c t="s" r="F259" s="9">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="G259" s="9"/>
       <c r="H259" s="9"/>
       <c t="s" r="I259" s="9">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="J259" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K259" s="8"/>
       <c r="L259" s="8"/>
       <c t="s" r="M259" s="9">
-        <v>859</v>
+        <v>515</v>
       </c>
       <c r="N259" s="9"/>
       <c r="O259" s="9"/>
       <c r="P259" s="10">
-        <v>46042</v>
+        <v>45502</v>
       </c>
       <c t="s" r="Q259" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R259" s="9"/>
       <c r="S259" s="9"/>
     </row>
     <row r="260" ht="28.5" customHeight="1">
       <c r="A260" s="7">
         <v>252</v>
       </c>
       <c r="B260" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C260" s="9">
-        <v>130</v>
+        <v>862</v>
       </c>
       <c t="s" r="D260" s="9">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="E260" s="9"/>
       <c t="s" r="F260" s="9">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="G260" s="9"/>
       <c r="H260" s="9"/>
       <c t="s" r="I260" s="9">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="J260" s="8">
         <v>1</v>
       </c>
       <c r="K260" s="8"/>
       <c r="L260" s="8"/>
       <c t="s" r="M260" s="9">
-        <v>516</v>
+        <v>80</v>
       </c>
       <c r="N260" s="9"/>
       <c r="O260" s="9"/>
       <c r="P260" s="10">
-        <v>45502</v>
+        <v>45915</v>
       </c>
       <c t="s" r="Q260" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R260" s="9"/>
       <c r="S260" s="9"/>
     </row>
     <row r="261" ht="28.5" customHeight="1">
       <c r="A261" s="7">
         <v>253</v>
       </c>
       <c r="B261" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C261" s="9">
-        <v>863</v>
+        <v>184</v>
       </c>
       <c t="s" r="D261" s="9">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E261" s="9"/>
       <c t="s" r="F261" s="9">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="G261" s="9"/>
       <c r="H261" s="9"/>
       <c t="s" r="I261" s="9">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="J261" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K261" s="8"/>
       <c r="L261" s="8"/>
       <c t="s" r="M261" s="9">
-        <v>80</v>
+        <v>373</v>
       </c>
       <c r="N261" s="9"/>
       <c r="O261" s="9"/>
       <c r="P261" s="10">
-        <v>45915</v>
+        <v>45763</v>
       </c>
       <c t="s" r="Q261" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R261" s="9"/>
       <c r="S261" s="9"/>
     </row>
-    <row r="262" ht="29.25" customHeight="1">
+    <row r="262" ht="28.5" customHeight="1">
       <c r="A262" s="7">
         <v>254</v>
       </c>
       <c r="B262" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C262" s="9">
-        <v>184</v>
+        <v>297</v>
       </c>
       <c t="s" r="D262" s="9">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E262" s="9"/>
       <c t="s" r="F262" s="9">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="G262" s="9"/>
       <c r="H262" s="9"/>
       <c t="s" r="I262" s="9">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="J262" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K262" s="8"/>
       <c r="L262" s="8"/>
       <c t="s" r="M262" s="9">
-        <v>374</v>
+        <v>872</v>
       </c>
       <c r="N262" s="9"/>
       <c r="O262" s="9"/>
       <c r="P262" s="10">
-        <v>45763</v>
+        <v>45813</v>
       </c>
       <c t="s" r="Q262" s="9">
         <v>19</v>
       </c>
       <c r="R262" s="9"/>
       <c r="S262" s="9"/>
     </row>
     <row r="263" ht="28.5" customHeight="1">
       <c r="A263" s="7">
         <v>255</v>
       </c>
       <c r="B263" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C263" s="9">
-        <v>298</v>
+        <v>130</v>
       </c>
       <c t="s" r="D263" s="9">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="E263" s="9"/>
       <c t="s" r="F263" s="9">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="G263" s="9"/>
       <c r="H263" s="9"/>
       <c t="s" r="I263" s="9">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="J263" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K263" s="8"/>
       <c r="L263" s="8"/>
       <c t="s" r="M263" s="9">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="N263" s="9"/>
       <c r="O263" s="9"/>
       <c r="P263" s="10">
-        <v>45813</v>
+        <v>45217</v>
       </c>
       <c t="s" r="Q263" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R263" s="9"/>
       <c r="S263" s="9"/>
     </row>
     <row r="264" ht="28.5" customHeight="1">
       <c r="A264" s="7">
         <v>256</v>
       </c>
       <c r="B264" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C264" s="9">
-        <v>130</v>
+        <v>102</v>
       </c>
       <c t="s" r="D264" s="9">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="E264" s="9"/>
       <c t="s" r="F264" s="9">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="G264" s="9"/>
       <c r="H264" s="9"/>
       <c t="s" r="I264" s="9">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="J264" s="8">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K264" s="8"/>
       <c r="L264" s="8"/>
       <c t="s" r="M264" s="9">
-        <v>877</v>
+        <v>823</v>
       </c>
       <c r="N264" s="9"/>
       <c r="O264" s="9"/>
       <c r="P264" s="10">
-        <v>45217</v>
+        <v>45805</v>
       </c>
       <c t="s" r="Q264" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R264" s="9"/>
       <c r="S264" s="9"/>
     </row>
     <row r="265" ht="28.5" customHeight="1">
       <c r="A265" s="7">
         <v>257</v>
       </c>
       <c r="B265" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C265" s="9">
-        <v>102</v>
+        <v>430</v>
       </c>
       <c t="s" r="D265" s="9">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E265" s="9"/>
       <c t="s" r="F265" s="9">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="G265" s="9"/>
       <c r="H265" s="9"/>
       <c t="s" r="I265" s="9">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="J265" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K265" s="8"/>
       <c r="L265" s="8"/>
       <c t="s" r="M265" s="9">
-        <v>824</v>
+        <v>883</v>
       </c>
       <c r="N265" s="9"/>
       <c r="O265" s="9"/>
       <c r="P265" s="10">
-        <v>45805</v>
+        <v>45225</v>
       </c>
       <c t="s" r="Q265" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R265" s="9"/>
       <c r="S265" s="9"/>
     </row>
-    <row r="266" ht="28.5" customHeight="1">
+    <row r="266" ht="29.25" customHeight="1">
       <c r="A266" s="7">
         <v>258</v>
       </c>
       <c r="B266" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C266" s="9">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c t="s" r="D266" s="9">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="E266" s="9"/>
       <c t="s" r="F266" s="9">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="G266" s="9"/>
       <c r="H266" s="9"/>
       <c t="s" r="I266" s="9">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="J266" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K266" s="8"/>
       <c r="L266" s="8"/>
       <c t="s" r="M266" s="9">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="N266" s="9"/>
       <c r="O266" s="9"/>
       <c r="P266" s="10">
-        <v>45225</v>
+        <v>45936</v>
       </c>
       <c t="s" r="Q266" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R266" s="9"/>
       <c r="S266" s="9"/>
     </row>
-    <row r="267" ht="28.5" customHeight="1">
+    <row r="267" ht="29.25" customHeight="1">
       <c r="A267" s="7">
         <v>259</v>
       </c>
       <c r="B267" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C267" s="9">
-        <v>102</v>
+        <v>184</v>
       </c>
       <c t="s" r="D267" s="9">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E267" s="9"/>
       <c t="s" r="F267" s="9">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="G267" s="9"/>
       <c r="H267" s="9"/>
       <c t="s" r="I267" s="9">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="J267" s="8">
         <v>1</v>
       </c>
       <c r="K267" s="8"/>
       <c r="L267" s="8"/>
       <c t="s" r="M267" s="9">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="N267" s="9"/>
       <c r="O267" s="9"/>
       <c r="P267" s="10">
-        <v>45936</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q267" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R267" s="9"/>
       <c r="S267" s="9"/>
     </row>
-    <row r="268" ht="30" customHeight="1">
+    <row r="268" ht="28.5" customHeight="1">
       <c r="A268" s="7">
         <v>260</v>
       </c>
       <c r="B268" s="8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C268" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D268" s="9">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="E268" s="9"/>
       <c t="s" r="F268" s="9">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="G268" s="9"/>
       <c r="H268" s="9"/>
       <c t="s" r="I268" s="9">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="J268" s="8">
         <v>1</v>
       </c>
       <c r="K268" s="8"/>
       <c r="L268" s="8"/>
       <c t="s" r="M268" s="9">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="N268" s="9"/>
       <c r="O268" s="9"/>
       <c r="P268" s="10">
-        <v>45590</v>
+        <v>45243</v>
       </c>
       <c t="s" r="Q268" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R268" s="9"/>
       <c r="S268" s="9"/>
     </row>
     <row r="269" ht="28.5" customHeight="1">
       <c r="A269" s="7">
         <v>261</v>
       </c>
       <c r="B269" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C269" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D269" s="9">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="E269" s="9"/>
       <c t="s" r="F269" s="9">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="G269" s="9"/>
       <c r="H269" s="9"/>
       <c t="s" r="I269" s="9">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="J269" s="8">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="K269" s="8"/>
       <c r="L269" s="8"/>
       <c t="s" r="M269" s="9">
         <v>122</v>
       </c>
       <c r="N269" s="9"/>
       <c r="O269" s="9"/>
       <c r="P269" s="10">
-        <v>45243</v>
+        <v>45373</v>
       </c>
       <c t="s" r="Q269" s="9">
         <v>58</v>
       </c>
       <c r="R269" s="9"/>
       <c r="S269" s="9"/>
     </row>
-    <row r="270" ht="28.5" customHeight="1">
+    <row r="270" ht="29.25" customHeight="1">
       <c r="A270" s="7">
         <v>262</v>
       </c>
       <c r="B270" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C270" s="9">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c t="s" r="D270" s="9">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="E270" s="9"/>
       <c t="s" r="F270" s="9">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="G270" s="9"/>
       <c r="H270" s="9"/>
       <c t="s" r="I270" s="9">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="J270" s="8">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="K270" s="8"/>
       <c r="L270" s="8"/>
       <c t="s" r="M270" s="9">
-        <v>122</v>
+        <v>899</v>
       </c>
       <c r="N270" s="9"/>
       <c r="O270" s="9"/>
       <c r="P270" s="10">
-        <v>45373</v>
+        <v>45936</v>
       </c>
       <c t="s" r="Q270" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R270" s="9"/>
       <c r="S270" s="9"/>
     </row>
     <row r="271" ht="28.5" customHeight="1">
       <c r="A271" s="7">
         <v>263</v>
       </c>
       <c r="B271" s="8">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C271" s="9">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c t="s" r="D271" s="9">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="E271" s="9"/>
       <c t="s" r="F271" s="9">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="G271" s="9"/>
       <c r="H271" s="9"/>
       <c t="s" r="I271" s="9">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="J271" s="8">
         <v>1</v>
       </c>
       <c r="K271" s="8"/>
       <c r="L271" s="8"/>
       <c t="s" r="M271" s="9">
-        <v>899</v>
+        <v>80</v>
       </c>
       <c r="N271" s="9"/>
       <c r="O271" s="9"/>
       <c r="P271" s="10">
-        <v>45936</v>
+        <v>45387</v>
       </c>
       <c t="s" r="Q271" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R271" s="9"/>
       <c r="S271" s="9"/>
     </row>
     <row r="272" ht="28.5" customHeight="1">
       <c r="A272" s="7">
         <v>264</v>
       </c>
       <c r="B272" s="8">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C272" s="9">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c t="s" r="D272" s="9">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E272" s="9"/>
       <c t="s" r="F272" s="9">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="G272" s="9"/>
       <c r="H272" s="9"/>
       <c t="s" r="I272" s="9">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="J272" s="8">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="K272" s="8"/>
       <c r="L272" s="8"/>
       <c t="s" r="M272" s="9">
-        <v>80</v>
+        <v>158</v>
       </c>
       <c r="N272" s="9"/>
       <c r="O272" s="9"/>
       <c r="P272" s="10">
-        <v>45387</v>
+        <v>45980</v>
       </c>
       <c t="s" r="Q272" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R272" s="9"/>
       <c r="S272" s="9"/>
     </row>
     <row r="273" ht="28.5" customHeight="1">
       <c r="A273" s="7">
         <v>265</v>
       </c>
       <c r="B273" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C273" s="9">
-        <v>40</v>
+        <v>444</v>
       </c>
       <c t="s" r="D273" s="9">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="E273" s="9"/>
       <c t="s" r="F273" s="9">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="G273" s="9"/>
       <c r="H273" s="9"/>
       <c t="s" r="I273" s="9">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="J273" s="8">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K273" s="8"/>
       <c r="L273" s="8"/>
       <c t="s" r="M273" s="9">
-        <v>158</v>
+        <v>744</v>
       </c>
       <c r="N273" s="9"/>
       <c r="O273" s="9"/>
       <c r="P273" s="10">
-        <v>45980</v>
+        <v>45426</v>
       </c>
       <c t="s" r="Q273" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R273" s="9"/>
       <c r="S273" s="9"/>
     </row>
     <row r="274" ht="28.5" customHeight="1">
       <c r="A274" s="7">
         <v>266</v>
       </c>
       <c r="B274" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C274" s="9">
-        <v>445</v>
+        <v>65</v>
       </c>
       <c t="s" r="D274" s="9">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="E274" s="9"/>
       <c t="s" r="F274" s="9">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="G274" s="9"/>
       <c r="H274" s="9"/>
       <c t="s" r="I274" s="9">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="J274" s="8">
         <v>2</v>
       </c>
       <c r="K274" s="8"/>
       <c r="L274" s="8"/>
       <c t="s" r="M274" s="9">
-        <v>745</v>
+        <v>129</v>
       </c>
       <c r="N274" s="9"/>
       <c r="O274" s="9"/>
       <c r="P274" s="10">
-        <v>45426</v>
+        <v>45709</v>
       </c>
       <c t="s" r="Q274" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R274" s="9"/>
       <c r="S274" s="9"/>
     </row>
     <row r="275" ht="28.5" customHeight="1">
       <c r="A275" s="7">
         <v>267</v>
       </c>
       <c r="B275" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C275" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D275" s="9">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="E275" s="9"/>
       <c t="s" r="F275" s="9">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="G275" s="9"/>
       <c r="H275" s="9"/>
       <c t="s" r="I275" s="9">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="J275" s="8">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="K275" s="8"/>
       <c r="L275" s="8"/>
       <c t="s" r="M275" s="9">
-        <v>129</v>
+        <v>915</v>
       </c>
       <c r="N275" s="9"/>
       <c r="O275" s="9"/>
       <c r="P275" s="10">
-        <v>45709</v>
+        <v>45860</v>
       </c>
       <c t="s" r="Q275" s="9">
         <v>19</v>
       </c>
       <c r="R275" s="9"/>
       <c r="S275" s="9"/>
     </row>
     <row r="276" ht="28.5" customHeight="1">
       <c r="A276" s="7">
         <v>268</v>
       </c>
       <c r="B276" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C276" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D276" s="9">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="E276" s="9"/>
       <c t="s" r="F276" s="9">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="G276" s="9"/>
       <c r="H276" s="9"/>
       <c t="s" r="I276" s="9">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="J276" s="8">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="K276" s="8"/>
       <c r="L276" s="8"/>
       <c t="s" r="M276" s="9">
-        <v>915</v>
+        <v>53</v>
       </c>
       <c r="N276" s="9"/>
       <c r="O276" s="9"/>
       <c r="P276" s="10">
-        <v>45860</v>
+        <v>45355</v>
       </c>
       <c t="s" r="Q276" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R276" s="9"/>
       <c r="S276" s="9"/>
     </row>
-    <row r="277" ht="29.25" customHeight="1">
+    <row r="277" ht="28.5" customHeight="1">
       <c r="A277" s="7">
         <v>269</v>
       </c>
       <c r="B277" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C277" s="9">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c t="s" r="D277" s="9">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="E277" s="9"/>
       <c t="s" r="F277" s="9">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="G277" s="9"/>
       <c r="H277" s="9"/>
       <c t="s" r="I277" s="9">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="J277" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K277" s="8"/>
       <c r="L277" s="8"/>
       <c t="s" r="M277" s="9">
-        <v>53</v>
+        <v>922</v>
       </c>
       <c r="N277" s="9"/>
       <c r="O277" s="9"/>
       <c r="P277" s="10">
-        <v>45355</v>
+        <v>45887</v>
       </c>
       <c t="s" r="Q277" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R277" s="9"/>
       <c r="S277" s="9"/>
     </row>
     <row r="278" ht="28.5" customHeight="1">
       <c r="A278" s="7">
         <v>270</v>
       </c>
       <c r="B278" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C278" s="9">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c t="s" r="D278" s="9">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E278" s="9"/>
       <c t="s" r="F278" s="9">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="G278" s="9"/>
       <c r="H278" s="9"/>
       <c t="s" r="I278" s="9">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="J278" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K278" s="8"/>
       <c r="L278" s="8"/>
       <c t="s" r="M278" s="9">
-        <v>922</v>
+        <v>122</v>
       </c>
       <c r="N278" s="9"/>
       <c r="O278" s="9"/>
       <c r="P278" s="10">
-        <v>45887</v>
+        <v>45303</v>
       </c>
       <c t="s" r="Q278" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R278" s="9"/>
       <c r="S278" s="9"/>
     </row>
     <row r="279" ht="28.5" customHeight="1">
       <c r="A279" s="7">
         <v>271</v>
       </c>
       <c r="B279" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C279" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D279" s="9">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="E279" s="9"/>
       <c t="s" r="F279" s="9">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="G279" s="9"/>
       <c r="H279" s="9"/>
       <c t="s" r="I279" s="9">
-        <v>925</v>
+        <v>98</v>
       </c>
       <c r="J279" s="8">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K279" s="8"/>
       <c r="L279" s="8"/>
       <c t="s" r="M279" s="9">
-        <v>122</v>
+        <v>99</v>
       </c>
       <c r="N279" s="9"/>
       <c r="O279" s="9"/>
       <c r="P279" s="10">
-        <v>45303</v>
+        <v>45812</v>
       </c>
       <c t="s" r="Q279" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R279" s="9"/>
       <c r="S279" s="9"/>
     </row>
     <row r="280" ht="28.5" customHeight="1">
       <c r="A280" s="7">
         <v>272</v>
       </c>
       <c r="B280" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C280" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D280" s="9">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="E280" s="9"/>
       <c t="s" r="F280" s="9">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="G280" s="9"/>
       <c r="H280" s="9"/>
       <c t="s" r="I280" s="9">
-        <v>98</v>
+        <v>930</v>
       </c>
       <c r="J280" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="K280" s="8"/>
       <c r="L280" s="8"/>
       <c t="s" r="M280" s="9">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="N280" s="9"/>
       <c r="O280" s="9"/>
       <c r="P280" s="10">
-        <v>45812</v>
+        <v>45771</v>
       </c>
       <c t="s" r="Q280" s="9">
         <v>19</v>
       </c>
       <c r="R280" s="9"/>
       <c r="S280" s="9"/>
     </row>
-    <row r="281" ht="28.5" customHeight="1">
+    <row r="281" ht="29.25" customHeight="1">
       <c r="A281" s="7">
         <v>273</v>
       </c>
       <c r="B281" s="8">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C281" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D281" s="9">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="E281" s="9"/>
       <c t="s" r="F281" s="9">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="G281" s="9"/>
       <c r="H281" s="9"/>
       <c t="s" r="I281" s="9">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="J281" s="8">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="K281" s="8"/>
       <c r="L281" s="8"/>
       <c t="s" r="M281" s="9">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="N281" s="9"/>
       <c r="O281" s="9"/>
       <c r="P281" s="10">
-        <v>45771</v>
+        <v>45064</v>
       </c>
       <c t="s" r="Q281" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R281" s="9"/>
       <c r="S281" s="9"/>
     </row>
     <row r="282" ht="28.5" customHeight="1">
       <c r="A282" s="7">
         <v>274</v>
       </c>
       <c r="B282" s="8">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C282" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D282" s="9">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="E282" s="9"/>
       <c t="s" r="F282" s="9">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="G282" s="9"/>
       <c r="H282" s="9"/>
       <c t="s" r="I282" s="9">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="J282" s="8">
         <v>1</v>
       </c>
       <c r="K282" s="8"/>
       <c r="L282" s="8"/>
       <c t="s" r="M282" s="9">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="N282" s="9"/>
       <c r="O282" s="9"/>
       <c r="P282" s="10">
-        <v>45064</v>
+        <v>45519</v>
       </c>
       <c t="s" r="Q282" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R282" s="9"/>
       <c r="S282" s="9"/>
     </row>
-    <row r="283" ht="28.5" customHeight="1">
+    <row r="283" ht="29.25" customHeight="1">
       <c r="A283" s="7">
         <v>275</v>
       </c>
       <c r="B283" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C283" s="9">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c t="s" r="D283" s="9">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="E283" s="9"/>
       <c t="s" r="F283" s="9">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="G283" s="9"/>
       <c r="H283" s="9"/>
       <c t="s" r="I283" s="9">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="J283" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K283" s="8"/>
       <c r="L283" s="8"/>
       <c t="s" r="M283" s="9">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="N283" s="9"/>
       <c r="O283" s="9"/>
       <c r="P283" s="10">
-        <v>45519</v>
+        <v>46059</v>
       </c>
       <c t="s" r="Q283" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R283" s="9"/>
       <c r="S283" s="9"/>
     </row>
-    <row r="284" ht="30" customHeight="1">
+    <row r="284" ht="28.5" customHeight="1">
       <c r="A284" s="7">
         <v>276</v>
       </c>
       <c r="B284" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C284" s="9">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c t="s" r="D284" s="9">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="E284" s="9"/>
       <c t="s" r="F284" s="9">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="G284" s="9"/>
       <c r="H284" s="9"/>
       <c t="s" r="I284" s="9">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="J284" s="8">
         <v>6</v>
       </c>
       <c r="K284" s="8"/>
       <c r="L284" s="8"/>
       <c t="s" r="M284" s="9">
-        <v>18</v>
+        <v>173</v>
       </c>
       <c r="N284" s="9"/>
       <c r="O284" s="9"/>
       <c r="P284" s="10">
-        <v>46059</v>
+        <v>45371</v>
       </c>
       <c t="s" r="Q284" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R284" s="9"/>
       <c r="S284" s="9"/>
     </row>
-    <row r="285" ht="28.5" customHeight="1">
+    <row r="285" ht="29.25" customHeight="1">
       <c r="A285" s="7">
         <v>277</v>
       </c>
       <c r="B285" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C285" s="9">
-        <v>282</v>
+        <v>40</v>
       </c>
       <c t="s" r="D285" s="9">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E285" s="9"/>
       <c t="s" r="F285" s="9">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="G285" s="9"/>
       <c r="H285" s="9"/>
       <c t="s" r="I285" s="9">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="J285" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K285" s="8"/>
       <c r="L285" s="8"/>
       <c t="s" r="M285" s="9">
-        <v>173</v>
+        <v>336</v>
       </c>
       <c r="N285" s="9"/>
       <c r="O285" s="9"/>
       <c r="P285" s="10">
-        <v>45371</v>
+        <v>45573</v>
       </c>
       <c t="s" r="Q285" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R285" s="9"/>
       <c r="S285" s="9"/>
     </row>
     <row r="286" ht="28.5" customHeight="1">
       <c r="A286" s="7">
         <v>278</v>
       </c>
       <c r="B286" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C286" s="9">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c t="s" r="D286" s="9">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="E286" s="9"/>
       <c t="s" r="F286" s="9">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="G286" s="9"/>
       <c r="H286" s="9"/>
       <c t="s" r="I286" s="9">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="J286" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K286" s="8"/>
       <c r="L286" s="8"/>
       <c t="s" r="M286" s="9">
-        <v>337</v>
+        <v>173</v>
       </c>
       <c r="N286" s="9"/>
       <c r="O286" s="9"/>
       <c r="P286" s="10">
-        <v>45573</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q286" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R286" s="9"/>
       <c r="S286" s="9"/>
     </row>
     <row r="287" ht="28.5" customHeight="1">
       <c r="A287" s="7">
         <v>279</v>
       </c>
       <c r="B287" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C287" s="9">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c t="s" r="D287" s="9">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="E287" s="9"/>
       <c t="s" r="F287" s="9">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="G287" s="9"/>
       <c r="H287" s="9"/>
       <c t="s" r="I287" s="9">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="J287" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K287" s="8"/>
       <c r="L287" s="8"/>
       <c t="s" r="M287" s="9">
-        <v>173</v>
+        <v>122</v>
       </c>
       <c r="N287" s="9"/>
       <c r="O287" s="9"/>
       <c r="P287" s="10">
-        <v>45338</v>
+        <v>45348</v>
       </c>
       <c t="s" r="Q287" s="9">
         <v>58</v>
       </c>
       <c r="R287" s="9"/>
       <c r="S287" s="9"/>
     </row>
     <row r="288" ht="28.5" customHeight="1">
       <c r="A288" s="7">
         <v>280</v>
       </c>
       <c r="B288" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C288" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D288" s="9">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="E288" s="9"/>
       <c t="s" r="F288" s="9">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="G288" s="9"/>
       <c r="H288" s="9"/>
       <c t="s" r="I288" s="9">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="J288" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K288" s="8"/>
       <c r="L288" s="8"/>
       <c t="s" r="M288" s="9">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="N288" s="9"/>
       <c r="O288" s="9"/>
       <c r="P288" s="10">
-        <v>45348</v>
+        <v>45378</v>
       </c>
       <c t="s" r="Q288" s="9">
         <v>58</v>
       </c>
       <c r="R288" s="9"/>
       <c r="S288" s="9"/>
     </row>
     <row r="289" ht="28.5" customHeight="1">
       <c r="A289" s="7">
         <v>281</v>
       </c>
       <c r="B289" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C289" s="9">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c t="s" r="D289" s="9">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E289" s="9"/>
       <c t="s" r="F289" s="9">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="G289" s="9"/>
       <c r="H289" s="9"/>
       <c t="s" r="I289" s="9">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="J289" s="8">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="K289" s="8"/>
       <c r="L289" s="8"/>
       <c t="s" r="M289" s="9">
-        <v>80</v>
+        <v>958</v>
       </c>
       <c r="N289" s="9"/>
       <c r="O289" s="9"/>
       <c r="P289" s="10">
-        <v>45378</v>
+        <v>45952</v>
       </c>
       <c t="s" r="Q289" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R289" s="9"/>
       <c r="S289" s="9"/>
     </row>
     <row r="290" ht="28.5" customHeight="1">
       <c r="A290" s="7">
         <v>282</v>
       </c>
       <c r="B290" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C290" s="9">
-        <v>14</v>
+        <v>329</v>
       </c>
       <c t="s" r="D290" s="9">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E290" s="9"/>
       <c t="s" r="F290" s="9">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="G290" s="9"/>
       <c r="H290" s="9"/>
       <c t="s" r="I290" s="9">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="J290" s="8">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="K290" s="8"/>
       <c r="L290" s="8"/>
       <c t="s" r="M290" s="9">
-        <v>958</v>
+        <v>519</v>
       </c>
       <c r="N290" s="9"/>
       <c r="O290" s="9"/>
       <c r="P290" s="10">
-        <v>45952</v>
+        <v>45813</v>
       </c>
       <c t="s" r="Q290" s="9">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="R290" s="9"/>
       <c r="S290" s="9"/>
     </row>
     <row r="291" ht="28.5" customHeight="1">
       <c r="A291" s="7">
         <v>283</v>
       </c>
       <c r="B291" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C291" s="9">
-        <v>330</v>
+        <v>444</v>
       </c>
       <c t="s" r="D291" s="9">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="E291" s="9"/>
       <c t="s" r="F291" s="9">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="G291" s="9"/>
       <c r="H291" s="9"/>
       <c t="s" r="I291" s="9">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="J291" s="8">
         <v>1</v>
       </c>
       <c r="K291" s="8"/>
       <c r="L291" s="8"/>
       <c t="s" r="M291" s="9">
-        <v>520</v>
+        <v>965</v>
       </c>
       <c r="N291" s="9"/>
       <c r="O291" s="9"/>
       <c r="P291" s="10">
-        <v>45813</v>
+        <v>45636</v>
       </c>
       <c t="s" r="Q291" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R291" s="9"/>
       <c r="S291" s="9"/>
     </row>
-    <row r="292" ht="29.25" customHeight="1">
+    <row r="292" ht="28.5" customHeight="1">
       <c r="A292" s="7">
         <v>284</v>
       </c>
       <c r="B292" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C292" s="9">
-        <v>445</v>
+        <v>65</v>
       </c>
       <c t="s" r="D292" s="9">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E292" s="9"/>
       <c t="s" r="F292" s="9">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="G292" s="9"/>
       <c r="H292" s="9"/>
       <c t="s" r="I292" s="9">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="J292" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K292" s="8"/>
       <c r="L292" s="8"/>
       <c t="s" r="M292" s="9">
-        <v>965</v>
+        <v>53</v>
       </c>
       <c r="N292" s="9"/>
       <c r="O292" s="9"/>
       <c r="P292" s="10">
-        <v>45636</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q292" s="9">
         <v>25</v>
       </c>
       <c r="R292" s="9"/>
       <c r="S292" s="9"/>
     </row>
     <row r="293" ht="28.5" customHeight="1">
       <c r="A293" s="7">
         <v>285</v>
       </c>
       <c r="B293" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C293" s="9">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c t="s" r="D293" s="9">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="E293" s="9"/>
       <c t="s" r="F293" s="9">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="G293" s="9"/>
       <c r="H293" s="9"/>
       <c t="s" r="I293" s="9">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="J293" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K293" s="8"/>
       <c r="L293" s="8"/>
       <c t="s" r="M293" s="9">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="N293" s="9"/>
       <c r="O293" s="9"/>
       <c r="P293" s="10">
-        <v>45590</v>
+        <v>45460</v>
       </c>
       <c t="s" r="Q293" s="9">
         <v>25</v>
       </c>
       <c r="R293" s="9"/>
       <c r="S293" s="9"/>
     </row>
     <row r="294" ht="28.5" customHeight="1">
       <c r="A294" s="7">
         <v>286</v>
       </c>
       <c r="B294" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C294" s="9">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c t="s" r="D294" s="9">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E294" s="9"/>
       <c t="s" r="F294" s="9">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="G294" s="9"/>
       <c r="H294" s="9"/>
       <c t="s" r="I294" s="9">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="J294" s="8">
         <v>1</v>
       </c>
       <c r="K294" s="8"/>
       <c r="L294" s="8"/>
       <c t="s" r="M294" s="9">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="N294" s="9"/>
       <c r="O294" s="9"/>
       <c r="P294" s="10">
-        <v>45460</v>
+        <v>45342</v>
       </c>
       <c t="s" r="Q294" s="9">
         <v>25</v>
       </c>
       <c r="R294" s="9"/>
       <c r="S294" s="9"/>
     </row>
     <row r="295" ht="28.5" customHeight="1">
       <c r="A295" s="7">
         <v>287</v>
       </c>
       <c r="B295" s="8">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c t="s" r="C295" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D295" s="9">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="E295" s="9"/>
       <c t="s" r="F295" s="9">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="G295" s="9"/>
       <c r="H295" s="9"/>
       <c t="s" r="I295" s="9">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="J295" s="8">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="K295" s="8"/>
       <c r="L295" s="8"/>
       <c t="s" r="M295" s="9">
-        <v>69</v>
+        <v>899</v>
       </c>
       <c r="N295" s="9"/>
       <c r="O295" s="9"/>
       <c r="P295" s="10">
-        <v>45342</v>
+        <v>45240</v>
       </c>
       <c t="s" r="Q295" s="9">
         <v>25</v>
       </c>
       <c r="R295" s="9"/>
       <c r="S295" s="9"/>
     </row>
-    <row r="296" ht="28.5" customHeight="1">
+    <row r="296" ht="29.25" customHeight="1">
       <c r="A296" s="7">
         <v>288</v>
       </c>
       <c r="B296" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C296" s="9">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c t="s" r="D296" s="9">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="E296" s="9"/>
       <c t="s" r="F296" s="9">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="G296" s="9"/>
       <c r="H296" s="9"/>
       <c t="s" r="I296" s="9">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="J296" s="8">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="K296" s="8"/>
       <c r="L296" s="8"/>
       <c t="s" r="M296" s="9">
-        <v>899</v>
+        <v>73</v>
       </c>
       <c r="N296" s="9"/>
       <c r="O296" s="9"/>
       <c r="P296" s="10">
-        <v>45240</v>
+        <v>45520</v>
       </c>
       <c t="s" r="Q296" s="9">
         <v>25</v>
       </c>
       <c r="R296" s="9"/>
       <c r="S296" s="9"/>
     </row>
     <row r="297" ht="28.5" customHeight="1">
       <c r="A297" s="7">
         <v>289</v>
       </c>
       <c r="B297" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C297" s="9">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c t="s" r="D297" s="9">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="E297" s="9"/>
       <c t="s" r="F297" s="9">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="G297" s="9"/>
       <c r="H297" s="9"/>
       <c t="s" r="I297" s="9">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="J297" s="8">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K297" s="8"/>
       <c r="L297" s="8"/>
       <c t="s" r="M297" s="9">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="N297" s="9"/>
       <c r="O297" s="9"/>
       <c r="P297" s="10">
-        <v>45520</v>
+        <v>46066</v>
       </c>
       <c t="s" r="Q297" s="9">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R297" s="9"/>
       <c r="S297" s="9"/>
     </row>
     <row r="298" ht="28.5" customHeight="1">
       <c r="A298" s="7">
         <v>290</v>
       </c>
       <c r="B298" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C298" s="9">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c t="s" r="D298" s="9">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="E298" s="9"/>
       <c t="s" r="F298" s="9">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="G298" s="9"/>
       <c r="H298" s="9"/>
       <c t="s" r="I298" s="9">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="J298" s="8">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="K298" s="8"/>
       <c r="L298" s="8"/>
       <c t="s" r="M298" s="9">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="N298" s="9"/>
       <c r="O298" s="9"/>
       <c r="P298" s="10">
-        <v>46066</v>
+        <v>45911</v>
       </c>
       <c t="s" r="Q298" s="9">
         <v>64</v>
       </c>
       <c r="R298" s="9"/>
       <c r="S298" s="9"/>
     </row>
     <row r="299" ht="28.5" customHeight="1">
       <c r="A299" s="7">
         <v>291</v>
       </c>
       <c r="B299" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C299" s="9">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c t="s" r="D299" s="9">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="E299" s="9"/>
       <c t="s" r="F299" s="9">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="G299" s="9"/>
       <c r="H299" s="9"/>
       <c t="s" r="I299" s="9">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="J299" s="8">
         <v>2</v>
       </c>
       <c r="K299" s="8"/>
       <c r="L299" s="8"/>
       <c t="s" r="M299" s="9">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="N299" s="9"/>
       <c r="O299" s="9"/>
       <c r="P299" s="10">
-        <v>45911</v>
+        <v>45482</v>
       </c>
       <c t="s" r="Q299" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R299" s="9"/>
       <c r="S299" s="9"/>
     </row>
     <row r="300" ht="28.5" customHeight="1">
       <c r="A300" s="7">
         <v>292</v>
       </c>
       <c r="B300" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C300" s="9">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c t="s" r="D300" s="9">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="E300" s="9"/>
       <c t="s" r="F300" s="9">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="G300" s="9"/>
       <c r="H300" s="9"/>
       <c t="s" r="I300" s="9">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="J300" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K300" s="8"/>
       <c r="L300" s="8"/>
       <c t="s" r="M300" s="9">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="N300" s="9"/>
       <c r="O300" s="9"/>
       <c r="P300" s="10">
-        <v>45482</v>
+        <v>45506</v>
       </c>
       <c t="s" r="Q300" s="9">
         <v>25</v>
       </c>
       <c r="R300" s="9"/>
       <c r="S300" s="9"/>
     </row>
     <row r="301" ht="28.5" customHeight="1">
       <c r="A301" s="7">
         <v>293</v>
       </c>
       <c r="B301" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C301" s="9">
-        <v>197</v>
+        <v>301</v>
       </c>
       <c t="s" r="D301" s="9">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="E301" s="9"/>
       <c t="s" r="F301" s="9">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="G301" s="9"/>
       <c r="H301" s="9"/>
       <c t="s" r="I301" s="9">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="J301" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K301" s="8"/>
       <c r="L301" s="8"/>
       <c t="s" r="M301" s="9">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="N301" s="9"/>
       <c r="O301" s="9"/>
       <c r="P301" s="10">
-        <v>45506</v>
+        <v>45722</v>
       </c>
       <c t="s" r="Q301" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R301" s="9"/>
       <c r="S301" s="9"/>
     </row>
     <row r="302" ht="28.5" customHeight="1">
       <c r="A302" s="7">
         <v>294</v>
       </c>
       <c r="B302" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C302" s="9">
-        <v>302</v>
+        <v>49</v>
       </c>
       <c t="s" r="D302" s="9">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="E302" s="9"/>
       <c t="s" r="F302" s="9">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="G302" s="9"/>
       <c r="H302" s="9"/>
       <c t="s" r="I302" s="9">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="J302" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K302" s="8"/>
       <c r="L302" s="8"/>
       <c t="s" r="M302" s="9">
-        <v>173</v>
+        <v>53</v>
       </c>
       <c r="N302" s="9"/>
       <c r="O302" s="9"/>
       <c r="P302" s="10">
-        <v>45722</v>
+        <v>45413</v>
       </c>
       <c t="s" r="Q302" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R302" s="9"/>
       <c r="S302" s="9"/>
     </row>
-    <row r="303" ht="29.25" customHeight="1">
+    <row r="303" ht="28.5" customHeight="1">
       <c r="A303" s="7">
         <v>295</v>
       </c>
       <c r="B303" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C303" s="9">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c t="s" r="D303" s="9">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="E303" s="9"/>
       <c t="s" r="F303" s="9">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="G303" s="9"/>
       <c r="H303" s="9"/>
       <c t="s" r="I303" s="9">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="J303" s="8">
         <v>1</v>
       </c>
       <c r="K303" s="8"/>
       <c r="L303" s="8"/>
       <c t="s" r="M303" s="9">
-        <v>53</v>
+        <v>1002</v>
       </c>
       <c r="N303" s="9"/>
       <c r="O303" s="9"/>
       <c r="P303" s="10">
-        <v>45413</v>
+        <v>45792</v>
       </c>
       <c t="s" r="Q303" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R303" s="9"/>
       <c r="S303" s="9"/>
     </row>
     <row r="304" ht="28.5" customHeight="1">
       <c r="A304" s="7">
         <v>296</v>
       </c>
       <c r="B304" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C304" s="9">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c t="s" r="D304" s="9">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="E304" s="9"/>
       <c t="s" r="F304" s="9">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="G304" s="9"/>
       <c r="H304" s="9"/>
       <c t="s" r="I304" s="9">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="J304" s="8">
         <v>1</v>
       </c>
       <c r="K304" s="8"/>
       <c r="L304" s="8"/>
       <c t="s" r="M304" s="9">
-        <v>1002</v>
+        <v>173</v>
       </c>
       <c r="N304" s="9"/>
       <c r="O304" s="9"/>
       <c r="P304" s="10">
-        <v>45792</v>
+        <v>45707</v>
       </c>
       <c t="s" r="Q304" s="9">
         <v>19</v>
       </c>
       <c r="R304" s="9"/>
       <c r="S304" s="9"/>
     </row>
     <row r="305" ht="28.5" customHeight="1">
       <c r="A305" s="7">
         <v>297</v>
       </c>
       <c r="B305" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C305" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D305" s="9">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="E305" s="9"/>
       <c t="s" r="F305" s="9">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="G305" s="9"/>
       <c r="H305" s="9"/>
       <c t="s" r="I305" s="9">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="J305" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K305" s="8"/>
       <c r="L305" s="8"/>
       <c t="s" r="M305" s="9">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="N305" s="9"/>
       <c r="O305" s="9"/>
       <c r="P305" s="10">
-        <v>45707</v>
+        <v>46045</v>
       </c>
       <c t="s" r="Q305" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R305" s="9"/>
       <c r="S305" s="9"/>
     </row>
     <row r="306" ht="28.5" customHeight="1">
       <c r="A306" s="7">
         <v>298</v>
       </c>
       <c r="B306" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C306" s="9">
-        <v>65</v>
+        <v>444</v>
       </c>
       <c t="s" r="D306" s="9">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="E306" s="9"/>
       <c t="s" r="F306" s="9">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="G306" s="9"/>
       <c r="H306" s="9"/>
       <c t="s" r="I306" s="9">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="J306" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K306" s="8"/>
       <c r="L306" s="8"/>
       <c t="s" r="M306" s="9">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="N306" s="9"/>
       <c r="O306" s="9"/>
       <c r="P306" s="10">
-        <v>46045</v>
+        <v>45426</v>
       </c>
       <c t="s" r="Q306" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R306" s="9"/>
       <c r="S306" s="9"/>
     </row>
-    <row r="307" ht="28.5" customHeight="1">
+    <row r="307" ht="29.25" customHeight="1">
       <c r="A307" s="7">
         <v>299</v>
       </c>
       <c r="B307" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C307" s="9">
-        <v>445</v>
+        <v>65</v>
       </c>
       <c t="s" r="D307" s="9">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="E307" s="9"/>
       <c t="s" r="F307" s="9">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="G307" s="9"/>
       <c r="H307" s="9"/>
       <c t="s" r="I307" s="9">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="J307" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K307" s="8"/>
       <c r="L307" s="8"/>
       <c t="s" r="M307" s="9">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="N307" s="9"/>
       <c r="O307" s="9"/>
       <c r="P307" s="10">
-        <v>45426</v>
+        <v>45995</v>
       </c>
       <c t="s" r="Q307" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R307" s="9"/>
       <c r="S307" s="9"/>
     </row>
     <row r="308" ht="28.5" customHeight="1">
       <c r="A308" s="7">
         <v>300</v>
       </c>
       <c r="B308" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C308" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D308" s="9">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="E308" s="9"/>
       <c t="s" r="F308" s="9">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="G308" s="9"/>
       <c r="H308" s="9"/>
       <c t="s" r="I308" s="9">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="J308" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K308" s="8"/>
       <c r="L308" s="8"/>
       <c t="s" r="M308" s="9">
-        <v>53</v>
+        <v>129</v>
       </c>
       <c r="N308" s="9"/>
       <c r="O308" s="9"/>
       <c r="P308" s="10">
-        <v>45995</v>
+        <v>45342</v>
       </c>
       <c t="s" r="Q308" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R308" s="9"/>
       <c r="S308" s="9"/>
     </row>
     <row r="309" ht="28.5" customHeight="1">
       <c r="A309" s="7">
         <v>301</v>
       </c>
       <c r="B309" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C309" s="9">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c t="s" r="D309" s="9">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="E309" s="9"/>
       <c t="s" r="F309" s="9">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="G309" s="9"/>
       <c r="H309" s="9"/>
       <c t="s" r="I309" s="9">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="J309" s="8">
         <v>1</v>
       </c>
       <c r="K309" s="8"/>
       <c r="L309" s="8"/>
       <c t="s" r="M309" s="9">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="N309" s="9"/>
       <c r="O309" s="9"/>
       <c r="P309" s="10">
-        <v>45342</v>
+        <v>45568</v>
       </c>
       <c t="s" r="Q309" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R309" s="9"/>
       <c r="S309" s="9"/>
     </row>
     <row r="310" ht="28.5" customHeight="1">
       <c r="A310" s="7">
         <v>302</v>
       </c>
       <c r="B310" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C310" s="9">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c t="s" r="D310" s="9">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="E310" s="9"/>
       <c t="s" r="F310" s="9">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="G310" s="9"/>
       <c r="H310" s="9"/>
       <c t="s" r="I310" s="9">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="J310" s="8">
         <v>1</v>
       </c>
       <c r="K310" s="8"/>
       <c r="L310" s="8"/>
       <c t="s" r="M310" s="9">
-        <v>53</v>
+        <v>958</v>
       </c>
       <c r="N310" s="9"/>
       <c r="O310" s="9"/>
       <c r="P310" s="10">
-        <v>45568</v>
+        <v>45148</v>
       </c>
       <c t="s" r="Q310" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R310" s="9"/>
       <c r="S310" s="9"/>
     </row>
     <row r="311" ht="28.5" customHeight="1">
       <c r="A311" s="7">
         <v>303</v>
       </c>
       <c r="B311" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C311" s="9">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c t="s" r="D311" s="9">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="E311" s="9"/>
       <c t="s" r="F311" s="9">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="G311" s="9"/>
       <c r="H311" s="9"/>
       <c t="s" r="I311" s="9">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="J311" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K311" s="8"/>
       <c r="L311" s="8"/>
       <c t="s" r="M311" s="9">
-        <v>958</v>
+        <v>69</v>
       </c>
       <c r="N311" s="9"/>
       <c r="O311" s="9"/>
       <c r="P311" s="10">
-        <v>45148</v>
+        <v>45628</v>
       </c>
       <c t="s" r="Q311" s="9">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="R311" s="9"/>
       <c r="S311" s="9"/>
     </row>
     <row r="312" ht="28.5" customHeight="1">
       <c r="A312" s="7">
         <v>304</v>
       </c>
       <c r="B312" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C312" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D312" s="9">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="E312" s="9"/>
       <c t="s" r="F312" s="9">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="G312" s="9"/>
       <c r="H312" s="9"/>
       <c t="s" r="I312" s="9">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="J312" s="8">
         <v>2</v>
       </c>
       <c r="K312" s="8"/>
       <c r="L312" s="8"/>
       <c t="s" r="M312" s="9">
-        <v>69</v>
+        <v>226</v>
       </c>
       <c r="N312" s="9"/>
       <c r="O312" s="9"/>
       <c r="P312" s="10">
-        <v>45628</v>
+        <v>45747</v>
       </c>
       <c t="s" r="Q312" s="9">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="R312" s="9"/>
       <c r="S312" s="9"/>
     </row>
     <row r="313" ht="28.5" customHeight="1">
       <c r="A313" s="7">
         <v>305</v>
       </c>
       <c r="B313" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C313" s="9">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c t="s" r="D313" s="9">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="E313" s="9"/>
       <c t="s" r="F313" s="9">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="G313" s="9"/>
       <c r="H313" s="9"/>
       <c t="s" r="I313" s="9">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="J313" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K313" s="8"/>
       <c r="L313" s="8"/>
       <c t="s" r="M313" s="9">
-        <v>222</v>
+        <v>73</v>
       </c>
       <c r="N313" s="9"/>
       <c r="O313" s="9"/>
       <c r="P313" s="10">
-        <v>45747</v>
+        <v>45623</v>
       </c>
       <c t="s" r="Q313" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="R313" s="9"/>
       <c r="S313" s="9"/>
     </row>
-    <row r="314" ht="29.25" customHeight="1">
+    <row r="314" ht="28.5" customHeight="1">
       <c r="A314" s="7">
         <v>306</v>
       </c>
       <c r="B314" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C314" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D314" s="9">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="E314" s="9"/>
       <c t="s" r="F314" s="9">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="G314" s="9"/>
       <c r="H314" s="9"/>
       <c t="s" r="I314" s="9">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="J314" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K314" s="8"/>
       <c r="L314" s="8"/>
       <c t="s" r="M314" s="9">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="N314" s="9"/>
       <c r="O314" s="9"/>
       <c r="P314" s="10">
-        <v>45623</v>
+        <v>45511</v>
       </c>
       <c t="s" r="Q314" s="9">
         <v>25</v>
       </c>
       <c r="R314" s="9"/>
       <c r="S314" s="9"/>
     </row>
     <row r="315" ht="28.5" customHeight="1">
       <c r="A315" s="7">
         <v>307</v>
       </c>
       <c r="B315" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C315" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D315" s="9">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="E315" s="9"/>
       <c t="s" r="F315" s="9">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="G315" s="9"/>
       <c r="H315" s="9"/>
       <c t="s" r="I315" s="9">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="J315" s="8">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="K315" s="8"/>
       <c r="L315" s="8"/>
       <c t="s" r="M315" s="9">
         <v>129</v>
       </c>
       <c r="N315" s="9"/>
       <c r="O315" s="9"/>
       <c r="P315" s="10">
-        <v>45511</v>
+        <v>45590</v>
       </c>
       <c t="s" r="Q315" s="9">
         <v>25</v>
       </c>
       <c r="R315" s="9"/>
       <c r="S315" s="9"/>
     </row>
     <row r="316" ht="28.5" customHeight="1">
       <c r="A316" s="7">
         <v>308</v>
       </c>
       <c r="B316" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C316" s="9">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c t="s" r="D316" s="9">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="E316" s="9"/>
       <c t="s" r="F316" s="9">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="G316" s="9"/>
       <c r="H316" s="9"/>
       <c t="s" r="I316" s="9">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="J316" s="8">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="K316" s="8"/>
       <c r="L316" s="8"/>
       <c t="s" r="M316" s="9">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="N316" s="9"/>
       <c r="O316" s="9"/>
       <c r="P316" s="10">
-        <v>45590</v>
+        <v>45568</v>
       </c>
       <c t="s" r="Q316" s="9">
         <v>25</v>
       </c>
       <c r="R316" s="9"/>
       <c r="S316" s="9"/>
     </row>
     <row r="317" ht="28.5" customHeight="1">
       <c r="A317" s="7">
         <v>309</v>
       </c>
       <c r="B317" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C317" s="9">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c t="s" r="D317" s="9">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="E317" s="9"/>
       <c t="s" r="F317" s="9">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="G317" s="9"/>
       <c r="H317" s="9"/>
       <c t="s" r="I317" s="9">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="J317" s="8">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K317" s="8"/>
       <c r="L317" s="8"/>
       <c t="s" r="M317" s="9">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="N317" s="9"/>
       <c r="O317" s="9"/>
       <c r="P317" s="10">
-        <v>45568</v>
+        <v>45701</v>
       </c>
       <c t="s" r="Q317" s="9">
         <v>25</v>
       </c>
       <c r="R317" s="9"/>
       <c r="S317" s="9"/>
     </row>
-    <row r="318" ht="28.5" customHeight="1">
+    <row r="318" ht="29.25" customHeight="1">
       <c r="A318" s="7">
         <v>310</v>
       </c>
       <c r="B318" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C318" s="9">
-        <v>169</v>
+        <v>95</v>
       </c>
       <c t="s" r="D318" s="9">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="E318" s="9"/>
       <c t="s" r="F318" s="9">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="G318" s="9"/>
       <c r="H318" s="9"/>
       <c t="s" r="I318" s="9">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="J318" s="8">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="K318" s="8"/>
       <c r="L318" s="8"/>
       <c t="s" r="M318" s="9">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="N318" s="9"/>
       <c r="O318" s="9"/>
       <c r="P318" s="10">
-        <v>45701</v>
+        <v>45519</v>
       </c>
       <c t="s" r="Q318" s="9">
         <v>25</v>
       </c>
       <c r="R318" s="9"/>
       <c r="S318" s="9"/>
     </row>
     <row r="319" ht="28.5" customHeight="1">
       <c r="A319" s="7">
         <v>311</v>
       </c>
       <c r="B319" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C319" s="9">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c t="s" r="D319" s="9">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="E319" s="9"/>
       <c t="s" r="F319" s="9">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="G319" s="9"/>
       <c r="H319" s="9"/>
       <c t="s" r="I319" s="9">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="J319" s="8">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="K319" s="8"/>
       <c r="L319" s="8"/>
       <c t="s" r="M319" s="9">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N319" s="9"/>
       <c r="O319" s="9"/>
       <c r="P319" s="10">
-        <v>45519</v>
+        <v>45692</v>
       </c>
       <c t="s" r="Q319" s="9">
         <v>25</v>
       </c>
       <c r="R319" s="9"/>
       <c r="S319" s="9"/>
     </row>
     <row r="320" ht="28.5" customHeight="1">
       <c r="A320" s="7">
         <v>312</v>
       </c>
       <c r="B320" s="8">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c t="s" r="C320" s="9">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c t="s" r="D320" s="9">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="E320" s="9"/>
       <c t="s" r="F320" s="9">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="G320" s="9"/>
       <c r="H320" s="9"/>
       <c t="s" r="I320" s="9">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="J320" s="8">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K320" s="8"/>
       <c r="L320" s="8"/>
       <c t="s" r="M320" s="9">
-        <v>48</v>
+        <v>519</v>
       </c>
       <c r="N320" s="9"/>
       <c r="O320" s="9"/>
       <c r="P320" s="10">
-        <v>45692</v>
+        <v>45338</v>
       </c>
       <c t="s" r="Q320" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R320" s="9"/>
       <c r="S320" s="9"/>
     </row>
     <row r="321" ht="28.5" customHeight="1">
       <c r="A321" s="7">
         <v>313</v>
       </c>
       <c r="B321" s="8">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C321" s="9">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c t="s" r="D321" s="9">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="E321" s="9"/>
       <c t="s" r="F321" s="9">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="G321" s="9"/>
       <c r="H321" s="9"/>
       <c t="s" r="I321" s="9">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="J321" s="8">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="K321" s="8"/>
       <c r="L321" s="8"/>
       <c t="s" r="M321" s="9">
-        <v>520</v>
+        <v>53</v>
       </c>
       <c r="N321" s="9"/>
       <c r="O321" s="9"/>
       <c r="P321" s="10">
-        <v>45338</v>
+        <v>45938</v>
       </c>
       <c t="s" r="Q321" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R321" s="9"/>
       <c r="S321" s="9"/>
     </row>
     <row r="322" ht="28.5" customHeight="1">
       <c r="A322" s="7">
         <v>314</v>
       </c>
       <c r="B322" s="8">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C322" s="9">
-        <v>65</v>
+        <v>297</v>
       </c>
       <c t="s" r="D322" s="9">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="E322" s="9"/>
       <c t="s" r="F322" s="9">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="G322" s="9"/>
       <c r="H322" s="9"/>
       <c t="s" r="I322" s="9">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="J322" s="8">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="K322" s="8"/>
       <c r="L322" s="8"/>
       <c t="s" r="M322" s="9">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="N322" s="9"/>
       <c r="O322" s="9"/>
       <c r="P322" s="10">
-        <v>45938</v>
+        <v>45300</v>
       </c>
       <c t="s" r="Q322" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R322" s="9"/>
       <c r="S322" s="9"/>
     </row>
     <row r="323" ht="28.5" customHeight="1">
       <c r="A323" s="7">
         <v>315</v>
       </c>
       <c r="B323" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C323" s="9">
-        <v>298</v>
+        <v>430</v>
       </c>
       <c t="s" r="D323" s="9">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="E323" s="9"/>
       <c t="s" r="F323" s="9">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="G323" s="9"/>
       <c r="H323" s="9"/>
       <c t="s" r="I323" s="9">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="J323" s="8">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="K323" s="8"/>
       <c r="L323" s="8"/>
       <c t="s" r="M323" s="9">
-        <v>80</v>
+        <v>591</v>
       </c>
       <c r="N323" s="9"/>
       <c r="O323" s="9"/>
       <c r="P323" s="10">
-        <v>45300</v>
+        <v>45352</v>
       </c>
       <c t="s" r="Q323" s="9">
         <v>58</v>
       </c>
       <c r="R323" s="9"/>
       <c r="S323" s="9"/>
     </row>
     <row r="324" ht="28.5" customHeight="1">
       <c r="A324" s="7">
         <v>316</v>
       </c>
       <c r="B324" s="8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c t="s" r="C324" s="9">
-        <v>431</v>
+        <v>65</v>
       </c>
       <c t="s" r="D324" s="9">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="E324" s="9"/>
       <c t="s" r="F324" s="9">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="G324" s="9"/>
       <c r="H324" s="9"/>
       <c t="s" r="I324" s="9">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="J324" s="8">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="K324" s="8"/>
       <c r="L324" s="8"/>
       <c t="s" r="M324" s="9">
-        <v>592</v>
+        <v>80</v>
       </c>
       <c r="N324" s="9"/>
       <c r="O324" s="9"/>
       <c r="P324" s="10">
-        <v>45352</v>
+        <v>45854</v>
       </c>
       <c t="s" r="Q324" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R324" s="9"/>
       <c r="S324" s="9"/>
     </row>
-    <row r="325" ht="29.25" customHeight="1">
+    <row r="325" ht="28.5" customHeight="1">
       <c r="A325" s="7">
         <v>317</v>
       </c>
       <c r="B325" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C325" s="9">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c t="s" r="D325" s="9">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="E325" s="9"/>
       <c t="s" r="F325" s="9">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="G325" s="9"/>
       <c r="H325" s="9"/>
       <c t="s" r="I325" s="9">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="J325" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K325" s="8"/>
       <c r="L325" s="8"/>
       <c t="s" r="M325" s="9">
         <v>80</v>
       </c>
       <c r="N325" s="9"/>
       <c r="O325" s="9"/>
       <c r="P325" s="10">
-        <v>45854</v>
+        <v>45502</v>
       </c>
       <c t="s" r="Q325" s="9">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="R325" s="9"/>
       <c r="S325" s="9"/>
     </row>
     <row r="326" ht="28.5" customHeight="1">
       <c r="A326" s="7">
         <v>318</v>
       </c>
       <c r="B326" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C326" s="9">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c t="s" r="D326" s="9">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="E326" s="9"/>
       <c t="s" r="F326" s="9">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="G326" s="9"/>
       <c r="H326" s="9"/>
       <c t="s" r="I326" s="9">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="J326" s="8">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="K326" s="8"/>
       <c r="L326" s="8"/>
       <c t="s" r="M326" s="9">
-        <v>80</v>
+        <v>915</v>
       </c>
       <c r="N326" s="9"/>
       <c r="O326" s="9"/>
       <c r="P326" s="10">
-        <v>45502</v>
+        <v>45737</v>
       </c>
       <c t="s" r="Q326" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R326" s="9"/>
       <c r="S326" s="9"/>
     </row>
     <row r="327" ht="28.5" customHeight="1">
       <c r="A327" s="7">
         <v>319</v>
       </c>
       <c r="B327" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C327" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D327" s="9">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="E327" s="9"/>
       <c t="s" r="F327" s="9">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="G327" s="9"/>
       <c r="H327" s="9"/>
       <c t="s" r="I327" s="9">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="J327" s="8">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="K327" s="8"/>
       <c r="L327" s="8"/>
       <c t="s" r="M327" s="9">
-        <v>915</v>
+        <v>1075</v>
       </c>
       <c r="N327" s="9"/>
       <c r="O327" s="9"/>
       <c r="P327" s="10">
-        <v>45737</v>
+        <v>45877</v>
       </c>
       <c t="s" r="Q327" s="9">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="R327" s="9"/>
       <c r="S327" s="9"/>
     </row>
     <row r="328" ht="28.5" customHeight="1">
       <c r="A328" s="7">
         <v>320</v>
       </c>
       <c r="B328" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C328" s="9">
-        <v>14</v>
+        <v>297</v>
       </c>
       <c t="s" r="D328" s="9">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="E328" s="9"/>
       <c t="s" r="F328" s="9">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="G328" s="9"/>
       <c r="H328" s="9"/>
       <c t="s" r="I328" s="9">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="J328" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K328" s="8"/>
       <c r="L328" s="8"/>
       <c t="s" r="M328" s="9">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="N328" s="9"/>
       <c r="O328" s="9"/>
       <c r="P328" s="10">
-        <v>45877</v>
+        <v>45372</v>
       </c>
       <c t="s" r="Q328" s="9">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R328" s="9"/>
       <c r="S328" s="9"/>
     </row>
-    <row r="329" ht="28.5" customHeight="1">
+    <row r="329" ht="29.25" customHeight="1">
       <c r="A329" s="7">
         <v>321</v>
       </c>
       <c r="B329" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C329" s="9">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c t="s" r="D329" s="9">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="E329" s="9"/>
       <c t="s" r="F329" s="9">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="G329" s="9"/>
       <c r="H329" s="9"/>
       <c t="s" r="I329" s="9">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="J329" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K329" s="8"/>
       <c r="L329" s="8"/>
       <c t="s" r="M329" s="9">
-        <v>1079</v>
+        <v>173</v>
       </c>
       <c r="N329" s="9"/>
       <c r="O329" s="9"/>
       <c r="P329" s="10">
-        <v>45372</v>
+        <v>45320</v>
       </c>
       <c t="s" r="Q329" s="9">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="R329" s="9"/>
       <c r="S329" s="9"/>
     </row>
     <row r="330" ht="28.5" customHeight="1">
       <c r="A330" s="7">
         <v>322</v>
       </c>
       <c r="B330" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c t="s" r="C330" s="9">
-        <v>302</v>
+        <v>65</v>
       </c>
       <c t="s" r="D330" s="9">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="E330" s="9"/>
       <c t="s" r="F330" s="9">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="G330" s="9"/>
       <c r="H330" s="9"/>
       <c t="s" r="I330" s="9">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="J330" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K330" s="8"/>
       <c r="L330" s="8"/>
       <c t="s" r="M330" s="9">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="N330" s="9"/>
       <c r="O330" s="9"/>
       <c r="P330" s="10">
-        <v>45320</v>
+        <v>45629</v>
       </c>
       <c t="s" r="Q330" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R330" s="9"/>
       <c r="S330" s="9"/>
     </row>
     <row r="331" ht="28.5" customHeight="1">
       <c r="A331" s="7">
         <v>323</v>
       </c>
       <c r="B331" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C331" s="9">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c t="s" r="D331" s="9">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E331" s="9"/>
       <c t="s" r="F331" s="9">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="G331" s="9"/>
       <c r="H331" s="9"/>
       <c t="s" r="I331" s="9">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="J331" s="8">
         <v>1</v>
       </c>
       <c r="K331" s="8"/>
       <c r="L331" s="8"/>
       <c t="s" r="M331" s="9">
-        <v>80</v>
+        <v>1089</v>
       </c>
       <c r="N331" s="9"/>
       <c r="O331" s="9"/>
       <c r="P331" s="10">
-        <v>45629</v>
+        <v>45511</v>
       </c>
       <c t="s" r="Q331" s="9">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="R331" s="9"/>
       <c r="S331" s="9"/>
     </row>
     <row r="332" ht="28.5" customHeight="1">
       <c r="A332" s="7">
         <v>324</v>
       </c>
       <c r="B332" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C332" s="9">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c t="s" r="D332" s="9">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="E332" s="9"/>
       <c t="s" r="F332" s="9">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="G332" s="9"/>
       <c r="H332" s="9"/>
       <c t="s" r="I332" s="9">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="J332" s="8">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K332" s="8"/>
       <c r="L332" s="8"/>
       <c t="s" r="M332" s="9">
-        <v>1089</v>
+        <v>122</v>
       </c>
       <c r="N332" s="9"/>
       <c r="O332" s="9"/>
       <c r="P332" s="10">
-        <v>45511</v>
+        <v>45751</v>
       </c>
       <c t="s" r="Q332" s="9">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="R332" s="9"/>
       <c r="S332" s="9"/>
     </row>
     <row r="333" ht="28.5" customHeight="1">
       <c r="A333" s="7">
         <v>325</v>
       </c>
       <c r="B333" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C333" s="9">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c t="s" r="D333" s="9">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="E333" s="9"/>
       <c t="s" r="F333" s="9">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="G333" s="9"/>
       <c r="H333" s="9"/>
       <c t="s" r="I333" s="9">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="J333" s="8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K333" s="8"/>
       <c r="L333" s="8"/>
       <c t="s" r="M333" s="9">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="N333" s="9"/>
       <c r="O333" s="9"/>
       <c r="P333" s="10">
-        <v>45751</v>
+        <v>45727</v>
       </c>
       <c t="s" r="Q333" s="9">
         <v>19</v>
       </c>
       <c r="R333" s="9"/>
       <c r="S333" s="9"/>
     </row>
-    <row r="334" ht="28.5" customHeight="1">
+    <row r="334" ht="30" customHeight="1">
       <c r="A334" s="7">
         <v>326</v>
       </c>
       <c r="B334" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c t="s" r="C334" s="9">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c t="s" r="D334" s="9">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="E334" s="9"/>
       <c t="s" r="F334" s="9">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="G334" s="9"/>
       <c r="H334" s="9"/>
       <c t="s" r="I334" s="9">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="J334" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K334" s="8"/>
       <c r="L334" s="8"/>
       <c t="s" r="M334" s="9">
-        <v>173</v>
+        <v>883</v>
       </c>
       <c r="N334" s="9"/>
       <c r="O334" s="9"/>
       <c r="P334" s="10">
-        <v>45727</v>
+        <v>45415</v>
       </c>
       <c t="s" r="Q334" s="9">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="R334" s="9"/>
       <c r="S334" s="9"/>
     </row>
     <row r="335" ht="28.5" customHeight="1">
       <c r="A335" s="7">
         <v>327</v>
       </c>
       <c r="B335" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C335" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D335" s="9">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E335" s="9"/>
       <c t="s" r="F335" s="9">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="G335" s="9"/>
       <c r="H335" s="9"/>
       <c t="s" r="I335" s="9">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="J335" s="8">
         <v>13</v>
       </c>
       <c r="K335" s="8"/>
       <c r="L335" s="8"/>
       <c t="s" r="M335" s="9">
         <v>158</v>
       </c>
       <c r="N335" s="9"/>
       <c r="O335" s="9"/>
       <c r="P335" s="10">
         <v>45727</v>
       </c>
       <c t="s" r="Q335" s="9">
         <v>19</v>
       </c>
       <c r="R335" s="9"/>
       <c r="S335" s="9"/>
     </row>
-    <row r="336" ht="29.25" customHeight="1">
+    <row r="336" ht="28.5" customHeight="1">
       <c r="A336" s="7">
         <v>328</v>
       </c>
       <c r="B336" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C336" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D336" s="9">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="E336" s="9"/>
       <c t="s" r="F336" s="9">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="G336" s="9"/>
       <c r="H336" s="9"/>
       <c t="s" r="I336" s="9">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="J336" s="8">
         <v>5</v>
       </c>
       <c r="K336" s="8"/>
       <c r="L336" s="8"/>
       <c t="s" r="M336" s="9">
-        <v>290</v>
+        <v>883</v>
       </c>
       <c r="N336" s="9"/>
       <c r="O336" s="9"/>
       <c r="P336" s="10">
         <v>45708</v>
       </c>
       <c t="s" r="Q336" s="9">
         <v>25</v>
       </c>
       <c r="R336" s="9"/>
       <c r="S336" s="9"/>
     </row>
     <row r="337" ht="28.5" customHeight="1">
       <c r="A337" s="7">
         <v>329</v>
       </c>
       <c r="B337" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C337" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D337" s="9">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="E337" s="9"/>
       <c t="s" r="F337" s="9">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="G337" s="9"/>
       <c r="H337" s="9"/>
       <c t="s" r="I337" s="9">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="J337" s="8">
         <v>1</v>
       </c>
       <c r="K337" s="8"/>
       <c r="L337" s="8"/>
       <c t="s" r="M337" s="9">
         <v>80</v>
       </c>
       <c r="N337" s="9"/>
       <c r="O337" s="9"/>
       <c r="P337" s="10">
         <v>45936</v>
       </c>
       <c t="s" r="Q337" s="9">
         <v>64</v>
       </c>
       <c r="R337" s="9"/>
       <c r="S337" s="9"/>
     </row>
     <row r="338" ht="28.5" customHeight="1">
       <c r="A338" s="7">
         <v>330</v>
       </c>
       <c r="B338" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C338" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D338" s="9">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="E338" s="9"/>
       <c t="s" r="F338" s="9">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="G338" s="9"/>
       <c r="H338" s="9"/>
       <c t="s" r="I338" s="9">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="J338" s="8">
         <v>1</v>
       </c>
       <c r="K338" s="8"/>
       <c r="L338" s="8"/>
       <c t="s" r="M338" s="9">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="N338" s="9"/>
       <c r="O338" s="9"/>
       <c r="P338" s="10">
         <v>45587</v>
       </c>
       <c t="s" r="Q338" s="9">
         <v>25</v>
       </c>
       <c r="R338" s="9"/>
       <c r="S338" s="9"/>
     </row>
     <row r="339" ht="28.5" customHeight="1">
       <c r="A339" s="7">
         <v>331</v>
       </c>
       <c r="B339" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C339" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D339" s="9">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="E339" s="9"/>
       <c t="s" r="F339" s="9">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="G339" s="9"/>
       <c r="H339" s="9"/>
       <c t="s" r="I339" s="9">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="J339" s="8">
         <v>9</v>
       </c>
       <c r="K339" s="8"/>
       <c r="L339" s="8"/>
       <c t="s" r="M339" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N339" s="9"/>
       <c r="O339" s="9"/>
       <c r="P339" s="10">
         <v>45723</v>
       </c>
       <c t="s" r="Q339" s="9">
         <v>19</v>
       </c>
       <c r="R339" s="9"/>
       <c r="S339" s="9"/>
     </row>
     <row r="340" ht="28.5" customHeight="1">
       <c r="A340" s="7">
         <v>332</v>
       </c>
       <c r="B340" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C340" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D340" s="9">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="E340" s="9"/>
       <c t="s" r="F340" s="9">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="G340" s="9"/>
       <c r="H340" s="9"/>
       <c t="s" r="I340" s="9">
         <v>98</v>
       </c>
       <c r="J340" s="8">
         <v>3</v>
       </c>
       <c r="K340" s="8"/>
       <c r="L340" s="8"/>
       <c t="s" r="M340" s="9">
         <v>99</v>
       </c>
       <c r="N340" s="9"/>
       <c r="O340" s="9"/>
       <c r="P340" s="10">
         <v>45812</v>
       </c>
       <c t="s" r="Q340" s="9">
         <v>19</v>
       </c>
       <c r="R340" s="9"/>
       <c r="S340" s="9"/>
     </row>
     <row r="341" ht="30" customHeight="1">
       <c r="A341" s="7">
         <v>333</v>
       </c>
       <c r="B341" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C341" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D341" s="9">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="E341" s="9"/>
       <c t="s" r="F341" s="9">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="G341" s="9"/>
       <c r="H341" s="9"/>
       <c t="s" r="I341" s="9">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="J341" s="8">
         <v>6</v>
       </c>
       <c r="K341" s="8"/>
       <c r="L341" s="8"/>
       <c t="s" r="M341" s="9">
         <v>48</v>
       </c>
       <c r="N341" s="9"/>
       <c r="O341" s="9"/>
       <c r="P341" s="10">
         <v>45896</v>
       </c>
       <c t="s" r="Q341" s="9">
         <v>64</v>
       </c>
       <c r="R341" s="9"/>
       <c r="S341" s="9"/>
     </row>
     <row r="342" ht="28.5" customHeight="1">
       <c r="A342" s="7">
         <v>334</v>
       </c>
       <c r="B342" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C342" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D342" s="9">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="E342" s="9"/>
       <c t="s" r="F342" s="9">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="G342" s="9"/>
       <c r="H342" s="9"/>
       <c t="s" r="I342" s="9">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="J342" s="8">
         <v>16</v>
       </c>
       <c r="K342" s="8"/>
       <c r="L342" s="8"/>
       <c t="s" r="M342" s="9">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="N342" s="9"/>
       <c r="O342" s="9"/>
       <c r="P342" s="10">
         <v>45930</v>
       </c>
       <c t="s" r="Q342" s="9">
         <v>64</v>
       </c>
       <c r="R342" s="9"/>
       <c r="S342" s="9"/>
     </row>
     <row r="343" ht="28.5" customHeight="1">
       <c r="A343" s="7">
         <v>335</v>
       </c>
       <c r="B343" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C343" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D343" s="9">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="E343" s="9"/>
       <c t="s" r="F343" s="9">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="G343" s="9"/>
       <c r="H343" s="9"/>
       <c t="s" r="I343" s="9">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="J343" s="8">
         <v>5</v>
       </c>
       <c r="K343" s="8"/>
       <c r="L343" s="8"/>
       <c t="s" r="M343" s="9">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="N343" s="9"/>
       <c r="O343" s="9"/>
       <c r="P343" s="10">
         <v>45785</v>
       </c>
       <c t="s" r="Q343" s="9">
         <v>19</v>
       </c>
       <c r="R343" s="9"/>
       <c r="S343" s="9"/>
     </row>
     <row r="344" ht="28.5" customHeight="1">
       <c r="A344" s="7">
         <v>336</v>
       </c>
       <c r="B344" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C344" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D344" s="9">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="E344" s="9"/>
       <c t="s" r="F344" s="9">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="G344" s="9"/>
       <c r="H344" s="9"/>
       <c t="s" r="I344" s="9">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="J344" s="8">
         <v>5</v>
       </c>
       <c r="K344" s="8"/>
       <c r="L344" s="8"/>
       <c t="s" r="M344" s="9">
         <v>53</v>
       </c>
       <c r="N344" s="9"/>
       <c r="O344" s="9"/>
       <c r="P344" s="10">
         <v>45511</v>
       </c>
       <c t="s" r="Q344" s="9">
         <v>25</v>
       </c>
       <c r="R344" s="9"/>
       <c r="S344" s="9"/>
     </row>
     <row r="345" ht="28.5" customHeight="1">
       <c r="A345" s="7">
         <v>337</v>
       </c>
       <c r="B345" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C345" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D345" s="9">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="E345" s="9"/>
       <c t="s" r="F345" s="9">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="G345" s="9"/>
       <c r="H345" s="9"/>
       <c t="s" r="I345" s="9">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="J345" s="8">
         <v>14</v>
       </c>
       <c r="K345" s="8"/>
       <c r="L345" s="8"/>
       <c t="s" r="M345" s="9">
         <v>99</v>
       </c>
       <c r="N345" s="9"/>
       <c r="O345" s="9"/>
       <c r="P345" s="10">
         <v>45859</v>
       </c>
       <c t="s" r="Q345" s="9">
         <v>64</v>
       </c>
       <c r="R345" s="9"/>
       <c r="S345" s="9"/>
     </row>
     <row r="346" ht="28.5" customHeight="1">
       <c r="A346" s="7">
         <v>338</v>
       </c>
       <c r="B346" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C346" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D346" s="9">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E346" s="9"/>
       <c t="s" r="F346" s="9">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="G346" s="9"/>
       <c r="H346" s="9"/>
       <c t="s" r="I346" s="9">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="J346" s="8">
         <v>14</v>
       </c>
       <c r="K346" s="8"/>
       <c r="L346" s="8"/>
       <c t="s" r="M346" s="9">
         <v>53</v>
       </c>
       <c r="N346" s="9"/>
       <c r="O346" s="9"/>
       <c r="P346" s="10">
         <v>45489</v>
       </c>
       <c t="s" r="Q346" s="9">
         <v>25</v>
       </c>
       <c r="R346" s="9"/>
       <c r="S346" s="9"/>
     </row>
     <row r="347" ht="28.5" customHeight="1">
       <c r="A347" s="7">
         <v>339</v>
       </c>
       <c r="B347" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C347" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D347" s="9">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="E347" s="9"/>
       <c t="s" r="F347" s="9">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="G347" s="9"/>
       <c r="H347" s="9"/>
       <c t="s" r="I347" s="9">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="J347" s="8">
         <v>4</v>
       </c>
       <c r="K347" s="8"/>
       <c r="L347" s="8"/>
       <c t="s" r="M347" s="9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N347" s="9"/>
       <c r="O347" s="9"/>
       <c r="P347" s="10">
         <v>45434</v>
       </c>
       <c t="s" r="Q347" s="9">
         <v>58</v>
       </c>
       <c r="R347" s="9"/>
       <c r="S347" s="9"/>
     </row>
-    <row r="348" ht="28.5" customHeight="1">
+    <row r="348" ht="29.25" customHeight="1">
       <c r="A348" s="7">
         <v>340</v>
       </c>
       <c r="B348" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C348" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D348" s="9">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="E348" s="9"/>
       <c t="s" r="F348" s="9">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="G348" s="9"/>
       <c r="H348" s="9"/>
       <c t="s" r="I348" s="9">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="J348" s="8">
         <v>1</v>
       </c>
       <c r="K348" s="8"/>
       <c r="L348" s="8"/>
       <c t="s" r="M348" s="9">
         <v>122</v>
       </c>
       <c r="N348" s="9"/>
       <c r="O348" s="9"/>
       <c r="P348" s="10">
         <v>45950</v>
       </c>
       <c t="s" r="Q348" s="9">
         <v>64</v>
       </c>
       <c r="R348" s="9"/>
       <c r="S348" s="9"/>
     </row>
     <row r="349" ht="28.5" customHeight="1">
       <c r="A349" s="7">
         <v>341</v>
       </c>
       <c r="B349" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C349" s="9">
         <v>20</v>
       </c>
       <c t="s" r="D349" s="9">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="E349" s="9"/>
       <c t="s" r="F349" s="9">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="G349" s="9"/>
       <c r="H349" s="9"/>
       <c t="s" r="I349" s="9">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="J349" s="8">
         <v>1</v>
       </c>
       <c r="K349" s="8"/>
       <c r="L349" s="8"/>
       <c t="s" r="M349" s="9">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="N349" s="9"/>
       <c r="O349" s="9"/>
       <c r="P349" s="10">
         <v>45930</v>
       </c>
       <c t="s" r="Q349" s="9">
         <v>64</v>
       </c>
       <c r="R349" s="9"/>
       <c r="S349" s="9"/>
     </row>
     <row r="350" ht="28.5" customHeight="1">
       <c r="A350" s="7">
         <v>342</v>
       </c>
       <c r="B350" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C350" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D350" s="9">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="E350" s="9"/>
       <c t="s" r="F350" s="9">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="G350" s="9"/>
       <c r="H350" s="9"/>
       <c t="s" r="I350" s="9">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="J350" s="8">
         <v>13</v>
       </c>
       <c r="K350" s="8"/>
       <c r="L350" s="8"/>
       <c t="s" r="M350" s="9">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="N350" s="9"/>
       <c r="O350" s="9"/>
       <c r="P350" s="10">
         <v>46092</v>
       </c>
       <c t="s" r="Q350" s="9">
         <v>64</v>
       </c>
       <c r="R350" s="9"/>
       <c r="S350" s="9"/>
     </row>
-    <row r="351" ht="29.25" customHeight="1">
+    <row r="351" ht="28.5" customHeight="1">
       <c r="A351" s="7">
         <v>343</v>
       </c>
       <c r="B351" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C351" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D351" s="9">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E351" s="9"/>
       <c t="s" r="F351" s="9">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="G351" s="9"/>
       <c r="H351" s="9"/>
       <c t="s" r="I351" s="9">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="J351" s="8">
         <v>6</v>
       </c>
       <c r="K351" s="8"/>
       <c r="L351" s="8"/>
       <c t="s" r="M351" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N351" s="9"/>
       <c r="O351" s="9"/>
       <c r="P351" s="10">
         <v>45972</v>
       </c>
       <c t="s" r="Q351" s="9">
         <v>64</v>
       </c>
       <c r="R351" s="9"/>
       <c r="S351" s="9"/>
     </row>
     <row r="352" ht="28.5" customHeight="1">
       <c r="A352" s="7">
         <v>344</v>
       </c>
       <c r="B352" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C352" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D352" s="9">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="E352" s="9"/>
       <c t="s" r="F352" s="9">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="G352" s="9"/>
       <c r="H352" s="9"/>
       <c t="s" r="I352" s="9">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="J352" s="8">
         <v>1</v>
       </c>
       <c r="K352" s="8"/>
       <c r="L352" s="8"/>
       <c t="s" r="M352" s="9">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="N352" s="9"/>
       <c r="O352" s="9"/>
       <c r="P352" s="10">
         <v>45441</v>
       </c>
       <c t="s" r="Q352" s="9">
         <v>58</v>
       </c>
       <c r="R352" s="9"/>
       <c r="S352" s="9"/>
     </row>
     <row r="353" ht="28.5" customHeight="1">
       <c r="A353" s="7">
         <v>345</v>
       </c>
       <c r="B353" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C353" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D353" s="9">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="E353" s="9"/>
       <c t="s" r="F353" s="9">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="G353" s="9"/>
       <c r="H353" s="9"/>
       <c t="s" r="I353" s="9">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="J353" s="8">
         <v>8</v>
       </c>
       <c r="K353" s="8"/>
       <c r="L353" s="8"/>
       <c t="s" r="M353" s="9">
         <v>138</v>
       </c>
       <c r="N353" s="9"/>
       <c r="O353" s="9"/>
       <c r="P353" s="10">
         <v>45691</v>
       </c>
       <c t="s" r="Q353" s="9">
         <v>25</v>
       </c>
       <c r="R353" s="9"/>
       <c r="S353" s="9"/>
     </row>
     <row r="354" ht="28.5" customHeight="1">
       <c r="A354" s="7">
         <v>346</v>
       </c>
       <c r="B354" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C354" s="9">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c t="s" r="D354" s="9">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="E354" s="9"/>
       <c t="s" r="F354" s="9">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="G354" s="9"/>
       <c r="H354" s="9"/>
       <c t="s" r="I354" s="9">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="J354" s="8">
         <v>1</v>
       </c>
       <c r="K354" s="8"/>
       <c r="L354" s="8"/>
       <c t="s" r="M354" s="9">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="N354" s="9"/>
       <c r="O354" s="9"/>
       <c r="P354" s="10">
         <v>45426</v>
       </c>
       <c t="s" r="Q354" s="9">
         <v>58</v>
       </c>
       <c r="R354" s="9"/>
       <c r="S354" s="9"/>
     </row>
     <row r="355" ht="28.5" customHeight="1">
       <c r="A355" s="7">
         <v>347</v>
       </c>
       <c r="B355" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C355" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D355" s="9">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="E355" s="9"/>
       <c t="s" r="F355" s="9">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="G355" s="9"/>
       <c r="H355" s="9"/>
       <c t="s" r="I355" s="9">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="J355" s="8">
         <v>25</v>
       </c>
       <c r="K355" s="8"/>
       <c r="L355" s="8"/>
       <c t="s" r="M355" s="9">
         <v>106</v>
       </c>
       <c r="N355" s="9"/>
       <c r="O355" s="9"/>
       <c r="P355" s="10">
         <v>45338</v>
       </c>
       <c t="s" r="Q355" s="9">
         <v>25</v>
       </c>
       <c r="R355" s="9"/>
       <c r="S355" s="9"/>
     </row>
     <row r="356" ht="28.5" customHeight="1">
       <c r="A356" s="7">
         <v>348</v>
       </c>
       <c r="B356" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C356" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D356" s="9">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E356" s="9"/>
       <c t="s" r="F356" s="9">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="G356" s="9"/>
       <c r="H356" s="9"/>
       <c t="s" r="I356" s="9">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="J356" s="8">
         <v>17</v>
       </c>
       <c r="K356" s="8"/>
       <c r="L356" s="8"/>
       <c t="s" r="M356" s="9">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="N356" s="9"/>
       <c r="O356" s="9"/>
       <c r="P356" s="10">
         <v>45509</v>
       </c>
       <c t="s" r="Q356" s="9">
         <v>58</v>
       </c>
       <c r="R356" s="9"/>
       <c r="S356" s="9"/>
     </row>
     <row r="357" ht="28.5" customHeight="1">
       <c r="A357" s="7">
         <v>349</v>
       </c>
       <c r="B357" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C357" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D357" s="9">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="E357" s="9"/>
       <c t="s" r="F357" s="9">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="G357" s="9"/>
       <c r="H357" s="9"/>
       <c t="s" r="I357" s="9">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="J357" s="8">
         <v>1</v>
       </c>
       <c r="K357" s="8"/>
       <c r="L357" s="8"/>
       <c t="s" r="M357" s="9">
         <v>80</v>
       </c>
       <c r="N357" s="9"/>
       <c r="O357" s="9"/>
       <c r="P357" s="10">
         <v>45985</v>
       </c>
       <c t="s" r="Q357" s="9">
         <v>64</v>
       </c>
       <c r="R357" s="9"/>
       <c r="S357" s="9"/>
     </row>
     <row r="358" ht="28.5" customHeight="1">
       <c r="A358" s="7">
         <v>350</v>
       </c>
       <c r="B358" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C358" s="9">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c t="s" r="D358" s="9">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="E358" s="9"/>
       <c t="s" r="F358" s="9">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="G358" s="9"/>
       <c r="H358" s="9"/>
       <c t="s" r="I358" s="9">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="J358" s="8">
         <v>4</v>
       </c>
       <c r="K358" s="8"/>
       <c r="L358" s="8"/>
       <c t="s" r="M358" s="9">
         <v>99</v>
       </c>
       <c r="N358" s="9"/>
       <c r="O358" s="9"/>
       <c r="P358" s="10">
         <v>45590</v>
       </c>
       <c t="s" r="Q358" s="9">
         <v>25</v>
       </c>
       <c r="R358" s="9"/>
       <c r="S358" s="9"/>
     </row>
-    <row r="359" ht="28.5" customHeight="1">
+    <row r="359" ht="29.25" customHeight="1">
       <c r="A359" s="7">
         <v>351</v>
       </c>
       <c r="B359" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C359" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D359" s="9">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="E359" s="9"/>
       <c t="s" r="F359" s="9">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="G359" s="9"/>
       <c r="H359" s="9"/>
       <c t="s" r="I359" s="9">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="J359" s="8">
         <v>3</v>
       </c>
       <c r="K359" s="8"/>
       <c r="L359" s="8"/>
       <c t="s" r="M359" s="9">
         <v>173</v>
       </c>
       <c r="N359" s="9"/>
       <c r="O359" s="9"/>
       <c r="P359" s="10">
         <v>46041</v>
       </c>
       <c t="s" r="Q359" s="9">
         <v>64</v>
       </c>
       <c r="R359" s="9"/>
       <c r="S359" s="9"/>
     </row>
     <row r="360" ht="28.5" customHeight="1">
       <c r="A360" s="7">
         <v>352</v>
       </c>
       <c r="B360" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C360" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D360" s="9">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="E360" s="9"/>
       <c t="s" r="F360" s="9">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="G360" s="9"/>
       <c r="H360" s="9"/>
       <c t="s" r="I360" s="9">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="J360" s="8">
         <v>1</v>
       </c>
       <c r="K360" s="8"/>
       <c r="L360" s="8"/>
       <c t="s" r="M360" s="9">
         <v>173</v>
       </c>
       <c r="N360" s="9"/>
       <c r="O360" s="9"/>
       <c r="P360" s="10">
         <v>45863</v>
       </c>
       <c t="s" r="Q360" s="9">
         <v>64</v>
       </c>
       <c r="R360" s="9"/>
       <c r="S360" s="9"/>
     </row>
     <row r="361" ht="28.5" customHeight="1">
       <c r="A361" s="7">
         <v>353</v>
       </c>
       <c r="B361" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C361" s="9">
         <v>49</v>
       </c>
       <c t="s" r="D361" s="9">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="E361" s="9"/>
       <c t="s" r="F361" s="9">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="G361" s="9"/>
       <c r="H361" s="9"/>
       <c t="s" r="I361" s="9">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="J361" s="8">
         <v>1</v>
       </c>
       <c r="K361" s="8"/>
       <c r="L361" s="8"/>
       <c t="s" r="M361" s="9">
         <v>53</v>
       </c>
       <c r="N361" s="9"/>
       <c r="O361" s="9"/>
       <c r="P361" s="10">
         <v>45866</v>
       </c>
       <c t="s" r="Q361" s="9">
         <v>64</v>
       </c>
       <c r="R361" s="9"/>
       <c r="S361" s="9"/>
     </row>
-    <row r="362" ht="29.25" customHeight="1">
+    <row r="362" ht="28.5" customHeight="1">
       <c r="A362" s="7">
         <v>354</v>
       </c>
       <c r="B362" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C362" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D362" s="9">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="E362" s="9"/>
       <c t="s" r="F362" s="9">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="G362" s="9"/>
       <c r="H362" s="9"/>
       <c t="s" r="I362" s="9">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="J362" s="8">
         <v>1</v>
       </c>
       <c r="K362" s="8"/>
       <c r="L362" s="8"/>
       <c t="s" r="M362" s="9">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="N362" s="9"/>
       <c r="O362" s="9"/>
       <c r="P362" s="10">
         <v>46037</v>
       </c>
       <c t="s" r="Q362" s="9">
         <v>64</v>
       </c>
       <c r="R362" s="9"/>
       <c r="S362" s="9"/>
     </row>
     <row r="363" ht="28.5" customHeight="1">
       <c r="A363" s="7">
         <v>355</v>
       </c>
       <c r="B363" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C363" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D363" s="9">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="E363" s="9"/>
       <c t="s" r="F363" s="9">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="G363" s="9"/>
       <c r="H363" s="9"/>
       <c t="s" r="I363" s="9">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="J363" s="8">
         <v>7</v>
       </c>
       <c r="K363" s="8"/>
       <c r="L363" s="8"/>
       <c t="s" r="M363" s="9">
         <v>53</v>
       </c>
       <c r="N363" s="9"/>
       <c r="O363" s="9"/>
       <c r="P363" s="10">
         <v>45541</v>
       </c>
       <c t="s" r="Q363" s="9">
         <v>25</v>
       </c>
       <c r="R363" s="9"/>
       <c r="S363" s="9"/>
     </row>
     <row r="364" ht="28.5" customHeight="1">
       <c r="A364" s="7">
         <v>356</v>
       </c>
       <c r="B364" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C364" s="9">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c t="s" r="D364" s="9">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="E364" s="9"/>
       <c t="s" r="F364" s="9">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="G364" s="9"/>
       <c r="H364" s="9"/>
       <c t="s" r="I364" s="9">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="J364" s="8">
         <v>8</v>
       </c>
       <c r="K364" s="8"/>
       <c r="L364" s="8"/>
       <c t="s" r="M364" s="9">
         <v>99</v>
       </c>
       <c r="N364" s="9"/>
       <c r="O364" s="9"/>
       <c r="P364" s="10">
         <v>45386</v>
       </c>
       <c t="s" r="Q364" s="9">
         <v>58</v>
       </c>
       <c r="R364" s="9"/>
       <c r="S364" s="9"/>
     </row>
-    <row r="365" ht="29.25" customHeight="1">
+    <row r="365" ht="30" customHeight="1">
       <c r="A365" s="7">
         <v>357</v>
       </c>
       <c r="B365" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C365" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D365" s="9">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="E365" s="9"/>
       <c t="s" r="F365" s="9">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="G365" s="9"/>
       <c r="H365" s="9"/>
       <c t="s" r="I365" s="9">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="J365" s="8">
         <v>11</v>
       </c>
       <c r="K365" s="8"/>
       <c r="L365" s="8"/>
       <c t="s" r="M365" s="9">
         <v>53</v>
       </c>
       <c r="N365" s="9"/>
       <c r="O365" s="9"/>
       <c r="P365" s="10">
         <v>45230</v>
       </c>
       <c t="s" r="Q365" s="9">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="R365" s="9"/>
       <c r="S365" s="9"/>
     </row>
-    <row r="366" ht="29.25" customHeight="1">
+    <row r="366" ht="28.5" customHeight="1">
       <c r="A366" s="7">
         <v>358</v>
       </c>
       <c r="B366" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C366" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D366" s="9">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="E366" s="9"/>
       <c t="s" r="F366" s="9">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="G366" s="9"/>
       <c r="H366" s="9"/>
       <c t="s" r="I366" s="9">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="J366" s="8">
         <v>1</v>
       </c>
       <c r="K366" s="8"/>
       <c r="L366" s="8"/>
       <c t="s" r="M366" s="9">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="N366" s="9"/>
       <c r="O366" s="9"/>
       <c r="P366" s="10">
         <v>45960</v>
       </c>
       <c t="s" r="Q366" s="9">
         <v>64</v>
       </c>
       <c r="R366" s="9"/>
       <c r="S366" s="9"/>
     </row>
     <row r="367" ht="28.5" customHeight="1">
       <c r="A367" s="7">
         <v>359</v>
       </c>
       <c r="B367" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C367" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D367" s="9">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="E367" s="9"/>
       <c t="s" r="F367" s="9">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="G367" s="9"/>
       <c r="H367" s="9"/>
       <c t="s" r="I367" s="9">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="J367" s="8">
         <v>1</v>
       </c>
       <c r="K367" s="8"/>
       <c r="L367" s="8"/>
       <c t="s" r="M367" s="9">
         <v>80</v>
       </c>
       <c r="N367" s="9"/>
       <c r="O367" s="9"/>
       <c r="P367" s="10">
         <v>45960</v>
       </c>
       <c t="s" r="Q367" s="9">
         <v>64</v>
       </c>
       <c r="R367" s="9"/>
       <c r="S367" s="9"/>
     </row>
     <row r="368" ht="28.5" customHeight="1">
       <c r="A368" s="7">
         <v>360</v>
       </c>
       <c r="B368" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C368" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D368" s="9">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="E368" s="9"/>
       <c t="s" r="F368" s="9">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="G368" s="9"/>
       <c r="H368" s="9"/>
       <c t="s" r="I368" s="9">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="J368" s="8">
         <v>2</v>
       </c>
       <c r="K368" s="8"/>
       <c r="L368" s="8"/>
       <c t="s" r="M368" s="9">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="N368" s="9"/>
       <c r="O368" s="9"/>
       <c r="P368" s="10">
         <v>45931</v>
       </c>
       <c t="s" r="Q368" s="9">
         <v>64</v>
       </c>
       <c r="R368" s="9"/>
       <c r="S368" s="9"/>
     </row>
     <row r="369" ht="28.5" customHeight="1">
       <c r="A369" s="7">
         <v>361</v>
       </c>
       <c r="B369" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C369" s="9">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c t="s" r="D369" s="9">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="E369" s="9"/>
       <c t="s" r="F369" s="9">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="G369" s="9"/>
       <c r="H369" s="9"/>
       <c t="s" r="I369" s="9">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="J369" s="8">
         <v>4</v>
       </c>
       <c r="K369" s="8"/>
       <c r="L369" s="8"/>
       <c t="s" r="M369" s="9">
         <v>48</v>
       </c>
       <c r="N369" s="9"/>
       <c r="O369" s="9"/>
       <c r="P369" s="10">
         <v>45261</v>
       </c>
       <c t="s" r="Q369" s="9">
         <v>58</v>
       </c>
       <c r="R369" s="9"/>
       <c r="S369" s="9"/>
     </row>
     <row r="370" ht="28.5" customHeight="1">
       <c r="A370" s="7">
         <v>362</v>
       </c>
       <c r="B370" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C370" s="9">
         <v>49</v>
       </c>
       <c t="s" r="D370" s="9">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="E370" s="9"/>
       <c t="s" r="F370" s="9">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="G370" s="9"/>
       <c r="H370" s="9"/>
       <c t="s" r="I370" s="9">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="J370" s="8">
         <v>4</v>
       </c>
       <c r="K370" s="8"/>
       <c r="L370" s="8"/>
       <c t="s" r="M370" s="9">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="N370" s="9"/>
       <c r="O370" s="9"/>
       <c r="P370" s="10">
         <v>45820</v>
       </c>
       <c t="s" r="Q370" s="9">
         <v>19</v>
       </c>
       <c r="R370" s="9"/>
       <c r="S370" s="9"/>
     </row>
     <row r="371" ht="28.5" customHeight="1">
       <c r="A371" s="7">
         <v>363</v>
       </c>
       <c r="B371" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C371" s="9">
         <v>20</v>
       </c>
       <c t="s" r="D371" s="9">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="E371" s="9"/>
       <c t="s" r="F371" s="9">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="G371" s="9"/>
       <c r="H371" s="9"/>
       <c t="s" r="I371" s="9">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="J371" s="8">
         <v>3</v>
       </c>
       <c r="K371" s="8"/>
       <c r="L371" s="8"/>
       <c t="s" r="M371" s="9">
         <v>177</v>
       </c>
       <c r="N371" s="9"/>
       <c r="O371" s="9"/>
       <c r="P371" s="10">
         <v>45434</v>
       </c>
       <c t="s" r="Q371" s="9">
         <v>58</v>
       </c>
       <c r="R371" s="9"/>
       <c r="S371" s="9"/>
     </row>
     <row r="372" ht="28.5" customHeight="1">
       <c r="A372" s="7">
         <v>364</v>
       </c>
       <c r="B372" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C372" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D372" s="9">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="E372" s="9"/>
       <c t="s" r="F372" s="9">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="G372" s="9"/>
       <c r="H372" s="9"/>
       <c t="s" r="I372" s="9">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="J372" s="8">
         <v>1</v>
       </c>
       <c r="K372" s="8"/>
       <c r="L372" s="8"/>
       <c t="s" r="M372" s="9">
         <v>80</v>
       </c>
       <c r="N372" s="9"/>
       <c r="O372" s="9"/>
       <c r="P372" s="10">
         <v>46077</v>
       </c>
       <c t="s" r="Q372" s="9">
         <v>64</v>
       </c>
       <c r="R372" s="9"/>
       <c r="S372" s="9"/>
     </row>
     <row r="373" ht="28.5" customHeight="1">
       <c r="A373" s="7">
         <v>365</v>
       </c>
       <c r="B373" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C373" s="9">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c t="s" r="D373" s="9">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="E373" s="9"/>
       <c t="s" r="F373" s="9">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="G373" s="9"/>
       <c r="H373" s="9"/>
       <c t="s" r="I373" s="9">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="J373" s="8">
         <v>22</v>
       </c>
       <c r="K373" s="8"/>
       <c r="L373" s="8"/>
       <c t="s" r="M373" s="9">
         <v>99</v>
       </c>
       <c r="N373" s="9"/>
       <c r="O373" s="9"/>
       <c r="P373" s="10">
         <v>45057</v>
       </c>
       <c t="s" r="Q373" s="9">
         <v>58</v>
       </c>
       <c r="R373" s="9"/>
       <c r="S373" s="9"/>
     </row>
-    <row r="374" ht="28.5" customHeight="1">
+    <row r="374" ht="29.25" customHeight="1">
       <c r="A374" s="7">
         <v>366</v>
       </c>
       <c r="B374" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C374" s="9">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c t="s" r="D374" s="9">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="E374" s="9"/>
       <c t="s" r="F374" s="9">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="G374" s="9"/>
       <c r="H374" s="9"/>
       <c t="s" r="I374" s="9">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="J374" s="8">
         <v>1</v>
       </c>
       <c r="K374" s="8"/>
       <c r="L374" s="8"/>
       <c t="s" r="M374" s="9">
         <v>99</v>
       </c>
       <c r="N374" s="9"/>
       <c r="O374" s="9"/>
       <c r="P374" s="10">
         <v>45384</v>
       </c>
       <c t="s" r="Q374" s="9">
         <v>58</v>
       </c>
       <c r="R374" s="9"/>
       <c r="S374" s="9"/>
     </row>
     <row r="375" ht="28.5" customHeight="1">
       <c r="A375" s="7">
         <v>367</v>
       </c>
       <c r="B375" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C375" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D375" s="9">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="E375" s="9"/>
       <c t="s" r="F375" s="9">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="G375" s="9"/>
       <c r="H375" s="9"/>
       <c t="s" r="I375" s="9">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="J375" s="8">
         <v>8</v>
       </c>
       <c r="K375" s="8"/>
       <c r="L375" s="8"/>
       <c t="s" r="M375" s="9">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="N375" s="9"/>
       <c r="O375" s="9"/>
       <c r="P375" s="10">
         <v>45706</v>
       </c>
       <c t="s" r="Q375" s="9">
         <v>25</v>
       </c>
       <c r="R375" s="9"/>
       <c r="S375" s="9"/>
     </row>
     <row r="376" ht="28.5" customHeight="1">
       <c r="A376" s="7">
         <v>368</v>
       </c>
       <c r="B376" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C376" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D376" s="9">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="E376" s="9"/>
       <c t="s" r="F376" s="9">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="G376" s="9"/>
       <c r="H376" s="9"/>
       <c t="s" r="I376" s="9">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="J376" s="8">
         <v>6</v>
       </c>
       <c r="K376" s="8"/>
       <c r="L376" s="8"/>
       <c t="s" r="M376" s="9">
         <v>94</v>
       </c>
       <c r="N376" s="9"/>
       <c r="O376" s="9"/>
       <c r="P376" s="10">
         <v>45358</v>
       </c>
       <c t="s" r="Q376" s="9">
         <v>58</v>
       </c>
       <c r="R376" s="9"/>
       <c r="S376" s="9"/>
     </row>
-    <row r="377" ht="29.25" customHeight="1">
+    <row r="377" ht="28.5" customHeight="1">
       <c r="A377" s="7">
         <v>369</v>
       </c>
       <c r="B377" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C377" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D377" s="9">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="E377" s="9"/>
       <c t="s" r="F377" s="9">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="G377" s="9"/>
       <c r="H377" s="9"/>
       <c t="s" r="I377" s="9">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="J377" s="8">
         <v>57</v>
       </c>
       <c r="K377" s="8"/>
       <c r="L377" s="8"/>
       <c t="s" r="M377" s="9">
         <v>44</v>
       </c>
       <c r="N377" s="9"/>
       <c r="O377" s="9"/>
       <c r="P377" s="10">
         <v>46027</v>
       </c>
       <c t="s" r="Q377" s="9">
         <v>64</v>
       </c>
       <c r="R377" s="9"/>
       <c r="S377" s="9"/>
     </row>
     <row r="378" ht="28.5" customHeight="1">
       <c r="A378" s="7">
         <v>370</v>
       </c>
       <c r="B378" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C378" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D378" s="9">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="E378" s="9"/>
       <c t="s" r="F378" s="9">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="G378" s="9"/>
       <c r="H378" s="9"/>
       <c t="s" r="I378" s="9">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="J378" s="8">
         <v>1</v>
       </c>
       <c r="K378" s="8"/>
       <c r="L378" s="8"/>
       <c t="s" r="M378" s="9">
         <v>80</v>
       </c>
       <c r="N378" s="9"/>
       <c r="O378" s="9"/>
       <c r="P378" s="10">
         <v>45986</v>
       </c>
       <c t="s" r="Q378" s="9">
         <v>64</v>
       </c>
       <c r="R378" s="9"/>
       <c r="S378" s="9"/>
     </row>
     <row r="379" ht="28.5" customHeight="1">
       <c r="A379" s="7">
         <v>371</v>
       </c>
       <c r="B379" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C379" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D379" s="9">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E379" s="9"/>
       <c t="s" r="F379" s="9">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="G379" s="9"/>
       <c r="H379" s="9"/>
       <c t="s" r="I379" s="9">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="J379" s="8">
         <v>10</v>
       </c>
       <c r="K379" s="8"/>
       <c r="L379" s="8"/>
       <c t="s" r="M379" s="9">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="N379" s="9"/>
       <c r="O379" s="9"/>
       <c r="P379" s="10">
         <v>45874</v>
       </c>
       <c t="s" r="Q379" s="9">
         <v>64</v>
       </c>
       <c r="R379" s="9"/>
       <c r="S379" s="9"/>
     </row>
     <row r="380" ht="28.5" customHeight="1">
       <c r="A380" s="7">
         <v>372</v>
       </c>
       <c r="B380" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C380" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D380" s="9">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="E380" s="9"/>
       <c t="s" r="F380" s="9">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="G380" s="9"/>
       <c r="H380" s="9"/>
       <c t="s" r="I380" s="9">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="J380" s="8">
         <v>1</v>
       </c>
       <c r="K380" s="8"/>
       <c r="L380" s="8"/>
       <c t="s" r="M380" s="9">
         <v>173</v>
       </c>
       <c r="N380" s="9"/>
       <c r="O380" s="9"/>
       <c r="P380" s="10">
         <v>45813</v>
       </c>
       <c t="s" r="Q380" s="9">
         <v>19</v>
       </c>
       <c r="R380" s="9"/>
       <c r="S380" s="9"/>
     </row>
     <row r="381" ht="28.5" customHeight="1">
       <c r="A381" s="7">
         <v>373</v>
       </c>
       <c r="B381" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C381" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D381" s="9">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="E381" s="9"/>
       <c t="s" r="F381" s="9">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="G381" s="9"/>
       <c r="H381" s="9"/>
       <c t="s" r="I381" s="9">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="J381" s="8">
         <v>3</v>
       </c>
       <c r="K381" s="8"/>
       <c r="L381" s="8"/>
       <c t="s" r="M381" s="9">
         <v>80</v>
       </c>
       <c r="N381" s="9"/>
       <c r="O381" s="9"/>
       <c r="P381" s="10">
         <v>45705</v>
       </c>
       <c t="s" r="Q381" s="9">
         <v>19</v>
       </c>
       <c r="R381" s="9"/>
       <c r="S381" s="9"/>
     </row>
     <row r="382" ht="28.5" customHeight="1">
       <c r="A382" s="7">
         <v>374</v>
       </c>
       <c r="B382" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C382" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D382" s="9">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="E382" s="9"/>
       <c t="s" r="F382" s="9">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="G382" s="9"/>
       <c r="H382" s="9"/>
       <c t="s" r="I382" s="9">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="J382" s="8">
         <v>1</v>
       </c>
       <c r="K382" s="8"/>
       <c r="L382" s="8"/>
       <c t="s" r="M382" s="9">
         <v>69</v>
       </c>
       <c r="N382" s="9"/>
       <c r="O382" s="9"/>
       <c r="P382" s="10">
         <v>45756</v>
       </c>
       <c t="s" r="Q382" s="9">
         <v>19</v>
       </c>
       <c r="R382" s="9"/>
       <c r="S382" s="9"/>
     </row>
     <row r="383" ht="28.5" customHeight="1">
       <c r="A383" s="7">
         <v>375</v>
       </c>
       <c r="B383" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C383" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D383" s="9">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="E383" s="9"/>
       <c t="s" r="F383" s="9">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="G383" s="9"/>
       <c r="H383" s="9"/>
       <c t="s" r="I383" s="9">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="J383" s="8">
         <v>7</v>
       </c>
       <c r="K383" s="8"/>
       <c r="L383" s="8"/>
       <c t="s" r="M383" s="9">
         <v>173</v>
       </c>
       <c r="N383" s="9"/>
       <c r="O383" s="9"/>
       <c r="P383" s="10">
         <v>45863</v>
       </c>
       <c t="s" r="Q383" s="9">
         <v>19</v>
       </c>
       <c r="R383" s="9"/>
       <c r="S383" s="9"/>
     </row>
     <row r="384" ht="28.5" customHeight="1">
       <c r="A384" s="7">
         <v>376</v>
       </c>
       <c r="B384" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C384" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D384" s="9">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="E384" s="9"/>
       <c t="s" r="F384" s="9">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="G384" s="9"/>
       <c r="H384" s="9"/>
       <c t="s" r="I384" s="9">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="J384" s="8">
         <v>5</v>
       </c>
       <c r="K384" s="8"/>
       <c r="L384" s="8"/>
       <c t="s" r="M384" s="9">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="N384" s="9"/>
       <c r="O384" s="9"/>
       <c r="P384" s="10">
         <v>45603</v>
       </c>
       <c t="s" r="Q384" s="9">
         <v>19</v>
       </c>
       <c r="R384" s="9"/>
       <c r="S384" s="9"/>
     </row>
-    <row r="385" ht="28.5" customHeight="1">
+    <row r="385" ht="29.25" customHeight="1">
       <c r="A385" s="7">
         <v>377</v>
       </c>
       <c r="B385" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C385" s="9">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c t="s" r="D385" s="9">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="E385" s="9"/>
       <c t="s" r="F385" s="9">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="G385" s="9"/>
       <c r="H385" s="9"/>
       <c t="s" r="I385" s="9">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="J385" s="8">
         <v>3</v>
       </c>
       <c r="K385" s="8"/>
       <c r="L385" s="8"/>
       <c t="s" r="M385" s="9">
         <v>138</v>
       </c>
       <c r="N385" s="9"/>
       <c r="O385" s="9"/>
       <c r="P385" s="10">
         <v>45974</v>
       </c>
       <c t="s" r="Q385" s="9">
         <v>64</v>
       </c>
       <c r="R385" s="9"/>
       <c r="S385" s="9"/>
     </row>
     <row r="386" ht="28.5" customHeight="1">
       <c r="A386" s="7">
         <v>378</v>
       </c>
       <c r="B386" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C386" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D386" s="9">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="E386" s="9"/>
       <c t="s" r="F386" s="9">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="G386" s="9"/>
       <c r="H386" s="9"/>
       <c t="s" r="I386" s="9">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="J386" s="8">
         <v>1</v>
       </c>
       <c r="K386" s="8"/>
       <c r="L386" s="8"/>
       <c t="s" r="M386" s="9">
         <v>80</v>
       </c>
       <c r="N386" s="9"/>
       <c r="O386" s="9"/>
       <c r="P386" s="10">
         <v>45218</v>
       </c>
       <c t="s" r="Q386" s="9">
         <v>58</v>
       </c>
       <c r="R386" s="9"/>
       <c r="S386" s="9"/>
     </row>
     <row r="387" ht="28.5" customHeight="1">
       <c r="A387" s="7">
         <v>379</v>
       </c>
       <c r="B387" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C387" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D387" s="9">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="E387" s="9"/>
       <c t="s" r="F387" s="9">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="G387" s="9"/>
       <c r="H387" s="9"/>
       <c t="s" r="I387" s="9">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="J387" s="8">
         <v>2</v>
       </c>
       <c r="K387" s="8"/>
       <c r="L387" s="8"/>
       <c t="s" r="M387" s="9">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="N387" s="9"/>
       <c r="O387" s="9"/>
       <c r="P387" s="10">
         <v>45352</v>
       </c>
       <c t="s" r="Q387" s="9">
         <v>58</v>
       </c>
       <c r="R387" s="9"/>
       <c r="S387" s="9"/>
     </row>
-    <row r="388" ht="30" customHeight="1">
+    <row r="388" ht="29.25" customHeight="1">
       <c r="A388" s="7">
         <v>380</v>
       </c>
       <c r="B388" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C388" s="9">
         <v>49</v>
       </c>
       <c t="s" r="D388" s="9">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="E388" s="9"/>
       <c t="s" r="F388" s="9">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="G388" s="9"/>
       <c r="H388" s="9"/>
       <c t="s" r="I388" s="9">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="J388" s="8">
         <v>18</v>
       </c>
       <c r="K388" s="8"/>
       <c r="L388" s="8"/>
       <c t="s" r="M388" s="9">
         <v>48</v>
       </c>
       <c r="N388" s="9"/>
       <c r="O388" s="9"/>
       <c r="P388" s="10">
         <v>45642</v>
       </c>
       <c t="s" r="Q388" s="9">
         <v>25</v>
       </c>
       <c r="R388" s="9"/>
       <c r="S388" s="9"/>
     </row>
-    <row r="389" ht="28.5" customHeight="1">
+    <row r="389" ht="29.25" customHeight="1">
       <c r="A389" s="7">
         <v>381</v>
       </c>
       <c r="B389" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C389" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D389" s="9">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="E389" s="9"/>
       <c t="s" r="F389" s="9">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G389" s="9"/>
       <c r="H389" s="9"/>
       <c t="s" r="I389" s="9">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="J389" s="8">
         <v>11</v>
       </c>
       <c r="K389" s="8"/>
       <c r="L389" s="8"/>
       <c t="s" r="M389" s="9">
         <v>63</v>
       </c>
       <c r="N389" s="9"/>
       <c r="O389" s="9"/>
       <c r="P389" s="10">
         <v>45959</v>
       </c>
       <c t="s" r="Q389" s="9">
         <v>64</v>
       </c>
       <c r="R389" s="9"/>
       <c r="S389" s="9"/>
     </row>
     <row r="390" ht="28.5" customHeight="1">
       <c r="A390" s="7">
         <v>382</v>
       </c>
       <c r="B390" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C390" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D390" s="9">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="E390" s="9"/>
       <c t="s" r="F390" s="9">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="G390" s="9"/>
       <c r="H390" s="9"/>
       <c t="s" r="I390" s="9">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="J390" s="8">
         <v>6</v>
       </c>
       <c r="K390" s="8"/>
       <c r="L390" s="8"/>
       <c t="s" r="M390" s="9">
         <v>53</v>
       </c>
       <c r="N390" s="9"/>
       <c r="O390" s="9"/>
       <c r="P390" s="10">
         <v>45569</v>
       </c>
       <c t="s" r="Q390" s="9">
         <v>25</v>
       </c>
       <c r="R390" s="9"/>
       <c r="S390" s="9"/>
     </row>
     <row r="391" ht="28.5" customHeight="1">
       <c r="A391" s="7">
         <v>383</v>
       </c>
       <c r="B391" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C391" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D391" s="9">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="E391" s="9"/>
       <c t="s" r="F391" s="9">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="G391" s="9"/>
       <c r="H391" s="9"/>
       <c t="s" r="I391" s="9">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="J391" s="8">
         <v>1</v>
       </c>
       <c r="K391" s="8"/>
       <c r="L391" s="8"/>
       <c t="s" r="M391" s="9">
         <v>80</v>
       </c>
       <c r="N391" s="9"/>
       <c r="O391" s="9"/>
       <c r="P391" s="10">
         <v>45971</v>
       </c>
       <c t="s" r="Q391" s="9">
         <v>64</v>
       </c>
       <c r="R391" s="9"/>
       <c r="S391" s="9"/>
     </row>
-    <row r="392" ht="29.25" customHeight="1">
+    <row r="392" ht="28.5" customHeight="1">
       <c r="A392" s="7">
         <v>384</v>
       </c>
       <c r="B392" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C392" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D392" s="9">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="E392" s="9"/>
       <c t="s" r="F392" s="9">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="G392" s="9"/>
       <c r="H392" s="9"/>
       <c t="s" r="I392" s="9">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="J392" s="8">
         <v>1</v>
       </c>
       <c r="K392" s="8"/>
       <c r="L392" s="8"/>
       <c t="s" r="M392" s="9">
         <v>53</v>
       </c>
       <c r="N392" s="9"/>
       <c r="O392" s="9"/>
       <c r="P392" s="10">
         <v>45524</v>
       </c>
       <c t="s" r="Q392" s="9">
         <v>25</v>
       </c>
       <c r="R392" s="9"/>
       <c r="S392" s="9"/>
     </row>
     <row r="393" ht="28.5" customHeight="1">
       <c r="A393" s="7">
         <v>385</v>
       </c>
       <c r="B393" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C393" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D393" s="9">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="E393" s="9"/>
       <c t="s" r="F393" s="9">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="G393" s="9"/>
       <c r="H393" s="9"/>
       <c t="s" r="I393" s="9">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="J393" s="8">
         <v>1</v>
       </c>
       <c r="K393" s="8"/>
       <c r="L393" s="8"/>
       <c t="s" r="M393" s="9">
         <v>80</v>
       </c>
       <c r="N393" s="9"/>
       <c r="O393" s="9"/>
       <c r="P393" s="10">
         <v>45831</v>
       </c>
       <c t="s" r="Q393" s="9">
         <v>19</v>
       </c>
       <c r="R393" s="9"/>
       <c r="S393" s="9"/>
     </row>
     <row r="394" ht="28.5" customHeight="1">
       <c r="A394" s="7">
         <v>386</v>
       </c>
       <c r="B394" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C394" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D394" s="9">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="E394" s="9"/>
       <c t="s" r="F394" s="9">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="G394" s="9"/>
       <c r="H394" s="9"/>
       <c t="s" r="I394" s="9">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="J394" s="8">
         <v>11</v>
       </c>
       <c r="K394" s="8"/>
       <c r="L394" s="8"/>
       <c t="s" r="M394" s="9">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="N394" s="9"/>
       <c r="O394" s="9"/>
       <c r="P394" s="10">
         <v>45964</v>
       </c>
       <c t="s" r="Q394" s="9">
         <v>64</v>
       </c>
       <c r="R394" s="9"/>
       <c r="S394" s="9"/>
     </row>
     <row r="395" ht="28.5" customHeight="1">
       <c r="A395" s="7">
         <v>387</v>
       </c>
       <c r="B395" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C395" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D395" s="9">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="E395" s="9"/>
       <c t="s" r="F395" s="9">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="G395" s="9"/>
       <c r="H395" s="9"/>
       <c t="s" r="I395" s="9">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="J395" s="8">
         <v>5</v>
       </c>
       <c r="K395" s="8"/>
       <c r="L395" s="8"/>
       <c t="s" r="M395" s="9">
         <v>899</v>
       </c>
       <c r="N395" s="9"/>
       <c r="O395" s="9"/>
       <c r="P395" s="10">
         <v>45406</v>
       </c>
       <c t="s" r="Q395" s="9">
         <v>58</v>
       </c>
       <c r="R395" s="9"/>
       <c r="S395" s="9"/>
     </row>
     <row r="396" ht="28.5" customHeight="1">
       <c r="A396" s="7">
         <v>388</v>
       </c>
       <c r="B396" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C396" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D396" s="9">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="E396" s="9"/>
       <c t="s" r="F396" s="9">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="G396" s="9"/>
       <c r="H396" s="9"/>
       <c t="s" r="I396" s="9">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="J396" s="8">
         <v>6</v>
       </c>
       <c r="K396" s="8"/>
       <c r="L396" s="8"/>
       <c t="s" r="M396" s="9">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="N396" s="9"/>
       <c r="O396" s="9"/>
       <c r="P396" s="10">
         <v>45302</v>
       </c>
       <c t="s" r="Q396" s="9">
         <v>58</v>
       </c>
       <c r="R396" s="9"/>
       <c r="S396" s="9"/>
     </row>
     <row r="397" ht="28.5" customHeight="1">
       <c r="A397" s="7">
         <v>389</v>
       </c>
       <c r="B397" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C397" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D397" s="9">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="E397" s="9"/>
       <c t="s" r="F397" s="9">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="G397" s="9"/>
       <c r="H397" s="9"/>
       <c t="s" r="I397" s="9">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="J397" s="8">
         <v>1</v>
       </c>
       <c r="K397" s="8"/>
       <c r="L397" s="8"/>
       <c t="s" r="M397" s="9">
         <v>80</v>
       </c>
       <c r="N397" s="9"/>
       <c r="O397" s="9"/>
       <c r="P397" s="10">
         <v>45590</v>
       </c>
       <c t="s" r="Q397" s="9">
         <v>25</v>
       </c>
       <c r="R397" s="9"/>
       <c r="S397" s="9"/>
     </row>
     <row r="398" ht="28.5" customHeight="1">
       <c r="A398" s="7">
         <v>390</v>
       </c>
       <c r="B398" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C398" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D398" s="9">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="E398" s="9"/>
       <c t="s" r="F398" s="9">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="G398" s="9"/>
       <c r="H398" s="9"/>
       <c t="s" r="I398" s="9">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="J398" s="8">
         <v>1</v>
       </c>
       <c r="K398" s="8"/>
       <c r="L398" s="8"/>
       <c t="s" r="M398" s="9">
         <v>80</v>
       </c>
       <c r="N398" s="9"/>
       <c r="O398" s="9"/>
       <c r="P398" s="10">
         <v>45077</v>
       </c>
       <c t="s" r="Q398" s="9">
         <v>58</v>
       </c>
       <c r="R398" s="9"/>
       <c r="S398" s="9"/>
     </row>
     <row r="399" ht="28.5" customHeight="1">
       <c r="A399" s="7">
         <v>391</v>
       </c>
       <c r="B399" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C399" s="9">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c t="s" r="D399" s="9">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="E399" s="9"/>
       <c t="s" r="F399" s="9">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="G399" s="9"/>
       <c r="H399" s="9"/>
       <c t="s" r="I399" s="9">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="J399" s="8">
         <v>1</v>
       </c>
       <c r="K399" s="8"/>
       <c r="L399" s="8"/>
       <c t="s" r="M399" s="9">
         <v>173</v>
       </c>
       <c r="N399" s="9"/>
       <c r="O399" s="9"/>
       <c r="P399" s="10">
         <v>45838</v>
       </c>
       <c t="s" r="Q399" s="9">
         <v>19</v>
       </c>
       <c r="R399" s="9"/>
       <c r="S399" s="9"/>
     </row>
-    <row r="400" ht="28.5" customHeight="1">
+    <row r="400" ht="29.25" customHeight="1">
       <c r="A400" s="7">
         <v>392</v>
       </c>
       <c r="B400" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C400" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D400" s="9">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="E400" s="9"/>
       <c t="s" r="F400" s="9">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="G400" s="9"/>
       <c r="H400" s="9"/>
       <c t="s" r="I400" s="9">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="J400" s="8">
         <v>1</v>
       </c>
       <c r="K400" s="8"/>
       <c r="L400" s="8"/>
       <c t="s" r="M400" s="9">
         <v>80</v>
       </c>
       <c r="N400" s="9"/>
       <c r="O400" s="9"/>
       <c r="P400" s="10">
         <v>45938</v>
       </c>
       <c t="s" r="Q400" s="9">
         <v>64</v>
       </c>
       <c r="R400" s="9"/>
       <c r="S400" s="9"/>
     </row>
     <row r="401" ht="28.5" customHeight="1">
       <c r="A401" s="7">
         <v>393</v>
       </c>
       <c r="B401" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C401" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D401" s="9">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="E401" s="9"/>
       <c t="s" r="F401" s="9">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="G401" s="9"/>
       <c r="H401" s="9"/>
       <c t="s" r="I401" s="9">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="J401" s="8">
         <v>4</v>
       </c>
       <c r="K401" s="8"/>
       <c r="L401" s="8"/>
       <c t="s" r="M401" s="9">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="N401" s="9"/>
       <c r="O401" s="9"/>
       <c r="P401" s="10">
         <v>45705</v>
       </c>
       <c t="s" r="Q401" s="9">
         <v>19</v>
       </c>
       <c r="R401" s="9"/>
       <c r="S401" s="9"/>
     </row>
     <row r="402" ht="28.5" customHeight="1">
       <c r="A402" s="7">
         <v>394</v>
       </c>
       <c r="B402" s="8">
         <v>0</v>
       </c>
       <c r="C402" s="9"/>
       <c t="s" r="D402" s="9">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="E402" s="9"/>
       <c t="s" r="F402" s="9">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="G402" s="9"/>
       <c r="H402" s="9"/>
       <c r="I402" s="8"/>
       <c r="J402" s="8"/>
       <c r="K402" s="8"/>
       <c r="L402" s="8"/>
       <c r="M402" s="9"/>
       <c r="N402" s="9"/>
       <c r="O402" s="9"/>
       <c r="P402" s="10">
         <v>0</v>
       </c>
       <c t="s" r="Q402" s="9">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="R402" s="9"/>
       <c r="S402" s="9"/>
     </row>
-    <row r="403" ht="29.25" customHeight="1">
+    <row r="403" ht="28.5" customHeight="1">
       <c r="A403" s="7">
         <v>395</v>
       </c>
       <c r="B403" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C403" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D403" s="9">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="E403" s="9"/>
       <c t="s" r="F403" s="9">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="G403" s="9"/>
       <c r="H403" s="9"/>
       <c t="s" r="I403" s="9">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="J403" s="8">
         <v>8</v>
       </c>
       <c r="K403" s="8"/>
       <c r="L403" s="8"/>
       <c t="s" r="M403" s="9">
         <v>173</v>
       </c>
       <c r="N403" s="9"/>
       <c r="O403" s="9"/>
       <c r="P403" s="10">
         <v>45740</v>
       </c>
       <c t="s" r="Q403" s="9">
         <v>19</v>
       </c>
       <c r="R403" s="9"/>
       <c r="S403" s="9"/>
     </row>
     <row r="404" ht="28.5" customHeight="1">
       <c r="A404" s="7">
         <v>396</v>
       </c>
       <c r="B404" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C404" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D404" s="9">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="E404" s="9"/>
       <c t="s" r="F404" s="9">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="G404" s="9"/>
       <c r="H404" s="9"/>
       <c t="s" r="I404" s="9">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="J404" s="8">
         <v>1</v>
       </c>
       <c r="K404" s="8"/>
       <c r="L404" s="8"/>
       <c t="s" r="M404" s="9">
         <v>80</v>
       </c>
       <c r="N404" s="9"/>
       <c r="O404" s="9"/>
       <c r="P404" s="10">
         <v>45810</v>
       </c>
       <c t="s" r="Q404" s="9">
         <v>19</v>
       </c>
       <c r="R404" s="9"/>
       <c r="S404" s="9"/>
     </row>
     <row r="405" ht="28.5" customHeight="1">
       <c r="A405" s="7">
         <v>397</v>
       </c>
       <c r="B405" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C405" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D405" s="9">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="E405" s="9"/>
       <c t="s" r="F405" s="9">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="G405" s="9"/>
       <c r="H405" s="9"/>
       <c t="s" r="I405" s="9">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="J405" s="8">
         <v>1</v>
       </c>
       <c r="K405" s="8"/>
       <c r="L405" s="8"/>
       <c t="s" r="M405" s="9">
         <v>80</v>
       </c>
       <c r="N405" s="9"/>
       <c r="O405" s="9"/>
       <c r="P405" s="10">
         <v>45467</v>
       </c>
       <c t="s" r="Q405" s="9">
         <v>58</v>
       </c>
       <c r="R405" s="9"/>
       <c r="S405" s="9"/>
     </row>
     <row r="406" ht="28.5" customHeight="1">
       <c r="A406" s="7">
         <v>398</v>
       </c>
       <c r="B406" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C406" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D406" s="9">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="E406" s="9"/>
       <c t="s" r="F406" s="9">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="G406" s="9"/>
       <c r="H406" s="9"/>
       <c t="s" r="I406" s="9">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="J406" s="8">
         <v>7</v>
       </c>
       <c r="K406" s="8"/>
       <c r="L406" s="8"/>
       <c t="s" r="M406" s="9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N406" s="9"/>
       <c r="O406" s="9"/>
       <c r="P406" s="10">
         <v>46013</v>
       </c>
       <c t="s" r="Q406" s="9">
         <v>64</v>
       </c>
       <c r="R406" s="9"/>
       <c r="S406" s="9"/>
     </row>
     <row r="407" ht="28.5" customHeight="1">
       <c r="A407" s="7">
         <v>399</v>
       </c>
       <c r="B407" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C407" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D407" s="9">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="E407" s="9"/>
       <c t="s" r="F407" s="9">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="G407" s="9"/>
       <c r="H407" s="9"/>
       <c t="s" r="I407" s="9">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="J407" s="8">
         <v>1</v>
       </c>
       <c r="K407" s="8"/>
       <c r="L407" s="8"/>
       <c t="s" r="M407" s="9">
         <v>80</v>
       </c>
       <c r="N407" s="9"/>
       <c r="O407" s="9"/>
       <c r="P407" s="10">
         <v>45392</v>
       </c>
       <c t="s" r="Q407" s="9">
         <v>58</v>
       </c>
       <c r="R407" s="9"/>
       <c r="S407" s="9"/>
     </row>
     <row r="408" ht="28.5" customHeight="1">
       <c r="A408" s="7">
         <v>400</v>
       </c>
       <c r="B408" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C408" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D408" s="9">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="E408" s="9"/>
       <c t="s" r="F408" s="9">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="G408" s="9"/>
       <c r="H408" s="9"/>
       <c t="s" r="I408" s="9">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="J408" s="8">
         <v>18</v>
       </c>
       <c r="K408" s="8"/>
       <c r="L408" s="8"/>
       <c t="s" r="M408" s="9">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="N408" s="9"/>
       <c r="O408" s="9"/>
       <c r="P408" s="10">
         <v>45583</v>
       </c>
       <c t="s" r="Q408" s="9">
         <v>25</v>
       </c>
       <c r="R408" s="9"/>
       <c r="S408" s="9"/>
     </row>
     <row r="409" ht="28.5" customHeight="1">
       <c r="A409" s="7">
         <v>401</v>
       </c>
       <c r="B409" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C409" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D409" s="9">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="E409" s="9"/>
       <c t="s" r="F409" s="9">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="G409" s="9"/>
       <c r="H409" s="9"/>
       <c t="s" r="I409" s="9">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="J409" s="8">
         <v>13</v>
       </c>
       <c r="K409" s="8"/>
       <c r="L409" s="8"/>
       <c t="s" r="M409" s="9">
         <v>915</v>
       </c>
       <c r="N409" s="9"/>
       <c r="O409" s="9"/>
       <c r="P409" s="10">
         <v>45621</v>
       </c>
       <c t="s" r="Q409" s="9">
         <v>25</v>
       </c>
       <c r="R409" s="9"/>
       <c r="S409" s="9"/>
     </row>
     <row r="410" ht="28.5" customHeight="1">
       <c r="A410" s="7">
         <v>402</v>
       </c>
       <c r="B410" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C410" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D410" s="9">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="E410" s="9"/>
       <c t="s" r="F410" s="9">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="G410" s="9"/>
       <c r="H410" s="9"/>
       <c t="s" r="I410" s="9">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="J410" s="8">
         <v>1</v>
       </c>
       <c r="K410" s="8"/>
       <c r="L410" s="8"/>
       <c t="s" r="M410" s="9">
         <v>129</v>
       </c>
       <c r="N410" s="9"/>
       <c r="O410" s="9"/>
       <c r="P410" s="10">
         <v>45415</v>
       </c>
       <c t="s" r="Q410" s="9">
         <v>58</v>
       </c>
       <c r="R410" s="9"/>
       <c r="S410" s="9"/>
     </row>
-    <row r="411" ht="28.5" customHeight="1">
+    <row r="411" ht="29.25" customHeight="1">
       <c r="A411" s="7">
         <v>403</v>
       </c>
       <c r="B411" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C411" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D411" s="9">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="E411" s="9"/>
       <c t="s" r="F411" s="9">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="G411" s="9"/>
       <c r="H411" s="9"/>
       <c t="s" r="I411" s="9">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="J411" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K411" s="8"/>
       <c r="L411" s="8"/>
       <c t="s" r="M411" s="9">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="N411" s="9"/>
       <c r="O411" s="9"/>
       <c r="P411" s="10">
         <v>45260</v>
       </c>
       <c t="s" r="Q411" s="9">
         <v>58</v>
       </c>
       <c r="R411" s="9"/>
       <c r="S411" s="9"/>
     </row>
     <row r="412" ht="28.5" customHeight="1">
       <c r="A412" s="7">
         <v>404</v>
       </c>
       <c r="B412" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C412" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D412" s="9">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="E412" s="9"/>
       <c t="s" r="F412" s="9">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="G412" s="9"/>
       <c r="H412" s="9"/>
       <c t="s" r="I412" s="9">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J412" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K412" s="8"/>
       <c r="L412" s="8"/>
       <c t="s" r="M412" s="9">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="N412" s="9"/>
       <c r="O412" s="9"/>
       <c r="P412" s="10">
         <v>45260</v>
       </c>
       <c t="s" r="Q412" s="9">
         <v>58</v>
       </c>
       <c r="R412" s="9"/>
       <c r="S412" s="9"/>
     </row>
     <row r="413" ht="28.5" customHeight="1">
       <c r="A413" s="7">
         <v>405</v>
       </c>
       <c r="B413" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C413" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D413" s="9">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="E413" s="9"/>
       <c t="s" r="F413" s="9">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="G413" s="9"/>
       <c r="H413" s="9"/>
       <c t="s" r="I413" s="9">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="J413" s="8">
         <v>6</v>
       </c>
       <c r="K413" s="8"/>
       <c r="L413" s="8"/>
       <c t="s" r="M413" s="9">
         <v>129</v>
       </c>
       <c r="N413" s="9"/>
       <c r="O413" s="9"/>
       <c r="P413" s="10">
         <v>45449</v>
       </c>
       <c t="s" r="Q413" s="9">
         <v>25</v>
       </c>
       <c r="R413" s="9"/>
       <c r="S413" s="9"/>
     </row>
-    <row r="414" ht="29.25" customHeight="1">
+    <row r="414" ht="28.5" customHeight="1">
       <c r="A414" s="7">
         <v>406</v>
       </c>
       <c r="B414" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C414" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D414" s="9">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="E414" s="9"/>
       <c t="s" r="F414" s="9">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="G414" s="9"/>
       <c r="H414" s="9"/>
       <c t="s" r="I414" s="9">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="J414" s="8">
         <v>2</v>
       </c>
       <c r="K414" s="8"/>
       <c r="L414" s="8"/>
       <c t="s" r="M414" s="9">
         <v>122</v>
       </c>
       <c r="N414" s="9"/>
       <c r="O414" s="9"/>
       <c r="P414" s="10">
         <v>45321</v>
       </c>
       <c t="s" r="Q414" s="9">
         <v>58</v>
       </c>
       <c r="R414" s="9"/>
       <c r="S414" s="9"/>
     </row>
     <row r="415" ht="28.5" customHeight="1">
       <c r="A415" s="7">
         <v>407</v>
       </c>
       <c r="B415" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C415" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D415" s="9">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="E415" s="9"/>
       <c t="s" r="F415" s="9">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="G415" s="9"/>
       <c r="H415" s="9"/>
       <c t="s" r="I415" s="9">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="J415" s="8">
         <v>18</v>
       </c>
       <c r="K415" s="8"/>
       <c r="L415" s="8"/>
       <c t="s" r="M415" s="9">
         <v>44</v>
       </c>
       <c r="N415" s="9"/>
       <c r="O415" s="9"/>
       <c r="P415" s="10">
         <v>45946</v>
       </c>
       <c t="s" r="Q415" s="9">
         <v>64</v>
       </c>
       <c r="R415" s="9"/>
       <c r="S415" s="9"/>
     </row>
     <row r="416" ht="28.5" customHeight="1">
       <c r="A416" s="7">
         <v>408</v>
       </c>
       <c r="B416" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C416" s="9">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c t="s" r="D416" s="9">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="E416" s="9"/>
       <c t="s" r="F416" s="9">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="G416" s="9"/>
       <c r="H416" s="9"/>
       <c t="s" r="I416" s="9">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="J416" s="8">
         <v>15</v>
       </c>
       <c r="K416" s="8"/>
       <c r="L416" s="8"/>
       <c t="s" r="M416" s="9">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="N416" s="9"/>
       <c r="O416" s="9"/>
       <c r="P416" s="10">
         <v>45338</v>
       </c>
       <c t="s" r="Q416" s="9">
         <v>58</v>
       </c>
       <c r="R416" s="9"/>
       <c r="S416" s="9"/>
     </row>
     <row r="417" ht="28.5" customHeight="1">
       <c r="A417" s="7">
         <v>409</v>
       </c>
       <c r="B417" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C417" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D417" s="9">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="E417" s="9"/>
       <c t="s" r="F417" s="9">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="G417" s="9"/>
       <c r="H417" s="9"/>
       <c t="s" r="I417" s="9">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="J417" s="8">
         <v>1</v>
       </c>
       <c r="K417" s="8"/>
       <c r="L417" s="8"/>
       <c t="s" r="M417" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N417" s="9"/>
       <c r="O417" s="9"/>
       <c r="P417" s="10">
         <v>45770</v>
       </c>
       <c t="s" r="Q417" s="9">
         <v>19</v>
       </c>
       <c r="R417" s="9"/>
       <c r="S417" s="9"/>
     </row>
     <row r="418" ht="28.5" customHeight="1">
       <c r="A418" s="7">
         <v>410</v>
       </c>
       <c r="B418" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C418" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D418" s="9">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="E418" s="9"/>
       <c t="s" r="F418" s="9">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="G418" s="9"/>
       <c r="H418" s="9"/>
       <c t="s" r="I418" s="9">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="J418" s="8">
         <v>6</v>
       </c>
       <c r="K418" s="8"/>
       <c r="L418" s="8"/>
       <c t="s" r="M418" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N418" s="9"/>
       <c r="O418" s="9"/>
       <c r="P418" s="10">
         <v>45475</v>
       </c>
       <c t="s" r="Q418" s="9">
         <v>58</v>
       </c>
       <c r="R418" s="9"/>
       <c r="S418" s="9"/>
     </row>
     <row r="419" ht="28.5" customHeight="1">
       <c r="A419" s="7">
         <v>411</v>
       </c>
       <c r="B419" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C419" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D419" s="9">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="E419" s="9"/>
       <c t="s" r="F419" s="9">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="G419" s="9"/>
       <c r="H419" s="9"/>
       <c t="s" r="I419" s="9">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="J419" s="8">
         <v>20</v>
       </c>
       <c r="K419" s="8"/>
       <c r="L419" s="8"/>
       <c t="s" r="M419" s="9">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="N419" s="9"/>
       <c r="O419" s="9"/>
       <c r="P419" s="10">
         <v>45896</v>
       </c>
       <c t="s" r="Q419" s="9">
         <v>64</v>
       </c>
       <c r="R419" s="9"/>
       <c r="S419" s="9"/>
     </row>
     <row r="420" ht="28.5" customHeight="1">
       <c r="A420" s="7">
         <v>412</v>
       </c>
       <c r="B420" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C420" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D420" s="9">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="E420" s="9"/>
       <c t="s" r="F420" s="9">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="G420" s="9"/>
       <c r="H420" s="9"/>
       <c t="s" r="I420" s="9">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="J420" s="8">
         <v>5</v>
       </c>
       <c r="K420" s="8"/>
       <c r="L420" s="8"/>
       <c t="s" r="M420" s="9">
         <v>1075</v>
       </c>
       <c r="N420" s="9"/>
       <c r="O420" s="9"/>
       <c r="P420" s="10">
         <v>45362</v>
       </c>
       <c t="s" r="Q420" s="9">
         <v>58</v>
       </c>
       <c r="R420" s="9"/>
       <c r="S420" s="9"/>
     </row>
     <row r="421" ht="28.5" customHeight="1">
       <c r="A421" s="7">
         <v>413</v>
       </c>
       <c r="B421" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C421" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D421" s="9">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="E421" s="9"/>
       <c t="s" r="F421" s="9">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="G421" s="9"/>
       <c r="H421" s="9"/>
       <c t="s" r="I421" s="9">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="J421" s="8">
         <v>6</v>
       </c>
       <c r="K421" s="8"/>
       <c r="L421" s="8"/>
       <c t="s" r="M421" s="9">
         <v>94</v>
       </c>
       <c r="N421" s="9"/>
       <c r="O421" s="9"/>
       <c r="P421" s="10">
         <v>45770</v>
       </c>
       <c t="s" r="Q421" s="9">
         <v>19</v>
       </c>
       <c r="R421" s="9"/>
       <c r="S421" s="9"/>
     </row>
-    <row r="422" ht="28.5" customHeight="1">
+    <row r="422" ht="29.25" customHeight="1">
       <c r="A422" s="7">
         <v>414</v>
       </c>
       <c r="B422" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C422" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D422" s="9">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="E422" s="9"/>
       <c t="s" r="F422" s="9">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="G422" s="9"/>
       <c r="H422" s="9"/>
       <c t="s" r="I422" s="9">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="J422" s="8">
         <v>1</v>
       </c>
       <c r="K422" s="8"/>
       <c r="L422" s="8"/>
       <c t="s" r="M422" s="9">
         <v>80</v>
       </c>
       <c r="N422" s="9"/>
       <c r="O422" s="9"/>
       <c r="P422" s="10">
         <v>45384</v>
       </c>
       <c t="s" r="Q422" s="9">
         <v>25</v>
       </c>
       <c r="R422" s="9"/>
       <c r="S422" s="9"/>
     </row>
     <row r="423" ht="28.5" customHeight="1">
       <c r="A423" s="7">
         <v>415</v>
       </c>
       <c r="B423" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C423" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D423" s="9">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="E423" s="9"/>
       <c t="s" r="F423" s="9">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="G423" s="9"/>
       <c r="H423" s="9"/>
       <c t="s" r="I423" s="9">
-        <v>1365</v>
+        <v>1369</v>
       </c>
       <c r="J423" s="8">
         <v>4</v>
       </c>
       <c r="K423" s="8"/>
       <c r="L423" s="8"/>
       <c t="s" r="M423" s="9">
         <v>173</v>
       </c>
       <c r="N423" s="9"/>
       <c r="O423" s="9"/>
       <c r="P423" s="10">
         <v>45519</v>
       </c>
       <c t="s" r="Q423" s="9">
         <v>25</v>
       </c>
       <c r="R423" s="9"/>
       <c r="S423" s="9"/>
     </row>
-    <row r="424" ht="29.25" customHeight="1">
+    <row r="424" ht="28.5" customHeight="1">
       <c r="A424" s="7">
         <v>416</v>
       </c>
       <c r="B424" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C424" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D424" s="9">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="E424" s="9"/>
       <c t="s" r="F424" s="9">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="G424" s="9"/>
       <c r="H424" s="9"/>
       <c t="s" r="I424" s="9">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="J424" s="8">
         <v>2</v>
       </c>
       <c r="K424" s="8"/>
       <c r="L424" s="8"/>
       <c t="s" r="M424" s="9">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="N424" s="9"/>
       <c r="O424" s="9"/>
       <c r="P424" s="10">
         <v>45404</v>
       </c>
       <c t="s" r="Q424" s="9">
         <v>58</v>
       </c>
       <c r="R424" s="9"/>
       <c r="S424" s="9"/>
     </row>
     <row r="425" ht="28.5" customHeight="1">
       <c r="A425" s="7">
         <v>417</v>
       </c>
       <c r="B425" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C425" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D425" s="9">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="E425" s="9"/>
       <c t="s" r="F425" s="9">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="G425" s="9"/>
       <c r="H425" s="9"/>
       <c t="s" r="I425" s="9">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="J425" s="8">
         <v>1</v>
       </c>
       <c r="K425" s="8"/>
       <c r="L425" s="8"/>
       <c t="s" r="M425" s="9">
         <v>122</v>
       </c>
       <c r="N425" s="9"/>
       <c r="O425" s="9"/>
       <c r="P425" s="10">
         <v>45238</v>
       </c>
       <c t="s" r="Q425" s="9">
         <v>58</v>
       </c>
       <c r="R425" s="9"/>
       <c r="S425" s="9"/>
     </row>
     <row r="426" ht="28.5" customHeight="1">
       <c r="A426" s="7">
         <v>418</v>
       </c>
       <c r="B426" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C426" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D426" s="9">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="E426" s="9"/>
       <c t="s" r="F426" s="9">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="G426" s="9"/>
       <c r="H426" s="9"/>
       <c t="s" r="I426" s="9">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="J426" s="8">
         <v>5</v>
       </c>
       <c r="K426" s="8"/>
       <c r="L426" s="8"/>
       <c t="s" r="M426" s="9">
         <v>99</v>
       </c>
       <c r="N426" s="9"/>
       <c r="O426" s="9"/>
       <c r="P426" s="10">
         <v>45504</v>
       </c>
       <c t="s" r="Q426" s="9">
         <v>25</v>
       </c>
       <c r="R426" s="9"/>
       <c r="S426" s="9"/>
     </row>
     <row r="427" ht="28.5" customHeight="1">
       <c r="A427" s="7">
         <v>419</v>
       </c>
       <c r="B427" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C427" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D427" s="9">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="E427" s="9"/>
       <c t="s" r="F427" s="9">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="G427" s="9"/>
       <c r="H427" s="9"/>
       <c t="s" r="I427" s="9">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="J427" s="8">
         <v>4</v>
       </c>
       <c r="K427" s="8"/>
       <c r="L427" s="8"/>
       <c t="s" r="M427" s="9">
         <v>73</v>
       </c>
       <c r="N427" s="9"/>
       <c r="O427" s="9"/>
       <c r="P427" s="10">
         <v>45950</v>
       </c>
       <c t="s" r="Q427" s="9">
         <v>64</v>
       </c>
       <c r="R427" s="9"/>
       <c r="S427" s="9"/>
     </row>
     <row r="428" ht="28.5" customHeight="1">
       <c r="A428" s="7">
         <v>420</v>
       </c>
       <c r="B428" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C428" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D428" s="9">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="E428" s="9"/>
       <c t="s" r="F428" s="9">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="G428" s="9"/>
       <c r="H428" s="9"/>
       <c t="s" r="I428" s="9">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="J428" s="8">
         <v>8</v>
       </c>
       <c r="K428" s="8"/>
       <c r="L428" s="8"/>
       <c t="s" r="M428" s="9">
         <v>129</v>
       </c>
       <c r="N428" s="9"/>
       <c r="O428" s="9"/>
       <c r="P428" s="10">
         <v>45930</v>
       </c>
       <c t="s" r="Q428" s="9">
         <v>64</v>
       </c>
       <c r="R428" s="9"/>
       <c r="S428" s="9"/>
     </row>
     <row r="429" ht="28.5" customHeight="1">
       <c r="A429" s="7">
         <v>421</v>
       </c>
       <c r="B429" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C429" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D429" s="9">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="E429" s="9"/>
       <c t="s" r="F429" s="9">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="G429" s="9"/>
       <c r="H429" s="9"/>
       <c t="s" r="I429" s="9">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="J429" s="8">
         <v>8</v>
       </c>
       <c r="K429" s="8"/>
       <c r="L429" s="8"/>
       <c t="s" r="M429" s="9">
         <v>122</v>
       </c>
       <c r="N429" s="9"/>
       <c r="O429" s="9"/>
       <c r="P429" s="10">
         <v>45727</v>
       </c>
       <c t="s" r="Q429" s="9">
         <v>19</v>
       </c>
       <c r="R429" s="9"/>
       <c r="S429" s="9"/>
     </row>
     <row r="430" ht="30" customHeight="1">
       <c r="A430" s="7">
         <v>422</v>
       </c>
       <c r="B430" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C430" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D430" s="9">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="E430" s="9"/>
       <c t="s" r="F430" s="9">
-        <v>1385</v>
+        <v>1389</v>
       </c>
       <c r="G430" s="9"/>
       <c r="H430" s="9"/>
       <c t="s" r="I430" s="9">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="J430" s="8">
         <v>10</v>
       </c>
       <c r="K430" s="8"/>
       <c r="L430" s="8"/>
       <c t="s" r="M430" s="9">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="N430" s="9"/>
       <c r="O430" s="9"/>
       <c r="P430" s="10">
         <v>45797</v>
       </c>
       <c t="s" r="Q430" s="9">
         <v>19</v>
       </c>
       <c r="R430" s="9"/>
       <c r="S430" s="9"/>
     </row>
     <row r="431" ht="28.5" customHeight="1">
       <c r="A431" s="7">
         <v>423</v>
       </c>
       <c r="B431" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C431" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D431" s="9">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="E431" s="9"/>
       <c t="s" r="F431" s="9">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="G431" s="9"/>
       <c r="H431" s="9"/>
       <c t="s" r="I431" s="9">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="J431" s="8">
         <v>2</v>
       </c>
       <c r="K431" s="8"/>
       <c r="L431" s="8"/>
       <c t="s" r="M431" s="9">
         <v>99</v>
       </c>
       <c r="N431" s="9"/>
       <c r="O431" s="9"/>
       <c r="P431" s="10">
         <v>45373</v>
       </c>
       <c t="s" r="Q431" s="9">
         <v>58</v>
       </c>
       <c r="R431" s="9"/>
       <c r="S431" s="9"/>
     </row>
     <row r="432" ht="28.5" customHeight="1">
       <c r="A432" s="7">
         <v>424</v>
       </c>
       <c r="B432" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C432" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D432" s="9">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="E432" s="9"/>
       <c t="s" r="F432" s="9">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="G432" s="9"/>
       <c r="H432" s="9"/>
       <c t="s" r="I432" s="9">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="J432" s="8">
         <v>2</v>
       </c>
       <c r="K432" s="8"/>
       <c r="L432" s="8"/>
       <c t="s" r="M432" s="9">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="N432" s="9"/>
       <c r="O432" s="9"/>
       <c r="P432" s="10">
         <v>45162</v>
       </c>
       <c t="s" r="Q432" s="9">
         <v>58</v>
       </c>
       <c r="R432" s="9"/>
       <c r="S432" s="9"/>
     </row>
     <row r="433" ht="28.5" customHeight="1">
       <c r="A433" s="7">
         <v>425</v>
       </c>
       <c r="B433" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C433" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D433" s="9">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="E433" s="9"/>
       <c t="s" r="F433" s="9">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="G433" s="9"/>
       <c r="H433" s="9"/>
       <c t="s" r="I433" s="9">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="J433" s="8">
         <v>1</v>
       </c>
       <c r="K433" s="8"/>
       <c r="L433" s="8"/>
       <c t="s" r="M433" s="9">
         <v>80</v>
       </c>
       <c r="N433" s="9"/>
       <c r="O433" s="9"/>
       <c r="P433" s="10">
         <v>45195</v>
       </c>
       <c t="s" r="Q433" s="9">
         <v>58</v>
       </c>
       <c r="R433" s="9"/>
       <c r="S433" s="9"/>
     </row>
     <row r="434" ht="28.5" customHeight="1">
       <c r="A434" s="7">
         <v>426</v>
       </c>
       <c r="B434" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C434" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D434" s="9">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="E434" s="9"/>
       <c t="s" r="F434" s="9">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="G434" s="9"/>
       <c r="H434" s="9"/>
       <c t="s" r="I434" s="9">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="J434" s="8">
         <v>7</v>
       </c>
       <c r="K434" s="8"/>
       <c r="L434" s="8"/>
       <c t="s" r="M434" s="9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N434" s="9"/>
       <c r="O434" s="9"/>
       <c r="P434" s="10">
         <v>45986</v>
       </c>
       <c t="s" r="Q434" s="9">
         <v>64</v>
       </c>
       <c r="R434" s="9"/>
       <c r="S434" s="9"/>
     </row>
     <row r="435" ht="28.5" customHeight="1">
       <c r="A435" s="7">
         <v>427</v>
       </c>
       <c r="B435" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C435" s="9">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c t="s" r="D435" s="9">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="E435" s="9"/>
       <c t="s" r="F435" s="9">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="G435" s="9"/>
       <c r="H435" s="9"/>
       <c t="s" r="I435" s="9">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="J435" s="8">
         <v>4</v>
       </c>
       <c r="K435" s="8"/>
       <c r="L435" s="8"/>
       <c t="s" r="M435" s="9">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="N435" s="9"/>
       <c r="O435" s="9"/>
       <c r="P435" s="10">
         <v>45709</v>
       </c>
       <c t="s" r="Q435" s="9">
         <v>19</v>
       </c>
       <c r="R435" s="9"/>
       <c r="S435" s="9"/>
     </row>
     <row r="436" ht="28.5" customHeight="1">
       <c r="A436" s="7">
         <v>428</v>
       </c>
       <c r="B436" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C436" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D436" s="9">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="E436" s="9"/>
       <c t="s" r="F436" s="9">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="G436" s="9"/>
       <c r="H436" s="9"/>
       <c t="s" r="I436" s="9">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="J436" s="8">
         <v>47</v>
       </c>
       <c r="K436" s="8"/>
       <c r="L436" s="8"/>
       <c t="s" r="M436" s="9">
         <v>53</v>
       </c>
       <c r="N436" s="9"/>
       <c r="O436" s="9"/>
       <c r="P436" s="10">
         <v>46030</v>
       </c>
       <c t="s" r="Q436" s="9">
         <v>64</v>
       </c>
       <c r="R436" s="9"/>
       <c r="S436" s="9"/>
     </row>
-    <row r="437" ht="28.5" customHeight="1">
+    <row r="437" ht="29.25" customHeight="1">
       <c r="A437" s="7">
         <v>429</v>
       </c>
       <c r="B437" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C437" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D437" s="9">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="E437" s="9"/>
       <c t="s" r="F437" s="9">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="G437" s="9"/>
       <c r="H437" s="9"/>
       <c t="s" r="I437" s="9">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="J437" s="8">
         <v>1</v>
       </c>
       <c r="K437" s="8"/>
       <c r="L437" s="8"/>
       <c t="s" r="M437" s="9">
         <v>173</v>
       </c>
       <c r="N437" s="9"/>
       <c r="O437" s="9"/>
       <c r="P437" s="10">
         <v>45691</v>
       </c>
       <c t="s" r="Q437" s="9">
         <v>25</v>
       </c>
       <c r="R437" s="9"/>
       <c r="S437" s="9"/>
     </row>
     <row r="438" ht="28.5" customHeight="1">
       <c r="A438" s="7">
         <v>430</v>
       </c>
       <c r="B438" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C438" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D438" s="9">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="E438" s="9"/>
       <c t="s" r="F438" s="9">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="G438" s="9"/>
       <c r="H438" s="9"/>
       <c t="s" r="I438" s="9">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="J438" s="8">
         <v>7</v>
       </c>
       <c r="K438" s="8"/>
       <c r="L438" s="8"/>
       <c t="s" r="M438" s="9">
         <v>44</v>
       </c>
       <c r="N438" s="9"/>
       <c r="O438" s="9"/>
       <c r="P438" s="10">
         <v>45769</v>
       </c>
       <c t="s" r="Q438" s="9">
         <v>19</v>
       </c>
       <c r="R438" s="9"/>
       <c r="S438" s="9"/>
     </row>
-    <row r="439" ht="29.25" customHeight="1">
+    <row r="439" ht="28.5" customHeight="1">
       <c r="A439" s="7">
         <v>431</v>
       </c>
       <c r="B439" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C439" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D439" s="9">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="E439" s="9"/>
       <c t="s" r="F439" s="9">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="G439" s="9"/>
       <c r="H439" s="9"/>
       <c t="s" r="I439" s="9">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="J439" s="8">
         <v>5</v>
       </c>
       <c r="K439" s="8"/>
       <c r="L439" s="8"/>
       <c t="s" r="M439" s="9">
         <v>899</v>
       </c>
       <c r="N439" s="9"/>
       <c r="O439" s="9"/>
       <c r="P439" s="10">
         <v>45392</v>
       </c>
       <c t="s" r="Q439" s="9">
         <v>58</v>
       </c>
       <c r="R439" s="9"/>
       <c r="S439" s="9"/>
     </row>
     <row r="440" ht="28.5" customHeight="1">
       <c r="A440" s="7">
         <v>432</v>
       </c>
       <c r="B440" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C440" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D440" s="9">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="E440" s="9"/>
       <c t="s" r="F440" s="9">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="G440" s="9"/>
       <c r="H440" s="9"/>
       <c t="s" r="I440" s="9">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="J440" s="8">
         <v>1</v>
       </c>
       <c r="K440" s="8"/>
       <c r="L440" s="8"/>
       <c t="s" r="M440" s="9">
         <v>53</v>
       </c>
       <c r="N440" s="9"/>
       <c r="O440" s="9"/>
       <c r="P440" s="10">
         <v>45744</v>
       </c>
       <c t="s" r="Q440" s="9">
         <v>19</v>
       </c>
       <c r="R440" s="9"/>
       <c r="S440" s="9"/>
     </row>
     <row r="441" ht="28.5" customHeight="1">
       <c r="A441" s="7">
         <v>433</v>
       </c>
       <c r="B441" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C441" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D441" s="9">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="E441" s="9"/>
       <c t="s" r="F441" s="9">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="G441" s="9"/>
       <c r="H441" s="9"/>
       <c t="s" r="I441" s="9">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="J441" s="8">
         <v>1</v>
       </c>
       <c r="K441" s="8"/>
       <c r="L441" s="8"/>
       <c t="s" r="M441" s="9">
         <v>80</v>
       </c>
       <c r="N441" s="9"/>
       <c r="O441" s="9"/>
       <c r="P441" s="10">
         <v>45519</v>
       </c>
       <c t="s" r="Q441" s="9">
         <v>25</v>
       </c>
       <c r="R441" s="9"/>
       <c r="S441" s="9"/>
     </row>
     <row r="442" ht="28.5" customHeight="1">
       <c r="A442" s="7">
         <v>434</v>
       </c>
       <c r="B442" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C442" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D442" s="9">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="E442" s="9"/>
       <c t="s" r="F442" s="9">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="G442" s="9"/>
       <c r="H442" s="9"/>
       <c t="s" r="I442" s="9">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="J442" s="8">
         <v>2</v>
       </c>
       <c r="K442" s="8"/>
       <c r="L442" s="8"/>
       <c t="s" r="M442" s="9">
         <v>69</v>
       </c>
       <c r="N442" s="9"/>
       <c r="O442" s="9"/>
       <c r="P442" s="10">
         <v>45628</v>
       </c>
       <c t="s" r="Q442" s="9">
         <v>25</v>
       </c>
       <c r="R442" s="9"/>
       <c r="S442" s="9"/>
     </row>
     <row r="443" ht="28.5" customHeight="1">
       <c r="A443" s="7">
         <v>435</v>
       </c>
       <c r="B443" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C443" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D443" s="9">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="E443" s="9"/>
       <c t="s" r="F443" s="9">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="G443" s="9"/>
       <c r="H443" s="9"/>
       <c t="s" r="I443" s="9">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="J443" s="8">
         <v>3</v>
       </c>
       <c r="K443" s="8"/>
       <c r="L443" s="8"/>
       <c t="s" r="M443" s="9">
         <v>53</v>
       </c>
       <c r="N443" s="9"/>
       <c r="O443" s="9"/>
       <c r="P443" s="10">
         <v>46092</v>
       </c>
       <c t="s" r="Q443" s="9">
         <v>64</v>
       </c>
       <c r="R443" s="9"/>
       <c r="S443" s="9"/>
     </row>
     <row r="444" ht="28.5" customHeight="1">
       <c r="A444" s="7">
         <v>436</v>
       </c>
       <c r="B444" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C444" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D444" s="9">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="E444" s="9"/>
       <c t="s" r="F444" s="9">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="G444" s="9"/>
       <c r="H444" s="9"/>
       <c t="s" r="I444" s="9">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="J444" s="8">
         <v>2</v>
       </c>
       <c r="K444" s="8"/>
       <c r="L444" s="8"/>
       <c t="s" r="M444" s="9">
         <v>173</v>
       </c>
       <c r="N444" s="9"/>
       <c r="O444" s="9"/>
       <c r="P444" s="10">
         <v>45716</v>
       </c>
       <c t="s" r="Q444" s="9">
         <v>19</v>
       </c>
       <c r="R444" s="9"/>
       <c r="S444" s="9"/>
     </row>
     <row r="445" ht="28.5" customHeight="1">
       <c r="A445" s="7">
         <v>437</v>
       </c>
       <c r="B445" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C445" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D445" s="9">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="E445" s="9"/>
       <c t="s" r="F445" s="9">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="G445" s="9"/>
       <c r="H445" s="9"/>
       <c t="s" r="I445" s="9">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="J445" s="8">
         <v>1</v>
       </c>
       <c r="K445" s="8"/>
       <c r="L445" s="8"/>
       <c t="s" r="M445" s="9">
         <v>110</v>
       </c>
       <c r="N445" s="9"/>
       <c r="O445" s="9"/>
       <c r="P445" s="10">
         <v>46066</v>
       </c>
       <c t="s" r="Q445" s="9">
         <v>64</v>
       </c>
       <c r="R445" s="9"/>
       <c r="S445" s="9"/>
     </row>
     <row r="446" ht="28.5" customHeight="1">
       <c r="A446" s="7">
         <v>438</v>
       </c>
       <c r="B446" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C446" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D446" s="9">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="E446" s="9"/>
       <c t="s" r="F446" s="9">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="G446" s="9"/>
       <c r="H446" s="9"/>
       <c t="s" r="I446" s="9">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="J446" s="8">
         <v>2</v>
       </c>
       <c r="K446" s="8"/>
       <c r="L446" s="8"/>
       <c t="s" r="M446" s="9">
         <v>173</v>
       </c>
       <c r="N446" s="9"/>
       <c r="O446" s="9"/>
       <c r="P446" s="10">
         <v>46077</v>
       </c>
       <c t="s" r="Q446" s="9">
         <v>64</v>
       </c>
       <c r="R446" s="9"/>
       <c r="S446" s="9"/>
     </row>
     <row r="447" ht="28.5" customHeight="1">
       <c r="A447" s="7">
         <v>439</v>
       </c>
       <c r="B447" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C447" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D447" s="9">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="E447" s="9"/>
       <c t="s" r="F447" s="9">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="G447" s="9"/>
       <c r="H447" s="9"/>
       <c t="s" r="I447" s="9">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="J447" s="8">
         <v>7</v>
       </c>
       <c r="K447" s="8"/>
       <c r="L447" s="8"/>
       <c t="s" r="M447" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N447" s="9"/>
       <c r="O447" s="9"/>
       <c r="P447" s="10">
         <v>45567</v>
       </c>
       <c t="s" r="Q447" s="9">
         <v>25</v>
       </c>
       <c r="R447" s="9"/>
       <c r="S447" s="9"/>
     </row>
-    <row r="448" ht="28.5" customHeight="1">
+    <row r="448" ht="29.25" customHeight="1">
       <c r="A448" s="7">
         <v>440</v>
       </c>
       <c r="B448" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C448" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D448" s="9">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="E448" s="9"/>
       <c t="s" r="F448" s="9">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="G448" s="9"/>
       <c r="H448" s="9"/>
       <c t="s" r="I448" s="9">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="J448" s="8">
         <v>1</v>
       </c>
       <c r="K448" s="8"/>
       <c r="L448" s="8"/>
       <c t="s" r="M448" s="9">
         <v>44</v>
       </c>
       <c r="N448" s="9"/>
       <c r="O448" s="9"/>
       <c r="P448" s="10">
         <v>45097</v>
       </c>
       <c t="s" r="Q448" s="9">
         <v>58</v>
       </c>
       <c r="R448" s="9"/>
       <c r="S448" s="9"/>
     </row>
     <row r="449" ht="28.5" customHeight="1">
       <c r="A449" s="7">
         <v>441</v>
       </c>
       <c r="B449" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C449" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D449" s="9">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="E449" s="9"/>
       <c t="s" r="F449" s="9">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="G449" s="9"/>
       <c r="H449" s="9"/>
       <c t="s" r="I449" s="9">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="J449" s="8">
         <v>2</v>
       </c>
       <c r="K449" s="8"/>
       <c r="L449" s="8"/>
       <c t="s" r="M449" s="9">
         <v>173</v>
       </c>
       <c r="N449" s="9"/>
       <c r="O449" s="9"/>
       <c r="P449" s="10">
         <v>46050</v>
       </c>
       <c t="s" r="Q449" s="9">
         <v>64</v>
       </c>
       <c r="R449" s="9"/>
       <c r="S449" s="9"/>
     </row>
-    <row r="450" ht="29.25" customHeight="1">
+    <row r="450" ht="28.5" customHeight="1">
       <c r="A450" s="7">
         <v>442</v>
       </c>
       <c r="B450" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C450" s="9">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c t="s" r="D450" s="9">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="E450" s="9"/>
       <c t="s" r="F450" s="9">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="G450" s="9"/>
       <c r="H450" s="9"/>
       <c t="s" r="I450" s="9">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="J450" s="8">
         <v>23</v>
       </c>
       <c r="K450" s="8"/>
       <c r="L450" s="8"/>
       <c t="s" r="M450" s="9">
         <v>48</v>
       </c>
       <c r="N450" s="9"/>
       <c r="O450" s="9"/>
       <c r="P450" s="10">
         <v>45379</v>
       </c>
       <c t="s" r="Q450" s="9">
         <v>58</v>
       </c>
       <c r="R450" s="9"/>
       <c r="S450" s="9"/>
     </row>
     <row r="451" ht="28.5" customHeight="1">
       <c r="A451" s="7">
         <v>443</v>
       </c>
       <c r="B451" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C451" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D451" s="9">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="E451" s="9"/>
       <c t="s" r="F451" s="9">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="G451" s="9"/>
       <c r="H451" s="9"/>
       <c t="s" r="I451" s="9">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="J451" s="8">
         <v>11</v>
       </c>
       <c r="K451" s="8"/>
       <c r="L451" s="8"/>
       <c t="s" r="M451" s="9">
         <v>129</v>
       </c>
       <c r="N451" s="9"/>
       <c r="O451" s="9"/>
       <c r="P451" s="10">
         <v>45707</v>
       </c>
       <c t="s" r="Q451" s="9">
         <v>19</v>
       </c>
       <c r="R451" s="9"/>
       <c r="S451" s="9"/>
     </row>
     <row r="452" ht="28.5" customHeight="1">
       <c r="A452" s="7">
         <v>444</v>
       </c>
       <c r="B452" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C452" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D452" s="9">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="E452" s="9"/>
       <c t="s" r="F452" s="9">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="G452" s="9"/>
       <c r="H452" s="9"/>
       <c t="s" r="I452" s="9">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="J452" s="8">
         <v>9</v>
       </c>
       <c r="K452" s="8"/>
       <c r="L452" s="8"/>
       <c t="s" r="M452" s="9">
         <v>129</v>
       </c>
       <c r="N452" s="9"/>
       <c r="O452" s="9"/>
       <c r="P452" s="10">
         <v>45572</v>
       </c>
       <c t="s" r="Q452" s="9">
         <v>25</v>
       </c>
       <c r="R452" s="9"/>
       <c r="S452" s="9"/>
     </row>
     <row r="453" ht="28.5" customHeight="1">
       <c r="A453" s="7">
         <v>445</v>
       </c>
       <c r="B453" s="8">
         <v>2020</v>
       </c>
       <c t="s" r="C453" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D453" s="9">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="E453" s="9"/>
       <c t="s" r="F453" s="9">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="G453" s="9"/>
       <c r="H453" s="9"/>
       <c t="s" r="I453" s="9">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="J453" s="8">
         <v>2</v>
       </c>
       <c r="K453" s="8"/>
       <c r="L453" s="8"/>
       <c t="s" r="M453" s="9">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="N453" s="9"/>
       <c r="O453" s="9"/>
       <c r="P453" s="10">
         <v>45782</v>
       </c>
       <c t="s" r="Q453" s="9">
         <v>64</v>
       </c>
       <c r="R453" s="9"/>
       <c r="S453" s="9"/>
     </row>
     <row r="454" ht="28.5" customHeight="1">
       <c r="A454" s="7">
         <v>446</v>
       </c>
       <c r="B454" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C454" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D454" s="9">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="E454" s="9"/>
       <c t="s" r="F454" s="9">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="G454" s="9"/>
       <c r="H454" s="9"/>
       <c t="s" r="I454" s="9">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="J454" s="8">
         <v>3</v>
       </c>
       <c r="K454" s="8"/>
       <c r="L454" s="8"/>
       <c t="s" r="M454" s="9">
         <v>48</v>
       </c>
       <c r="N454" s="9"/>
       <c r="O454" s="9"/>
       <c r="P454" s="10">
         <v>45757</v>
       </c>
       <c t="s" r="Q454" s="9">
         <v>19</v>
       </c>
       <c r="R454" s="9"/>
       <c r="S454" s="9"/>
     </row>
     <row r="455" ht="28.5" customHeight="1">
       <c r="A455" s="7">
         <v>447</v>
       </c>
       <c r="B455" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C455" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D455" s="9">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="E455" s="9"/>
       <c t="s" r="F455" s="9">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="G455" s="9"/>
       <c r="H455" s="9"/>
       <c t="s" r="I455" s="9">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="J455" s="8">
         <v>1</v>
       </c>
       <c r="K455" s="8"/>
       <c r="L455" s="8"/>
       <c t="s" r="M455" s="9">
         <v>80</v>
       </c>
       <c r="N455" s="9"/>
       <c r="O455" s="9"/>
       <c r="P455" s="10">
         <v>45583</v>
       </c>
       <c t="s" r="Q455" s="9">
         <v>25</v>
       </c>
       <c r="R455" s="9"/>
       <c r="S455" s="9"/>
     </row>
     <row r="456" ht="28.5" customHeight="1">
       <c r="A456" s="7">
         <v>448</v>
       </c>
       <c r="B456" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C456" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D456" s="9">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="E456" s="9"/>
       <c t="s" r="F456" s="9">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="G456" s="9"/>
       <c r="H456" s="9"/>
       <c t="s" r="I456" s="9">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="J456" s="8">
         <v>6</v>
       </c>
       <c r="K456" s="8"/>
       <c r="L456" s="8"/>
       <c t="s" r="M456" s="9">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="N456" s="9"/>
       <c r="O456" s="9"/>
       <c r="P456" s="10">
         <v>45805</v>
       </c>
       <c t="s" r="Q456" s="9">
         <v>19</v>
       </c>
       <c r="R456" s="9"/>
       <c r="S456" s="9"/>
     </row>
     <row r="457" ht="28.5" customHeight="1">
       <c r="A457" s="7">
         <v>449</v>
       </c>
       <c r="B457" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C457" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D457" s="9">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="E457" s="9"/>
       <c t="s" r="F457" s="9">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="G457" s="9"/>
       <c r="H457" s="9"/>
       <c t="s" r="I457" s="9">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="J457" s="8">
         <v>1</v>
       </c>
       <c r="K457" s="8"/>
       <c r="L457" s="8"/>
       <c t="s" r="M457" s="9">
         <v>110</v>
       </c>
       <c r="N457" s="9"/>
       <c r="O457" s="9"/>
       <c r="P457" s="10">
         <v>45847</v>
       </c>
       <c t="s" r="Q457" s="9">
         <v>19</v>
       </c>
       <c r="R457" s="9"/>
       <c r="S457" s="9"/>
     </row>
     <row r="458" ht="28.5" customHeight="1">
       <c r="A458" s="7">
         <v>450</v>
       </c>
       <c r="B458" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C458" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D458" s="9">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="E458" s="9"/>
       <c t="s" r="F458" s="9">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="G458" s="9"/>
       <c r="H458" s="9"/>
       <c t="s" r="I458" s="9">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="J458" s="8">
         <v>1</v>
       </c>
       <c r="K458" s="8"/>
       <c r="L458" s="8"/>
       <c t="s" r="M458" s="9">
         <v>80</v>
       </c>
       <c r="N458" s="9"/>
       <c r="O458" s="9"/>
       <c r="P458" s="10">
         <v>45421</v>
       </c>
       <c t="s" r="Q458" s="9">
         <v>58</v>
       </c>
       <c r="R458" s="9"/>
       <c r="S458" s="9"/>
     </row>
-    <row r="459" ht="28.5" customHeight="1">
+    <row r="459" ht="29.25" customHeight="1">
       <c r="A459" s="7">
         <v>451</v>
       </c>
       <c r="B459" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C459" s="9">
         <v>49</v>
       </c>
       <c t="s" r="D459" s="9">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="E459" s="9"/>
       <c t="s" r="F459" s="9">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="G459" s="9"/>
       <c r="H459" s="9"/>
       <c t="s" r="I459" s="9">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="J459" s="8">
         <v>3</v>
       </c>
       <c r="K459" s="8"/>
       <c r="L459" s="8"/>
       <c t="s" r="M459" s="9">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="N459" s="9"/>
       <c r="O459" s="9"/>
       <c r="P459" s="10">
         <v>45889</v>
       </c>
       <c t="s" r="Q459" s="9">
         <v>64</v>
       </c>
       <c r="R459" s="9"/>
       <c r="S459" s="9"/>
     </row>
     <row r="460" ht="28.5" customHeight="1">
       <c r="A460" s="7">
         <v>452</v>
       </c>
       <c r="B460" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C460" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D460" s="9">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="E460" s="9"/>
       <c t="s" r="F460" s="9">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="G460" s="9"/>
       <c r="H460" s="9"/>
       <c t="s" r="I460" s="9">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="J460" s="8">
         <v>1</v>
       </c>
       <c r="K460" s="8"/>
       <c r="L460" s="8"/>
       <c t="s" r="M460" s="9">
         <v>80</v>
       </c>
       <c r="N460" s="9"/>
       <c r="O460" s="9"/>
       <c r="P460" s="10">
         <v>45590</v>
       </c>
       <c t="s" r="Q460" s="9">
         <v>25</v>
       </c>
       <c r="R460" s="9"/>
       <c r="S460" s="9"/>
     </row>
-    <row r="461" ht="29.25" customHeight="1">
+    <row r="461" ht="28.5" customHeight="1">
       <c r="A461" s="7">
         <v>453</v>
       </c>
       <c r="B461" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C461" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D461" s="9">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="E461" s="9"/>
       <c t="s" r="F461" s="9">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="G461" s="9"/>
       <c r="H461" s="9"/>
       <c t="s" r="I461" s="9">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="J461" s="8">
         <v>1</v>
       </c>
       <c r="K461" s="8"/>
       <c r="L461" s="8"/>
       <c t="s" r="M461" s="9">
         <v>80</v>
       </c>
       <c r="N461" s="9"/>
       <c r="O461" s="9"/>
       <c r="P461" s="10">
         <v>45834</v>
       </c>
       <c t="s" r="Q461" s="9">
         <v>19</v>
       </c>
       <c r="R461" s="9"/>
       <c r="S461" s="9"/>
     </row>
     <row r="462" ht="28.5" customHeight="1">
       <c r="A462" s="7">
         <v>454</v>
       </c>
       <c r="B462" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C462" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D462" s="9">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="E462" s="9"/>
       <c t="s" r="F462" s="9">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="G462" s="9"/>
       <c r="H462" s="9"/>
       <c t="s" r="I462" s="9">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="J462" s="8">
         <v>28</v>
       </c>
       <c r="K462" s="8"/>
       <c r="L462" s="8"/>
       <c t="s" r="M462" s="9">
         <v>84</v>
       </c>
       <c r="N462" s="9"/>
       <c r="O462" s="9"/>
       <c r="P462" s="10">
         <v>45698</v>
       </c>
       <c t="s" r="Q462" s="9">
         <v>25</v>
       </c>
       <c r="R462" s="9"/>
       <c r="S462" s="9"/>
     </row>
     <row r="463" ht="28.5" customHeight="1">
       <c r="A463" s="7">
         <v>455</v>
       </c>
       <c r="B463" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C463" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D463" s="9">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="E463" s="9"/>
       <c t="s" r="F463" s="9">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="G463" s="9"/>
       <c r="H463" s="9"/>
       <c t="s" r="I463" s="9">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="J463" s="8">
         <v>1</v>
       </c>
       <c r="K463" s="8"/>
       <c r="L463" s="8"/>
       <c t="s" r="M463" s="9">
         <v>173</v>
       </c>
       <c r="N463" s="9"/>
       <c r="O463" s="9"/>
       <c r="P463" s="10">
         <v>46077</v>
       </c>
       <c t="s" r="Q463" s="9">
         <v>64</v>
       </c>
       <c r="R463" s="9"/>
       <c r="S463" s="9"/>
     </row>
     <row r="464" ht="28.5" customHeight="1">
       <c r="A464" s="7">
         <v>456</v>
       </c>
       <c r="B464" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C464" s="9">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c t="s" r="D464" s="9">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="E464" s="9"/>
       <c t="s" r="F464" s="9">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="G464" s="9"/>
       <c r="H464" s="9"/>
       <c t="s" r="I464" s="9">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="J464" s="8">
         <v>2</v>
       </c>
       <c r="K464" s="8"/>
       <c r="L464" s="8"/>
       <c t="s" r="M464" s="9">
         <v>48</v>
       </c>
       <c r="N464" s="9"/>
       <c r="O464" s="9"/>
       <c r="P464" s="10">
         <v>45784</v>
       </c>
       <c t="s" r="Q464" s="9">
         <v>19</v>
       </c>
       <c r="R464" s="9"/>
       <c r="S464" s="9"/>
     </row>
     <row r="465" ht="28.5" customHeight="1">
       <c r="A465" s="7">
         <v>457</v>
       </c>
       <c r="B465" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C465" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D465" s="9">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="E465" s="9"/>
       <c t="s" r="F465" s="9">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="G465" s="9"/>
       <c r="H465" s="9"/>
       <c t="s" r="I465" s="9">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="J465" s="8">
         <v>6</v>
       </c>
       <c r="K465" s="8"/>
       <c r="L465" s="8"/>
       <c t="s" r="M465" s="9">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="N465" s="9"/>
       <c r="O465" s="9"/>
       <c r="P465" s="10">
         <v>45959</v>
       </c>
       <c t="s" r="Q465" s="9">
         <v>64</v>
       </c>
       <c r="R465" s="9"/>
       <c r="S465" s="9"/>
     </row>
     <row r="466" ht="30" customHeight="1">
       <c r="A466" s="7">
         <v>458</v>
       </c>
       <c r="B466" s="8">
         <v>2021</v>
       </c>
       <c t="s" r="C466" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D466" s="9">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="E466" s="9"/>
       <c t="s" r="F466" s="9">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="G466" s="9"/>
       <c r="H466" s="9"/>
       <c t="s" r="I466" s="9">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="J466" s="8">
         <v>17</v>
       </c>
       <c r="K466" s="8"/>
       <c r="L466" s="8"/>
       <c t="s" r="M466" s="9">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="N466" s="9"/>
       <c r="O466" s="9"/>
       <c r="P466" s="10">
         <v>44932</v>
       </c>
       <c t="s" r="Q466" s="9">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="R466" s="9"/>
       <c r="S466" s="9"/>
     </row>
-    <row r="467" ht="29.25" customHeight="1">
+    <row r="467" ht="30" customHeight="1">
       <c r="A467" s="7">
         <v>459</v>
       </c>
       <c r="B467" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C467" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D467" s="9">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="E467" s="9"/>
       <c t="s" r="F467" s="9">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="G467" s="9"/>
       <c r="H467" s="9"/>
       <c t="s" r="I467" s="9">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="J467" s="8">
         <v>12</v>
       </c>
       <c r="K467" s="8"/>
       <c r="L467" s="8"/>
       <c t="s" r="M467" s="9">
         <v>48</v>
       </c>
       <c r="N467" s="9"/>
       <c r="O467" s="9"/>
       <c r="P467" s="10">
         <v>45422</v>
       </c>
       <c t="s" r="Q467" s="9">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="R467" s="9"/>
       <c r="S467" s="9"/>
     </row>
     <row r="468" ht="28.5" customHeight="1">
       <c r="A468" s="7">
         <v>460</v>
       </c>
       <c r="B468" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C468" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D468" s="9">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="E468" s="9"/>
       <c t="s" r="F468" s="9">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="G468" s="9"/>
       <c r="H468" s="9"/>
       <c t="s" r="I468" s="9">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="J468" s="8">
         <v>9</v>
       </c>
       <c r="K468" s="8"/>
       <c r="L468" s="8"/>
       <c t="s" r="M468" s="9">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="N468" s="9"/>
       <c r="O468" s="9"/>
       <c r="P468" s="10">
         <v>45762</v>
       </c>
       <c t="s" r="Q468" s="9">
         <v>19</v>
       </c>
       <c r="R468" s="9"/>
       <c r="S468" s="9"/>
     </row>
     <row r="469" ht="28.5" customHeight="1">
       <c r="A469" s="7">
         <v>461</v>
       </c>
       <c r="B469" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C469" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D469" s="9">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="E469" s="9"/>
       <c t="s" r="F469" s="9">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="G469" s="9"/>
       <c r="H469" s="9"/>
       <c t="s" r="I469" s="9">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="J469" s="8">
         <v>15</v>
       </c>
       <c r="K469" s="8"/>
       <c r="L469" s="8"/>
       <c t="s" r="M469" s="9">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="N469" s="9"/>
       <c r="O469" s="9"/>
       <c r="P469" s="10">
         <v>45772</v>
       </c>
       <c t="s" r="Q469" s="9">
         <v>19</v>
       </c>
       <c r="R469" s="9"/>
       <c r="S469" s="9"/>
     </row>
-    <row r="470" ht="29.25" customHeight="1">
+    <row r="470" ht="28.5" customHeight="1">
       <c r="A470" s="7">
         <v>462</v>
       </c>
       <c r="B470" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C470" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D470" s="9">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="E470" s="9"/>
       <c t="s" r="F470" s="9">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="G470" s="9"/>
       <c r="H470" s="9"/>
       <c t="s" r="I470" s="9">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="J470" s="8">
         <v>13</v>
       </c>
       <c r="K470" s="8"/>
       <c r="L470" s="8"/>
       <c t="s" r="M470" s="9">
         <v>1075</v>
       </c>
       <c r="N470" s="9"/>
       <c r="O470" s="9"/>
       <c r="P470" s="10">
         <v>45873</v>
       </c>
       <c t="s" r="Q470" s="9">
         <v>64</v>
       </c>
       <c r="R470" s="9"/>
       <c r="S470" s="9"/>
     </row>
     <row r="471" ht="28.5" customHeight="1">
       <c r="A471" s="7">
         <v>463</v>
       </c>
       <c r="B471" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C471" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D471" s="9">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="E471" s="9"/>
       <c t="s" r="F471" s="9">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="G471" s="9"/>
       <c r="H471" s="9"/>
       <c t="s" r="I471" s="9">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="J471" s="8">
         <v>87</v>
       </c>
       <c r="K471" s="8"/>
       <c r="L471" s="8"/>
       <c t="s" r="M471" s="9">
         <v>44</v>
       </c>
       <c r="N471" s="9"/>
       <c r="O471" s="9"/>
       <c r="P471" s="10">
         <v>45792</v>
       </c>
       <c t="s" r="Q471" s="9">
         <v>19</v>
       </c>
       <c r="R471" s="9"/>
       <c r="S471" s="9"/>
     </row>
     <row r="472" ht="28.5" customHeight="1">
       <c r="A472" s="7">
         <v>464</v>
       </c>
       <c r="B472" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C472" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D472" s="9">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="E472" s="9"/>
       <c t="s" r="F472" s="9">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="G472" s="9"/>
       <c r="H472" s="9"/>
       <c t="s" r="I472" s="9">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="J472" s="8">
         <v>55</v>
       </c>
       <c r="K472" s="8"/>
       <c r="L472" s="8"/>
       <c t="s" r="M472" s="9">
         <v>84</v>
       </c>
       <c r="N472" s="9"/>
       <c r="O472" s="9"/>
       <c r="P472" s="10">
         <v>45762</v>
       </c>
       <c t="s" r="Q472" s="9">
         <v>19</v>
       </c>
       <c r="R472" s="9"/>
       <c r="S472" s="9"/>
     </row>
     <row r="473" ht="28.5" customHeight="1">
       <c r="A473" s="7">
         <v>465</v>
       </c>
       <c r="B473" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C473" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D473" s="9">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="E473" s="9"/>
       <c t="s" r="F473" s="9">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="G473" s="9"/>
       <c r="H473" s="9"/>
       <c t="s" r="I473" s="9">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="J473" s="8">
         <v>17</v>
       </c>
       <c r="K473" s="8"/>
       <c r="L473" s="8"/>
       <c t="s" r="M473" s="9">
         <v>173</v>
       </c>
       <c r="N473" s="9"/>
       <c r="O473" s="9"/>
       <c r="P473" s="10">
         <v>46050</v>
       </c>
       <c t="s" r="Q473" s="9">
         <v>64</v>
       </c>
       <c r="R473" s="9"/>
       <c r="S473" s="9"/>
     </row>
     <row r="474" ht="28.5" customHeight="1">
       <c r="A474" s="7">
         <v>466</v>
       </c>
       <c r="B474" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C474" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D474" s="9">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="E474" s="9"/>
       <c t="s" r="F474" s="9">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="G474" s="9"/>
       <c r="H474" s="9"/>
       <c t="s" r="I474" s="9">
-        <v>1521</v>
+        <v>1525</v>
       </c>
       <c r="J474" s="8">
         <v>3</v>
       </c>
       <c r="K474" s="8"/>
       <c r="L474" s="8"/>
       <c t="s" r="M474" s="9">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="N474" s="9"/>
       <c r="O474" s="9"/>
       <c r="P474" s="10">
         <v>45763</v>
       </c>
       <c t="s" r="Q474" s="9">
         <v>19</v>
       </c>
       <c r="R474" s="9"/>
       <c r="S474" s="9"/>
     </row>
     <row r="475" ht="28.5" customHeight="1">
       <c r="A475" s="7">
         <v>467</v>
       </c>
       <c r="B475" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C475" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D475" s="9">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="E475" s="9"/>
       <c t="s" r="F475" s="9">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="G475" s="9"/>
       <c r="H475" s="9"/>
       <c t="s" r="I475" s="9">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="J475" s="8">
         <v>1</v>
       </c>
       <c r="K475" s="8"/>
       <c r="L475" s="8"/>
       <c t="s" r="M475" s="9">
         <v>80</v>
       </c>
       <c r="N475" s="9"/>
       <c r="O475" s="9"/>
       <c r="P475" s="10">
         <v>45975</v>
       </c>
       <c t="s" r="Q475" s="9">
         <v>64</v>
       </c>
       <c r="R475" s="9"/>
       <c r="S475" s="9"/>
     </row>
     <row r="476" ht="28.5" customHeight="1">
       <c r="A476" s="7">
         <v>468</v>
       </c>
       <c r="B476" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C476" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D476" s="9">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="E476" s="9"/>
       <c t="s" r="F476" s="9">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="G476" s="9"/>
       <c r="H476" s="9"/>
       <c t="s" r="I476" s="9">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="J476" s="8">
         <v>11</v>
       </c>
       <c r="K476" s="8"/>
       <c r="L476" s="8"/>
       <c t="s" r="M476" s="9">
         <v>73</v>
       </c>
       <c r="N476" s="9"/>
       <c r="O476" s="9"/>
       <c r="P476" s="10">
         <v>45959</v>
       </c>
       <c t="s" r="Q476" s="9">
         <v>64</v>
       </c>
       <c r="R476" s="9"/>
       <c r="S476" s="9"/>
     </row>
     <row r="477" ht="28.5" customHeight="1">
       <c r="A477" s="7">
         <v>469</v>
       </c>
       <c r="B477" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C477" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D477" s="9">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="E477" s="9"/>
       <c t="s" r="F477" s="9">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="G477" s="9"/>
       <c r="H477" s="9"/>
       <c t="s" r="I477" s="9">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="J477" s="8">
         <v>3</v>
       </c>
       <c r="K477" s="8"/>
       <c r="L477" s="8"/>
       <c t="s" r="M477" s="9">
         <v>73</v>
       </c>
       <c r="N477" s="9"/>
       <c r="O477" s="9"/>
       <c r="P477" s="10">
         <v>45617</v>
       </c>
       <c t="s" r="Q477" s="9">
         <v>25</v>
       </c>
       <c r="R477" s="9"/>
       <c r="S477" s="9"/>
     </row>
-    <row r="478" ht="28.5" customHeight="1">
+    <row r="478" ht="29.25" customHeight="1">
       <c r="A478" s="7">
         <v>470</v>
       </c>
       <c r="B478" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C478" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D478" s="9">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="E478" s="9"/>
       <c t="s" r="F478" s="9">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="G478" s="9"/>
       <c r="H478" s="9"/>
       <c t="s" r="I478" s="9">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="J478" s="8">
         <v>1</v>
       </c>
       <c r="K478" s="8"/>
       <c r="L478" s="8"/>
       <c t="s" r="M478" s="9">
         <v>80</v>
       </c>
       <c r="N478" s="9"/>
       <c r="O478" s="9"/>
       <c r="P478" s="10">
         <v>45524</v>
       </c>
       <c t="s" r="Q478" s="9">
         <v>25</v>
       </c>
       <c r="R478" s="9"/>
       <c r="S478" s="9"/>
     </row>
     <row r="479" ht="28.5" customHeight="1">
       <c r="A479" s="7">
         <v>471</v>
       </c>
       <c r="B479" s="8">
         <v>2021</v>
       </c>
       <c t="s" r="C479" s="9">
         <v>49</v>
       </c>
       <c t="s" r="D479" s="9">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="E479" s="9"/>
       <c t="s" r="F479" s="9">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="G479" s="9"/>
       <c r="H479" s="9"/>
       <c t="s" r="I479" s="9">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="J479" s="8">
         <v>70</v>
       </c>
       <c r="K479" s="8"/>
       <c r="L479" s="8"/>
       <c t="s" r="M479" s="9">
         <v>53</v>
       </c>
       <c r="N479" s="9"/>
       <c r="O479" s="9"/>
       <c r="P479" s="10">
         <v>45338</v>
       </c>
       <c t="s" r="Q479" s="9">
         <v>58</v>
       </c>
       <c r="R479" s="9"/>
       <c r="S479" s="9"/>
     </row>
-    <row r="480" ht="29.25" customHeight="1">
+    <row r="480" ht="28.5" customHeight="1">
       <c r="A480" s="7">
         <v>472</v>
       </c>
       <c r="B480" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C480" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D480" s="9">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="E480" s="9"/>
       <c t="s" r="F480" s="9">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="G480" s="9"/>
       <c r="H480" s="9"/>
       <c t="s" r="I480" s="9">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="J480" s="8">
         <v>10</v>
       </c>
       <c r="K480" s="8"/>
       <c r="L480" s="8"/>
       <c t="s" r="M480" s="9">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="N480" s="9"/>
       <c r="O480" s="9"/>
       <c r="P480" s="10">
         <v>45392</v>
       </c>
       <c t="s" r="Q480" s="9">
         <v>58</v>
       </c>
       <c r="R480" s="9"/>
       <c r="S480" s="9"/>
     </row>
     <row r="481" ht="28.5" customHeight="1">
       <c r="A481" s="7">
         <v>473</v>
       </c>
       <c r="B481" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C481" s="9">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c t="s" r="D481" s="9">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="E481" s="9"/>
       <c t="s" r="F481" s="9">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="G481" s="9"/>
       <c r="H481" s="9"/>
       <c t="s" r="I481" s="9">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="J481" s="8">
         <v>7</v>
       </c>
       <c r="K481" s="8"/>
       <c r="L481" s="8"/>
       <c t="s" r="M481" s="9">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="N481" s="9"/>
       <c r="O481" s="9"/>
       <c r="P481" s="10">
         <v>45379</v>
       </c>
       <c t="s" r="Q481" s="9">
         <v>58</v>
       </c>
       <c r="R481" s="9"/>
       <c r="S481" s="9"/>
     </row>
     <row r="482" ht="28.5" customHeight="1">
       <c r="A482" s="7">
         <v>474</v>
       </c>
       <c r="B482" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C482" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D482" s="9">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="E482" s="9"/>
       <c t="s" r="F482" s="9">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="G482" s="9"/>
       <c r="H482" s="9"/>
       <c t="s" r="I482" s="9">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="J482" s="8">
         <v>2</v>
       </c>
       <c r="K482" s="8"/>
       <c r="L482" s="8"/>
       <c t="s" r="M482" s="9">
         <v>99</v>
       </c>
       <c r="N482" s="9"/>
       <c r="O482" s="9"/>
       <c r="P482" s="10">
         <v>45373</v>
       </c>
       <c t="s" r="Q482" s="9">
         <v>58</v>
       </c>
       <c r="R482" s="9"/>
       <c r="S482" s="9"/>
     </row>
     <row r="483" ht="28.5" customHeight="1">
       <c r="A483" s="7">
         <v>475</v>
       </c>
       <c r="B483" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C483" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D483" s="9">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="E483" s="9"/>
       <c t="s" r="F483" s="9">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="G483" s="9"/>
       <c r="H483" s="9"/>
       <c t="s" r="I483" s="9">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="J483" s="8">
         <v>15</v>
       </c>
       <c r="K483" s="8"/>
       <c r="L483" s="8"/>
       <c t="s" r="M483" s="9">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="N483" s="9"/>
       <c r="O483" s="9"/>
       <c r="P483" s="10">
         <v>45762</v>
       </c>
       <c t="s" r="Q483" s="9">
         <v>19</v>
       </c>
       <c r="R483" s="9"/>
       <c r="S483" s="9"/>
     </row>
     <row r="484" ht="28.5" customHeight="1">
       <c r="A484" s="7">
         <v>476</v>
       </c>
       <c r="B484" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C484" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D484" s="9">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="E484" s="9"/>
       <c t="s" r="F484" s="9">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="G484" s="9"/>
       <c r="H484" s="9"/>
       <c t="s" r="I484" s="9">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="J484" s="8">
         <v>27</v>
       </c>
       <c r="K484" s="8"/>
       <c r="L484" s="8"/>
       <c t="s" r="M484" s="9">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="N484" s="9"/>
       <c r="O484" s="9"/>
       <c r="P484" s="10">
         <v>45707</v>
       </c>
       <c t="s" r="Q484" s="9">
         <v>19</v>
       </c>
       <c r="R484" s="9"/>
       <c r="S484" s="9"/>
     </row>
     <row r="485" ht="28.5" customHeight="1">
       <c r="A485" s="7">
         <v>477</v>
       </c>
       <c r="B485" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C485" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D485" s="9">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="E485" s="9"/>
       <c t="s" r="F485" s="9">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="G485" s="9"/>
       <c r="H485" s="9"/>
       <c t="s" r="I485" s="9">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="J485" s="8">
         <v>57</v>
       </c>
       <c r="K485" s="8"/>
       <c r="L485" s="8"/>
       <c t="s" r="M485" s="9">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="N485" s="9"/>
       <c r="O485" s="9"/>
       <c r="P485" s="10">
         <v>46013</v>
       </c>
       <c t="s" r="Q485" s="9">
         <v>64</v>
       </c>
       <c r="R485" s="9"/>
       <c r="S485" s="9"/>
     </row>
     <row r="486" ht="28.5" customHeight="1">
       <c r="A486" s="7">
         <v>478</v>
       </c>
       <c r="B486" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C486" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D486" s="9">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="E486" s="9"/>
       <c t="s" r="F486" s="9">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="G486" s="9"/>
       <c r="H486" s="9"/>
       <c t="s" r="I486" s="9">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="J486" s="8">
         <v>6</v>
       </c>
       <c r="K486" s="8"/>
       <c r="L486" s="8"/>
       <c t="s" r="M486" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N486" s="9"/>
       <c r="O486" s="9"/>
       <c r="P486" s="10">
         <v>45769</v>
       </c>
       <c t="s" r="Q486" s="9">
         <v>19</v>
       </c>
       <c r="R486" s="9"/>
       <c r="S486" s="9"/>
     </row>
     <row r="487" ht="28.5" customHeight="1">
       <c r="A487" s="7">
         <v>479</v>
       </c>
       <c r="B487" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C487" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D487" s="9">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="E487" s="9"/>
       <c t="s" r="F487" s="9">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="G487" s="9"/>
       <c r="H487" s="9"/>
       <c t="s" r="I487" s="9">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="J487" s="8">
         <v>10</v>
       </c>
       <c r="K487" s="8"/>
       <c r="L487" s="8"/>
       <c t="s" r="M487" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N487" s="9"/>
       <c r="O487" s="9"/>
       <c r="P487" s="10">
         <v>45960</v>
       </c>
       <c t="s" r="Q487" s="9">
         <v>64</v>
       </c>
       <c r="R487" s="9"/>
       <c r="S487" s="9"/>
     </row>
     <row r="488" ht="28.5" customHeight="1">
       <c r="A488" s="7">
         <v>480</v>
       </c>
       <c r="B488" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C488" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D488" s="9">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="E488" s="9"/>
       <c t="s" r="F488" s="9">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="G488" s="9"/>
       <c r="H488" s="9"/>
       <c t="s" r="I488" s="9">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="J488" s="8">
         <v>12</v>
       </c>
       <c r="K488" s="8"/>
       <c r="L488" s="8"/>
       <c t="s" r="M488" s="9">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="N488" s="9"/>
       <c r="O488" s="9"/>
       <c r="P488" s="10">
         <v>45903</v>
       </c>
       <c t="s" r="Q488" s="9">
         <v>64</v>
       </c>
       <c r="R488" s="9"/>
       <c r="S488" s="9"/>
     </row>
-    <row r="489" ht="28.5" customHeight="1">
+    <row r="489" ht="29.25" customHeight="1">
       <c r="A489" s="7">
         <v>481</v>
       </c>
       <c r="B489" s="8">
         <v>2021</v>
       </c>
       <c t="s" r="C489" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D489" s="9">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="E489" s="9"/>
       <c t="s" r="F489" s="9">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="G489" s="9"/>
       <c r="H489" s="9"/>
       <c t="s" r="I489" s="9">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="J489" s="8">
         <v>114</v>
       </c>
       <c r="K489" s="8"/>
       <c r="L489" s="8"/>
       <c t="s" r="M489" s="9">
         <v>106</v>
       </c>
       <c r="N489" s="9"/>
       <c r="O489" s="9"/>
       <c r="P489" s="10">
         <v>45168</v>
       </c>
       <c t="s" r="Q489" s="9">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="R489" s="9"/>
       <c r="S489" s="9"/>
     </row>
     <row r="490" ht="28.5" customHeight="1">
       <c r="A490" s="7">
         <v>482</v>
       </c>
       <c r="B490" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C490" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D490" s="9">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="E490" s="9"/>
       <c t="s" r="F490" s="9">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="G490" s="9"/>
       <c r="H490" s="9"/>
       <c t="s" r="I490" s="9">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="J490" s="8">
         <v>3</v>
       </c>
       <c r="K490" s="8"/>
       <c r="L490" s="8"/>
       <c t="s" r="M490" s="9">
         <v>99</v>
       </c>
       <c r="N490" s="9"/>
       <c r="O490" s="9"/>
       <c r="P490" s="10">
         <v>45321</v>
       </c>
       <c t="s" r="Q490" s="9">
         <v>58</v>
       </c>
       <c r="R490" s="9"/>
       <c r="S490" s="9"/>
     </row>
-    <row r="491" ht="29.25" customHeight="1">
+    <row r="491" ht="28.5" customHeight="1">
       <c r="A491" s="7">
         <v>483</v>
       </c>
       <c r="B491" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C491" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D491" s="9">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="E491" s="9"/>
       <c t="s" r="F491" s="9">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="G491" s="9"/>
       <c r="H491" s="9"/>
       <c t="s" r="I491" s="9">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="J491" s="8">
         <v>8</v>
       </c>
       <c r="K491" s="8"/>
       <c r="L491" s="8"/>
       <c t="s" r="M491" s="9">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="N491" s="9"/>
       <c r="O491" s="9"/>
       <c r="P491" s="10">
         <v>45327</v>
       </c>
       <c t="s" r="Q491" s="9">
         <v>58</v>
       </c>
       <c r="R491" s="9"/>
       <c r="S491" s="9"/>
     </row>
     <row r="492" ht="28.5" customHeight="1">
       <c r="A492" s="7">
         <v>484</v>
       </c>
       <c r="B492" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C492" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D492" s="9">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="E492" s="9"/>
       <c t="s" r="F492" s="9">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="G492" s="9"/>
       <c r="H492" s="9"/>
       <c t="s" r="I492" s="9">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="J492" s="8">
         <v>1</v>
       </c>
       <c r="K492" s="8"/>
       <c r="L492" s="8"/>
       <c t="s" r="M492" s="9">
         <v>80</v>
       </c>
       <c r="N492" s="9"/>
       <c r="O492" s="9"/>
       <c r="P492" s="10">
         <v>45349</v>
       </c>
       <c t="s" r="Q492" s="9">
         <v>58</v>
       </c>
       <c r="R492" s="9"/>
       <c r="S492" s="9"/>
     </row>
     <row r="493" ht="28.5" customHeight="1">
       <c r="A493" s="7">
         <v>485</v>
       </c>
       <c r="B493" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C493" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D493" s="9">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="E493" s="9"/>
       <c t="s" r="F493" s="9">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="G493" s="9"/>
       <c r="H493" s="9"/>
       <c t="s" r="I493" s="9">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="J493" s="8">
         <v>3</v>
       </c>
       <c r="K493" s="8"/>
       <c r="L493" s="8"/>
       <c t="s" r="M493" s="9">
         <v>129</v>
       </c>
       <c r="N493" s="9"/>
       <c r="O493" s="9"/>
       <c r="P493" s="10">
         <v>45342</v>
       </c>
       <c t="s" r="Q493" s="9">
         <v>58</v>
       </c>
       <c r="R493" s="9"/>
       <c r="S493" s="9"/>
     </row>
     <row r="494" ht="28.5" customHeight="1">
       <c r="A494" s="7">
         <v>486</v>
       </c>
       <c r="B494" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C494" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D494" s="9">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="E494" s="9"/>
       <c t="s" r="F494" s="9">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="G494" s="9"/>
       <c r="H494" s="9"/>
       <c t="s" r="I494" s="9">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="J494" s="8">
         <v>3</v>
       </c>
       <c r="K494" s="8"/>
       <c r="L494" s="8"/>
       <c t="s" r="M494" s="9">
         <v>129</v>
       </c>
       <c r="N494" s="9"/>
       <c r="O494" s="9"/>
       <c r="P494" s="10">
         <v>45533</v>
       </c>
       <c t="s" r="Q494" s="9">
         <v>25</v>
       </c>
       <c r="R494" s="9"/>
       <c r="S494" s="9"/>
     </row>
     <row r="495" ht="28.5" customHeight="1">
       <c r="A495" s="7">
         <v>487</v>
       </c>
       <c r="B495" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C495" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D495" s="9">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="E495" s="9"/>
       <c t="s" r="F495" s="9">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="G495" s="9"/>
       <c r="H495" s="9"/>
       <c t="s" r="I495" s="9">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="J495" s="8">
         <v>26</v>
       </c>
       <c r="K495" s="8"/>
       <c r="L495" s="8"/>
       <c t="s" r="M495" s="9">
         <v>53</v>
       </c>
       <c r="N495" s="9"/>
       <c r="O495" s="9"/>
       <c r="P495" s="10">
         <v>45573</v>
       </c>
       <c t="s" r="Q495" s="9">
         <v>25</v>
       </c>
       <c r="R495" s="9"/>
       <c r="S495" s="9"/>
     </row>
     <row r="496" ht="28.5" customHeight="1">
       <c r="A496" s="7">
         <v>488</v>
       </c>
       <c r="B496" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C496" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D496" s="9">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="E496" s="9"/>
       <c t="s" r="F496" s="9">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="G496" s="9"/>
       <c r="H496" s="9"/>
       <c t="s" r="I496" s="9">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="J496" s="8">
         <v>6</v>
       </c>
       <c r="K496" s="8"/>
       <c r="L496" s="8"/>
       <c t="s" r="M496" s="9">
         <v>73</v>
       </c>
       <c r="N496" s="9"/>
       <c r="O496" s="9"/>
       <c r="P496" s="10">
         <v>45426</v>
       </c>
       <c t="s" r="Q496" s="9">
         <v>58</v>
       </c>
       <c r="R496" s="9"/>
       <c r="S496" s="9"/>
     </row>
     <row r="497" ht="28.5" customHeight="1">
       <c r="A497" s="7">
         <v>489</v>
       </c>
       <c r="B497" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C497" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D497" s="9">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="E497" s="9"/>
       <c t="s" r="F497" s="9">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="G497" s="9"/>
       <c r="H497" s="9"/>
       <c t="s" r="I497" s="9">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="J497" s="8">
         <v>13</v>
       </c>
       <c r="K497" s="8"/>
       <c r="L497" s="8"/>
       <c t="s" r="M497" s="9">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="N497" s="9"/>
       <c r="O497" s="9"/>
       <c r="P497" s="10">
         <v>45873</v>
       </c>
       <c t="s" r="Q497" s="9">
         <v>64</v>
       </c>
       <c r="R497" s="9"/>
       <c r="S497" s="9"/>
     </row>
     <row r="498" ht="28.5" customHeight="1">
       <c r="A498" s="7">
         <v>490</v>
       </c>
       <c r="B498" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C498" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D498" s="9">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="E498" s="9"/>
       <c t="s" r="F498" s="9">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="G498" s="9"/>
       <c r="H498" s="9"/>
       <c t="s" r="I498" s="9">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="J498" s="8">
         <v>21</v>
       </c>
       <c r="K498" s="8"/>
       <c r="L498" s="8"/>
       <c t="s" r="M498" s="9">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="N498" s="9"/>
       <c r="O498" s="9"/>
       <c r="P498" s="10">
         <v>45800</v>
       </c>
       <c t="s" r="Q498" s="9">
         <v>19</v>
       </c>
       <c r="R498" s="9"/>
       <c r="S498" s="9"/>
     </row>
     <row r="499" ht="28.5" customHeight="1">
       <c r="A499" s="7">
         <v>491</v>
       </c>
       <c r="B499" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C499" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D499" s="9">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="E499" s="9"/>
       <c t="s" r="F499" s="9">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="G499" s="9"/>
       <c r="H499" s="9"/>
       <c t="s" r="I499" s="9">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="J499" s="8">
         <v>27</v>
       </c>
       <c r="K499" s="8"/>
       <c r="L499" s="8"/>
       <c t="s" r="M499" s="9">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="N499" s="9"/>
       <c r="O499" s="9"/>
       <c r="P499" s="10">
         <v>45660</v>
       </c>
       <c t="s" r="Q499" s="9">
         <v>19</v>
       </c>
       <c r="R499" s="9"/>
       <c r="S499" s="9"/>
     </row>
-    <row r="500" ht="28.5" customHeight="1">
+    <row r="500" ht="29.25" customHeight="1">
       <c r="A500" s="7">
         <v>492</v>
       </c>
       <c r="B500" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C500" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D500" s="9">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="E500" s="9"/>
       <c t="s" r="F500" s="9">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="G500" s="9"/>
       <c r="H500" s="9"/>
       <c t="s" r="I500" s="9">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="J500" s="8">
         <v>3</v>
       </c>
       <c r="K500" s="8"/>
       <c r="L500" s="8"/>
       <c t="s" r="M500" s="9">
         <v>53</v>
       </c>
       <c r="N500" s="9"/>
       <c r="O500" s="9"/>
       <c r="P500" s="10">
         <v>45995</v>
       </c>
       <c t="s" r="Q500" s="9">
         <v>64</v>
       </c>
       <c r="R500" s="9"/>
       <c r="S500" s="9"/>
     </row>
     <row r="501" ht="28.5" customHeight="1">
       <c r="A501" s="7">
         <v>493</v>
       </c>
       <c r="B501" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C501" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D501" s="9">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="E501" s="9"/>
       <c t="s" r="F501" s="9">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="G501" s="9"/>
       <c r="H501" s="9"/>
       <c t="s" r="I501" s="9">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="J501" s="8">
         <v>55</v>
       </c>
       <c r="K501" s="8"/>
       <c r="L501" s="8"/>
       <c t="s" r="M501" s="9">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="N501" s="9"/>
       <c r="O501" s="9"/>
       <c r="P501" s="10">
         <v>45239</v>
       </c>
       <c t="s" r="Q501" s="9">
         <v>58</v>
       </c>
       <c r="R501" s="9"/>
       <c r="S501" s="9"/>
     </row>
-    <row r="502" ht="29.25" customHeight="1">
+    <row r="502" ht="28.5" customHeight="1">
       <c r="A502" s="7">
         <v>494</v>
       </c>
       <c r="B502" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C502" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D502" s="9">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="E502" s="9"/>
       <c t="s" r="F502" s="9">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="G502" s="9"/>
       <c r="H502" s="9"/>
       <c t="s" r="I502" s="9">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="J502" s="8">
         <v>1</v>
       </c>
       <c r="K502" s="8"/>
       <c r="L502" s="8"/>
       <c t="s" r="M502" s="9">
         <v>129</v>
       </c>
       <c r="N502" s="9"/>
       <c r="O502" s="9"/>
       <c r="P502" s="10">
         <v>45377</v>
       </c>
       <c t="s" r="Q502" s="9">
         <v>58</v>
       </c>
       <c r="R502" s="9"/>
       <c r="S502" s="9"/>
     </row>
     <row r="503" ht="28.5" customHeight="1">
       <c r="A503" s="7">
         <v>495</v>
       </c>
       <c r="B503" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C503" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D503" s="9">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="E503" s="9"/>
       <c t="s" r="F503" s="9">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="G503" s="9"/>
       <c r="H503" s="9"/>
       <c t="s" r="I503" s="9">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="J503" s="8">
         <v>11</v>
       </c>
       <c r="K503" s="8"/>
       <c r="L503" s="8"/>
       <c t="s" r="M503" s="9">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="N503" s="9"/>
       <c r="O503" s="9"/>
       <c r="P503" s="10">
         <v>45583</v>
       </c>
       <c t="s" r="Q503" s="9">
         <v>25</v>
       </c>
       <c r="R503" s="9"/>
       <c r="S503" s="9"/>
     </row>
     <row r="504" ht="28.5" customHeight="1">
       <c r="A504" s="7">
         <v>496</v>
       </c>
       <c r="B504" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C504" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D504" s="9">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="E504" s="9"/>
       <c t="s" r="F504" s="9">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="G504" s="9"/>
       <c r="H504" s="9"/>
       <c t="s" r="I504" s="9">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="J504" s="8">
         <v>1</v>
       </c>
       <c r="K504" s="8"/>
       <c r="L504" s="8"/>
       <c t="s" r="M504" s="9">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="N504" s="9"/>
       <c r="O504" s="9"/>
       <c r="P504" s="10">
         <v>45590</v>
       </c>
       <c t="s" r="Q504" s="9">
         <v>25</v>
       </c>
       <c r="R504" s="9"/>
       <c r="S504" s="9"/>
     </row>
     <row r="505" ht="28.5" customHeight="1">
       <c r="A505" s="7">
         <v>497</v>
       </c>
       <c r="B505" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C505" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D505" s="9">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="E505" s="9"/>
       <c t="s" r="F505" s="9">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="G505" s="9"/>
       <c r="H505" s="9"/>
       <c t="s" r="I505" s="9">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="J505" s="8">
         <v>10</v>
       </c>
       <c r="K505" s="8"/>
       <c r="L505" s="8"/>
       <c t="s" r="M505" s="9">
         <v>129</v>
       </c>
       <c r="N505" s="9"/>
       <c r="O505" s="9"/>
       <c r="P505" s="10">
         <v>45833</v>
       </c>
       <c t="s" r="Q505" s="9">
         <v>19</v>
       </c>
       <c r="R505" s="9"/>
       <c r="S505" s="9"/>
     </row>
     <row r="506" ht="28.5" customHeight="1">
       <c r="A506" s="7">
         <v>498</v>
       </c>
       <c r="B506" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C506" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D506" s="9">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="E506" s="9"/>
       <c t="s" r="F506" s="9">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="G506" s="9"/>
       <c r="H506" s="9"/>
       <c t="s" r="I506" s="9">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="J506" s="8">
         <v>4</v>
       </c>
       <c r="K506" s="8"/>
       <c r="L506" s="8"/>
       <c t="s" r="M506" s="9">
         <v>129</v>
       </c>
       <c r="N506" s="9"/>
       <c r="O506" s="9"/>
       <c r="P506" s="10">
         <v>45579</v>
       </c>
       <c t="s" r="Q506" s="9">
         <v>25</v>
       </c>
       <c r="R506" s="9"/>
       <c r="S506" s="9"/>
     </row>
     <row r="507" ht="28.5" customHeight="1">
       <c r="A507" s="7">
         <v>499</v>
       </c>
       <c r="B507" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C507" s="9">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c t="s" r="D507" s="9">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="E507" s="9"/>
       <c t="s" r="F507" s="9">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="G507" s="9"/>
       <c r="H507" s="9"/>
       <c t="s" r="I507" s="9">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="J507" s="8">
         <v>2</v>
       </c>
       <c r="K507" s="8"/>
       <c r="L507" s="8"/>
       <c t="s" r="M507" s="9">
         <v>114</v>
       </c>
       <c r="N507" s="9"/>
       <c r="O507" s="9"/>
       <c r="P507" s="10">
         <v>45205</v>
       </c>
       <c t="s" r="Q507" s="9">
         <v>58</v>
       </c>
       <c r="R507" s="9"/>
       <c r="S507" s="9"/>
     </row>
     <row r="508" ht="28.5" customHeight="1">
       <c r="A508" s="7">
         <v>500</v>
       </c>
       <c r="B508" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C508" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D508" s="9">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="E508" s="9"/>
       <c t="s" r="F508" s="9">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="G508" s="9"/>
       <c r="H508" s="9"/>
       <c t="s" r="I508" s="9">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="J508" s="8">
         <v>2</v>
       </c>
       <c r="K508" s="8"/>
       <c r="L508" s="8"/>
       <c t="s" r="M508" s="9">
         <v>80</v>
       </c>
       <c r="N508" s="9"/>
       <c r="O508" s="9"/>
       <c r="P508" s="10">
         <v>46066</v>
       </c>
       <c t="s" r="Q508" s="9">
         <v>64</v>
       </c>
       <c r="R508" s="9"/>
       <c r="S508" s="9"/>
     </row>
     <row r="509" ht="28.5" customHeight="1">
       <c r="A509" s="7">
         <v>501</v>
       </c>
       <c r="B509" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C509" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D509" s="9">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="E509" s="9"/>
       <c t="s" r="F509" s="9">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="G509" s="9"/>
       <c r="H509" s="9"/>
       <c t="s" r="I509" s="9">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="J509" s="8">
         <v>1</v>
       </c>
       <c r="K509" s="8"/>
       <c r="L509" s="8"/>
       <c t="s" r="M509" s="9">
         <v>44</v>
       </c>
       <c r="N509" s="9"/>
       <c r="O509" s="9"/>
       <c r="P509" s="10">
         <v>45974</v>
       </c>
       <c t="s" r="Q509" s="9">
         <v>64</v>
       </c>
       <c r="R509" s="9"/>
       <c r="S509" s="9"/>
     </row>
     <row r="510" ht="28.5" customHeight="1">
       <c r="A510" s="7">
         <v>502</v>
       </c>
       <c r="B510" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C510" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D510" s="9">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="E510" s="9"/>
       <c t="s" r="F510" s="9">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="G510" s="9"/>
       <c r="H510" s="9"/>
       <c t="s" r="I510" s="9">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="J510" s="8">
         <v>3</v>
       </c>
       <c r="K510" s="8"/>
       <c r="L510" s="8"/>
       <c t="s" r="M510" s="9">
         <v>173</v>
       </c>
       <c r="N510" s="9"/>
       <c r="O510" s="9"/>
       <c r="P510" s="10">
         <v>45770</v>
       </c>
       <c t="s" r="Q510" s="9">
         <v>19</v>
       </c>
       <c r="R510" s="9"/>
       <c r="S510" s="9"/>
     </row>
-    <row r="511" ht="28.5" customHeight="1">
+    <row r="511" ht="29.25" customHeight="1">
       <c r="A511" s="7">
         <v>503</v>
       </c>
       <c r="B511" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C511" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D511" s="9">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="E511" s="9"/>
       <c t="s" r="F511" s="9">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="G511" s="9"/>
       <c r="H511" s="9"/>
       <c t="s" r="I511" s="9">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="J511" s="8">
         <v>7</v>
       </c>
       <c r="K511" s="8"/>
       <c r="L511" s="8"/>
       <c t="s" r="M511" s="9">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="N511" s="9"/>
       <c r="O511" s="9"/>
       <c r="P511" s="10">
         <v>45594</v>
       </c>
       <c t="s" r="Q511" s="9">
         <v>25</v>
       </c>
       <c r="R511" s="9"/>
       <c r="S511" s="9"/>
     </row>
     <row r="512" ht="28.5" customHeight="1">
       <c r="A512" s="7">
         <v>504</v>
       </c>
       <c r="B512" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C512" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D512" s="9">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="E512" s="9"/>
       <c t="s" r="F512" s="9">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="G512" s="9"/>
       <c r="H512" s="9"/>
       <c t="s" r="I512" s="9">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="J512" s="8">
         <v>6</v>
       </c>
       <c r="K512" s="8"/>
       <c r="L512" s="8"/>
       <c t="s" r="M512" s="9">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="N512" s="9"/>
       <c r="O512" s="9"/>
       <c r="P512" s="10">
         <v>45428</v>
       </c>
       <c t="s" r="Q512" s="9">
         <v>58</v>
       </c>
       <c r="R512" s="9"/>
       <c r="S512" s="9"/>
     </row>
-    <row r="513" ht="29.25" customHeight="1">
+    <row r="513" ht="28.5" customHeight="1">
       <c r="A513" s="7">
         <v>505</v>
       </c>
       <c r="B513" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C513" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D513" s="9">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="E513" s="9"/>
       <c t="s" r="F513" s="9">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="G513" s="9"/>
       <c r="H513" s="9"/>
       <c t="s" r="I513" s="9">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="J513" s="8">
         <v>55</v>
       </c>
       <c r="K513" s="8"/>
       <c r="L513" s="8"/>
       <c t="s" r="M513" s="9">
         <v>84</v>
       </c>
       <c r="N513" s="9"/>
       <c r="O513" s="9"/>
       <c r="P513" s="10">
         <v>45698</v>
       </c>
       <c t="s" r="Q513" s="9">
         <v>25</v>
       </c>
       <c r="R513" s="9"/>
       <c r="S513" s="9"/>
     </row>
     <row r="514" ht="28.5" customHeight="1">
       <c r="A514" s="7">
         <v>506</v>
       </c>
       <c r="B514" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C514" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D514" s="9">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="E514" s="9"/>
       <c t="s" r="F514" s="9">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="G514" s="9"/>
       <c r="H514" s="9"/>
       <c t="s" r="I514" s="9">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="J514" s="8">
         <v>4</v>
       </c>
       <c r="K514" s="8"/>
       <c r="L514" s="8"/>
       <c t="s" r="M514" s="9">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="N514" s="9"/>
       <c r="O514" s="9"/>
       <c r="P514" s="10">
         <v>45503</v>
       </c>
       <c t="s" r="Q514" s="9">
         <v>58</v>
       </c>
       <c r="R514" s="9"/>
       <c r="S514" s="9"/>
     </row>
     <row r="515" ht="28.5" customHeight="1">
       <c r="A515" s="7">
         <v>507</v>
       </c>
       <c r="B515" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C515" s="9">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c t="s" r="D515" s="9">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="E515" s="9"/>
       <c t="s" r="F515" s="9">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="G515" s="9"/>
       <c r="H515" s="9"/>
       <c t="s" r="I515" s="9">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="J515" s="8">
         <v>25</v>
       </c>
       <c r="K515" s="8"/>
       <c r="L515" s="8"/>
       <c t="s" r="M515" s="9">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="N515" s="9"/>
       <c r="O515" s="9"/>
       <c r="P515" s="10">
         <v>45610</v>
       </c>
       <c t="s" r="Q515" s="9">
         <v>25</v>
       </c>
       <c r="R515" s="9"/>
       <c r="S515" s="9"/>
     </row>
     <row r="516" ht="28.5" customHeight="1">
       <c r="A516" s="7">
         <v>508</v>
       </c>
       <c r="B516" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C516" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D516" s="9">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="E516" s="9"/>
       <c t="s" r="F516" s="9">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="G516" s="9"/>
       <c r="H516" s="9"/>
       <c t="s" r="I516" s="9">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="J516" s="8">
         <v>14</v>
       </c>
       <c r="K516" s="8"/>
       <c r="L516" s="8"/>
       <c t="s" r="M516" s="9">
         <v>48</v>
       </c>
       <c r="N516" s="9"/>
       <c r="O516" s="9"/>
       <c r="P516" s="10">
         <v>45573</v>
       </c>
       <c t="s" r="Q516" s="9">
         <v>25</v>
       </c>
       <c r="R516" s="9"/>
       <c r="S516" s="9"/>
     </row>
     <row r="517" ht="28.5" customHeight="1">
       <c r="A517" s="7">
         <v>509</v>
       </c>
       <c r="B517" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C517" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D517" s="9">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="E517" s="9"/>
       <c t="s" r="F517" s="9">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="G517" s="9"/>
       <c r="H517" s="9"/>
       <c t="s" r="I517" s="9">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="J517" s="8">
         <v>23</v>
       </c>
       <c r="K517" s="8"/>
       <c r="L517" s="8"/>
       <c t="s" r="M517" s="9">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="N517" s="9"/>
       <c r="O517" s="9"/>
       <c r="P517" s="10">
         <v>45210</v>
       </c>
       <c t="s" r="Q517" s="9">
         <v>58</v>
       </c>
       <c r="R517" s="9"/>
       <c r="S517" s="9"/>
     </row>
     <row r="518" ht="28.5" customHeight="1">
       <c r="A518" s="7">
         <v>510</v>
       </c>
       <c r="B518" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C518" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D518" s="9">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="E518" s="9"/>
       <c t="s" r="F518" s="9">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="G518" s="9"/>
       <c r="H518" s="9"/>
       <c t="s" r="I518" s="9">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="J518" s="8">
         <v>8</v>
       </c>
       <c r="K518" s="8"/>
       <c r="L518" s="8"/>
       <c t="s" r="M518" s="9">
         <v>94</v>
       </c>
       <c r="N518" s="9"/>
       <c r="O518" s="9"/>
       <c r="P518" s="10">
         <v>45532</v>
       </c>
       <c t="s" r="Q518" s="9">
         <v>25</v>
       </c>
       <c r="R518" s="9"/>
       <c r="S518" s="9"/>
     </row>
     <row r="519" ht="28.5" customHeight="1">
       <c r="A519" s="7">
         <v>511</v>
       </c>
       <c r="B519" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C519" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D519" s="9">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="E519" s="9"/>
       <c t="s" r="F519" s="9">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="G519" s="9"/>
       <c r="H519" s="9"/>
       <c t="s" r="I519" s="9">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="J519" s="8">
         <v>24</v>
       </c>
       <c r="K519" s="8"/>
       <c r="L519" s="8"/>
       <c t="s" r="M519" s="9">
         <v>53</v>
       </c>
       <c r="N519" s="9"/>
       <c r="O519" s="9"/>
       <c r="P519" s="10">
         <v>45579</v>
       </c>
       <c t="s" r="Q519" s="9">
         <v>25</v>
       </c>
       <c r="R519" s="9"/>
       <c r="S519" s="9"/>
     </row>
     <row r="520" ht="28.5" customHeight="1">
       <c r="A520" s="7">
         <v>512</v>
       </c>
       <c r="B520" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C520" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D520" s="9">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="E520" s="9"/>
       <c t="s" r="F520" s="9">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="G520" s="9"/>
       <c r="H520" s="9"/>
       <c t="s" r="I520" s="9">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="J520" s="8">
         <v>6</v>
       </c>
       <c r="K520" s="8"/>
       <c r="L520" s="8"/>
       <c t="s" r="M520" s="9">
-        <v>290</v>
+        <v>883</v>
       </c>
       <c r="N520" s="9"/>
       <c r="O520" s="9"/>
       <c r="P520" s="10">
         <v>45784</v>
       </c>
       <c t="s" r="Q520" s="9">
         <v>19</v>
       </c>
       <c r="R520" s="9"/>
       <c r="S520" s="9"/>
     </row>
-    <row r="521" ht="28.5" customHeight="1">
+    <row r="521" ht="29.25" customHeight="1">
       <c r="A521" s="7">
         <v>513</v>
       </c>
       <c r="B521" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C521" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D521" s="9">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="E521" s="9"/>
       <c t="s" r="F521" s="9">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="G521" s="9"/>
       <c r="H521" s="9"/>
       <c t="s" r="I521" s="9">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="J521" s="8">
         <v>1</v>
       </c>
       <c r="K521" s="8"/>
       <c r="L521" s="8"/>
       <c t="s" r="M521" s="9">
         <v>69</v>
       </c>
       <c r="N521" s="9"/>
       <c r="O521" s="9"/>
       <c r="P521" s="10">
         <v>45912</v>
       </c>
       <c t="s" r="Q521" s="9">
         <v>64</v>
       </c>
       <c r="R521" s="9"/>
       <c r="S521" s="9"/>
     </row>
     <row r="522" ht="28.5" customHeight="1">
       <c r="A522" s="7">
         <v>514</v>
       </c>
       <c r="B522" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C522" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D522" s="9">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="E522" s="9"/>
       <c t="s" r="F522" s="9">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="G522" s="9"/>
       <c r="H522" s="9"/>
       <c t="s" r="I522" s="9">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="J522" s="8">
         <v>1</v>
       </c>
       <c r="K522" s="8"/>
       <c r="L522" s="8"/>
       <c t="s" r="M522" s="9">
         <v>80</v>
       </c>
       <c r="N522" s="9"/>
       <c r="O522" s="9"/>
       <c r="P522" s="10">
         <v>45369</v>
       </c>
       <c t="s" r="Q522" s="9">
         <v>58</v>
       </c>
       <c r="R522" s="9"/>
       <c r="S522" s="9"/>
     </row>
     <row r="523" ht="28.5" customHeight="1">
       <c r="A523" s="7">
         <v>515</v>
       </c>
       <c r="B523" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C523" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D523" s="9">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="E523" s="9"/>
       <c t="s" r="F523" s="9">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="G523" s="9"/>
       <c r="H523" s="9"/>
       <c t="s" r="I523" s="9">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="J523" s="8">
         <v>2</v>
       </c>
       <c r="K523" s="8"/>
       <c r="L523" s="8"/>
       <c t="s" r="M523" s="9">
         <v>80</v>
       </c>
       <c r="N523" s="9"/>
       <c r="O523" s="9"/>
       <c r="P523" s="10">
         <v>46045</v>
       </c>
       <c t="s" r="Q523" s="9">
         <v>64</v>
       </c>
       <c r="R523" s="9"/>
       <c r="S523" s="9"/>
     </row>
-    <row r="524" ht="29.25" customHeight="1">
+    <row r="524" ht="28.5" customHeight="1">
       <c r="A524" s="7">
         <v>516</v>
       </c>
       <c r="B524" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C524" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D524" s="9">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="E524" s="9"/>
       <c t="s" r="F524" s="9">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="G524" s="9"/>
       <c r="H524" s="9"/>
       <c t="s" r="I524" s="9">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="J524" s="8">
         <v>1</v>
       </c>
       <c r="K524" s="8"/>
       <c r="L524" s="8"/>
       <c t="s" r="M524" s="9">
         <v>80</v>
       </c>
       <c r="N524" s="9"/>
       <c r="O524" s="9"/>
       <c r="P524" s="10">
         <v>45805</v>
       </c>
       <c t="s" r="Q524" s="9">
         <v>19</v>
       </c>
       <c r="R524" s="9"/>
       <c r="S524" s="9"/>
     </row>
     <row r="525" ht="28.5" customHeight="1">
       <c r="A525" s="7">
         <v>517</v>
       </c>
       <c r="B525" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C525" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D525" s="9">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="E525" s="9"/>
       <c t="s" r="F525" s="9">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="G525" s="9"/>
       <c r="H525" s="9"/>
       <c t="s" r="I525" s="9">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="J525" s="8">
         <v>16</v>
       </c>
       <c r="K525" s="8"/>
       <c r="L525" s="8"/>
       <c t="s" r="M525" s="9">
         <v>114</v>
       </c>
       <c r="N525" s="9"/>
       <c r="O525" s="9"/>
       <c r="P525" s="10">
         <v>45447</v>
       </c>
       <c t="s" r="Q525" s="9">
         <v>25</v>
       </c>
       <c r="R525" s="9"/>
       <c r="S525" s="9"/>
     </row>
     <row r="526" ht="28.5" customHeight="1">
       <c r="A526" s="7">
         <v>518</v>
       </c>
       <c r="B526" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C526" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D526" s="9">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="E526" s="9"/>
       <c t="s" r="F526" s="9">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="G526" s="9"/>
       <c r="H526" s="9"/>
       <c t="s" r="I526" s="9">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="J526" s="8">
         <v>3</v>
       </c>
       <c r="K526" s="8"/>
       <c r="L526" s="8"/>
       <c t="s" r="M526" s="9">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="N526" s="9"/>
       <c r="O526" s="9"/>
       <c r="P526" s="10">
         <v>45894</v>
       </c>
       <c t="s" r="Q526" s="9">
         <v>64</v>
       </c>
       <c r="R526" s="9"/>
       <c r="S526" s="9"/>
     </row>
     <row r="527" ht="28.5" customHeight="1">
       <c r="A527" s="7">
         <v>519</v>
       </c>
       <c r="B527" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C527" s="9">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c t="s" r="D527" s="9">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="E527" s="9"/>
       <c t="s" r="F527" s="9">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="G527" s="9"/>
       <c r="H527" s="9"/>
       <c t="s" r="I527" s="9">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="J527" s="8">
         <v>4</v>
       </c>
       <c r="K527" s="8"/>
       <c r="L527" s="8"/>
       <c t="s" r="M527" s="9">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="N527" s="9"/>
       <c r="O527" s="9"/>
       <c r="P527" s="10">
         <v>45260</v>
       </c>
       <c t="s" r="Q527" s="9">
         <v>58</v>
       </c>
       <c r="R527" s="9"/>
       <c r="S527" s="9"/>
     </row>
     <row r="528" ht="28.5" customHeight="1">
       <c r="A528" s="7">
         <v>520</v>
       </c>
       <c r="B528" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C528" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D528" s="9">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="E528" s="9"/>
       <c t="s" r="F528" s="9">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="G528" s="9"/>
       <c r="H528" s="9"/>
       <c t="s" r="I528" s="9">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="J528" s="8">
         <v>20</v>
       </c>
       <c r="K528" s="8"/>
       <c r="L528" s="8"/>
       <c t="s" r="M528" s="9">
         <v>48</v>
       </c>
       <c r="N528" s="9"/>
       <c r="O528" s="9"/>
       <c r="P528" s="10">
         <v>45763</v>
       </c>
       <c t="s" r="Q528" s="9">
         <v>19</v>
       </c>
       <c r="R528" s="9"/>
       <c r="S528" s="9"/>
     </row>
     <row r="529" ht="28.5" customHeight="1">
       <c r="A529" s="7">
         <v>521</v>
       </c>
       <c r="B529" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C529" s="9">
         <v>102</v>
       </c>
       <c t="s" r="D529" s="9">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="E529" s="9"/>
       <c t="s" r="F529" s="9">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="G529" s="9"/>
       <c r="H529" s="9"/>
       <c t="s" r="I529" s="9">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="J529" s="8">
         <v>212</v>
       </c>
       <c r="K529" s="8"/>
       <c r="L529" s="8"/>
       <c t="s" r="M529" s="9">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="N529" s="9"/>
       <c r="O529" s="9"/>
       <c r="P529" s="10">
         <v>45509</v>
       </c>
       <c t="s" r="Q529" s="9">
         <v>58</v>
       </c>
       <c r="R529" s="9"/>
       <c r="S529" s="9"/>
     </row>
     <row r="530" ht="28.5" customHeight="1">
       <c r="A530" s="7">
         <v>522</v>
       </c>
       <c r="B530" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C530" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D530" s="9">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="E530" s="9"/>
       <c t="s" r="F530" s="9">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="G530" s="9"/>
       <c r="H530" s="9"/>
       <c t="s" r="I530" s="9">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="J530" s="8">
         <v>1</v>
       </c>
       <c r="K530" s="8"/>
       <c r="L530" s="8"/>
       <c t="s" r="M530" s="9">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="N530" s="9"/>
       <c r="O530" s="9"/>
       <c r="P530" s="10">
         <v>45775</v>
       </c>
       <c t="s" r="Q530" s="9">
         <v>19</v>
       </c>
       <c r="R530" s="9"/>
       <c r="S530" s="9"/>
     </row>
     <row r="531" ht="28.5" customHeight="1">
       <c r="A531" s="7">
         <v>523</v>
       </c>
       <c r="B531" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C531" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D531" s="9">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="E531" s="9"/>
       <c t="s" r="F531" s="9">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="G531" s="9"/>
       <c r="H531" s="9"/>
       <c t="s" r="I531" s="9">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="J531" s="8">
         <v>3</v>
       </c>
       <c r="K531" s="8"/>
       <c r="L531" s="8"/>
       <c t="s" r="M531" s="9">
         <v>110</v>
       </c>
       <c r="N531" s="9"/>
       <c r="O531" s="9"/>
       <c r="P531" s="10">
         <v>45566</v>
       </c>
       <c t="s" r="Q531" s="9">
         <v>25</v>
       </c>
       <c r="R531" s="9"/>
       <c r="S531" s="9"/>
     </row>
-    <row r="532" ht="28.5" customHeight="1">
+    <row r="532" ht="29.25" customHeight="1">
       <c r="A532" s="7">
         <v>524</v>
       </c>
       <c r="B532" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C532" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D532" s="9">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="E532" s="9"/>
       <c t="s" r="F532" s="9">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="G532" s="9"/>
       <c r="H532" s="9"/>
       <c t="s" r="I532" s="9">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="J532" s="8">
         <v>9</v>
       </c>
       <c r="K532" s="8"/>
       <c r="L532" s="8"/>
       <c t="s" r="M532" s="9">
         <v>122</v>
       </c>
       <c r="N532" s="9"/>
       <c r="O532" s="9"/>
       <c r="P532" s="10">
         <v>45787</v>
       </c>
       <c t="s" r="Q532" s="9">
         <v>19</v>
       </c>
       <c r="R532" s="9"/>
       <c r="S532" s="9"/>
     </row>
     <row r="533" ht="28.5" customHeight="1">
       <c r="A533" s="7">
         <v>525</v>
       </c>
       <c r="B533" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C533" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D533" s="9">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="E533" s="9"/>
       <c t="s" r="F533" s="9">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="G533" s="9"/>
       <c r="H533" s="9"/>
       <c t="s" r="I533" s="9">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="J533" s="8">
         <v>3</v>
       </c>
       <c r="K533" s="8"/>
       <c r="L533" s="8"/>
       <c t="s" r="M533" s="9">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="N533" s="9"/>
       <c r="O533" s="9"/>
       <c r="P533" s="10">
         <v>45509</v>
       </c>
       <c t="s" r="Q533" s="9">
         <v>58</v>
       </c>
       <c r="R533" s="9"/>
       <c r="S533" s="9"/>
     </row>
     <row r="534" ht="28.5" customHeight="1">
       <c r="A534" s="7">
         <v>526</v>
       </c>
       <c r="B534" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C534" s="9">
         <v>20</v>
       </c>
       <c t="s" r="D534" s="9">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="E534" s="9"/>
       <c t="s" r="F534" s="9">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="G534" s="9"/>
       <c r="H534" s="9"/>
       <c t="s" r="I534" s="9">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="J534" s="8">
         <v>2</v>
       </c>
       <c r="K534" s="8"/>
       <c r="L534" s="8"/>
       <c t="s" r="M534" s="9">
         <v>173</v>
       </c>
       <c r="N534" s="9"/>
       <c r="O534" s="9"/>
       <c r="P534" s="10">
         <v>45866</v>
       </c>
       <c t="s" r="Q534" s="9">
         <v>64</v>
       </c>
       <c r="R534" s="9"/>
       <c r="S534" s="9"/>
     </row>
-    <row r="535" ht="29.25" customHeight="1">
+    <row r="535" ht="28.5" customHeight="1">
       <c r="A535" s="7">
         <v>527</v>
       </c>
       <c r="B535" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C535" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D535" s="9">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="E535" s="9"/>
       <c t="s" r="F535" s="9">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="G535" s="9"/>
       <c r="H535" s="9"/>
       <c t="s" r="I535" s="9">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="J535" s="8">
         <v>1</v>
       </c>
       <c r="K535" s="8"/>
       <c r="L535" s="8"/>
       <c t="s" r="M535" s="9">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="N535" s="9"/>
       <c r="O535" s="9"/>
       <c r="P535" s="10">
         <v>45467</v>
       </c>
       <c t="s" r="Q535" s="9">
         <v>58</v>
       </c>
       <c r="R535" s="9"/>
       <c r="S535" s="9"/>
     </row>
     <row r="536" ht="28.5" customHeight="1">
       <c r="A536" s="7">
         <v>528</v>
       </c>
       <c r="B536" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C536" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D536" s="9">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="E536" s="9"/>
       <c t="s" r="F536" s="9">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="G536" s="9"/>
       <c r="H536" s="9"/>
       <c t="s" r="I536" s="9">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="J536" s="8">
         <v>4</v>
       </c>
       <c r="K536" s="8"/>
       <c r="L536" s="8"/>
       <c t="s" r="M536" s="9">
         <v>48</v>
       </c>
       <c r="N536" s="9"/>
       <c r="O536" s="9"/>
       <c r="P536" s="10">
         <v>45958</v>
       </c>
       <c t="s" r="Q536" s="9">
         <v>64</v>
       </c>
       <c r="R536" s="9"/>
       <c r="S536" s="9"/>
     </row>
     <row r="537" ht="28.5" customHeight="1">
       <c r="A537" s="7">
         <v>529</v>
       </c>
       <c r="B537" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C537" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D537" s="9">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="E537" s="9"/>
       <c t="s" r="F537" s="9">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="G537" s="9"/>
       <c r="H537" s="9"/>
       <c t="s" r="I537" s="9">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="J537" s="8">
         <v>30</v>
       </c>
       <c r="K537" s="8"/>
       <c r="L537" s="8"/>
       <c t="s" r="M537" s="9">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="N537" s="9"/>
       <c r="O537" s="9"/>
       <c r="P537" s="10">
         <v>45873</v>
       </c>
       <c t="s" r="Q537" s="9">
         <v>64</v>
       </c>
       <c r="R537" s="9"/>
       <c r="S537" s="9"/>
     </row>
     <row r="538" ht="28.5" customHeight="1">
       <c r="A538" s="7">
         <v>530</v>
       </c>
       <c r="B538" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C538" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D538" s="9">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="E538" s="9"/>
       <c t="s" r="F538" s="9">
-        <v>1719</v>
+        <v>1723</v>
       </c>
       <c r="G538" s="9"/>
       <c r="H538" s="9"/>
       <c t="s" r="I538" s="9">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="J538" s="8">
         <v>3</v>
       </c>
       <c r="K538" s="8"/>
       <c r="L538" s="8"/>
       <c t="s" r="M538" s="9">
         <v>173</v>
       </c>
       <c r="N538" s="9"/>
       <c r="O538" s="9"/>
       <c r="P538" s="10">
         <v>45495</v>
       </c>
       <c t="s" r="Q538" s="9">
         <v>58</v>
       </c>
       <c r="R538" s="9"/>
       <c r="S538" s="9"/>
     </row>
     <row r="539" ht="28.5" customHeight="1">
       <c r="A539" s="7">
         <v>531</v>
       </c>
       <c r="B539" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C539" s="9">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c t="s" r="D539" s="9">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="E539" s="9"/>
       <c t="s" r="F539" s="9">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="G539" s="9"/>
       <c r="H539" s="9"/>
       <c t="s" r="I539" s="9">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="J539" s="8">
         <v>2</v>
       </c>
       <c r="K539" s="8"/>
       <c r="L539" s="8"/>
       <c t="s" r="M539" s="9">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="N539" s="9"/>
       <c r="O539" s="9"/>
       <c r="P539" s="10">
         <v>45799</v>
       </c>
       <c t="s" r="Q539" s="9">
         <v>19</v>
       </c>
       <c r="R539" s="9"/>
       <c r="S539" s="9"/>
     </row>
     <row r="540" ht="28.5" customHeight="1">
       <c r="A540" s="7">
         <v>532</v>
       </c>
       <c r="B540" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C540" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D540" s="9">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="E540" s="9"/>
       <c t="s" r="F540" s="9">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="G540" s="9"/>
       <c r="H540" s="9"/>
       <c t="s" r="I540" s="9">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="J540" s="8">
         <v>11</v>
       </c>
       <c r="K540" s="8"/>
       <c r="L540" s="8"/>
       <c t="s" r="M540" s="9">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="N540" s="9"/>
       <c r="O540" s="9"/>
       <c r="P540" s="10">
         <v>45603</v>
       </c>
       <c t="s" r="Q540" s="9">
         <v>25</v>
       </c>
       <c r="R540" s="9"/>
       <c r="S540" s="9"/>
     </row>
     <row r="541" ht="28.5" customHeight="1">
       <c r="A541" s="7">
         <v>533</v>
       </c>
       <c r="B541" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C541" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D541" s="9">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="E541" s="9"/>
       <c t="s" r="F541" s="9">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="G541" s="9"/>
       <c r="H541" s="9"/>
       <c t="s" r="I541" s="9">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="J541" s="8">
         <v>22</v>
       </c>
       <c r="K541" s="8"/>
       <c r="L541" s="8"/>
       <c t="s" r="M541" s="9">
         <v>99</v>
       </c>
       <c r="N541" s="9"/>
       <c r="O541" s="9"/>
       <c r="P541" s="10">
         <v>45859</v>
       </c>
       <c t="s" r="Q541" s="9">
         <v>64</v>
       </c>
       <c r="R541" s="9"/>
       <c r="S541" s="9"/>
     </row>
     <row r="542" ht="28.5" customHeight="1">
       <c r="A542" s="7">
         <v>534</v>
       </c>
       <c r="B542" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C542" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D542" s="9">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="E542" s="9"/>
       <c t="s" r="F542" s="9">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="G542" s="9"/>
       <c r="H542" s="9"/>
       <c t="s" r="I542" s="9">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="J542" s="8">
         <v>37</v>
       </c>
       <c r="K542" s="8"/>
       <c r="L542" s="8"/>
       <c t="s" r="M542" s="9">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="N542" s="9"/>
       <c r="O542" s="9"/>
       <c r="P542" s="10">
         <v>45756</v>
       </c>
       <c t="s" r="Q542" s="9">
         <v>19</v>
       </c>
       <c r="R542" s="9"/>
       <c r="S542" s="9"/>
     </row>
-    <row r="543" ht="28.5" customHeight="1">
+    <row r="543" ht="29.25" customHeight="1">
       <c r="A543" s="7">
         <v>535</v>
       </c>
       <c r="B543" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C543" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D543" s="9">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="E543" s="9"/>
       <c t="s" r="F543" s="9">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="G543" s="9"/>
       <c r="H543" s="9"/>
       <c t="s" r="I543" s="9">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="J543" s="8">
         <v>11</v>
       </c>
       <c r="K543" s="8"/>
       <c r="L543" s="8"/>
       <c t="s" r="M543" s="9">
         <v>53</v>
       </c>
       <c r="N543" s="9"/>
       <c r="O543" s="9"/>
       <c r="P543" s="10">
         <v>45574</v>
       </c>
       <c t="s" r="Q543" s="9">
         <v>25</v>
       </c>
       <c r="R543" s="9"/>
       <c r="S543" s="9"/>
     </row>
     <row r="544" ht="28.5" customHeight="1">
       <c r="A544" s="7">
         <v>536</v>
       </c>
       <c r="B544" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C544" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D544" s="9">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="E544" s="9"/>
       <c t="s" r="F544" s="9">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="G544" s="9"/>
       <c r="H544" s="9"/>
       <c t="s" r="I544" s="9">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="J544" s="8">
         <v>5</v>
       </c>
       <c r="K544" s="8"/>
       <c r="L544" s="8"/>
       <c t="s" r="M544" s="9">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="N544" s="9"/>
       <c r="O544" s="9"/>
       <c r="P544" s="10">
         <v>45960</v>
       </c>
       <c t="s" r="Q544" s="9">
         <v>64</v>
       </c>
       <c r="R544" s="9"/>
       <c r="S544" s="9"/>
     </row>
     <row r="545" ht="28.5" customHeight="1">
       <c r="A545" s="7">
         <v>537</v>
       </c>
       <c r="B545" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C545" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D545" s="9">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="E545" s="9"/>
       <c t="s" r="F545" s="9">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="G545" s="9"/>
       <c r="H545" s="9"/>
       <c t="s" r="I545" s="9">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="J545" s="8">
         <v>14</v>
       </c>
       <c r="K545" s="8"/>
       <c r="L545" s="8"/>
       <c t="s" r="M545" s="9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N545" s="9"/>
       <c r="O545" s="9"/>
       <c r="P545" s="10">
         <v>45338</v>
       </c>
       <c t="s" r="Q545" s="9">
         <v>58</v>
       </c>
       <c r="R545" s="9"/>
       <c r="S545" s="9"/>
     </row>
-    <row r="546" ht="29.25" customHeight="1">
+    <row r="546" ht="28.5" customHeight="1">
       <c r="A546" s="7">
         <v>538</v>
       </c>
       <c r="B546" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C546" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D546" s="9">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="E546" s="9"/>
       <c t="s" r="F546" s="9">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="G546" s="9"/>
       <c r="H546" s="9"/>
       <c t="s" r="I546" s="9">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="J546" s="8">
         <v>3</v>
       </c>
       <c r="K546" s="8"/>
       <c r="L546" s="8"/>
       <c t="s" r="M546" s="9">
         <v>44</v>
       </c>
       <c r="N546" s="9"/>
       <c r="O546" s="9"/>
       <c r="P546" s="10">
         <v>45959</v>
       </c>
       <c t="s" r="Q546" s="9">
         <v>64</v>
       </c>
       <c r="R546" s="9"/>
       <c r="S546" s="9"/>
     </row>
     <row r="547" ht="28.5" customHeight="1">
       <c r="A547" s="7">
         <v>539</v>
       </c>
       <c r="B547" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C547" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D547" s="9">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="E547" s="9"/>
       <c t="s" r="F547" s="9">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="G547" s="9"/>
       <c r="H547" s="9"/>
       <c t="s" r="I547" s="9">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="J547" s="8">
         <v>16</v>
       </c>
       <c r="K547" s="8"/>
       <c r="L547" s="8"/>
       <c t="s" r="M547" s="9">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="N547" s="9"/>
       <c r="O547" s="9"/>
       <c r="P547" s="10">
         <v>45415</v>
       </c>
       <c t="s" r="Q547" s="9">
         <v>58</v>
       </c>
       <c r="R547" s="9"/>
       <c r="S547" s="9"/>
     </row>
     <row r="548" ht="28.5" customHeight="1">
       <c r="A548" s="7">
         <v>540</v>
       </c>
       <c r="B548" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C548" s="9">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c t="s" r="D548" s="9">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="E548" s="9"/>
       <c t="s" r="F548" s="9">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="G548" s="9"/>
       <c r="H548" s="9"/>
       <c t="s" r="I548" s="9">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="J548" s="8">
         <v>30</v>
       </c>
       <c r="K548" s="8"/>
       <c r="L548" s="8"/>
       <c t="s" r="M548" s="9">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="N548" s="9"/>
       <c r="O548" s="9"/>
       <c r="P548" s="10">
         <v>45390</v>
       </c>
       <c t="s" r="Q548" s="9">
         <v>58</v>
       </c>
       <c r="R548" s="9"/>
       <c r="S548" s="9"/>
     </row>
     <row r="549" ht="28.5" customHeight="1">
       <c r="A549" s="7">
         <v>541</v>
       </c>
       <c r="B549" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C549" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D549" s="9">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="E549" s="9"/>
       <c t="s" r="F549" s="9">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="G549" s="9"/>
       <c r="H549" s="9"/>
       <c t="s" r="I549" s="9">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="J549" s="8">
         <v>20</v>
       </c>
       <c r="K549" s="8"/>
       <c r="L549" s="8"/>
       <c t="s" r="M549" s="9">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="N549" s="9"/>
       <c r="O549" s="9"/>
       <c r="P549" s="10">
         <v>45623</v>
       </c>
       <c t="s" r="Q549" s="9">
         <v>25</v>
       </c>
       <c r="R549" s="9"/>
       <c r="S549" s="9"/>
     </row>
     <row r="550" ht="28.5" customHeight="1">
       <c r="A550" s="7">
         <v>542</v>
       </c>
       <c r="B550" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C550" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D550" s="9">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="E550" s="9"/>
       <c t="s" r="F550" s="9">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="G550" s="9"/>
       <c r="H550" s="9"/>
       <c t="s" r="I550" s="9">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="J550" s="8">
         <v>7</v>
       </c>
       <c r="K550" s="8"/>
       <c r="L550" s="8"/>
       <c t="s" r="M550" s="9">
         <v>158</v>
       </c>
       <c r="N550" s="9"/>
       <c r="O550" s="9"/>
       <c r="P550" s="10">
         <v>45972</v>
       </c>
       <c t="s" r="Q550" s="9">
         <v>64</v>
       </c>
       <c r="R550" s="9"/>
       <c r="S550" s="9"/>
     </row>
     <row r="551" ht="28.5" customHeight="1">
       <c r="A551" s="7">
         <v>543</v>
       </c>
       <c r="B551" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C551" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D551" s="9">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="E551" s="9"/>
       <c t="s" r="F551" s="9">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="G551" s="9"/>
       <c r="H551" s="9"/>
       <c t="s" r="I551" s="9">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="J551" s="8">
         <v>1</v>
       </c>
       <c r="K551" s="8"/>
       <c r="L551" s="8"/>
       <c t="s" r="M551" s="9">
         <v>80</v>
       </c>
       <c r="N551" s="9"/>
       <c r="O551" s="9"/>
       <c r="P551" s="10">
         <v>45364</v>
       </c>
       <c t="s" r="Q551" s="9">
         <v>25</v>
       </c>
       <c r="R551" s="9"/>
       <c r="S551" s="9"/>
     </row>
     <row r="552" ht="28.5" customHeight="1">
       <c r="A552" s="7">
         <v>544</v>
       </c>
       <c r="B552" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C552" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D552" s="9">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="E552" s="9"/>
       <c t="s" r="F552" s="9">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="G552" s="9"/>
       <c r="H552" s="9"/>
       <c t="s" r="I552" s="9">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="J552" s="8">
         <v>13</v>
       </c>
       <c r="K552" s="8"/>
       <c r="L552" s="8"/>
       <c t="s" r="M552" s="9">
         <v>899</v>
       </c>
       <c r="N552" s="9"/>
       <c r="O552" s="9"/>
       <c r="P552" s="10">
         <v>45302</v>
       </c>
       <c t="s" r="Q552" s="9">
         <v>58</v>
       </c>
       <c r="R552" s="9"/>
       <c r="S552" s="9"/>
     </row>
     <row r="553" ht="30" customHeight="1">
       <c r="A553" s="7">
         <v>545</v>
       </c>
       <c r="B553" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C553" s="9">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c t="s" r="D553" s="9">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="E553" s="9"/>
       <c t="s" r="F553" s="9">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="G553" s="9"/>
       <c r="H553" s="9"/>
       <c t="s" r="I553" s="9">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="J553" s="8">
         <v>1</v>
       </c>
       <c r="K553" s="8"/>
       <c r="L553" s="8"/>
       <c t="s" r="M553" s="9">
         <v>173</v>
       </c>
       <c r="N553" s="9"/>
       <c r="O553" s="9"/>
       <c r="P553" s="10">
         <v>45684</v>
       </c>
       <c t="s" r="Q553" s="9">
         <v>25</v>
       </c>
       <c r="R553" s="9"/>
       <c r="S553" s="9"/>
     </row>
     <row r="554" ht="28.5" customHeight="1">
       <c r="A554" s="7">
         <v>546</v>
       </c>
       <c r="B554" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C554" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D554" s="9">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="E554" s="9"/>
       <c t="s" r="F554" s="9">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="G554" s="9"/>
       <c r="H554" s="9"/>
       <c t="s" r="I554" s="9">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="J554" s="8">
         <v>29</v>
       </c>
       <c r="K554" s="8"/>
       <c r="L554" s="8"/>
       <c t="s" r="M554" s="9">
         <v>53</v>
       </c>
       <c r="N554" s="9"/>
       <c r="O554" s="9"/>
       <c r="P554" s="10">
         <v>45362</v>
       </c>
       <c t="s" r="Q554" s="9">
         <v>58</v>
       </c>
       <c r="R554" s="9"/>
       <c r="S554" s="9"/>
     </row>
     <row r="555" ht="28.5" customHeight="1">
       <c r="A555" s="7">
         <v>547</v>
       </c>
       <c r="B555" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C555" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D555" s="9">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="E555" s="9"/>
       <c t="s" r="F555" s="9">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="G555" s="9"/>
       <c r="H555" s="9"/>
       <c t="s" r="I555" s="9">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="J555" s="8">
         <v>3</v>
       </c>
       <c r="K555" s="8"/>
       <c r="L555" s="8"/>
       <c t="s" r="M555" s="9">
         <v>99</v>
       </c>
       <c r="N555" s="9"/>
       <c r="O555" s="9"/>
       <c r="P555" s="10">
         <v>45670</v>
       </c>
       <c t="s" r="Q555" s="9">
         <v>25</v>
       </c>
       <c r="R555" s="9"/>
       <c r="S555" s="9"/>
     </row>
     <row r="556" ht="28.5" customHeight="1">
       <c r="A556" s="7">
         <v>548</v>
       </c>
       <c r="B556" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C556" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D556" s="9">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="E556" s="9"/>
       <c t="s" r="F556" s="9">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="G556" s="9"/>
       <c r="H556" s="9"/>
       <c t="s" r="I556" s="9">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="J556" s="8">
         <v>7</v>
       </c>
       <c r="K556" s="8"/>
       <c r="L556" s="8"/>
       <c t="s" r="M556" s="9">
         <v>173</v>
       </c>
       <c r="N556" s="9"/>
       <c r="O556" s="9"/>
       <c r="P556" s="10">
         <v>45538</v>
       </c>
       <c t="s" r="Q556" s="9">
         <v>25</v>
       </c>
       <c r="R556" s="9"/>
       <c r="S556" s="9"/>
     </row>
     <row r="557" ht="30" customHeight="1">
       <c r="A557" s="7">
         <v>549</v>
       </c>
       <c r="B557" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C557" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D557" s="9">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="E557" s="9"/>
       <c t="s" r="F557" s="9">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="G557" s="9"/>
       <c r="H557" s="9"/>
       <c t="s" r="I557" s="9">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="J557" s="8">
         <v>6</v>
       </c>
       <c r="K557" s="8"/>
       <c r="L557" s="8"/>
       <c t="s" r="M557" s="9">
         <v>53</v>
       </c>
       <c r="N557" s="9"/>
       <c r="O557" s="9"/>
       <c r="P557" s="10">
         <v>45503</v>
       </c>
       <c t="s" r="Q557" s="9">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="R557" s="9"/>
       <c r="S557" s="9"/>
     </row>
     <row r="558" ht="28.5" customHeight="1">
       <c r="A558" s="7">
         <v>550</v>
       </c>
       <c r="B558" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C558" s="9">
         <v>95</v>
       </c>
       <c t="s" r="D558" s="9">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="E558" s="9"/>
       <c t="s" r="F558" s="9">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="G558" s="9"/>
       <c r="H558" s="9"/>
       <c t="s" r="I558" s="9">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="J558" s="8">
         <v>1</v>
       </c>
       <c r="K558" s="8"/>
       <c r="L558" s="8"/>
       <c t="s" r="M558" s="9">
         <v>80</v>
       </c>
       <c r="N558" s="9"/>
       <c r="O558" s="9"/>
       <c r="P558" s="10">
         <v>45519</v>
       </c>
       <c t="s" r="Q558" s="9">
         <v>25</v>
       </c>
       <c r="R558" s="9"/>
       <c r="S558" s="9"/>
     </row>
     <row r="559" ht="28.5" customHeight="1">
       <c r="A559" s="7">
         <v>551</v>
       </c>
       <c r="B559" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C559" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D559" s="9">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="E559" s="9"/>
       <c t="s" r="F559" s="9">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="G559" s="9"/>
       <c r="H559" s="9"/>
       <c t="s" r="I559" s="9">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="J559" s="8">
         <v>2</v>
       </c>
       <c r="K559" s="8"/>
       <c r="L559" s="8"/>
       <c t="s" r="M559" s="9">
         <v>173</v>
       </c>
       <c r="N559" s="9"/>
       <c r="O559" s="9"/>
       <c r="P559" s="10">
         <v>45590</v>
       </c>
       <c t="s" r="Q559" s="9">
         <v>25</v>
       </c>
       <c r="R559" s="9"/>
       <c r="S559" s="9"/>
     </row>
     <row r="560" ht="28.5" customHeight="1">
       <c r="A560" s="7">
         <v>552</v>
       </c>
       <c r="B560" s="8">
         <v>2022</v>
       </c>
       <c t="s" r="C560" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D560" s="9">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="E560" s="9"/>
       <c t="s" r="F560" s="9">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="G560" s="9"/>
       <c r="H560" s="9"/>
       <c t="s" r="I560" s="9">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="J560" s="8">
         <v>2</v>
       </c>
       <c r="K560" s="8"/>
       <c r="L560" s="8"/>
       <c t="s" r="M560" s="9">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="N560" s="9"/>
       <c r="O560" s="9"/>
       <c r="P560" s="10">
         <v>45860</v>
       </c>
       <c t="s" r="Q560" s="9">
         <v>19</v>
       </c>
       <c r="R560" s="9"/>
       <c r="S560" s="9"/>
     </row>
     <row r="561" ht="28.5" customHeight="1">
       <c r="A561" s="7">
         <v>553</v>
       </c>
       <c r="B561" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C561" s="9">
         <v>130</v>
       </c>
       <c t="s" r="D561" s="9">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="E561" s="9"/>
       <c t="s" r="F561" s="9">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="G561" s="9"/>
       <c r="H561" s="9"/>
       <c t="s" r="I561" s="9">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="J561" s="8">
         <v>1</v>
       </c>
       <c r="K561" s="8"/>
       <c r="L561" s="8"/>
       <c t="s" r="M561" s="9">
         <v>80</v>
       </c>
       <c r="N561" s="9"/>
       <c r="O561" s="9"/>
       <c r="P561" s="10">
         <v>45877</v>
       </c>
       <c t="s" r="Q561" s="9">
         <v>64</v>
       </c>
       <c r="R561" s="9"/>
       <c r="S561" s="9"/>
     </row>
-    <row r="562" ht="28.5" customHeight="1">
+    <row r="562" ht="29.25" customHeight="1">
       <c r="A562" s="7">
         <v>554</v>
       </c>
       <c r="B562" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C562" s="9">
         <v>90</v>
       </c>
       <c t="s" r="D562" s="9">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="E562" s="9"/>
       <c t="s" r="F562" s="9">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="G562" s="9"/>
       <c r="H562" s="9"/>
       <c t="s" r="I562" s="9">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="J562" s="8">
         <v>7</v>
       </c>
       <c r="K562" s="8"/>
       <c r="L562" s="8"/>
       <c t="s" r="M562" s="9">
         <v>48</v>
       </c>
       <c r="N562" s="9"/>
       <c r="O562" s="9"/>
       <c r="P562" s="10">
         <v>45924</v>
       </c>
       <c t="s" r="Q562" s="9">
         <v>64</v>
       </c>
       <c r="R562" s="9"/>
       <c r="S562" s="9"/>
     </row>
     <row r="563" ht="28.5" customHeight="1">
       <c r="A563" s="7">
         <v>555</v>
       </c>
       <c r="B563" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C563" s="9">
         <v>35</v>
       </c>
       <c t="s" r="D563" s="9">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="E563" s="9"/>
       <c t="s" r="F563" s="9">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="G563" s="9"/>
       <c r="H563" s="9"/>
       <c t="s" r="I563" s="9">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="J563" s="8">
         <v>2</v>
       </c>
       <c r="K563" s="8"/>
       <c r="L563" s="8"/>
       <c t="s" r="M563" s="9">
         <v>44</v>
       </c>
       <c r="N563" s="9"/>
       <c r="O563" s="9"/>
       <c r="P563" s="10">
         <v>45966</v>
       </c>
       <c t="s" r="Q563" s="9">
         <v>64</v>
       </c>
       <c r="R563" s="9"/>
       <c r="S563" s="9"/>
     </row>
     <row r="564" ht="28.5" customHeight="1">
       <c r="A564" s="7">
         <v>556</v>
       </c>
       <c r="B564" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C564" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D564" s="9">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="E564" s="9"/>
       <c t="s" r="F564" s="9">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="G564" s="9"/>
       <c r="H564" s="9"/>
       <c t="s" r="I564" s="9">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="J564" s="8">
         <v>1</v>
       </c>
       <c r="K564" s="8"/>
       <c r="L564" s="8"/>
       <c t="s" r="M564" s="9">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="N564" s="9"/>
       <c r="O564" s="9"/>
       <c r="P564" s="10">
         <v>45751</v>
       </c>
       <c t="s" r="Q564" s="9">
         <v>19</v>
       </c>
       <c r="R564" s="9"/>
       <c r="S564" s="9"/>
     </row>
-    <row r="565" ht="29.25" customHeight="1">
+    <row r="565" ht="28.5" customHeight="1">
       <c r="A565" s="7">
         <v>557</v>
       </c>
       <c r="B565" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C565" s="9">
         <v>20</v>
       </c>
       <c t="s" r="D565" s="9">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="E565" s="9"/>
       <c t="s" r="F565" s="9">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="G565" s="9"/>
       <c r="H565" s="9"/>
       <c t="s" r="I565" s="9">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="J565" s="8">
         <v>1</v>
       </c>
       <c r="K565" s="8"/>
       <c r="L565" s="8"/>
       <c t="s" r="M565" s="9">
         <v>80</v>
       </c>
       <c r="N565" s="9"/>
       <c r="O565" s="9"/>
       <c r="P565" s="10">
         <v>45691</v>
       </c>
       <c t="s" r="Q565" s="9">
         <v>25</v>
       </c>
       <c r="R565" s="9"/>
       <c r="S565" s="9"/>
     </row>
     <row r="566" ht="28.5" customHeight="1">
       <c r="A566" s="7">
         <v>558</v>
       </c>
       <c r="B566" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C566" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D566" s="9">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="E566" s="9"/>
       <c t="s" r="F566" s="9">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="G566" s="9"/>
       <c r="H566" s="9"/>
       <c t="s" r="I566" s="9">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="J566" s="8">
         <v>7</v>
       </c>
       <c r="K566" s="8"/>
       <c r="L566" s="8"/>
       <c t="s" r="M566" s="9">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="N566" s="9"/>
       <c r="O566" s="9"/>
       <c r="P566" s="10">
         <v>45407</v>
       </c>
       <c t="s" r="Q566" s="9">
         <v>58</v>
       </c>
       <c r="R566" s="9"/>
       <c r="S566" s="9"/>
     </row>
     <row r="567" ht="28.5" customHeight="1">
       <c r="A567" s="7">
         <v>559</v>
       </c>
       <c r="B567" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C567" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D567" s="9">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="E567" s="9"/>
       <c t="s" r="F567" s="9">
-        <v>1809</v>
+        <v>1813</v>
       </c>
       <c r="G567" s="9"/>
       <c r="H567" s="9"/>
       <c t="s" r="I567" s="9">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="J567" s="8">
         <v>1</v>
       </c>
       <c r="K567" s="8"/>
       <c r="L567" s="8"/>
       <c t="s" r="M567" s="9">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="N567" s="9"/>
       <c r="O567" s="9"/>
       <c r="P567" s="10">
         <v>46007</v>
       </c>
       <c t="s" r="Q567" s="9">
         <v>64</v>
       </c>
       <c r="R567" s="9"/>
       <c r="S567" s="9"/>
     </row>
     <row r="568" ht="28.5" customHeight="1">
       <c r="A568" s="7">
         <v>560</v>
       </c>
       <c r="B568" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C568" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D568" s="9">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="E568" s="9"/>
       <c t="s" r="F568" s="9">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="G568" s="9"/>
       <c r="H568" s="9"/>
       <c t="s" r="I568" s="9">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="J568" s="8">
         <v>1</v>
       </c>
       <c r="K568" s="8"/>
       <c r="L568" s="8"/>
       <c t="s" r="M568" s="9">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="N568" s="9"/>
       <c r="O568" s="9"/>
       <c r="P568" s="10">
         <v>46007</v>
       </c>
       <c t="s" r="Q568" s="9">
         <v>64</v>
       </c>
       <c r="R568" s="9"/>
       <c r="S568" s="9"/>
     </row>
     <row r="569" ht="28.5" customHeight="1">
       <c r="A569" s="7">
         <v>561</v>
       </c>
       <c r="B569" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C569" s="9">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c t="s" r="D569" s="9">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="E569" s="9"/>
       <c t="s" r="F569" s="9">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="G569" s="9"/>
       <c r="H569" s="9"/>
       <c t="s" r="I569" s="9">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="J569" s="8">
         <v>1</v>
       </c>
       <c r="K569" s="8"/>
       <c r="L569" s="8"/>
       <c t="s" r="M569" s="9">
         <v>94</v>
       </c>
       <c r="N569" s="9"/>
       <c r="O569" s="9"/>
       <c r="P569" s="10">
         <v>45638</v>
       </c>
       <c t="s" r="Q569" s="9">
         <v>25</v>
       </c>
       <c r="R569" s="9"/>
       <c r="S569" s="9"/>
     </row>
     <row r="570" ht="28.5" customHeight="1">
       <c r="A570" s="7">
         <v>562</v>
       </c>
       <c r="B570" s="8">
         <v>2019</v>
       </c>
       <c t="s" r="C570" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D570" s="9">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="E570" s="9"/>
       <c t="s" r="F570" s="9">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="G570" s="9"/>
       <c r="H570" s="9"/>
       <c t="s" r="I570" s="9">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="J570" s="8">
         <v>13</v>
       </c>
       <c r="K570" s="8"/>
       <c r="L570" s="8"/>
       <c t="s" r="M570" s="9">
         <v>48</v>
       </c>
       <c r="N570" s="9"/>
       <c r="O570" s="9"/>
       <c r="P570" s="10">
         <v>45502</v>
       </c>
       <c t="s" r="Q570" s="9">
         <v>58</v>
       </c>
       <c r="R570" s="9"/>
       <c r="S570" s="9"/>
     </row>
     <row r="571" ht="28.5" customHeight="1">
       <c r="A571" s="7">
         <v>563</v>
       </c>
       <c r="B571" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C571" s="9">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c t="s" r="D571" s="9">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="E571" s="9"/>
       <c t="s" r="F571" s="9">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="G571" s="9"/>
       <c r="H571" s="9"/>
       <c t="s" r="I571" s="9">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="J571" s="8">
         <v>2</v>
       </c>
       <c r="K571" s="8"/>
       <c r="L571" s="8"/>
       <c t="s" r="M571" s="9">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="N571" s="9"/>
       <c r="O571" s="9"/>
       <c r="P571" s="10">
         <v>45799</v>
       </c>
       <c t="s" r="Q571" s="9">
         <v>19</v>
       </c>
       <c r="R571" s="9"/>
       <c r="S571" s="9"/>
     </row>
     <row r="572" ht="28.5" customHeight="1">
       <c r="A572" s="7">
         <v>564</v>
       </c>
       <c r="B572" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C572" s="9">
         <v>40</v>
       </c>
       <c t="s" r="D572" s="9">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="E572" s="9"/>
       <c t="s" r="F572" s="9">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="G572" s="9"/>
       <c r="H572" s="9"/>
       <c t="s" r="I572" s="9">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="J572" s="8">
         <v>11</v>
       </c>
       <c r="K572" s="8"/>
       <c r="L572" s="8"/>
       <c t="s" r="M572" s="9">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="N572" s="9"/>
       <c r="O572" s="9"/>
       <c r="P572" s="10">
         <v>45531</v>
       </c>
       <c t="s" r="Q572" s="9">
         <v>25</v>
       </c>
       <c r="R572" s="9"/>
       <c r="S572" s="9"/>
     </row>
-    <row r="573" ht="28.5" customHeight="1">
+    <row r="573" ht="29.25" customHeight="1">
       <c r="A573" s="7">
         <v>565</v>
       </c>
       <c r="B573" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C573" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D573" s="9">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="E573" s="9"/>
       <c t="s" r="F573" s="9">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="G573" s="9"/>
       <c r="H573" s="9"/>
       <c t="s" r="I573" s="9">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="J573" s="8">
         <v>2</v>
       </c>
       <c r="K573" s="8"/>
       <c r="L573" s="8"/>
       <c t="s" r="M573" s="9">
         <v>173</v>
       </c>
       <c r="N573" s="9"/>
       <c r="O573" s="9"/>
       <c r="P573" s="10">
         <v>45538</v>
       </c>
       <c t="s" r="Q573" s="9">
         <v>25</v>
       </c>
       <c r="R573" s="9"/>
       <c r="S573" s="9"/>
     </row>
     <row r="574" ht="28.5" customHeight="1">
       <c r="A574" s="7">
         <v>566</v>
       </c>
       <c r="B574" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C574" s="9">
         <v>184</v>
       </c>
       <c t="s" r="D574" s="9">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="E574" s="9"/>
       <c t="s" r="F574" s="9">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="G574" s="9"/>
       <c r="H574" s="9"/>
       <c t="s" r="I574" s="9">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="J574" s="8">
         <v>3</v>
       </c>
       <c r="K574" s="8"/>
       <c r="L574" s="8"/>
       <c t="s" r="M574" s="9">
         <v>122</v>
       </c>
       <c r="N574" s="9"/>
       <c r="O574" s="9"/>
       <c r="P574" s="10">
         <v>45723</v>
       </c>
       <c t="s" r="Q574" s="9">
         <v>19</v>
       </c>
       <c r="R574" s="9"/>
       <c r="S574" s="9"/>
     </row>
     <row r="575" ht="28.5" customHeight="1">
       <c r="A575" s="7">
         <v>567</v>
       </c>
       <c r="B575" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C575" s="9">
         <v>30</v>
       </c>
       <c t="s" r="D575" s="9">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="E575" s="9"/>
       <c t="s" r="F575" s="9">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="G575" s="9"/>
       <c r="H575" s="9"/>
       <c t="s" r="I575" s="9">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="J575" s="8">
         <v>2</v>
       </c>
       <c r="K575" s="8"/>
       <c r="L575" s="8"/>
       <c t="s" r="M575" s="9">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="N575" s="9"/>
       <c r="O575" s="9"/>
       <c r="P575" s="10">
         <v>45399</v>
       </c>
       <c t="s" r="Q575" s="9">
         <v>58</v>
       </c>
       <c r="R575" s="9"/>
       <c r="S575" s="9"/>
     </row>
-    <row r="576" ht="29.25" customHeight="1">
+    <row r="576" ht="28.5" customHeight="1">
       <c r="A576" s="7">
         <v>568</v>
       </c>
       <c r="B576" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C576" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D576" s="9">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="E576" s="9"/>
       <c t="s" r="F576" s="9">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="G576" s="9"/>
       <c r="H576" s="9"/>
       <c t="s" r="I576" s="9">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="J576" s="8">
         <v>3</v>
       </c>
       <c r="K576" s="8"/>
       <c r="L576" s="8"/>
       <c t="s" r="M576" s="9">
         <v>53</v>
       </c>
       <c r="N576" s="9"/>
       <c r="O576" s="9"/>
       <c r="P576" s="10">
         <v>45632</v>
       </c>
       <c t="s" r="Q576" s="9">
         <v>25</v>
       </c>
       <c r="R576" s="9"/>
       <c r="S576" s="9"/>
     </row>
     <row r="577" ht="28.5" customHeight="1">
       <c r="A577" s="7">
         <v>569</v>
       </c>
       <c r="B577" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C577" s="9">
         <v>169</v>
       </c>
       <c t="s" r="D577" s="9">
-        <v>1838</v>
+        <v>1842</v>
       </c>
       <c r="E577" s="9"/>
       <c t="s" r="F577" s="9">
-        <v>1839</v>
+        <v>1843</v>
       </c>
       <c r="G577" s="9"/>
       <c r="H577" s="9"/>
       <c t="s" r="I577" s="9">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="J577" s="8">
         <v>9</v>
       </c>
       <c r="K577" s="8"/>
       <c r="L577" s="8"/>
       <c t="s" r="M577" s="9">
         <v>173</v>
       </c>
       <c r="N577" s="9"/>
       <c r="O577" s="9"/>
       <c r="P577" s="10">
         <v>46050</v>
       </c>
       <c t="s" r="Q577" s="9">
         <v>64</v>
       </c>
       <c r="R577" s="9"/>
       <c r="S577" s="9"/>
     </row>
     <row r="578" ht="28.5" customHeight="1">
       <c r="A578" s="7">
         <v>570</v>
       </c>
       <c r="B578" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C578" s="9">
         <v>20</v>
       </c>
       <c t="s" r="D578" s="9">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="E578" s="9"/>
       <c t="s" r="F578" s="9">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="G578" s="9"/>
       <c r="H578" s="9"/>
       <c t="s" r="I578" s="9">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="J578" s="8">
         <v>1</v>
       </c>
       <c r="K578" s="8"/>
       <c r="L578" s="8"/>
       <c t="s" r="M578" s="9">
         <v>173</v>
       </c>
       <c r="N578" s="9"/>
       <c r="O578" s="9"/>
       <c r="P578" s="10">
         <v>45253</v>
       </c>
       <c t="s" r="Q578" s="9">
         <v>58</v>
       </c>
       <c r="R578" s="9"/>
       <c r="S578" s="9"/>
     </row>
     <row r="579" ht="28.5" customHeight="1">
       <c r="A579" s="7">
         <v>571</v>
       </c>
       <c r="B579" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C579" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D579" s="9">
-        <v>1844</v>
+        <v>1848</v>
       </c>
       <c r="E579" s="9"/>
       <c t="s" r="F579" s="9">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="G579" s="9"/>
       <c r="H579" s="9"/>
       <c t="s" r="I579" s="9">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="J579" s="8">
         <v>5</v>
       </c>
       <c r="K579" s="8"/>
       <c r="L579" s="8"/>
       <c t="s" r="M579" s="9">
         <v>18</v>
       </c>
       <c r="N579" s="9"/>
       <c r="O579" s="9"/>
       <c r="P579" s="10">
         <v>45840</v>
       </c>
       <c t="s" r="Q579" s="9">
         <v>19</v>
       </c>
       <c r="R579" s="9"/>
       <c r="S579" s="9"/>
     </row>
     <row r="580" ht="39" customHeight="1">
       <c r="A580" s="7">
         <v>572</v>
       </c>
       <c r="B580" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C580" s="9">
         <v>20</v>
       </c>
       <c t="s" r="D580" s="9">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="E580" s="9"/>
       <c t="s" r="F580" s="9">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="G580" s="9"/>
       <c r="H580" s="9"/>
       <c t="s" r="I580" s="9">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="J580" s="8">
         <v>1</v>
       </c>
       <c r="K580" s="8"/>
       <c r="L580" s="8"/>
       <c t="s" r="M580" s="9">
         <v>173</v>
       </c>
       <c r="N580" s="9"/>
       <c r="O580" s="9"/>
       <c r="P580" s="10">
         <v>45839</v>
       </c>
       <c t="s" r="Q580" s="9">
         <v>19</v>
       </c>
       <c r="R580" s="9"/>
       <c r="S580" s="9"/>
     </row>
     <row r="581" ht="28.5" customHeight="1">
       <c r="A581" s="7">
         <v>573</v>
       </c>
       <c r="B581" s="8">
         <v>2025</v>
       </c>
       <c t="s" r="C581" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D581" s="9">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="E581" s="9"/>
       <c t="s" r="F581" s="9">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="G581" s="9"/>
       <c r="H581" s="9"/>
       <c t="s" r="I581" s="9">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="J581" s="8">
         <v>1</v>
       </c>
       <c r="K581" s="8"/>
       <c r="L581" s="8"/>
       <c t="s" r="M581" s="9">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="N581" s="9"/>
       <c r="O581" s="9"/>
       <c r="P581" s="10">
         <v>45873</v>
       </c>
       <c t="s" r="Q581" s="9">
         <v>64</v>
       </c>
       <c r="R581" s="9"/>
       <c r="S581" s="9"/>
     </row>
     <row r="582" ht="28.5" customHeight="1">
       <c r="A582" s="7">
         <v>574</v>
       </c>
       <c r="B582" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C582" s="9">
         <v>49</v>
       </c>
       <c t="s" r="D582" s="9">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="E582" s="9"/>
       <c t="s" r="F582" s="9">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="G582" s="9"/>
       <c r="H582" s="9"/>
       <c t="s" r="I582" s="9">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="J582" s="8">
         <v>2</v>
       </c>
       <c r="K582" s="8"/>
       <c r="L582" s="8"/>
       <c t="s" r="M582" s="9">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="N582" s="9"/>
       <c r="O582" s="9"/>
       <c r="P582" s="10">
         <v>45331</v>
       </c>
       <c t="s" r="Q582" s="9">
         <v>58</v>
       </c>
       <c r="R582" s="9"/>
       <c r="S582" s="9"/>
     </row>
     <row r="583" ht="28.5" customHeight="1">
       <c r="A583" s="7">
         <v>575</v>
       </c>
       <c r="B583" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C583" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D583" s="9">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="E583" s="9"/>
       <c t="s" r="F583" s="9">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="G583" s="9"/>
       <c r="H583" s="9"/>
       <c t="s" r="I583" s="9">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="J583" s="8">
         <v>5</v>
       </c>
       <c r="K583" s="8"/>
       <c r="L583" s="8"/>
       <c t="s" r="M583" s="9">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="N583" s="9"/>
       <c r="O583" s="9"/>
       <c r="P583" s="10">
         <v>45707</v>
       </c>
       <c t="s" r="Q583" s="9">
         <v>19</v>
       </c>
       <c r="R583" s="9"/>
       <c r="S583" s="9"/>
     </row>
     <row r="584" ht="28.5" customHeight="1">
       <c r="A584" s="7">
         <v>576</v>
       </c>
       <c r="B584" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C584" s="9">
         <v>59</v>
       </c>
       <c t="s" r="D584" s="9">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="E584" s="9"/>
       <c t="s" r="F584" s="9">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="G584" s="9"/>
       <c r="H584" s="9"/>
       <c t="s" r="I584" s="9">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="J584" s="8">
         <v>8</v>
       </c>
       <c r="K584" s="8"/>
       <c r="L584" s="8"/>
       <c t="s" r="M584" s="9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N584" s="9"/>
       <c r="O584" s="9"/>
       <c r="P584" s="10">
         <v>45342</v>
       </c>
       <c t="s" r="Q584" s="9">
         <v>58</v>
       </c>
       <c r="R584" s="9"/>
       <c r="S584" s="9"/>
     </row>
     <row r="585" ht="28.5" customHeight="1">
       <c r="A585" s="7">
         <v>577</v>
       </c>
       <c r="B585" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C585" s="9">
         <v>65</v>
       </c>
       <c t="s" r="D585" s="9">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="E585" s="9"/>
       <c t="s" r="F585" s="9">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="G585" s="9"/>
       <c r="H585" s="9"/>
       <c t="s" r="I585" s="9">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="J585" s="8">
         <v>1</v>
       </c>
       <c r="K585" s="8"/>
       <c r="L585" s="8"/>
       <c t="s" r="M585" s="9">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="N585" s="9"/>
       <c r="O585" s="9"/>
       <c r="P585" s="10">
         <v>45590</v>
       </c>
       <c t="s" r="Q585" s="9">
         <v>25</v>
       </c>
       <c r="R585" s="9"/>
       <c r="S585" s="9"/>
     </row>
     <row r="586" ht="30" customHeight="1">
       <c r="A586" s="7">
         <v>578</v>
       </c>
       <c r="B586" s="8">
         <v>2023</v>
       </c>
       <c t="s" r="C586" s="9">
         <v>14</v>
       </c>
       <c t="s" r="D586" s="9">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="E586" s="9"/>
       <c t="s" r="F586" s="9">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="G586" s="9"/>
       <c r="H586" s="9"/>
       <c t="s" r="I586" s="9">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="J586" s="8">
         <v>5</v>
       </c>
       <c r="K586" s="8"/>
       <c r="L586" s="8"/>
       <c t="s" r="M586" s="9">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="N586" s="9"/>
       <c r="O586" s="9"/>
       <c r="P586" s="10">
         <v>45870</v>
       </c>
       <c t="s" r="Q586" s="9">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="R586" s="9"/>
       <c r="S586" s="9"/>
     </row>
     <row r="587" ht="28.5" customHeight="1">
       <c r="A587" s="7">
         <v>579</v>
       </c>
       <c r="B587" s="8">
         <v>2024</v>
       </c>
       <c t="s" r="C587" s="9">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c t="s" r="D587" s="9">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="E587" s="9"/>
       <c t="s" r="F587" s="9">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="G587" s="9"/>
       <c r="H587" s="9"/>
       <c t="s" r="I587" s="9">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="J587" s="8">
         <v>1</v>
       </c>
       <c r="K587" s="8"/>
       <c r="L587" s="8"/>
       <c t="s" r="M587" s="9">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="N587" s="9"/>
       <c r="O587" s="9"/>
       <c r="P587" s="10">
         <v>45670</v>
       </c>
       <c t="s" r="Q587" s="9">
         <v>25</v>
       </c>
       <c r="R587" s="9"/>
       <c r="S587" s="9"/>
     </row>
-    <row r="588" ht="12.75" customHeight="1"/>
+    <row r="588" ht="13.5" customHeight="1"/>
     <row r="589" ht="31.5" customHeight="1">
       <c t="s" r="A589" s="11">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="B589" s="11"/>
       <c r="C589" s="11"/>
       <c r="D589" s="11"/>
       <c r="E589" s="11"/>
       <c r="F589" s="11"/>
       <c r="G589" s="11"/>
       <c r="H589" s="11"/>
       <c r="I589" s="11"/>
       <c r="J589" s="11"/>
       <c r="K589" s="11"/>
       <c r="L589" s="11"/>
       <c r="M589" s="11"/>
       <c r="N589" s="11"/>
       <c r="O589" s="11"/>
       <c r="P589" s="11"/>
       <c r="Q589" s="11"/>
       <c r="R589" s="11"/>
       <c r="S589" s="11"/>
     </row>
-    <row r="590" ht="28.5" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="592" ht="36" customHeight="1">
+    <row r="590" ht="27.75" customHeight="1"/>
+    <row r="591" ht="24" customHeight="1"/>
+    <row r="592" ht="35.25" customHeight="1">
       <c t="s" r="H592" s="12">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="I592" s="12"/>
       <c r="J592" s="12"/>
     </row>
-    <row r="593" ht="13.5" customHeight="1"/>
-    <row r="594" ht="12.75" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="12" customHeight="1"/>
     <row r="595" ht="10.5" customHeight="1"/>
     <row r="596" ht="16.5" customHeight="1">
       <c t="s" r="A596" s="13">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="B596" s="13"/>
       <c r="C596" s="13"/>
       <c r="D596" s="13"/>
       <c r="E596" s="13"/>
       <c r="F596" s="13"/>
       <c r="G596" s="13"/>
       <c r="H596" s="13"/>
       <c r="I596" s="13"/>
       <c r="J596" s="13"/>
       <c r="K596" s="13"/>
       <c r="L596" s="13"/>
       <c r="M596" s="13"/>
       <c r="N596" s="13"/>
       <c r="O596" s="13"/>
       <c r="P596" s="13"/>
       <c r="Q596" s="13"/>
       <c r="R596" s="13"/>
       <c r="S596" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2907">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A6:S6"/>