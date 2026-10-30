--- v0 (2026-10-06)
+++ v1 (2026-10-30)
@@ -11,53 +11,53 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marco.diniz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{35F609D1-7AB3-4EC8-BD29-28D128893A91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2491C46A-1B0B-4ADE-BC11-FD98816BD442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{180D40E8-48DF-4281-B1E8-BA215B7D4AA0}"/>
+    <workbookView xWindow="1890" yWindow="1110" windowWidth="26910" windowHeight="15090" xr2:uid="{180D40E8-48DF-4281-B1E8-BA215B7D4AA0}"/>
   </bookViews>
   <sheets>
     <sheet name="FDCO_-_PROJETOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2852,50 +2852,70 @@
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A29:F29"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157500000008" bottom="0.78740157500000008" header="0.31496062000000008" footer="0.31496062000000008"/>
   <pageSetup paperSize="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="19add818-624d-45f1-a11d-84dc96a2e85e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4306c19f-9272-4a71-9a39-156a5fd7d3d0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A6A07DE6E1B49B49A6BF600B30138797" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="854832fed6a64ffb778c6d56d56efd84">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="19add818-624d-45f1-a11d-84dc96a2e85e" xmlns:ns3="4306c19f-9272-4a71-9a39-156a5fd7d3d0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aaf07d833ba2ff54cab9f5e66c7dcfe3" ns2:_="" ns3:_="">
     <xsd:import namespace="19add818-624d-45f1-a11d-84dc96a2e85e"/>
     <xsd:import namespace="4306c19f-9272-4a71-9a39-156a5fd7d3d0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -3094,104 +3114,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB36C5C-3351-4DC8-97CB-AA1CC9187725}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45AC4B11-4107-485B-95A6-515262A17FA7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04B3DA80-C3EC-4484-939A-7CE035BF5035}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="19add818-624d-45f1-a11d-84dc96a2e85e"/>
     <ds:schemaRef ds:uri="4306c19f-9272-4a71-9a39-156a5fd7d3d0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45AC4B11-4107-485B-95A6-515262A17FA7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB36C5C-3351-4DC8-97CB-AA1CC9187725}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="19add818-624d-45f1-a11d-84dc96a2e85e"/>
+    <ds:schemaRef ds:uri="4306c19f-9272-4a71-9a39-156a5fd7d3d0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FDCO_-_PROJETOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>