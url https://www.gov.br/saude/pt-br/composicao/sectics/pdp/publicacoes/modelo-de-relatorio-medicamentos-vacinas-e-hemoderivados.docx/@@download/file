--- v0 (2025-12-09)
+++ v1 (2026-06-23)
@@ -9,50 +9,55 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="5BDF0DD2" w14:textId="77777777" w:rsidR="00A74CAE" w:rsidRPr="002950C6" w:rsidRDefault="00A74CAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="172206DC" w14:textId="77777777" w:rsidR="004E1C02" w:rsidRPr="002950C6" w:rsidRDefault="004E1C02">
       <w:pPr>
         <w:rPr>
@@ -451,58 +456,60 @@
     </w:p>
     <w:p w14:paraId="7231209B" w14:textId="77777777" w:rsidR="006B3F75" w:rsidRPr="002950C6" w:rsidRDefault="006B3F75" w:rsidP="006B3F75">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="202" w:right="203"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61BCDE68" w14:textId="77777777" w:rsidR="00AF78C2" w:rsidRDefault="006B3F75" w:rsidP="00453C60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6312"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002950C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[Inserir</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002950C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002950C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
       <w:r w:rsidRPr="002950C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -715,51 +722,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="189BD3E4" w14:textId="4B228B06" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="189BD3E4" w14:textId="4B228B06" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399811" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -808,51 +815,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D1C88E7" w14:textId="2B7E892F" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="2D1C88E7" w14:textId="2B7E892F" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399812" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -901,51 +908,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ABCCCCD" w14:textId="29033E42" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="3ABCCCCD" w14:textId="29033E42" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399813" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.3.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -994,51 +1001,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7809A7DD" w14:textId="28E6279B" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="7809A7DD" w14:textId="28E6279B" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399814" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1087,51 +1094,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2579CFDC" w14:textId="6F0D8FDC" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="2579CFDC" w14:textId="6F0D8FDC" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399815" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1180,51 +1187,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D27E717" w14:textId="2F23E689" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="4D27E717" w14:textId="2F23E689" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399816" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1273,51 +1280,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0ED931BA" w14:textId="0401FAE3" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="0ED931BA" w14:textId="0401FAE3" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399817" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1366,51 +1373,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D557447" w14:textId="0E1915B5" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="3D557447" w14:textId="0E1915B5" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399818" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1459,51 +1466,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="125A9B1E" w14:textId="20FB252A" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="125A9B1E" w14:textId="20FB252A" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399819" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1563,51 +1570,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38FD80C7" w14:textId="2D16530A" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="38FD80C7" w14:textId="2D16530A" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399820" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.3.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1656,51 +1663,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70421294" w14:textId="5DAA4707" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="70421294" w14:textId="5DAA4707" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399821" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.4.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1749,51 +1756,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31CFB220" w14:textId="39FE478D" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="31CFB220" w14:textId="39FE478D" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399822" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1842,51 +1849,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07F140EF" w14:textId="3A4A8D0F" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="07F140EF" w14:textId="3A4A8D0F" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399823" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1935,51 +1942,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D54B2FE" w14:textId="2E1CBBDE" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="4D54B2FE" w14:textId="2E1CBBDE" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399824" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2028,51 +2035,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45638D85" w14:textId="415A1872" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="45638D85" w14:textId="415A1872" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399825" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2121,51 +2128,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1738F997" w14:textId="2349AA40" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="1738F997" w14:textId="2349AA40" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399826" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2214,51 +2221,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FCBDA43" w14:textId="326D2104" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="7FCBDA43" w14:textId="326D2104" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399827" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2307,51 +2314,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00300EC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A813653" w14:textId="31C8F095" w:rsidR="00402229" w:rsidRDefault="00EA5EB5">
+        <w:p w14:paraId="4A813653" w14:textId="31C8F095" w:rsidR="00402229" w:rsidRDefault="00B74E84">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205399828" w:history="1">
             <w:r w:rsidR="00402229" w:rsidRPr="00B2343E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
             <w:r w:rsidR="00402229">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2495,136 +2502,136 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc205399810"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc205399810"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AF78C2" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ARCERIA PARA O DESENVOLVIMENTO </w:t>
       </w:r>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AF78C2" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>RODUTIVO (PDP)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1080A94B" w14:textId="77777777" w:rsidR="00211E87" w:rsidRPr="00211E87" w:rsidRDefault="00901B20" w:rsidP="638A1CA9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc205399811"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc205399811"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Produto Objeto de PDP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9848" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="6587"/>
       </w:tblGrid>
       <w:tr w:rsidR="00211E87" w:rsidRPr="002950C6" w14:paraId="4C1949B5" w14:textId="77777777" w:rsidTr="00CF6A3C">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
@@ -3487,63 +3494,63 @@
     <w:p w14:paraId="56268B56" w14:textId="3381389A" w:rsidR="00B602D6" w:rsidRPr="00B602D6" w:rsidRDefault="00901B20" w:rsidP="00B602D6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc205399812"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc205399812"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Informações Complementares</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2806"/>
         <w:gridCol w:w="2746"/>
         <w:gridCol w:w="2744"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B602D6" w:rsidRPr="00EC1991" w14:paraId="718B78A9" w14:textId="77777777" w:rsidTr="00B602D6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4799C111" w14:textId="75B86AD6" w:rsidR="00B602D6" w:rsidRPr="00EC1991" w:rsidRDefault="00B602D6" w:rsidP="00A00AF9">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3715,51 +3722,71 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B602D6" w:rsidRPr="00EC1991" w14:paraId="3621FC0C" w14:textId="77777777" w:rsidTr="00B602D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21E83B55" w14:textId="6B1B36F5" w:rsidR="00B602D6" w:rsidRPr="00BB36BE" w:rsidRDefault="00B602D6" w:rsidP="00A00AF9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB36BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Local(is) de fabricação</w:t>
+              <w:t>Local(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>) de fabricação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1655" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6538E665" w14:textId="77777777" w:rsidR="00B602D6" w:rsidRPr="00EC1991" w:rsidRDefault="00B602D6" w:rsidP="00A00AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1655" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52EBAB93" w14:textId="77777777" w:rsidR="00B602D6" w:rsidRPr="00EC1991" w:rsidRDefault="00B602D6" w:rsidP="00A00AF9">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3839,102 +3866,114 @@
     <w:p w14:paraId="5EDD248A" w14:textId="48007F75" w:rsidR="00C81A07" w:rsidRDefault="00901B20" w:rsidP="638A1CA9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc205399813"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc205399813"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Participantes da </w:t>
       </w:r>
       <w:r w:rsidR="00C81A07" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>PDP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="64CFBC44" w14:textId="47FE42DB" w:rsidR="00890227" w:rsidRPr="00917895" w:rsidRDefault="00890227" w:rsidP="638A1CA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="005D39DD" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informar </w:t>
+        <w:t>Informar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D39DD" w:rsidRPr="638A1CA9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>participantes da PDP</w:t>
       </w:r>
       <w:r w:rsidR="005D39DD" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>, destacando</w:t>
       </w:r>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3967,84 +4006,96 @@
     </w:p>
     <w:p w14:paraId="7F6FC2A4" w14:textId="671583B0" w:rsidR="2182EA2A" w:rsidRDefault="2182EA2A" w:rsidP="32FE2D3C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc205399814"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc205399814"/>
       <w:r w:rsidRPr="32FE2D3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>HISTÓRICO DA PARCERIA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="2EB833F1" w14:textId="25DD0352" w:rsidR="00C20C94" w:rsidRPr="00C20C94" w:rsidRDefault="00C20C94" w:rsidP="005156B8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C20C94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Incluir informações acerca </w:t>
+        <w:t>[Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C20C94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informações acerca </w:t>
       </w:r>
       <w:r w:rsidR="001F7367">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>dos</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20C94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> principais mar</w:t>
       </w:r>
       <w:r w:rsidR="001F7367">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4069,63 +4120,63 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc205399815"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc205399815"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>INVESTIMENTOS REALIZADOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="39269DE1" w14:textId="04091809" w:rsidR="003021AA" w:rsidRDefault="00EC1991" w:rsidP="00917895">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">[Informar os investimentos realizados </w:t>
       </w:r>
       <w:r w:rsidR="005D39DD" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -4162,145 +4213,223 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>da PDP</w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> que permitiram a execução da transferência de tecnologia, considerando </w:t>
       </w:r>
       <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>construção/adequação da(s) unidade(s) fabril(is), aquisição de tecnologias/equipamentos</w:t>
+        <w:t xml:space="preserve">construção/adequação </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>da(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>s) unidade(s) fabril(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>), aquisição de tecnologias/equipamentos</w:t>
       </w:r>
       <w:r w:rsidR="001E3E37">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>. Informar se o investimento foi específico para o produto objeto da PDP ou multipropósito]</w:t>
+        <w:t xml:space="preserve">. Informar se o investimento foi específico para o produto objeto da PDP ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E3E37">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>multipropósito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E3E37">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A349B34" w14:textId="58B35F9E" w:rsidR="005156B8" w:rsidRPr="005E7748" w:rsidRDefault="005156B8" w:rsidP="00551217">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc205399816"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc205399816"/>
       <w:r w:rsidRPr="005E7748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CUSTOS INCORRIDOS NO PROCESSO DE TRANSFERÊNCIA </w:t>
       </w:r>
       <w:r w:rsidR="00E71568" w:rsidRPr="005E7748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>DE TECNOLOGIA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="04FB062F" w14:textId="037B97A7" w:rsidR="00BB36BE" w:rsidRDefault="005156B8" w:rsidP="00BB36BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB0125">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="001E3E37">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apresentar custos incorridos, em real (R$), </w:t>
+        <w:t>Apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E3E37">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custos incorridos, em real (R$), </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0125">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>no processo de transferência de tecnologia</w:t>
       </w:r>
       <w:r w:rsidR="00BC0082">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB0125" w:rsidRPr="00BB0125">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6153,123 +6282,135 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc205399817"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc205399817"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TRANSFERÊNCIA DE TECNOLOGIA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="688BD469" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRDefault="00D206D0" w:rsidP="638A1CA9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc205399818"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc205399818"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Instalações Fabris</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="5760AB97" w14:textId="0D3ABCBF" w:rsidR="00D206D0" w:rsidRPr="00917895" w:rsidRDefault="00D206D0" w:rsidP="00917895">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>[Incluir informações acerca da</w:t>
+        <w:t>[Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informações acerca da</w:t>
       </w:r>
       <w:r w:rsidR="7ED54CE4" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="1B03EEA6" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6443,76 +6584,76 @@
     <w:p w14:paraId="32A3ABD4" w14:textId="138DEA6A" w:rsidR="00D206D0" w:rsidRDefault="00D206D0" w:rsidP="00006689">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1140" w:hanging="431"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc205399819"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc205399819"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Situação Regulatória </w:t>
       </w:r>
       <w:r w:rsidR="00112241" w:rsidRPr="001F529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(para cada um dos parceiros da PDP)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1926"/>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D206D0" w:rsidRPr="002950C6" w14:paraId="4D9B2E79" w14:textId="77777777" w:rsidTr="00E01AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C03B40A" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00D206D0" w:rsidP="00D206D0">
@@ -6657,95 +6798,95 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5552B850" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00D206D0" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Alvará Sanitário</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6175C587" w14:textId="283894E4" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="6175C587" w14:textId="283894E4" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1804687000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A00AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E27BE88" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="7E27BE88" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-78363078"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6817,95 +6958,95 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7636CBA6" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00D206D0" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Autorização de Funcionamento (AFE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2FA581" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="2F2FA581" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="2053195878"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51ED05A0" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="51ED05A0" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1620415581"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6977,95 +7118,95 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E7F8B35" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00D206D0" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Autorização de Funcionamento Especial (AE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0C2B12" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="6E0C2B12" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-226145901"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63DD41EE" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="63DD41EE" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="563766337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7137,95 +7278,95 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A25E483" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00D206D0" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Certificado de Boas Práticas de Fabricação (CBPF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABC6D1A" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="1ABC6D1A" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1248385591"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49B24D7F" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00EA5EB5" w:rsidP="00D206D0">
+          <w:p w14:paraId="49B24D7F" w14:textId="77777777" w:rsidR="00D206D0" w:rsidRPr="00EC1991" w:rsidRDefault="00B74E84" w:rsidP="00D206D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1319919466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D0" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7379,105 +7520,117 @@
     <w:p w14:paraId="38FD0E5F" w14:textId="250B47D2" w:rsidR="00BB0125" w:rsidRPr="00BB0125" w:rsidRDefault="00D80C25" w:rsidP="00BB0125">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc205399820"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc205399820"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Etapas produtivas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="005156B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356B382D" w14:textId="1C8F31C6" w:rsidR="005E7748" w:rsidRDefault="001F7367" w:rsidP="001F7367">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F7367">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00F77141">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informar </w:t>
+        <w:t>Informar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F77141">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90818" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">responsáveis pela produção </w:t>
       </w:r>
       <w:r w:rsidR="001D7275">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>de cada</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7367">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9355,69 +9508,81 @@
     </w:tbl>
     <w:p w14:paraId="0A53A143" w14:textId="34AB9BF5" w:rsidR="00B602D6" w:rsidRDefault="00B602D6" w:rsidP="001F7367">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268BB5AB" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="00811343" w:rsidRDefault="001D7275" w:rsidP="001D7275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00811343">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>Preencher o quadro abaixo</w:t>
+        <w:t>Preencher</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o quadro abaixo</w:t>
       </w:r>
       <w:r w:rsidRPr="00811343">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> com informações objetivas das atividades previstas no Projeto Executivo aprovado, informando as que foram concluídas e justificando as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">que não foram </w:t>
       </w:r>
       <w:r w:rsidRPr="00811343">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9520,62 +9685,64 @@
             <w:tcW w:w="1178" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EAD4400" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="002950C6" w:rsidRDefault="001D7275" w:rsidP="002603CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002950C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sub-atividades</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002950C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5816B39A" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="002950C6" w:rsidRDefault="001D7275" w:rsidP="002603CB">
             <w:pPr>
@@ -9769,51 +9936,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD1C37A" w14:textId="77777777" w:rsidR="001D7275" w:rsidRDefault="00EA5EB5" w:rsidP="002603CB">
+          <w:p w14:paraId="3DD1C37A" w14:textId="77777777" w:rsidR="001D7275" w:rsidRDefault="00B74E84" w:rsidP="002603CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1759434175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9987,51 +10154,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB95EDC" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="002950C6" w:rsidRDefault="00EA5EB5" w:rsidP="002603CB">
+          <w:p w14:paraId="4CB95EDC" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="002950C6" w:rsidRDefault="00B74E84" w:rsidP="002603CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-932982119"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10205,51 +10372,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03DD4247" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="002950C6" w:rsidRDefault="00EA5EB5" w:rsidP="002603CB">
+          <w:p w14:paraId="03DD4247" w14:textId="77777777" w:rsidR="001D7275" w:rsidRPr="002950C6" w:rsidRDefault="00B74E84" w:rsidP="002603CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-673639397"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10305,63 +10472,63 @@
     <w:p w14:paraId="4DBB891E" w14:textId="5D637ADD" w:rsidR="00BB0125" w:rsidRPr="00BB0125" w:rsidRDefault="00BB0125" w:rsidP="001F529D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc205399821"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc205399821"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Alterações pós-registro</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2E881559" w14:textId="3A4545E0" w:rsidR="00BB0125" w:rsidRDefault="00BB0125" w:rsidP="00BB0125">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0125">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">[Incluir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -10398,124 +10565,148 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>registros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> realizadas</w:t>
       </w:r>
       <w:r w:rsidR="00E71568">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e histórico de mudança do produto (HMP)]</w:t>
+        <w:t xml:space="preserve"> e histórico de mudança do produto (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E71568">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>HMP)]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5B5E947C" w14:textId="10732E6B" w:rsidR="00E71568" w:rsidRDefault="00E71568" w:rsidP="00E71568">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc205399822"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc205399822"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">HISTÓRICO DE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>FORNECIMENTO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="56734937" w14:textId="5D442C60" w:rsidR="00E71568" w:rsidRDefault="00E71568" w:rsidP="00E71568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Incluir </w:t>
+        <w:t>[Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="638A1CA9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">tabela contendo </w:t>
       </w:r>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">informações acerca do histórico de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -12070,70 +12261,72 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D587A11" w14:textId="77777777" w:rsidR="006F1F21" w:rsidRDefault="006F1F21" w:rsidP="00E71568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059F0530" w14:textId="37330C4C" w:rsidR="00E87CD6" w:rsidRDefault="00883A5A" w:rsidP="00E71568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="006A54F9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>Informar</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E87CD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> o número de lotes produzidos para fornecimento no âmbito da PDP, detalhando quantos foram feitos por entidade privada e instituição pública, utilizando IFA importado e IFA nacional. Incluir tamanho do lote e capacidade produtiva anual do produto objeto da PDP </w:t>
       </w:r>
       <w:r w:rsidR="00E87CD6" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
@@ -12605,97 +12798,123 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc205399823"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc205399823"/>
       <w:r w:rsidRPr="005E7748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>INSUMO FARMACÊUTICO ATIVO (IFA)</w:t>
+        <w:t>INSUMO FARMACÊUTICO ATIVO (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>IFA)</w:t>
       </w:r>
       <w:r w:rsidR="00326348" w:rsidRPr="005E7748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>/COMPONENTE TECNOLÓGICO CRÍTICO (CTC)</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00326348" w:rsidRPr="005E7748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>COMPONENTE TECNOLÓGICO CRÍTICO (CTC)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="57BA9C92" w14:textId="48273954" w:rsidR="00112241" w:rsidRDefault="00B70DA4" w:rsidP="638A1CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Incluir</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00112241">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> histórico de desenvolvimento do IFA nacional, indicando o grau de verticalização, origem do material de partida, </w:t>
       </w:r>
       <w:r w:rsidR="005E7748">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>tempo para o</w:t>
       </w:r>
       <w:r w:rsidR="00112241">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -12720,145 +12939,179 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> registrado</w:t>
       </w:r>
       <w:r w:rsidR="00756197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00112241">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>inclusão do IFA no CBPF da farmoquímica, número de lotes fabricados e comercializados</w:t>
+        <w:t xml:space="preserve">inclusão do IFA no CBPF da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00112241">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>farmoquímica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00112241">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>, número de lotes fabricados e comercializados</w:t>
       </w:r>
       <w:r w:rsidR="00756197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>, alterações pós-registro</w:t>
       </w:r>
       <w:r w:rsidR="00112241">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52387A8C" w14:textId="7F442852" w:rsidR="00EF3D00" w:rsidRPr="001F7367" w:rsidRDefault="00EF3D00" w:rsidP="001F7367">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc205399824"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc205399824"/>
       <w:r w:rsidRPr="001F7367">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PRINCIPAIS </w:t>
       </w:r>
       <w:r w:rsidR="00433F26" w:rsidRPr="001F7367">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>DESAFIOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="5BC23682" w14:textId="0346561C" w:rsidR="00EF3D00" w:rsidRPr="00917895" w:rsidRDefault="00EF3D00" w:rsidP="00917895">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Descrever </w:t>
+        <w:t>[Descrever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="733E2D71" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>os principais desafios encontrados durante a transferência de tecnologia</w:t>
       </w:r>
       <w:r w:rsidR="00112241">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">, referente a </w:t>
       </w:r>
       <w:r w:rsidR="00756197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -12893,84 +13146,96 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc205399825"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc205399825"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>AVANÇOS INSTITUCIONAIS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="7A6D5D58" w14:textId="4D39C812" w:rsidR="00BA5690" w:rsidRPr="00917895" w:rsidRDefault="00BA5690" w:rsidP="638A1CA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Incluir impactos relevantes decorrentes da execução/conclusão da PDP, relativos a recursos humanos, </w:t>
+        <w:t>[Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impactos relevantes decorrentes da execução/conclusão da PDP, relativos a recursos humanos, </w:t>
       </w:r>
       <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">científicos e </w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>tecnológicos, regulatórios, estrutura</w:t>
       </w:r>
       <w:r w:rsidR="00BA0707" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -13025,197 +13290,231 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc205399826"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc205399826"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>CONTRIBUIÇÃO PARA ALCANCE DOS OBJETIVOS DO PROGRAMA DE PDP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6E5417F2" w14:textId="75FE561A" w:rsidR="005156B8" w:rsidRPr="005156B8" w:rsidRDefault="005156B8" w:rsidP="005156B8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005156B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Incluir </w:t>
+        <w:t>[Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005156B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>contribuições da PDP para o alcance dos objetivos estabelecidos para o Programa de PDP</w:t>
       </w:r>
       <w:r w:rsidRPr="005156B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192C2AF1" w14:textId="77777777" w:rsidR="00BA5690" w:rsidRDefault="00BA5690" w:rsidP="00006689">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc205399827"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc205399827"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="4E781127" w14:textId="249E9A7E" w:rsidR="00BA0707" w:rsidRPr="00917895" w:rsidRDefault="006314A7" w:rsidP="00917895">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Descrever</w:t>
       </w:r>
       <w:r w:rsidR="691C2165" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> os resultados alcançados relativos à PDP, incluindo relevância do produto e da plataforma implementada, capacidade produtiva de cada um dos parceiros da PDP e do IFA</w:t>
       </w:r>
       <w:r w:rsidR="00326348">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>/CTC</w:t>
       </w:r>
       <w:r w:rsidR="691C2165" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">, contribuição quanto à vantajosidade e economicidade para o SUS, </w:t>
+        <w:t xml:space="preserve">, contribuição quanto à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="691C2165" w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>vantajosidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="691C2165" w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e economicidade para o SUS, </w:t>
       </w:r>
       <w:r w:rsidR="00BA5690" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>horizonte tecnológico</w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D82279" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -13260,63 +13559,63 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc205399828"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc205399828"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ANEXOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2880511B" w14:textId="77777777" w:rsidR="00400B38" w:rsidRPr="00453C60" w:rsidRDefault="00AA44DF" w:rsidP="00453C60">
       <w:pPr>
         <w:spacing w:before="271" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453C60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO A - </w:t>
       </w:r>
@@ -13332,59 +13631,71 @@
         <w:t>REGIS</w:t>
       </w:r>
       <w:r w:rsidR="00BA5690" w:rsidRPr="00453C60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TROS FOTOGRÁFICOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB43DAB" w14:textId="4A087A32" w:rsidR="00400B38" w:rsidRPr="00917895" w:rsidRDefault="00400B38" w:rsidP="00917895">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Incluir </w:t>
+        <w:t>[Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA5690" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>registros fotográficos relativos</w:t>
       </w:r>
       <w:r w:rsidR="008379C1" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> aos avanços institucionais</w:t>
       </w:r>
       <w:r w:rsidR="006A54F9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -13573,72 +13884,84 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00907048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>representantes legais</w:t>
+        <w:t xml:space="preserve">representantes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00917895">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>legais</w:t>
       </w:r>
       <w:r w:rsidR="00907048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00907048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569ED011" w14:textId="77777777" w:rsidR="00826151" w:rsidRPr="00EF6718" w:rsidRDefault="00EF6718" w:rsidP="00453C60">
       <w:pPr>
         <w:spacing w:before="271" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13732,108 +14055,108 @@
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00826151" w:rsidSect="00006689">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="850" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="3"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3581010B" w14:textId="77777777" w:rsidR="00EA5EB5" w:rsidRDefault="00EA5EB5" w:rsidP="004E1C02">
+    <w:p w14:paraId="6D7D2AAA" w14:textId="77777777" w:rsidR="00B74E84" w:rsidRDefault="00B74E84" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="152C7119" w14:textId="77777777" w:rsidR="00EA5EB5" w:rsidRDefault="00EA5EB5" w:rsidP="004E1C02">
+    <w:p w14:paraId="638C1C8F" w14:textId="77777777" w:rsidR="00B74E84" w:rsidRDefault="00B74E84" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Rawline Medium">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -13845,171 +14168,171 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="780A66BA" w14:textId="77777777" w:rsidR="00551217" w:rsidRDefault="00551217">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="55A0EE23" w14:textId="1C78E510" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
+  <w:p w14:paraId="55A0EE23" w14:textId="254606D7" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B3CEC">
+    <w:r w:rsidR="00CC065F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B3CEC">
+    <w:r w:rsidR="00CC065F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19DCAABB" w14:textId="1BBA8D46" w:rsidR="00714D54" w:rsidRPr="00A671FC" w:rsidRDefault="00714D54" w:rsidP="007213BC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3210"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="2909"/>
+      <w:gridCol w:w="2909"/>
+      <w:gridCol w:w="2909"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00714D54" w14:paraId="62BE4D2B" w14:textId="77777777" w:rsidTr="638A1CA9">
+    <w:tr w:rsidR="00714D54" w14:paraId="62BE4D2B" w14:textId="77777777" w:rsidTr="00CC065F">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcW w:w="2909" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="16E292C5" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcW w:w="2909" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0D254764" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcW w:w="2909" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6A30872A" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="39A34E93" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
@@ -14110,115 +14433,115 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1500BAF5" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="211710D0" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="075B181F" w14:textId="77777777" w:rsidR="00EA5EB5" w:rsidRDefault="00EA5EB5" w:rsidP="004E1C02">
+    <w:p w14:paraId="643655E3" w14:textId="77777777" w:rsidR="00B74E84" w:rsidRDefault="00B74E84" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743103E8" w14:textId="77777777" w:rsidR="00EA5EB5" w:rsidRDefault="00EA5EB5" w:rsidP="004E1C02">
+    <w:p w14:paraId="2BF1E628" w14:textId="77777777" w:rsidR="00B74E84" w:rsidRDefault="00B74E84" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1956F6D8" w14:textId="0E8B61C3" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="1956F6D8" w14:textId="0E8B61C3" w:rsidR="00006689" w:rsidRDefault="00B74E84">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="143224C0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789797" o:spid="_x0000_s2122" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251617280;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="38F76782" w14:textId="62B898FD" w:rsidR="00714D54" w:rsidRDefault="00EA5EB5" w:rsidP="00403CD6">
+  <w:p w14:paraId="38F76782" w14:textId="62B898FD" w:rsidR="00714D54" w:rsidRDefault="00B74E84" w:rsidP="00403CD6">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5ED20770">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -14511,293 +14834,203 @@
     </w:r>
     <w:r w:rsidRPr="006B3F75">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>e Saúde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D9028EA" w14:textId="0BA344FD" w:rsidR="00714D54" w:rsidRPr="00895596" w:rsidRDefault="00714D54" w:rsidP="00F17DAD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0B2BDA18" w14:textId="1C2CE83D" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="0B2BDA18" w14:textId="23D2AC48" w:rsidR="00006689" w:rsidRDefault="00006689">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-[...30 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="07CF3C55" w14:textId="3EB605FB" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="07CF3C55" w14:textId="3EB605FB" w:rsidR="00006689" w:rsidRDefault="00B74E84">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="68105402">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789800" o:spid="_x0000_s2125" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251614208;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="45E6DF63" w14:textId="5573CB29" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="45E6DF63" w14:textId="2E6DCFEC" w:rsidR="00006689" w:rsidRDefault="00006689">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="67F5975B" w14:textId="3A74323F" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="67F5975B" w14:textId="3A74323F" w:rsidR="00006689" w:rsidRDefault="00B74E84">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="16B87D92">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789799" o:spid="_x0000_s2124" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251615232;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6117CB84" w14:textId="6350DB97" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="6117CB84" w14:textId="6350DB97" w:rsidR="00006689" w:rsidRDefault="00B74E84">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3005098C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789803" o:spid="_x0000_s2128" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251611136;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="44B5C48B" w14:textId="4C4C0398" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="44B5C48B" w14:textId="6EAD06C1" w:rsidR="00006689" w:rsidRDefault="00006689">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
+    <w:bookmarkStart w:id="21" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="21"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="37591EAC" w14:textId="4B677429" w:rsidR="00006689" w:rsidRDefault="00EA5EB5">
+  <w:p w14:paraId="37591EAC" w14:textId="4B677429" w:rsidR="00006689" w:rsidRDefault="00B74E84">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5AE020A2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -17848,55 +18081,56 @@
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2130"/>
+    <o:shapedefaults v:ext="edit" spidmax="2129"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1C02"/>
     <w:rsid w:val="000046E7"/>
     <w:rsid w:val="00006689"/>
     <w:rsid w:val="00011311"/>
     <w:rsid w:val="0001226A"/>
@@ -18129,83 +18363,85 @@
     <w:rsid w:val="00A77AAF"/>
     <w:rsid w:val="00A8493C"/>
     <w:rsid w:val="00A86ADF"/>
     <w:rsid w:val="00A94ABC"/>
     <w:rsid w:val="00AA44DF"/>
     <w:rsid w:val="00AB2AF4"/>
     <w:rsid w:val="00AE5E50"/>
     <w:rsid w:val="00AF78C2"/>
     <w:rsid w:val="00B01533"/>
     <w:rsid w:val="00B07F11"/>
     <w:rsid w:val="00B1394F"/>
     <w:rsid w:val="00B17D93"/>
     <w:rsid w:val="00B20BED"/>
     <w:rsid w:val="00B32820"/>
     <w:rsid w:val="00B32891"/>
     <w:rsid w:val="00B3300E"/>
     <w:rsid w:val="00B346DC"/>
     <w:rsid w:val="00B37EF0"/>
     <w:rsid w:val="00B4759D"/>
     <w:rsid w:val="00B564CC"/>
     <w:rsid w:val="00B602D6"/>
     <w:rsid w:val="00B65085"/>
     <w:rsid w:val="00B70A6E"/>
     <w:rsid w:val="00B70DA4"/>
     <w:rsid w:val="00B729CF"/>
+    <w:rsid w:val="00B74E84"/>
     <w:rsid w:val="00B760E3"/>
     <w:rsid w:val="00B82D58"/>
     <w:rsid w:val="00B844BB"/>
     <w:rsid w:val="00B86B00"/>
     <w:rsid w:val="00B8733E"/>
     <w:rsid w:val="00B93218"/>
     <w:rsid w:val="00BA0707"/>
     <w:rsid w:val="00BA5690"/>
     <w:rsid w:val="00BB0125"/>
     <w:rsid w:val="00BB36BE"/>
     <w:rsid w:val="00BB5426"/>
     <w:rsid w:val="00BB70B9"/>
     <w:rsid w:val="00BC0082"/>
     <w:rsid w:val="00BD4756"/>
     <w:rsid w:val="00BD499C"/>
     <w:rsid w:val="00BD56FB"/>
     <w:rsid w:val="00BD798C"/>
     <w:rsid w:val="00BE595D"/>
     <w:rsid w:val="00BE5A1F"/>
     <w:rsid w:val="00BF32B2"/>
     <w:rsid w:val="00BF5CF3"/>
     <w:rsid w:val="00BF66CE"/>
     <w:rsid w:val="00C0149D"/>
     <w:rsid w:val="00C13421"/>
     <w:rsid w:val="00C20196"/>
     <w:rsid w:val="00C202FC"/>
     <w:rsid w:val="00C20C94"/>
     <w:rsid w:val="00C24348"/>
     <w:rsid w:val="00C262EE"/>
     <w:rsid w:val="00C53539"/>
     <w:rsid w:val="00C81A07"/>
     <w:rsid w:val="00CA3113"/>
     <w:rsid w:val="00CB0947"/>
+    <w:rsid w:val="00CC065F"/>
     <w:rsid w:val="00CC318F"/>
     <w:rsid w:val="00CD78A2"/>
     <w:rsid w:val="00CE73B6"/>
     <w:rsid w:val="00CF129D"/>
     <w:rsid w:val="00CF1D3A"/>
     <w:rsid w:val="00CF6A3C"/>
     <w:rsid w:val="00CF6D5B"/>
     <w:rsid w:val="00D165A2"/>
     <w:rsid w:val="00D206D0"/>
     <w:rsid w:val="00D42461"/>
     <w:rsid w:val="00D571FD"/>
     <w:rsid w:val="00D62C44"/>
     <w:rsid w:val="00D7314D"/>
     <w:rsid w:val="00D77A56"/>
     <w:rsid w:val="00D80C25"/>
     <w:rsid w:val="00D82279"/>
     <w:rsid w:val="00D86FCE"/>
     <w:rsid w:val="00D95759"/>
     <w:rsid w:val="00DA1C6F"/>
     <w:rsid w:val="00DA3645"/>
     <w:rsid w:val="00DB1B2C"/>
     <w:rsid w:val="00DB6398"/>
     <w:rsid w:val="00DC3706"/>
     <w:rsid w:val="00DD4089"/>
     <w:rsid w:val="00DE4482"/>
@@ -18414,51 +18650,51 @@
     <w:rsid w:val="7BA1561B"/>
     <w:rsid w:val="7C778E32"/>
     <w:rsid w:val="7D7FAC29"/>
     <w:rsid w:val="7D804595"/>
     <w:rsid w:val="7DA614BD"/>
     <w:rsid w:val="7ED54CE4"/>
     <w:rsid w:val="7EFD7D3E"/>
     <w:rsid w:val="7FCB1F55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2130"/>
+    <o:shapedefaults v:ext="edit" spidmax="2129"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="735DF045"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3C05DB6-B30D-48A8-A3E2-1DD52A411203}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -40390,87 +40626,662 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2140562686">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14"/>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Rawline Medium">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000207" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:revisionView w:markup="0" w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F4001D"/>
+    <w:rsid w:val="00300FEA"/>
+    <w:rsid w:val="00F4001D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C755B7F76A248F6AB563F745951275B">
+    <w:name w:val="4C755B7F76A248F6AB563F745951275B"/>
+    <w:rsid w:val="00F4001D"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -40741,62 +41552,62 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD5CE7256D9110459B7291A124EF53D2" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03a8fbea24cd570e05a763ee286b6a78">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="04206af4-b38d-4a13-b79e-daa4c786ae4e" xmlns:ns3="a686cd3c-65cd-4d74-8cce-41442f59ffdc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f66714b788e241d1879c0d9ff99ef2a3" ns2:_="" ns3:_="">
     <xsd:import namespace="04206af4-b38d-4a13-b79e-daa4c786ae4e"/>
     <xsd:import namespace="a686cd3c-65cd-4d74-8cce-41442f59ffdc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -40961,87 +41772,87 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE22F3A-D5E6-4B24-A24C-EF1F440D716C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814B81F8-59A8-4A28-AF70-B5A0F8FFE89A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814B81F8-59A8-4A28-AF70-B5A0F8FFE89A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE22F3A-D5E6-4B24-A24C-EF1F440D716C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C87D325-0648-4D3E-8D23-F155DF79EA0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="04206af4-b38d-4a13-b79e-daa4c786ae4e"/>
     <ds:schemaRef ds:uri="a686cd3c-65cd-4d74-8cce-41442f59ffdc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9CDDB49-EB0A-4CA0-B453-91D373B45F93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54643189-C5A2-443C-981F-A8E94678C293}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1787</Words>
   <Characters>9654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>