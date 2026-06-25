--- v0 (2025-12-09)
+++ v1 (2026-06-25)
@@ -1,57 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="5BDF0DD2" w14:textId="77777777" w:rsidR="00A74CAE" w:rsidRPr="002950C6" w:rsidRDefault="00A74CAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="172206DC" w14:textId="77777777" w:rsidR="004E1C02" w:rsidRPr="002950C6" w:rsidRDefault="004E1C02">
       <w:pPr>
@@ -174,75 +172,78 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6093D4B0" w14:textId="77777777" w:rsidR="00895596" w:rsidRPr="002950C6" w:rsidRDefault="00895596" w:rsidP="006B3F75">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22535D06" w14:textId="77777777" w:rsidR="0001226A" w:rsidRDefault="0001226A" w:rsidP="00AF78C2">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:right="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73247708" w14:textId="77777777" w:rsidR="00AF78C2" w:rsidRDefault="00AF78C2" w:rsidP="00AF78C2"/>
+    <w:p w14:paraId="73247708" w14:textId="77777777" w:rsidR="00AF78C2" w:rsidRDefault="00AF78C2" w:rsidP="00AF78C2">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w14:paraId="58F77586" w14:textId="77777777" w:rsidR="00AF78C2" w:rsidRDefault="00AF78C2" w:rsidP="00AF78C2"/>
     <w:p w14:paraId="28648D31" w14:textId="77777777" w:rsidR="00AF78C2" w:rsidRDefault="00AF78C2" w:rsidP="00AF78C2"/>
     <w:p w14:paraId="34895FC7" w14:textId="77777777" w:rsidR="00AF78C2" w:rsidRPr="00AF78C2" w:rsidRDefault="00AF78C2" w:rsidP="00AF78C2"/>
     <w:p w14:paraId="152C1A01" w14:textId="704E9155" w:rsidR="006B3F75" w:rsidRDefault="00AF78C2" w:rsidP="00917895">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc193473710"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc193806716"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc193473710"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc193806716"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>RELATÓRIO DE TRANSFERÊNCIA E INTERNALIZAÇÃO DE TECNOLOGIA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="112A6B35" w14:textId="06D1CD70" w:rsidR="005B3CEC" w:rsidRPr="00917895" w:rsidRDefault="00003589" w:rsidP="00917895">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Dispositivos médicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EE617E" w14:textId="77777777" w:rsidR="006B3F75" w:rsidRPr="002950C6" w:rsidRDefault="006B3F75" w:rsidP="006B3F75">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -548,54 +549,52 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6312"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D7C36E9" w14:textId="77777777" w:rsidR="00453C60" w:rsidRPr="002950C6" w:rsidRDefault="00453C60" w:rsidP="00453C60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6312"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:sectPr w:rsidR="00453C60" w:rsidRPr="002950C6" w:rsidSect="00AE5E50">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="151482270"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -717,1727 +716,1727 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02ABD5F4" w14:textId="711F9483" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="02ABD5F4" w14:textId="711F9483" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826206" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Produto Objeto de PDP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826206 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="153B9F33" w14:textId="7270715D" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="153B9F33" w14:textId="7270715D" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826207" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Informações Complementares</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826207 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B572BCA" w14:textId="0BCAA5F3" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="2B572BCA" w14:textId="0BCAA5F3" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826208" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participantes da PDP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826208 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A37C112" w14:textId="42A09FF4" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="4A37C112" w14:textId="42A09FF4" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826209" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>HISTÓRICO DA PARCERIA</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826209 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57F69D77" w14:textId="68492A6E" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="57F69D77" w14:textId="68492A6E" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826210" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>INVESTIMENTOS REALIZADOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826210 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B03B479" w14:textId="58A8D9F2" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="2B03B479" w14:textId="58A8D9F2" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826211" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CUSTOS INCORRIDOS NO PROCESSO DE TRANSFERÊNCIA DE TECNOLOGIA</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826211 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="482F626B" w14:textId="02AF0A70" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="482F626B" w14:textId="02AF0A70" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826212" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>TRANSFERÊNCIA DE TECNOLOGIA</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826212 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CDF8241" w14:textId="231BE122" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="5CDF8241" w14:textId="231BE122" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826213" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Instalações Fabris</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826213 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0594DA39" w14:textId="668EC262" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="0594DA39" w14:textId="668EC262" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826214" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Situação Regulatória </w:t>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(para cada um dos parceiros da PDP)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826214 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A8471AF" w14:textId="32A84CE7" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="3A8471AF" w14:textId="32A84CE7" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826215" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Etapas produtivas</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826215 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="060A0A2A" w14:textId="2AD47629" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="060A0A2A" w14:textId="2AD47629" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826216" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>5.4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Alterações pós-registro</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826216 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A349A97" w14:textId="003A9E17" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="4A349A97" w14:textId="003A9E17" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826217" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>HISTÓRICO DE FORNECIMENTO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826217 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F1B6892" w14:textId="486AEF16" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="5F1B6892" w14:textId="486AEF16" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826218" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>COMPONENTE TECNOLÓGICO CRÍTICO (CTC)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826218 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3987A173" w14:textId="0628B276" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="3987A173" w14:textId="0628B276" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826219" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PRINCIPAIS DESAFIOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826219 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23498EA6" w14:textId="444B24C5" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="23498EA6" w14:textId="444B24C5" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826220" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>AVANÇOS INSTITUCIONAIS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826220 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57F22FEC" w14:textId="13CCF082" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="57F22FEC" w14:textId="13CCF082" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826221" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CONTRIBUIÇÃO PARA ALCANCE DOS OBJETIVOS DO PROGRAMA DE PDP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826221 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="012564BA" w14:textId="0B7D151D" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="012564BA" w14:textId="0B7D151D" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826222" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CONSIDERAÇÕES FINAIS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826222 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1295EDF1" w14:textId="72B6E713" w:rsidR="00003589" w:rsidRDefault="00003589">
+        <w:p w14:paraId="1295EDF1" w14:textId="72B6E713" w:rsidR="00003589" w:rsidRDefault="009B3C57">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205826223" w:history="1">
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00367D4E">
+            <w:r w:rsidR="00003589" w:rsidRPr="00367D4E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ANEXOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205826223 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="05AF7508" w14:textId="179B0D15" w:rsidR="638A1CA9" w:rsidRDefault="638A1CA9" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="left" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
@@ -2453,69 +2452,67 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48875941" w14:textId="77777777" w:rsidR="00A7171E" w:rsidRPr="00A7171E" w:rsidRDefault="00A7171E" w:rsidP="00A7171E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1907"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A7171E" w:rsidRPr="00A7171E" w:rsidSect="00AE5E50">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3D3431C7" w14:textId="77777777" w:rsidR="00003589" w:rsidRDefault="00003589" w:rsidP="00003589">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -7139,128 +7136,130 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F1603F5" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Alvará Sanitário</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA2A54B" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="7AA2A54B" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1804687000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00003589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CAC1F8A" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="4CAC1F8A" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-78363078"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00EC1991">
+                <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0242BD30" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
@@ -7297,128 +7296,130 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BFDDF76" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Autorização de Funcionamento (AFE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65727F0B" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="65727F0B" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="2053195878"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00EC1991">
+                <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7480A647" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="7480A647" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1620415581"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00EC1991">
+                <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0677F778" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
@@ -7455,128 +7456,130 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35DBE2E5" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Certificado de Boas Práticas de Fabricação (CBPF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9C361E" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="4F9C361E" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1248385591"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00EC1991">
+                <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D50F51" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="36D50F51" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1319919466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00EC1991">
+                <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26B957EA" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="00EC1991" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
@@ -9945,113 +9948,115 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1778361021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1898A5DA" w14:textId="77777777" w:rsidR="00003589" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="1898A5DA" w14:textId="77777777" w:rsidR="00003589" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1759434175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00003589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Não</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="331F5392" w14:textId="77777777" w:rsidR="00003589" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -10161,113 +10166,115 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002950C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="804508955"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37889E60" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="002950C6" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="37889E60" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="002950C6" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-932982119"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00003589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Não</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F309814" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="002950C6" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -10377,113 +10384,115 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002950C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-2089602684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EC1991">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B8F9F87" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="002950C6" w:rsidRDefault="00003589" w:rsidP="00F763C8">
+          <w:p w14:paraId="0B8F9F87" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="002950C6" w:rsidRDefault="009B3C57" w:rsidP="00F763C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-673639397"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00003589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00EC1991">
+            <w:r w:rsidR="00003589" w:rsidRPr="00EC1991">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00003589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Não</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FE7B9D7" w14:textId="77777777" w:rsidR="00003589" w:rsidRPr="002950C6" w:rsidRDefault="00003589" w:rsidP="00F763C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -13679,78 +13688,78 @@
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00826151" w:rsidSect="00006689">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="850" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="3"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C45DFA" w14:textId="77777777" w:rsidR="00452F78" w:rsidRDefault="00452F78" w:rsidP="004E1C02">
+    <w:p w14:paraId="2913D03F" w14:textId="77777777" w:rsidR="009B3C57" w:rsidRDefault="009B3C57" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A544361" w14:textId="77777777" w:rsidR="00452F78" w:rsidRDefault="00452F78" w:rsidP="004E1C02">
+    <w:p w14:paraId="50875852" w14:textId="77777777" w:rsidR="009B3C57" w:rsidRDefault="009B3C57" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13816,123 +13825,113 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="780A66BA" w14:textId="77777777" w:rsidR="00551217" w:rsidRDefault="00551217">
-[...9 lines deleted...]
-  <w:p w14:paraId="55A0EE23" w14:textId="392A8866" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
+  <w:p w14:paraId="55A0EE23" w14:textId="74B9455F" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00003589">
+    <w:r w:rsidR="002C2B02">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00003589">
+    <w:r w:rsidR="002C2B02">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19DCAABB" w14:textId="1BBA8D46" w:rsidR="00714D54" w:rsidRPr="00A671FC" w:rsidRDefault="00714D54" w:rsidP="007213BC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00714D54" w14:paraId="62BE4D2B" w14:textId="77777777" w:rsidTr="638A1CA9">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="16E292C5" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -13949,51 +13948,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6A30872A" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="39A34E93" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00714D54" w14:paraId="4BEA469E" w14:textId="77777777" w:rsidTr="638A1CA9">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="29BC42C3" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -14010,51 +14009,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="37BC3FD9" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75A3EC9E" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00714D54" w14:paraId="58110C70" w14:textId="77777777" w:rsidTr="638A1CA9">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5F7F916A" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -14074,115 +14073,115 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1500BAF5" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="211710D0" w14:textId="77777777" w:rsidR="00714D54" w:rsidRDefault="00714D54" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B720E3B" w14:textId="77777777" w:rsidR="00452F78" w:rsidRDefault="00452F78" w:rsidP="004E1C02">
+    <w:p w14:paraId="28543C49" w14:textId="77777777" w:rsidR="009B3C57" w:rsidRDefault="009B3C57" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B418FB4" w14:textId="77777777" w:rsidR="00452F78" w:rsidRDefault="00452F78" w:rsidP="004E1C02">
+    <w:p w14:paraId="188C0036" w14:textId="77777777" w:rsidR="009B3C57" w:rsidRDefault="009B3C57" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1956F6D8" w14:textId="0E8B61C3" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="1956F6D8" w14:textId="0E8B61C3" w:rsidR="00006689" w:rsidRDefault="009B3C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="143224C0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789797" o:spid="_x0000_s2122" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251617280;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="38F76782" w14:textId="62B898FD" w:rsidR="00714D54" w:rsidRDefault="00452F78" w:rsidP="00403CD6">
+  <w:p w14:paraId="38F76782" w14:textId="62B898FD" w:rsidR="00714D54" w:rsidRDefault="009B3C57" w:rsidP="00403CD6">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5ED20770">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -14475,291 +14474,191 @@
     </w:r>
     <w:r w:rsidRPr="006B3F75">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>e Saúde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D9028EA" w14:textId="0BA344FD" w:rsidR="00714D54" w:rsidRPr="00895596" w:rsidRDefault="00714D54" w:rsidP="00F17DAD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0B2BDA18" w14:textId="1C2CE83D" w:rsidR="00006689" w:rsidRDefault="00452F78">
-[...39 lines deleted...]
-  <w:p w14:paraId="07CF3C55" w14:textId="3EB605FB" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="07CF3C55" w14:textId="3EB605FB" w:rsidR="00006689" w:rsidRDefault="009B3C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="68105402">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789800" o:spid="_x0000_s2125" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251614208;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="45E6DF63" w14:textId="5573CB29" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="45E6DF63" w14:textId="1093F67C" w:rsidR="00006689" w:rsidRDefault="00006689">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="67F5975B" w14:textId="3A74323F" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="67F5975B" w14:textId="3A74323F" w:rsidR="00006689" w:rsidRDefault="009B3C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="16B87D92">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789799" o:spid="_x0000_s2124" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251615232;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6117CB84" w14:textId="6350DB97" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="6117CB84" w14:textId="6350DB97" w:rsidR="00006689" w:rsidRDefault="009B3C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3005098C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789803" o:spid="_x0000_s2128" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251611136;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="44B5C48B" w14:textId="4C4C0398" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="44B5C48B" w14:textId="1442F413" w:rsidR="00006689" w:rsidRDefault="00006689">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="37591EAC" w14:textId="4B677429" w:rsidR="00006689" w:rsidRDefault="00452F78">
+  <w:p w14:paraId="37591EAC" w14:textId="4B677429" w:rsidR="00006689" w:rsidRDefault="009B3C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5AE020A2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -17815,51 +17714,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2130"/>
+    <o:shapedefaults v:ext="edit" spidmax="2129"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1C02"/>
     <w:rsid w:val="00003589"/>
     <w:rsid w:val="000046E7"/>
     <w:rsid w:val="00006689"/>
     <w:rsid w:val="00011311"/>
@@ -17903,50 +17802,51 @@
     <w:rsid w:val="00197D45"/>
     <w:rsid w:val="001A11A5"/>
     <w:rsid w:val="001C4113"/>
     <w:rsid w:val="001D7275"/>
     <w:rsid w:val="001E3E37"/>
     <w:rsid w:val="001F3484"/>
     <w:rsid w:val="001F3CC0"/>
     <w:rsid w:val="001F529D"/>
     <w:rsid w:val="001F7367"/>
     <w:rsid w:val="00211E87"/>
     <w:rsid w:val="00216CB6"/>
     <w:rsid w:val="00223866"/>
     <w:rsid w:val="00234FDA"/>
     <w:rsid w:val="0024355F"/>
     <w:rsid w:val="00271C35"/>
     <w:rsid w:val="00273A32"/>
     <w:rsid w:val="00274867"/>
     <w:rsid w:val="0028029E"/>
     <w:rsid w:val="00292433"/>
     <w:rsid w:val="00292F4D"/>
     <w:rsid w:val="002950C6"/>
     <w:rsid w:val="002A311F"/>
     <w:rsid w:val="002B00F6"/>
     <w:rsid w:val="002B2784"/>
     <w:rsid w:val="002B5FF0"/>
+    <w:rsid w:val="002C2B02"/>
     <w:rsid w:val="002C719B"/>
     <w:rsid w:val="002D5466"/>
     <w:rsid w:val="002E075C"/>
     <w:rsid w:val="002E0D55"/>
     <w:rsid w:val="002E43CA"/>
     <w:rsid w:val="002F0D17"/>
     <w:rsid w:val="00300EC8"/>
     <w:rsid w:val="003021AA"/>
     <w:rsid w:val="0032483D"/>
     <w:rsid w:val="00326348"/>
     <w:rsid w:val="003343B2"/>
     <w:rsid w:val="003401ED"/>
     <w:rsid w:val="003421FE"/>
     <w:rsid w:val="00346A0A"/>
     <w:rsid w:val="003551E5"/>
     <w:rsid w:val="00356F66"/>
     <w:rsid w:val="00361A36"/>
     <w:rsid w:val="00377CA1"/>
     <w:rsid w:val="00385173"/>
     <w:rsid w:val="003851F2"/>
     <w:rsid w:val="003906B5"/>
     <w:rsid w:val="003970A2"/>
     <w:rsid w:val="003A3C0E"/>
     <w:rsid w:val="003B44A5"/>
     <w:rsid w:val="003C740D"/>
@@ -18055,50 +17955,51 @@
     <w:rsid w:val="00826151"/>
     <w:rsid w:val="008379C1"/>
     <w:rsid w:val="008413CB"/>
     <w:rsid w:val="00845F22"/>
     <w:rsid w:val="00846F78"/>
     <w:rsid w:val="00864BC7"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00880213"/>
     <w:rsid w:val="00881646"/>
     <w:rsid w:val="00883A5A"/>
     <w:rsid w:val="008856FA"/>
     <w:rsid w:val="00890227"/>
     <w:rsid w:val="00893B8A"/>
     <w:rsid w:val="00895596"/>
     <w:rsid w:val="008B476E"/>
     <w:rsid w:val="008C395B"/>
     <w:rsid w:val="008E5D17"/>
     <w:rsid w:val="00901B20"/>
     <w:rsid w:val="00907048"/>
     <w:rsid w:val="00917895"/>
     <w:rsid w:val="00930FE2"/>
     <w:rsid w:val="00951949"/>
     <w:rsid w:val="00964224"/>
     <w:rsid w:val="0098320A"/>
     <w:rsid w:val="00996AAC"/>
+    <w:rsid w:val="009B3C57"/>
     <w:rsid w:val="009C1CC1"/>
     <w:rsid w:val="009F26C8"/>
     <w:rsid w:val="009F7656"/>
     <w:rsid w:val="009F7876"/>
     <w:rsid w:val="00A00AF9"/>
     <w:rsid w:val="00A03D52"/>
     <w:rsid w:val="00A17904"/>
     <w:rsid w:val="00A2359D"/>
     <w:rsid w:val="00A32005"/>
     <w:rsid w:val="00A40472"/>
     <w:rsid w:val="00A574FB"/>
     <w:rsid w:val="00A671FC"/>
     <w:rsid w:val="00A7171E"/>
     <w:rsid w:val="00A74CAE"/>
     <w:rsid w:val="00A77AAF"/>
     <w:rsid w:val="00A8493C"/>
     <w:rsid w:val="00A86ADF"/>
     <w:rsid w:val="00A94ABC"/>
     <w:rsid w:val="00AA44DF"/>
     <w:rsid w:val="00AB2AF4"/>
     <w:rsid w:val="00AE5E50"/>
     <w:rsid w:val="00AF78C2"/>
     <w:rsid w:val="00B01533"/>
     <w:rsid w:val="00B07F11"/>
     <w:rsid w:val="00B1394F"/>
@@ -18379,51 +18280,51 @@
     <w:rsid w:val="7BA1561B"/>
     <w:rsid w:val="7C778E32"/>
     <w:rsid w:val="7D7FAC29"/>
     <w:rsid w:val="7D804595"/>
     <w:rsid w:val="7DA614BD"/>
     <w:rsid w:val="7ED54CE4"/>
     <w:rsid w:val="7EFD7D3E"/>
     <w:rsid w:val="7FCB1F55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2130"/>
+    <o:shapedefaults v:ext="edit" spidmax="2129"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="735DF045"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3C05DB6-B30D-48A8-A3E2-1DD52A411203}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -40355,86 +40256,74 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2140562686">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -40706,62 +40595,62 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD5CE7256D9110459B7291A124EF53D2" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03a8fbea24cd570e05a763ee286b6a78">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="04206af4-b38d-4a13-b79e-daa4c786ae4e" xmlns:ns3="a686cd3c-65cd-4d74-8cce-41442f59ffdc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f66714b788e241d1879c0d9ff99ef2a3" ns2:_="" ns3:_="">
     <xsd:import namespace="04206af4-b38d-4a13-b79e-daa4c786ae4e"/>
     <xsd:import namespace="a686cd3c-65cd-4d74-8cce-41442f59ffdc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -40926,123 +40815,123 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814B81F8-59A8-4A28-AF70-B5A0F8FFE89A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE22F3A-D5E6-4B24-A24C-EF1F440D716C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE22F3A-D5E6-4B24-A24C-EF1F440D716C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814B81F8-59A8-4A28-AF70-B5A0F8FFE89A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C87D325-0648-4D3E-8D23-F155DF79EA0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="04206af4-b38d-4a13-b79e-daa4c786ae4e"/>
     <ds:schemaRef ds:uri="a686cd3c-65cd-4d74-8cce-41442f59ffdc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E38FE727-C91E-4C05-BC35-8EA096E97EED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D536FD1-77C9-4BFF-827E-DFB874675D28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1879</Words>
-  <Characters>10148</Characters>
+  <Words>1876</Words>
+  <Characters>10132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12003</CharactersWithSpaces>
+  <CharactersWithSpaces>11985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Giseli Capaci</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AD5CE7256D9110459B7291A124EF53D2</vt:lpwstr>