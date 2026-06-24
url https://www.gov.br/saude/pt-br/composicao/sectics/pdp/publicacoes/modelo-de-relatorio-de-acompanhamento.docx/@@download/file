--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -1,55 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="5BDF0DD2" w14:textId="77777777" w:rsidR="00A74CAE" w:rsidRPr="002950C6" w:rsidRDefault="00A74CAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="172206DC" w14:textId="77777777" w:rsidR="004E1C02" w:rsidRPr="002950C6" w:rsidRDefault="004E1C02">
       <w:pPr>
@@ -727,51 +730,54 @@
           <w:tab w:val="left" w:pos="6312"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D959AA4" w14:textId="7F5A6363" w:rsidR="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A3B6B0" w14:textId="77777777" w:rsidR="00453C60" w:rsidRPr="00C81D15" w:rsidRDefault="00453C60" w:rsidP="00C81D15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00453C60" w:rsidRPr="00C81D15" w:rsidSect="001171A5">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="151482270"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -890,2466 +896,2464 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45D528BC" w14:textId="0446A2AC" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="45D528BC" w14:textId="0446A2AC" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751868" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Produto Objeto de PDP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751868 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D889F86" w14:textId="6DA88703" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="1D889F86" w14:textId="6DA88703" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751869" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Parceiros da PDP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751869 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D5C8863" w14:textId="01518836" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="1D5C8863" w14:textId="01518836" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751870" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Insumo Farmacêutico Ativo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751870 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01E8F3FE" w14:textId="1E1B085B" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="01E8F3FE" w14:textId="1E1B085B" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751871" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>1.4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Informações Complementares</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751871 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60E50953" w14:textId="123806F0" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="60E50953" w14:textId="123806F0" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751872" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FASE II</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751872 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4DA39BE2" w14:textId="57BA5B8D" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="4DA39BE2" w14:textId="57BA5B8D" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751873" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cronograma</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751873 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="189FF8B5" w14:textId="6918E709" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="189FF8B5" w14:textId="6918E709" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751874" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Acordo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751874 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C14F5CB" w14:textId="6CFD0C5F" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="4C14F5CB" w14:textId="6CFD0C5F" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751875" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Registro sanitário do produto objeto</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751875 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B2655DF" w14:textId="168CD96F" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="5B2655DF" w14:textId="168CD96F" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751876" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2.4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contrato de transferência de tecnologia entre todos os parceiros da PDP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751876 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68B91FC8" w14:textId="2FC2BCB1" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="68B91FC8" w14:textId="2FC2BCB1" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751877" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2.5.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Propriedade Intelectual</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751877 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21051858" w14:textId="53458037" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="21051858" w14:textId="53458037" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751878" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FASE III</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751878 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B83B5E5" w14:textId="2DF224EC" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="5B83B5E5" w14:textId="2DF224EC" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751879" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cronograma</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751879 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66E5E86F" w14:textId="0B6392E9" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="66E5E86F" w14:textId="0B6392E9" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751880" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Instalações Fabris</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751880 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D12C6CA" w14:textId="3D734757" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="1D12C6CA" w14:textId="3D734757" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751881" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>3.3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Etapas produtivas</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751881 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7460EC66" w14:textId="3A240DAC" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="7460EC66" w14:textId="3A240DAC" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751882" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>3.4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Alterações pós-registro</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751882 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="455A0E06" w14:textId="0C9DF9F3" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="455A0E06" w14:textId="0C9DF9F3" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751883" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>3.5.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Histórico de fornecimento</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751883 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2AD8D785" w14:textId="0B1E47E1" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="2AD8D785" w14:textId="0B1E47E1" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751884" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>INSUMO FARMACÊUTICO ATIVO (IFA)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751884 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BD0CCE6" w14:textId="6307CB46" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="5BD0CCE6" w14:textId="6307CB46" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751885" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>INVESTIMENTOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751885 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74518D9C" w14:textId="3D435D30" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="74518D9C" w14:textId="3D435D30" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751886" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ANÁLISE DE RISCO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751886 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77B295C0" w14:textId="65D36242" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="77B295C0" w14:textId="65D36242" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751887" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>TREINAMENTOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751887 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1927DF2A" w14:textId="264C199C" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="1927DF2A" w14:textId="264C199C" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751888" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PRINCIPAIS DESAFIOS NO PERÍODO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751888 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29A8FDD7" w14:textId="59A67A40" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="29A8FDD7" w14:textId="59A67A40" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751889" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>AVANÇOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751889 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="531EE1B1" w14:textId="67E6C6C0" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="531EE1B1" w14:textId="67E6C6C0" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751890" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CONSIDERAÇÕES FINAIS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751890 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62C5332B" w14:textId="07418CCC" w:rsidR="00C81D15" w:rsidRDefault="00C81D15">
+        <w:p w14:paraId="62C5332B" w14:textId="07418CCC" w:rsidR="00C81D15" w:rsidRDefault="00491777">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="pt-BR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227751891" w:history="1">
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D31E8D">
+            <w:r w:rsidR="00C81D15" w:rsidRPr="00D31E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ANEXOS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227751891 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C81D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="05AF7508" w14:textId="36CF54B9" w:rsidR="638A1CA9" w:rsidRDefault="638A1CA9" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="left" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="37295AA6" w14:textId="77777777" w:rsidR="0098320A" w:rsidRDefault="00A7171E" w:rsidP="00A7171E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1907"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="48875941" w14:textId="77777777" w:rsidR="00A7171E" w:rsidRPr="00A7171E" w:rsidRDefault="00A7171E" w:rsidP="00A7171E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1907"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A7171E" w:rsidRPr="00A7171E" w:rsidSect="001171A5">
-          <w:headerReference w:type="even" r:id="rId14"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B77DDB2" w14:textId="77777777" w:rsidR="001707D0" w:rsidRDefault="001707D0" w:rsidP="00006689">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc227751867"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227751867"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AF78C2" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ARCERIA PARA O DESENVOLVIMENTO </w:t>
       </w:r>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AF78C2" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>RODUTIVO (PDP)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1080A94B" w14:textId="77777777" w:rsidR="00211E87" w:rsidRPr="00211E87" w:rsidRDefault="00901B20" w:rsidP="638A1CA9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc227751868"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227751868"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Produto Objeto de PDP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8316" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="5055"/>
       </w:tblGrid>
       <w:tr w:rsidR="00211E87" w:rsidRPr="002950C6" w14:paraId="4C1949B5" w14:textId="77777777" w:rsidTr="6927C76C">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
@@ -4348,74 +4352,74 @@
     <w:p w14:paraId="65302504" w14:textId="77777777" w:rsidR="00766E2C" w:rsidRDefault="00766E2C" w:rsidP="00766E2C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc227751869"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227751869"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Parceiros</w:t>
       </w:r>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> da PDP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0308E652" w14:textId="20295E09" w:rsidR="00766E2C" w:rsidRDefault="31651E0A" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Informar</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="6927C76C">
@@ -4556,63 +4560,63 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Toc227751870"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227751870"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Insumo Farmacêutico Ativo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="5055"/>
       </w:tblGrid>
       <w:tr w:rsidR="6927C76C" w14:paraId="32CEB86E" w14:textId="77777777" w:rsidTr="6927C76C">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
@@ -5255,63 +5259,63 @@
     <w:p w14:paraId="56268B56" w14:textId="526CAB07" w:rsidR="00B602D6" w:rsidRPr="00B602D6" w:rsidRDefault="00901B20" w:rsidP="00766E2C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc227751871"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227751871"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Informações Complementares</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="3187"/>
         <w:gridCol w:w="3185"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B602D6" w:rsidRPr="00EC1991" w14:paraId="718B78A9" w14:textId="77777777" w:rsidTr="6927C76C">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4799C111" w14:textId="75B86AD6" w:rsidR="00B602D6" w:rsidRPr="00EC1991" w:rsidRDefault="00B602D6" w:rsidP="00A00AF9">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5755,112 +5759,112 @@
     </w:p>
     <w:p w14:paraId="7F6FC2A4" w14:textId="7C81BDDE" w:rsidR="2182EA2A" w:rsidRDefault="00B71EC9" w:rsidP="00766E2C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc227751872"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227751872"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FASE</w:t>
       </w:r>
       <w:r w:rsidR="00213881">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> II</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4676AAF4" w14:textId="7301FE42" w:rsidR="00B71EC9" w:rsidRPr="00B71EC9" w:rsidRDefault="00B71EC9" w:rsidP="00B71EC9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc227751873"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc227751873"/>
       <w:r w:rsidRPr="00B71EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Cronograma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="2EB833F1" w14:textId="18A3295E" w:rsidR="00C20C94" w:rsidRDefault="004D104B" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Incluir</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -6831,63 +6835,63 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Toc227751874"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227751874"/>
       <w:r w:rsidR="663180E7" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Acordo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="663180E7" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415FFB94" w14:textId="1D51568F" w:rsidR="6C3BF381" w:rsidRPr="004D104B" w:rsidRDefault="6C3BF381" w:rsidP="6927C76C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
@@ -7017,63 +7021,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2328DC06" w14:textId="7981ABBF" w:rsidR="52EA6A71" w:rsidRDefault="52EA6A71" w:rsidP="6927C76C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc227751875"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227751875"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Registro sanitário do produto objeto</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="66E21163" w14:textId="4E8EC588" w:rsidR="5A46DD80" w:rsidRPr="004D104B" w:rsidRDefault="5A46DD80" w:rsidP="6927C76C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004D104B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Incluir</w:t>
@@ -7133,63 +7137,63 @@
     <w:p w14:paraId="2EF2865C" w14:textId="52E558D5" w:rsidR="00477ED5" w:rsidRPr="00477ED5" w:rsidRDefault="52EA6A71" w:rsidP="00477ED5">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc227751876"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc227751876"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Contrato de transferência de tecnologia entre todos os parceiros da PDP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="42750A3A" w14:textId="3A44502C" w:rsidR="004D104B" w:rsidRPr="004D104B" w:rsidRDefault="3785A007" w:rsidP="00972EF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D104B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -7320,63 +7324,63 @@
     <w:p w14:paraId="63538906" w14:textId="5E3D8F9F" w:rsidR="00213881" w:rsidRPr="00B71EC9" w:rsidRDefault="64A60678" w:rsidP="00B71EC9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc227751877"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227751877"/>
       <w:r w:rsidRPr="00B71EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Propriedade Intelectual</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1855849B" w14:textId="105280FA" w:rsidR="0F0B7BE5" w:rsidRPr="004D104B" w:rsidRDefault="0F0B7BE5" w:rsidP="6927C76C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D104B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">[Apresentação de atualização acerca da propriedade intelectual, evidenciando inexistência de impedimentos para a aquisição do produto pelo Ministério da Saúde no âmbito da </w:t>
       </w:r>
@@ -7434,114 +7438,114 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc227751878"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc227751878"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FASE</w:t>
       </w:r>
       <w:r w:rsidR="64A60678" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> III</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="56D2BB5C" w14:textId="1497C81D" w:rsidR="00B71EC9" w:rsidRPr="00B71EC9" w:rsidRDefault="00B71EC9" w:rsidP="00B71EC9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc227751879"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227751879"/>
       <w:r w:rsidRPr="00B71EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Cronograma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="73488CCB" w14:textId="2CCB9E06" w:rsidR="00477ED5" w:rsidRDefault="00B71EC9" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Incluir</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="52EA6A71" w:rsidRPr="6927C76C">
@@ -8473,63 +8477,63 @@
     <w:p w14:paraId="688BD469" w14:textId="01F12F59" w:rsidR="00D206D0" w:rsidRDefault="7F579680" w:rsidP="00766E2C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc227751880"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc227751880"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Instalações Fabris</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="15AD104F" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4D642D" w14:textId="4D5B74EC" w:rsidR="00D206D0" w:rsidRPr="00917895" w:rsidRDefault="7F579680" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -8755,63 +8759,63 @@
     <w:p w14:paraId="38FD0E5F" w14:textId="5464A3FC" w:rsidR="00D206D0" w:rsidRPr="00917895" w:rsidRDefault="58E72DF8" w:rsidP="004D104B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc227751881"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227751881"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Etapas produtivas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="39E3A9D1" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356B382D" w14:textId="3D4E8058" w:rsidR="005E7748" w:rsidRDefault="77B357C8" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6927C76C">
@@ -8960,63 +8964,63 @@
     <w:p w14:paraId="4DBB891E" w14:textId="5D637ADD" w:rsidR="00BB0125" w:rsidRPr="00BB0125" w:rsidRDefault="00BB0125" w:rsidP="00766E2C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc227751882"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc227751882"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Alterações pós-registro</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2E881559" w14:textId="69CB086B" w:rsidR="00BB0125" w:rsidRDefault="61111C56" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Incluir informaç</w:t>
       </w:r>
       <w:r w:rsidR="6D3439B4" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -9144,86 +9148,86 @@
     </w:p>
     <w:p w14:paraId="5B5E947C" w14:textId="47531537" w:rsidR="00E71568" w:rsidRDefault="00E71568" w:rsidP="00E91F8E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc227751883"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc227751883"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00B71EC9" w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">istórico de </w:t>
       </w:r>
       <w:r w:rsidR="00B71EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>fornecimento</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="56734937" w14:textId="36EDA184" w:rsidR="00E71568" w:rsidRDefault="00E71568" w:rsidP="00E91F8E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">[Incluir </w:t>
       </w:r>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
@@ -10161,63 +10165,63 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc227751884"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc227751884"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>INSUMO FARMACÊUTICO ATIVO (IFA)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="459A0585" w14:textId="4FB28BC8" w:rsidR="6927C76C" w:rsidRDefault="6927C76C" w:rsidP="6927C76C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BA9C92" w14:textId="089044A2" w:rsidR="00112241" w:rsidRDefault="001F356F" w:rsidP="6927C76C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
@@ -10449,63 +10453,63 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BF80B3B" w14:textId="40E1D0AC" w:rsidR="00BE243B" w:rsidRDefault="03940DA7" w:rsidP="6927C76C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc227751885"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227751885"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>INVESTIMENTOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6B5B2605" w14:textId="1235EF32" w:rsidR="00BE243B" w:rsidRDefault="03940DA7" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">[Informar os investimentos </w:t>
       </w:r>
       <w:r w:rsidR="1CDF9E20" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -10621,63 +10625,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7555177B" w14:textId="5D05B14A" w:rsidR="00EF3D00" w:rsidRPr="001F7367" w:rsidRDefault="4BE92657" w:rsidP="6927C76C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc227751886"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc227751886"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ANÁLISE DE RISCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5CC251F4" w14:textId="61BEE703" w:rsidR="00EF3D00" w:rsidRDefault="001F356F" w:rsidP="001F356F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="24A32727" w:rsidRPr="001F356F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -10729,63 +10733,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA932FA" w14:textId="7218C625" w:rsidR="00EF3D00" w:rsidRPr="001F7367" w:rsidRDefault="4BE92657" w:rsidP="6927C76C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc227751887"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc227751887"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TREINAMENTOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="688B2BED" w14:textId="6729082E" w:rsidR="00EF3D00" w:rsidRPr="001F356F" w:rsidRDefault="046D8976" w:rsidP="001F356F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F356F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[Indicar</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -10839,108 +10843,107 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52387A8C" w14:textId="61BDFA52" w:rsidR="00EF3D00" w:rsidRPr="001F7367" w:rsidRDefault="2E793D79" w:rsidP="6927C76C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc227751888"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc227751888"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PRINCIPAIS </w:t>
       </w:r>
       <w:r w:rsidR="602DF42C" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>DESAFIOS</w:t>
       </w:r>
       <w:r w:rsidR="31651E0A" w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> NO PERÍODO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5BC23682" w14:textId="158BECC0" w:rsidR="00EF3D00" w:rsidRDefault="00EF3D00" w:rsidP="00917895">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[Descrever</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="733E2D71" w:rsidRPr="00917895">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">os principais desafios encontrados </w:t>
       </w:r>
       <w:r w:rsidR="00BE243B">
         <w:rPr>
@@ -10980,63 +10983,64 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc227751889"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc227751889"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AVANÇOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F762172" w14:textId="3C70EB0D" w:rsidR="00BE243B" w:rsidRDefault="00BE243B" w:rsidP="00BE243B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -11099,63 +11103,63 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc227751890"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc227751890"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="4E781127" w14:textId="4FC60978" w:rsidR="00BA0707" w:rsidRDefault="006314A7" w:rsidP="6060B08E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6060B08E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="001F356F">
         <w:rPr>
@@ -11205,63 +11209,63 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470" w:hanging="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc227751891"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc227751891"/>
       <w:r w:rsidRPr="638A1CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ANEXOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="5DB43DAB" w14:textId="1FAD9F72" w:rsidR="00400B38" w:rsidRPr="00917895" w:rsidRDefault="49008C63" w:rsidP="6927C76C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="03940DA7" w:rsidRPr="6927C76C">
         <w:rPr>
@@ -11326,246 +11330,209 @@
       </w:r>
       <w:r w:rsidRPr="6927C76C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A102E8" w14:textId="67384C01" w:rsidR="00826151" w:rsidRDefault="00826151" w:rsidP="00907048">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00826151" w:rsidSect="00C81D15">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="3"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3107B407" w14:textId="77777777" w:rsidR="006509A5" w:rsidRDefault="006509A5" w:rsidP="004E1C02">
+    <w:p w14:paraId="48D59CDE" w14:textId="77777777" w:rsidR="00491777" w:rsidRDefault="00491777" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="780BDC7D" w14:textId="77777777" w:rsidR="006509A5" w:rsidRDefault="006509A5" w:rsidP="004E1C02">
+    <w:p w14:paraId="1A82D73B" w14:textId="77777777" w:rsidR="00491777" w:rsidRDefault="00491777" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Rawline Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1D3BEF00" w14:textId="31AD3C43" w:rsidR="00C81D15" w:rsidRPr="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
+  <w:p w14:paraId="6C796D6C" w14:textId="77777777" w:rsidR="007A7996" w:rsidRDefault="007A7996">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="68935B22" w14:textId="77777777" w:rsidR="007A7996" w:rsidRDefault="007A7996">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="1D3BEF00" w14:textId="14713E9F" w:rsidR="00C81D15" w:rsidRPr="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...55 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="70B38219" w14:textId="3F3CD595" w:rsidR="00C81D15" w:rsidRPr="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
+  <w:p w14:paraId="70B38219" w14:textId="2EBE6E2B" w:rsidR="00C81D15" w:rsidRPr="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Versão 1 – 22/04/2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11603,187 +11570,130 @@
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007A7996">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007A7996">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r>
-[...55 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E91F8E" w14:paraId="4BEA469E" w14:textId="77777777" w:rsidTr="638A1CA9">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="29BC42C3" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -11800,53 +11710,53 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="37BC3FD9" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75A3EC9E" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0778D2FE" w14:textId="054CB9AE" w:rsidR="00C81D15" w:rsidRPr="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
+  <w:p w14:paraId="0778D2FE" w14:textId="60CF6B35" w:rsidR="00C81D15" w:rsidRPr="00C81D15" w:rsidRDefault="00C81D15" w:rsidP="00C81D15">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Versão 1 – 22/04/2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11884,187 +11794,132 @@
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007A7996">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007A7996">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="001171A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r>
-[...55 lines deleted...]
-    </w:r>
+    <w:bookmarkStart w:id="27" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="27"/>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E91F8E" w14:paraId="58110C70" w14:textId="77777777" w:rsidTr="638A1CA9">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5F7F916A" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -12084,75 +11939,75 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1500BAF5" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="638A1CA9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="211710D0" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="638A1CA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5CE87E" w14:textId="77777777" w:rsidR="006509A5" w:rsidRDefault="006509A5" w:rsidP="004E1C02">
+    <w:p w14:paraId="753A5B93" w14:textId="77777777" w:rsidR="00491777" w:rsidRDefault="00491777" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EAD5AF5" w14:textId="77777777" w:rsidR="006509A5" w:rsidRDefault="006509A5" w:rsidP="004E1C02">
+    <w:p w14:paraId="2BD18D8C" w14:textId="77777777" w:rsidR="00491777" w:rsidRDefault="00491777" w:rsidP="004E1C02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1956F6D8" w14:textId="0E8B61C3" w:rsidR="00E91F8E" w:rsidRDefault="006509A5">
+  <w:p w14:paraId="1956F6D8" w14:textId="0E8B61C3" w:rsidR="00E91F8E" w:rsidRDefault="00491777">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="143224C0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -12164,201 +12019,211 @@
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="5D9028EA" w14:textId="0BA344FD" w:rsidR="00E91F8E" w:rsidRPr="00895596" w:rsidRDefault="00E91F8E" w:rsidP="00F17DAD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="07CF3C55" w14:textId="3EB605FB" w:rsidR="00E91F8E" w:rsidRDefault="006509A5">
+  <w:p w14:paraId="663E1CC5" w14:textId="77777777" w:rsidR="007A7996" w:rsidRDefault="007A7996">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="07CF3C55" w14:textId="3EB605FB" w:rsidR="00E91F8E" w:rsidRDefault="00491777">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="68105402">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789800" o:spid="_x0000_s2125" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251614208;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="45E6DF63" w14:textId="28E44F29" w:rsidR="00E91F8E" w:rsidRDefault="00E91F8E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="67F5975B" w14:textId="3A74323F" w:rsidR="00E91F8E" w:rsidRDefault="006509A5">
+  <w:p w14:paraId="67F5975B" w14:textId="3A74323F" w:rsidR="00E91F8E" w:rsidRDefault="00491777">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="16B87D92">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789799" o:spid="_x0000_s2124" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251615232;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6117CB84" w14:textId="6350DB97" w:rsidR="00E91F8E" w:rsidRDefault="006509A5">
+  <w:p w14:paraId="6117CB84" w14:textId="6350DB97" w:rsidR="00E91F8E" w:rsidRDefault="00491777">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3005098C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark780789803" o:spid="_x0000_s2128" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251611136;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Papel Timbrado Deceiis 2-02"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="236FF164" w14:textId="77777777" w:rsidR="00E91F8E" w:rsidRPr="00E91F8E" w:rsidRDefault="00E91F8E" w:rsidP="00E91F8E">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:kern w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="37591EAC" w14:textId="4B677429" w:rsidR="00E91F8E" w:rsidRDefault="006509A5">
+  <w:p w14:paraId="37591EAC" w14:textId="4B677429" w:rsidR="00E91F8E" w:rsidRDefault="00491777">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5AE020A2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -15873,51 +15738,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2129"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -16014,50 +15879,51 @@
     <w:rsid w:val="00385173"/>
     <w:rsid w:val="003851F2"/>
     <w:rsid w:val="003906B5"/>
     <w:rsid w:val="003970A2"/>
     <w:rsid w:val="003A3C0E"/>
     <w:rsid w:val="003B44A5"/>
     <w:rsid w:val="003C740D"/>
     <w:rsid w:val="003D0FC2"/>
     <w:rsid w:val="003E5805"/>
     <w:rsid w:val="003F1CF7"/>
     <w:rsid w:val="003F2955"/>
     <w:rsid w:val="00400B38"/>
     <w:rsid w:val="00401176"/>
     <w:rsid w:val="00402229"/>
     <w:rsid w:val="00402704"/>
     <w:rsid w:val="00403175"/>
     <w:rsid w:val="00403CD6"/>
     <w:rsid w:val="00411BE5"/>
     <w:rsid w:val="0041690F"/>
     <w:rsid w:val="00423C89"/>
     <w:rsid w:val="00433F26"/>
     <w:rsid w:val="00453C60"/>
     <w:rsid w:val="004627E8"/>
     <w:rsid w:val="00474C44"/>
     <w:rsid w:val="00477ED5"/>
+    <w:rsid w:val="00491777"/>
     <w:rsid w:val="004968EC"/>
     <w:rsid w:val="004C392F"/>
     <w:rsid w:val="004D104B"/>
     <w:rsid w:val="004E1C02"/>
     <w:rsid w:val="004E28EC"/>
     <w:rsid w:val="004E540E"/>
     <w:rsid w:val="004F28C3"/>
     <w:rsid w:val="00503C73"/>
     <w:rsid w:val="00515637"/>
     <w:rsid w:val="005156B8"/>
     <w:rsid w:val="00517CA9"/>
     <w:rsid w:val="00532927"/>
     <w:rsid w:val="005351D2"/>
     <w:rsid w:val="0054120F"/>
     <w:rsid w:val="00551022"/>
     <w:rsid w:val="00551217"/>
     <w:rsid w:val="00554BD9"/>
     <w:rsid w:val="00570BE9"/>
     <w:rsid w:val="00573319"/>
     <w:rsid w:val="00582387"/>
     <w:rsid w:val="00582B88"/>
     <w:rsid w:val="005933A8"/>
     <w:rsid w:val="005A02AF"/>
     <w:rsid w:val="005B3CEC"/>
     <w:rsid w:val="005B4916"/>
@@ -16097,50 +15963,51 @@
     <w:rsid w:val="006B69C9"/>
     <w:rsid w:val="006B75BA"/>
     <w:rsid w:val="006C7D0A"/>
     <w:rsid w:val="006D18B7"/>
     <w:rsid w:val="006D55F8"/>
     <w:rsid w:val="006E1478"/>
     <w:rsid w:val="006E1FE1"/>
     <w:rsid w:val="006E26C6"/>
     <w:rsid w:val="006E5CA3"/>
     <w:rsid w:val="006F1F21"/>
     <w:rsid w:val="006F7EF8"/>
     <w:rsid w:val="00704219"/>
     <w:rsid w:val="00704B28"/>
     <w:rsid w:val="00714D54"/>
     <w:rsid w:val="007213BC"/>
     <w:rsid w:val="00724F45"/>
     <w:rsid w:val="00733A96"/>
     <w:rsid w:val="00737F33"/>
     <w:rsid w:val="0074772F"/>
     <w:rsid w:val="00756197"/>
     <w:rsid w:val="00764509"/>
     <w:rsid w:val="00766E2C"/>
     <w:rsid w:val="0077094F"/>
     <w:rsid w:val="00790E41"/>
     <w:rsid w:val="007A51BA"/>
+    <w:rsid w:val="007A7996"/>
     <w:rsid w:val="007B350A"/>
     <w:rsid w:val="007D6B6F"/>
     <w:rsid w:val="007E4E82"/>
     <w:rsid w:val="007F42D0"/>
     <w:rsid w:val="007F51C3"/>
     <w:rsid w:val="00803F7B"/>
     <w:rsid w:val="00811343"/>
     <w:rsid w:val="008135E0"/>
     <w:rsid w:val="00824BCE"/>
     <w:rsid w:val="00826151"/>
     <w:rsid w:val="008379C1"/>
     <w:rsid w:val="008413CB"/>
     <w:rsid w:val="00845F22"/>
     <w:rsid w:val="00846F78"/>
     <w:rsid w:val="00864BC7"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00880213"/>
     <w:rsid w:val="00881646"/>
     <w:rsid w:val="00883A5A"/>
     <w:rsid w:val="008856FA"/>
     <w:rsid w:val="00890227"/>
     <w:rsid w:val="00893B8A"/>
     <w:rsid w:val="00895596"/>
     <w:rsid w:val="008B476E"/>
     <w:rsid w:val="008C395B"/>
@@ -38986,82 +38853,70 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2140562686">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -39333,50 +39188,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010030895D127C2DB24886AECB84C14C498C" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="292e585f46580936b32da62e9b9328ba">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="959f70d3-0944-4d24-af09-012cf98e36e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb99a0869825ec4f51f8ae60e5aa0eb7" ns3:_="">
     <xsd:import namespace="959f70d3-0944-4d24-af09-012cf98e36e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -39520,145 +39384,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="959f70d3-0944-4d24-af09-012cf98e36e2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814B81F8-59A8-4A28-AF70-B5A0F8FFE89A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D737EE7-F050-43F5-8FC9-15DD13C0F3AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="959f70d3-0944-4d24-af09-012cf98e36e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE22F3A-D5E6-4B24-A24C-EF1F440D716C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="959f70d3-0944-4d24-af09-012cf98e36e2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{868411B4-3F76-4704-92E7-26B7DF9DB76D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58C54898-E5D1-45BA-BB4D-D0A1437728C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1699</Words>
-  <Characters>9180</Characters>
+  <Words>1695</Words>
+  <Characters>9159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10858</CharactersWithSpaces>
+  <CharactersWithSpaces>10833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Giseli Capaci</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010030895D127C2DB24886AECB84C14C498C</vt:lpwstr>