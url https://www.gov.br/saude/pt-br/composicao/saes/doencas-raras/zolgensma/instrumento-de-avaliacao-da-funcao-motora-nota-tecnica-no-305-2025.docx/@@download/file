--- v1 (2026-03-01)
+++ v2 (2026-04-21)
@@ -851,51 +851,51 @@
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>avaliação:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shapetype w14:anchorId="566B4B9F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textbox 24" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.3pt;margin-top:15.05pt;width:715.55pt;height:296.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtoUSxgEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOlStt2o6Qq2WoS0&#10;AqSFD3Acu7FwPMbjNunfM3bTdsXeEDk448z4+b03k/X92Ft2UAENuJrPZyVnyklojdvV/OePx3cr&#10;zjAK1woLTtX8qJDfb96+WQ++UjfQgW1VYATisBp8zbsYfVUUKDvVC5yBV46SGkIvIm3DrmiDGAi9&#10;t8VNWd4WA4TWB5AKkb5uT0m+yfhaKxm/aY0qMltz4hbzGvLapLXYrEW1C8J3Rk40xD+w6IVxdOkF&#10;aiuiYPtgXkH1RgZA0HEmoS9AayNV1kBq5uVfap474VXWQuagv9iE/w9Wfj08+++BxfETjNTALAL9&#10;E8hfSN4Ug8dqqkmeYoVUnYSOOvTpTRIYHSRvjxc/1RiZpI935Wq5WH3gTFLu/fK2XCyz48X1uA8Y&#10;PyvoWQpqHqhhmYI4PGFMBER1Lkm3WccGwp0vFieiYE37aKxNOQy75sEGdhCp1/lJ7SUEfFmW4LYC&#10;u1NdTk1l1k2CTxqT2jg2I2GksIH2SEYNNCs1x997ERRn9oujZqTBOgfhHDTnIET7AHn8EksHH/cR&#10;tMnirrjTzdTlzHiayDRGL/e56vrfbP4AAAD//wMAUEsDBBQABgAIAAAAIQDgvR4d4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/RSsMwFIbvBd8hHMEb2dK1rpXadMhgigPFVR8gbY5tMTkpTbZW&#10;n97sSi9/zsf/f6fYzEazE46utyRgtYyAITVW9dQK+HjfLe6AOS9JSW0JBXyjg015eVHIXNmJDniq&#10;fMtCCblcCui8H3LOXdOhkW5pB6Rw+7SjkT7EseVqlFMoN5rHUZRyI3sKC50ccNth81UdjYCsfnVD&#10;9rx9sXijn6r9+u3ncTcJcX01P9wD8zj7PxjO+kEdyuBU2yMpx3TIt3EaUAFJtAJ2BtZZkgGrBaRx&#10;nAAvC/7/h/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADLaFEsYBAAB/AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4L0eHeEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" filled="f" strokeweight=".72pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2F75A272" w14:textId="0F5470CD" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="008C1456">
                       <w:pPr>
                         <w:pStyle w:val="Corpodetexto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="181"/>
                         </w:tabs>
                         <w:spacing w:before="2" w:line="600" w:lineRule="auto"/>
                         <w:ind w:left="181" w:hanging="182"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Nome:</w:t>
                       </w:r>
@@ -1224,62 +1224,61 @@
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2419"/>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="3327"/>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="363"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="1550"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C1456" w14:paraId="7606B9DA" w14:textId="2671F6BC" w:rsidTr="00D9622F">
         <w:trPr>
           <w:trHeight w:val="8373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="7D698A94" w14:textId="7318914E" w:rsidR="008C1456" w:rsidRPr="008C1456" w:rsidRDefault="008C1456" w:rsidP="008C1456">
+          <w:p w14:paraId="7D698A94" w14:textId="44BBDF7E" w:rsidR="008C1456" w:rsidRPr="008C1456" w:rsidRDefault="008C1456" w:rsidP="006B0D22">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="186"/>
               </w:tabs>
               <w:spacing w:line="600" w:lineRule="auto"/>
-              <w:ind w:left="186" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Horas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1420,197 +1419,202 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Circunferência</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">torácica¹: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F65FFB" w14:textId="77777777" w:rsidR="008C1456" w:rsidRDefault="008C1456" w:rsidP="008C1456">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="52F65FFB" w14:textId="3D9FD325" w:rsidR="008C1456" w:rsidRDefault="006B0D22" w:rsidP="006B0D22">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="310"/>
                 <w:tab w:val="left" w:pos="7539"/>
               </w:tabs>
               <w:spacing w:before="5" w:line="600" w:lineRule="auto"/>
-              <w:ind w:right="4633" w:firstLine="0"/>
-[...5 lines deleted...]
-            <w:r>
+              <w:ind w:left="6" w:right="4633"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Uso de medicamentos e/ou ocorrência de infecções no período: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:spacing w:val="-42"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sim</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Não.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Se</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>sim,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C1456">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">quais? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DD8731E" w14:textId="77777777" w:rsidR="008C1456" w:rsidRDefault="008C1456" w:rsidP="00173805">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="310"/>
                 <w:tab w:val="left" w:pos="7539"/>
               </w:tabs>
               <w:spacing w:before="5" w:line="604" w:lineRule="auto"/>
               <w:ind w:left="6" w:right="4633"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62DCE722" w14:textId="77777777" w:rsidR="008C1456" w:rsidRDefault="008C1456" w:rsidP="008C1456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="310"/>
                 <w:tab w:val="left" w:pos="5947"/>
               </w:tabs>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:ind w:left="310" w:hanging="304"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Acesso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3756,58 +3760,51 @@
               <w:ind w:right="471"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Testar e filmar em todas as avalia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>çõ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>es</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>es.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC720E" w14:paraId="7F929892" w14:textId="77777777" w:rsidTr="0031062A">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="36CD9ED0" w14:textId="77777777" w:rsidR="00BC720E" w:rsidRDefault="00BC720E" w:rsidP="00BC720E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="292" w:lineRule="exact"/>
               <w:ind w:left="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7407,52 +7404,50 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Testar e</w:t>
             </w:r>
             <w:r w:rsidR="009D3778">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> filmar a </w:t>
             </w:r>
             <w:r w:rsidR="009D3778">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>partir de 12 meses</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> de idade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00173805" w14:paraId="79863FE9" w14:textId="77777777" w:rsidTr="0031062A">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4C4DC888" w14:textId="77777777" w:rsidR="00173805" w:rsidRDefault="00173805" w:rsidP="00173805">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="292" w:lineRule="exact"/>
               <w:ind w:left="62"/>
               <w:rPr>
@@ -7938,58 +7933,58 @@
     </w:p>
     <w:p w14:paraId="397DFDD5" w14:textId="77777777" w:rsidR="00B05228" w:rsidRDefault="00B05228" w:rsidP="00B05228">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="6722"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B05228" w:rsidSect="00151EBA">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1400" w:right="992" w:bottom="1820" w:left="1417" w:header="207" w:footer="1632" w:gutter="0"/>
       <w:pgNumType w:start="10"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56FF4A6C" w14:textId="77777777" w:rsidR="00F22953" w:rsidRDefault="00F22953">
+    <w:p w14:paraId="21730B29" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43247CA4" w14:textId="77777777" w:rsidR="00F22953" w:rsidRDefault="00F22953">
+    <w:p w14:paraId="2564BE74" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8060,170 +8055,170 @@
               </wp:positionV>
               <wp:extent cx="219075" cy="177800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Textbox 23"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="219075" cy="177800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5461F352" w14:textId="50D1EDF5" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
+                        <w:p w14:paraId="5461F352" w14:textId="539E31DC" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:spacing w:line="264" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="001D14DF">
+                          <w:r w:rsidR="00CD6315">
                             <w:rPr>
                               <w:noProof/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>13</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6423797F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:758pt;margin-top:502.75pt;width:17.25pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwNWHRqgEAAEADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMWtHrdOV11GbqFWl&#10;qK2U9ANYFryoC0MZ7F3/fQe8dqL2VvUCAwzvzZs3m7vJDeygI1rwDV8uKs60V9BZv2v4j+dP17ec&#10;YZK+kwN43fCjRn63vXqzGUOtV9DD0OnICMRjPYaG9ymFWghUvXYSFxC0p0cD0clEx7gTXZQjobtB&#10;rKrqnRghdiGC0oh0+3B65NuCb4xW6ZsxqBMbGk61pbLGsrZ5FduNrHdRht6quQz5D1U4aT2RXqAe&#10;ZJJsH+1fUM6qCAgmLRQ4AcZYpYsGUrOs/lDz1MugixZqDoZLm/D/waqvh++R2a7hqxvOvHTk0bOe&#10;UgsToxtqzxiwpqynQHlp+ggT2VykYngE9RMpRbzKOX1Ays7tmEx0eSehjD6SA8dL14mFKbpcLd9X&#10;67ecKXparte3VXFFvHwOEdNnDY7loOGRTC0FyMMjpkwv63PKXMuJPleVpnaaRbTQHUnDSGY3HH/t&#10;ZdScDV88dTNPxjmI56A9BzEN91DmJ0vx8GGfwNjCnClOuDMz2VQKmkcqz8Hrc8l6GfztbwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQf/OPgAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPx&#10;B2uRuFG7rVxQGqdCRRUHxKEFpB7deIkjYjuK3dT9PZsT3GZ2RrMz5Sa7jo04xDZ4BfOZAIa+Dqb1&#10;jYLPj93DE7CYtDe6Cx4VXDHCprq9KXVhwsXvcTykhlGIj4VWYFPqC85jbdHpOAs9etK+w+B0Ijo0&#10;3Az6QuGu4wshVtzp1tMHq3vcWqx/Dmen4Gvb797y0er3UZrXl8Xj/jrUWan7u/y8BpYwpz8zTPWp&#10;OlTU6RTO3kTWEZfzFY1JhISQEtjkkVIQOk235VICr0r+f0f1CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALA1YdGqAQAAQAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFQf/OPgAAAADwEAAA8AAAAAAAAAAAAAAAAABAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5461F352" w14:textId="50D1EDF5" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
+                  <w:p w14:paraId="5461F352" w14:textId="539E31DC" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
                     <w:pPr>
                       <w:pStyle w:val="Corpodetexto"/>
                       <w:spacing w:line="264" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="001D14DF">
+                    <w:r w:rsidR="00CD6315">
                       <w:rPr>
                         <w:noProof/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>13</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F3E4CAE" w14:textId="77777777" w:rsidR="00F22953" w:rsidRDefault="00F22953">
+    <w:p w14:paraId="3169D3E5" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749B209D" w14:textId="77777777" w:rsidR="00F22953" w:rsidRDefault="00F22953">
+    <w:p w14:paraId="523193F4" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="72427944" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
@@ -9551,53 +9546,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10004" w:hanging="307"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5A9EDED4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11433" w:hanging="307"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A93149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B0761282"/>
+    <w:tmpl w:val="ECF071CA"/>
     <w:lvl w:ilvl="0" w:tplc="5DBEB562">
-      <w:start w:val="9"/>
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="184"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="42FE8D32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9833,107 +9828,110 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TgOt0sfGeWoYNAqzbrikbF2dCPSYf1OgBAluEns1Iqbt6MFy5yDpPAD+sb/4KIpLi9O2kB+hPAvu/izFVUnhxg==" w:salt="P91eHGT5jbBB2y4DqH6ptg=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="X+9/m1nakmIImAB7cnHtdy+2r9RESXNQYODAh+QGtxezMWdD9rFcQ34ODNRaSYSqYnR79wZi2RZL6h1AR+eA7Q==" w:salt="frfM4HmHg5usnwloPa6m+Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B4B79"/>
     <w:rsid w:val="00033CC6"/>
     <w:rsid w:val="00151EBA"/>
     <w:rsid w:val="00173805"/>
     <w:rsid w:val="00194C88"/>
     <w:rsid w:val="001D14DF"/>
     <w:rsid w:val="00240815"/>
     <w:rsid w:val="002436BF"/>
     <w:rsid w:val="002835D2"/>
     <w:rsid w:val="002B4B79"/>
     <w:rsid w:val="002D344F"/>
     <w:rsid w:val="00303AFE"/>
     <w:rsid w:val="0031062A"/>
     <w:rsid w:val="003B23B4"/>
     <w:rsid w:val="005A0A23"/>
+    <w:rsid w:val="006B0D22"/>
+    <w:rsid w:val="006C41A9"/>
     <w:rsid w:val="00737FF2"/>
     <w:rsid w:val="00756D8E"/>
     <w:rsid w:val="0084784F"/>
     <w:rsid w:val="008B0298"/>
     <w:rsid w:val="008C1456"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="009C6117"/>
     <w:rsid w:val="009D3778"/>
     <w:rsid w:val="00A61F41"/>
     <w:rsid w:val="00B05228"/>
     <w:rsid w:val="00BC720E"/>
     <w:rsid w:val="00C8372F"/>
     <w:rsid w:val="00C90FF6"/>
+    <w:rsid w:val="00CD6315"/>
     <w:rsid w:val="00D20B7D"/>
     <w:rsid w:val="00D5673A"/>
     <w:rsid w:val="00D92DB4"/>
     <w:rsid w:val="00DC1273"/>
     <w:rsid w:val="00F22953"/>
     <w:rsid w:val="00FD5B2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
@@ -10827,50 +10825,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7279a758c804593402be84a303a3fbc6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10a8f2f76b46a626c595c7ea52867e9d" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -11061,150 +11079,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13C1B0B-704F-4E9E-AAA3-2987F535C04B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F80BDC-8BDD-40A9-8B59-FB2F154B8372}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC7F9DF-00D1-4BFA-B4EE-B8E638D89C0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078F5DF7-23AE-4F97-AE03-D3871E19428A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80A82C1B-F56C-4DE5-BAED-2804734371E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>540</Words>
-  <Characters>2917</Characters>
+  <Characters>2920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3451</CharactersWithSpaces>
+  <CharactersWithSpaces>3454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ana Digues</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-12-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">