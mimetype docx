--- v2 (2026-04-21)
+++ v3 (2026-06-14)
@@ -185,50 +185,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE2C558" w14:textId="77777777" w:rsidR="002B4B79" w:rsidRDefault="002B4B79">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="396DE89C" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2C3F0457" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B515C29" w14:textId="77777777" w:rsidR="002B4B79" w:rsidRDefault="00A61F41" w:rsidP="00A61F41">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92C76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Anexo II. Nota Técnica nº </w:t>
@@ -851,51 +853,51 @@
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>avaliação:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:shapetype w14:anchorId="566B4B9F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textbox 24" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.3pt;margin-top:15.05pt;width:715.55pt;height:296.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtoUSxgEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOlStt2o6Qq2WoS0&#10;AqSFD3Acu7FwPMbjNunfM3bTdsXeEDk448z4+b03k/X92Ft2UAENuJrPZyVnyklojdvV/OePx3cr&#10;zjAK1woLTtX8qJDfb96+WQ++UjfQgW1VYATisBp8zbsYfVUUKDvVC5yBV46SGkIvIm3DrmiDGAi9&#10;t8VNWd4WA4TWB5AKkb5uT0m+yfhaKxm/aY0qMltz4hbzGvLapLXYrEW1C8J3Rk40xD+w6IVxdOkF&#10;aiuiYPtgXkH1RgZA0HEmoS9AayNV1kBq5uVfap474VXWQuagv9iE/w9Wfj08+++BxfETjNTALAL9&#10;E8hfSN4Ug8dqqkmeYoVUnYSOOvTpTRIYHSRvjxc/1RiZpI935Wq5WH3gTFLu/fK2XCyz48X1uA8Y&#10;PyvoWQpqHqhhmYI4PGFMBER1Lkm3WccGwp0vFieiYE37aKxNOQy75sEGdhCp1/lJ7SUEfFmW4LYC&#10;u1NdTk1l1k2CTxqT2jg2I2GksIH2SEYNNCs1x997ERRn9oujZqTBOgfhHDTnIET7AHn8EksHH/cR&#10;tMnirrjTzdTlzHiayDRGL/e56vrfbP4AAAD//wMAUEsDBBQABgAIAAAAIQDgvR4d4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/RSsMwFIbvBd8hHMEb2dK1rpXadMhgigPFVR8gbY5tMTkpTbZW&#10;n97sSi9/zsf/f6fYzEazE46utyRgtYyAITVW9dQK+HjfLe6AOS9JSW0JBXyjg015eVHIXNmJDniq&#10;fMtCCblcCui8H3LOXdOhkW5pB6Rw+7SjkT7EseVqlFMoN5rHUZRyI3sKC50ccNth81UdjYCsfnVD&#10;9rx9sXijn6r9+u3ncTcJcX01P9wD8zj7PxjO+kEdyuBU2yMpx3TIt3EaUAFJtAJ2BtZZkgGrBaRx&#10;nAAvC/7/h/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADLaFEsYBAAB/AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4L0eHeEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" filled="f" strokeweight=".72pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2F75A272" w14:textId="0F5470CD" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="008C1456">
                       <w:pPr>
                         <w:pStyle w:val="Corpodetexto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="181"/>
                         </w:tabs>
                         <w:spacing w:before="2" w:line="600" w:lineRule="auto"/>
                         <w:ind w:left="181" w:hanging="182"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Nome:</w:t>
                       </w:r>
@@ -1569,52 +1571,50 @@
               <w:ind w:left="6" w:right="4633"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62DCE722" w14:textId="77777777" w:rsidR="008C1456" w:rsidRDefault="008C1456" w:rsidP="008C1456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="310"/>
                 <w:tab w:val="left" w:pos="5947"/>
               </w:tabs>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:ind w:left="310" w:hanging="304"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Acesso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -7933,58 +7933,58 @@
     </w:p>
     <w:p w14:paraId="397DFDD5" w14:textId="77777777" w:rsidR="00B05228" w:rsidRDefault="00B05228" w:rsidP="00B05228">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="6722"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B05228" w:rsidSect="00151EBA">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1400" w:right="992" w:bottom="1820" w:left="1417" w:header="207" w:footer="1632" w:gutter="0"/>
       <w:pgNumType w:start="10"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21730B29" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
+    <w:p w14:paraId="2FDF55F1" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2564BE74" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
+    <w:p w14:paraId="212F0295" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8055,277 +8055,297 @@
               </wp:positionV>
               <wp:extent cx="219075" cy="177800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Textbox 23"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="219075" cy="177800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5461F352" w14:textId="539E31DC" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
+                        <w:p w14:paraId="5461F352" w14:textId="2E18AD38" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:spacing w:line="264" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00CD6315">
+                          <w:r w:rsidR="001C5D40">
                             <w:rPr>
                               <w:noProof/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>13</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6423797F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:758pt;margin-top:502.75pt;width:17.25pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwNWHRqgEAAEADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMWtHrdOV11GbqFWl&#10;qK2U9ANYFryoC0MZ7F3/fQe8dqL2VvUCAwzvzZs3m7vJDeygI1rwDV8uKs60V9BZv2v4j+dP17ec&#10;YZK+kwN43fCjRn63vXqzGUOtV9DD0OnICMRjPYaG9ymFWghUvXYSFxC0p0cD0clEx7gTXZQjobtB&#10;rKrqnRghdiGC0oh0+3B65NuCb4xW6ZsxqBMbGk61pbLGsrZ5FduNrHdRht6quQz5D1U4aT2RXqAe&#10;ZJJsH+1fUM6qCAgmLRQ4AcZYpYsGUrOs/lDz1MugixZqDoZLm/D/waqvh++R2a7hqxvOvHTk0bOe&#10;UgsToxtqzxiwpqynQHlp+ggT2VykYngE9RMpRbzKOX1Ays7tmEx0eSehjD6SA8dL14mFKbpcLd9X&#10;67ecKXparte3VXFFvHwOEdNnDY7loOGRTC0FyMMjpkwv63PKXMuJPleVpnaaRbTQHUnDSGY3HH/t&#10;ZdScDV88dTNPxjmI56A9BzEN91DmJ0vx8GGfwNjCnClOuDMz2VQKmkcqz8Hrc8l6GfztbwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQf/OPgAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPx&#10;B2uRuFG7rVxQGqdCRRUHxKEFpB7deIkjYjuK3dT9PZsT3GZ2RrMz5Sa7jo04xDZ4BfOZAIa+Dqb1&#10;jYLPj93DE7CYtDe6Cx4VXDHCprq9KXVhwsXvcTykhlGIj4VWYFPqC85jbdHpOAs9etK+w+B0Ijo0&#10;3Az6QuGu4wshVtzp1tMHq3vcWqx/Dmen4Gvb797y0er3UZrXl8Xj/jrUWan7u/y8BpYwpz8zTPWp&#10;OlTU6RTO3kTWEZfzFY1JhISQEtjkkVIQOk235VICr0r+f0f1CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALA1YdGqAQAAQAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFQf/OPgAAAADwEAAA8AAAAAAAAAAAAAAAAABAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5461F352" w14:textId="539E31DC" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
+                  <w:p w14:paraId="5461F352" w14:textId="2E18AD38" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
                     <w:pPr>
                       <w:pStyle w:val="Corpodetexto"/>
                       <w:spacing w:line="264" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00CD6315">
+                    <w:r w:rsidR="001C5D40">
                       <w:rPr>
                         <w:noProof/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>13</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3169D3E5" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
+    <w:p w14:paraId="088EC529" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="523193F4" w14:textId="77777777" w:rsidR="006C41A9" w:rsidRDefault="006C41A9">
+    <w:p w14:paraId="59843C8D" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72427944" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
+  <w:p w14:paraId="72427944" w14:textId="79CF225F" w:rsidR="00151EBA" w:rsidRDefault="00C717C9">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713FA9AF" wp14:editId="791A2403">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EFEB29E" wp14:editId="575E01EE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>527050</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-476250</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5267325" cy="1463040"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="10468" y="9000"/>
+              <wp:lineTo x="7265" y="11531"/>
+              <wp:lineTo x="7187" y="14063"/>
+              <wp:lineTo x="8593" y="14063"/>
+              <wp:lineTo x="8671" y="15750"/>
+              <wp:lineTo x="19452" y="15750"/>
+              <wp:lineTo x="19452" y="14063"/>
+              <wp:lineTo x="19764" y="11250"/>
+              <wp:lineTo x="18983" y="10969"/>
+              <wp:lineTo x="10859" y="9000"/>
+              <wp:lineTo x="10468" y="9000"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="1" name="Imagem 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5267325" cy="1463040"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713FA9AF" wp14:editId="04DE72F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>1403318</wp:posOffset>
+            <wp:posOffset>1840865</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>131695</wp:posOffset>
+            <wp:posOffset>179070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1224453" cy="708115"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="21" name="Image 21"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Image 21"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId2" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1224453" cy="708115"/>
-                  </a:xfrm>
-[...48 lines deleted...]
-                    <a:ext cx="2839909" cy="491753"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032715EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E687A62"/>
     <w:lvl w:ilvl="0" w:tplc="7922953A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9831,104 +9851,107 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="X+9/m1nakmIImAB7cnHtdy+2r9RESXNQYODAh+QGtxezMWdD9rFcQ34ODNRaSYSqYnR79wZi2RZL6h1AR+eA7Q==" w:salt="frfM4HmHg5usnwloPa6m+Q=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="x0LTtL/KwQ3lHUZy2fdRsI21hyaijcFqrnursqXGVlojGlAhbf+e4nxiZ+4c/kQwzluHTFF3Uo6Kgrd8rMsN+w==" w:salt="p6ka6+Y3/M9bwtBgh0Wi6A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B4B79"/>
     <w:rsid w:val="00033CC6"/>
     <w:rsid w:val="00151EBA"/>
     <w:rsid w:val="00173805"/>
     <w:rsid w:val="00194C88"/>
+    <w:rsid w:val="001C5D40"/>
     <w:rsid w:val="001D14DF"/>
     <w:rsid w:val="00240815"/>
     <w:rsid w:val="002436BF"/>
     <w:rsid w:val="002835D2"/>
     <w:rsid w:val="002B4B79"/>
     <w:rsid w:val="002D344F"/>
     <w:rsid w:val="00303AFE"/>
     <w:rsid w:val="0031062A"/>
     <w:rsid w:val="003B23B4"/>
     <w:rsid w:val="005A0A23"/>
     <w:rsid w:val="006B0D22"/>
     <w:rsid w:val="006C41A9"/>
     <w:rsid w:val="00737FF2"/>
     <w:rsid w:val="00756D8E"/>
     <w:rsid w:val="0084784F"/>
+    <w:rsid w:val="008A0D33"/>
     <w:rsid w:val="008B0298"/>
     <w:rsid w:val="008C1456"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="009C6117"/>
     <w:rsid w:val="009D3778"/>
     <w:rsid w:val="00A61F41"/>
     <w:rsid w:val="00B05228"/>
     <w:rsid w:val="00BC720E"/>
+    <w:rsid w:val="00C717C9"/>
     <w:rsid w:val="00C8372F"/>
     <w:rsid w:val="00C90FF6"/>
     <w:rsid w:val="00CD6315"/>
     <w:rsid w:val="00D20B7D"/>
     <w:rsid w:val="00D5673A"/>
     <w:rsid w:val="00D92DB4"/>
     <w:rsid w:val="00DC1273"/>
     <w:rsid w:val="00F22953"/>
     <w:rsid w:val="00FD5B2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -10514,59 +10537,62 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B23B4"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10825,70 +10851,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7279a758c804593402be84a303a3fbc6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10a8f2f76b46a626c595c7ea52867e9d" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -11079,105 +11085,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13C1B0B-704F-4E9E-AAA3-2987F535C04B}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC7F9DF-00D1-4BFA-B4EE-B8E638D89C0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F80BDC-8BDD-40A9-8B59-FB2F154B8372}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13C1B0B-704F-4E9E-AAA3-2987F535C04B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80A82C1B-F56C-4DE5-BAED-2804734371E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CC5813-DDE0-4CC7-9F73-839478C7B985}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
+  <Pages>1</Pages>
   <Words>540</Words>
   <Characters>2920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3454</CharactersWithSpaces>