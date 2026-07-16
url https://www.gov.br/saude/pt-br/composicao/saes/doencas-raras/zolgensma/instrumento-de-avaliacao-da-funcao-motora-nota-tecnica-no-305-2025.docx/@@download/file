--- v3 (2026-06-14)
+++ v4 (2026-07-16)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="44B49B46" w14:textId="77777777" w:rsidR="00A61F41" w:rsidRDefault="00A61F41">
       <w:pPr>
         <w:spacing w:before="120" w:line="343" w:lineRule="auto"/>
         <w:ind w:left="645" w:right="788" w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="55A1A348" w14:textId="0BB722C1" w:rsidR="00A61F41" w:rsidRDefault="00A61F41">
       <w:pPr>
         <w:spacing w:before="120" w:line="343" w:lineRule="auto"/>
         <w:ind w:left="645" w:right="788" w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>MINISTÉRIO DA SAÚDE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729A45D3" w14:textId="5FB59F00" w:rsidR="002B4B79" w:rsidRDefault="00C90FF6">
       <w:pPr>
         <w:spacing w:before="120" w:line="343" w:lineRule="auto"/>
         <w:ind w:left="645" w:right="788" w:hanging="1"/>
@@ -185,144 +186,209 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE2C558" w14:textId="77777777" w:rsidR="002B4B79" w:rsidRDefault="002B4B79">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="396DE89C" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2C3F0457" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B515C29" w14:textId="77777777" w:rsidR="002B4B79" w:rsidRDefault="00A61F41" w:rsidP="00A61F41">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92C76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Anexo II. Nota Técnica nº </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>305</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92C76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>/2025-CGRAR/DAET/SAES/MS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E275A7" w14:textId="77777777" w:rsidR="00A61F41" w:rsidRDefault="00A61F41" w:rsidP="00A61F41">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F12EAF0" w14:textId="77777777" w:rsidR="00A61F41" w:rsidRDefault="00A61F41" w:rsidP="00A61F41">
+    <w:p w14:paraId="2F12EAF0" w14:textId="36A58FF9" w:rsidR="00A61F41" w:rsidRDefault="00A61F41" w:rsidP="00A61F41">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="47"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="089107B8" w14:textId="063C78CF" w:rsidR="00BF1626" w:rsidRDefault="00BF1626" w:rsidP="00A61F41">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F35146" w14:textId="67819119" w:rsidR="00BF1626" w:rsidRDefault="00BF1626" w:rsidP="00A61F41">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A8597A" w14:textId="6589C0E5" w:rsidR="00BF1626" w:rsidRDefault="00BF1626" w:rsidP="00A61F41">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B9F9CA" w14:textId="540302EF" w:rsidR="00BF1626" w:rsidRDefault="00BF1626" w:rsidP="00A61F41">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12945B86" w14:textId="4FB419D8" w:rsidR="00BF1626" w:rsidRDefault="00BF1626" w:rsidP="00A61F41">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5064C3" w14:textId="77777777" w:rsidR="00BF1626" w:rsidRDefault="00BF1626" w:rsidP="00A61F41">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="551AC838" w14:textId="5A5CB413" w:rsidR="002B4B79" w:rsidRPr="002436BF" w:rsidRDefault="00A61F41" w:rsidP="002436BF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002436BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>INSTRUMENTO DE AVALIAÇÃO DA FUNÇÃO MOTORA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E61DDBF" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="00A61F41">
+    <w:p w14:paraId="2E61DDBF" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="00BF1626">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00151EBA" w:rsidSect="00151EBA">
+        <w:sectPr w:rsidR="00151EBA" w:rsidSect="007375A8">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="992" w:right="1820" w:bottom="1418" w:left="1400" w:header="210" w:footer="1633" w:gutter="0"/>
-          <w:pgNumType w:start="10"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E9FEC3" w14:textId="77777777" w:rsidR="00A61F41" w:rsidRDefault="00A61F41" w:rsidP="00A61F41">
+    <w:p w14:paraId="00E9FEC3" w14:textId="77777777" w:rsidR="00A61F41" w:rsidRDefault="00A61F41" w:rsidP="00BF1626">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0835BE27" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="00A61F41">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40DD8E6C" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="00151EBA">
       <w:pPr>
         <w:ind w:left="1" w:right="317"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
@@ -853,57 +919,57 @@
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>avaliação:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="566B4B9F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 24" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.3pt;margin-top:15.05pt;width:715.55pt;height:296.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtoUSxgEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOlStt2o6Qq2WoS0&#10;AqSFD3Acu7FwPMbjNunfM3bTdsXeEDk448z4+b03k/X92Ft2UAENuJrPZyVnyklojdvV/OePx3cr&#10;zjAK1woLTtX8qJDfb96+WQ++UjfQgW1VYATisBp8zbsYfVUUKDvVC5yBV46SGkIvIm3DrmiDGAi9&#10;t8VNWd4WA4TWB5AKkb5uT0m+yfhaKxm/aY0qMltz4hbzGvLapLXYrEW1C8J3Rk40xD+w6IVxdOkF&#10;aiuiYPtgXkH1RgZA0HEmoS9AayNV1kBq5uVfap474VXWQuagv9iE/w9Wfj08+++BxfETjNTALAL9&#10;E8hfSN4Ug8dqqkmeYoVUnYSOOvTpTRIYHSRvjxc/1RiZpI935Wq5WH3gTFLu/fK2XCyz48X1uA8Y&#10;PyvoWQpqHqhhmYI4PGFMBER1Lkm3WccGwp0vFieiYE37aKxNOQy75sEGdhCp1/lJ7SUEfFmW4LYC&#10;u1NdTk1l1k2CTxqT2jg2I2GksIH2SEYNNCs1x997ERRn9oujZqTBOgfhHDTnIET7AHn8EksHH/cR&#10;tMnirrjTzdTlzHiayDRGL/e56vrfbP4AAAD//wMAUEsDBBQABgAIAAAAIQDgvR4d4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/RSsMwFIbvBd8hHMEb2dK1rpXadMhgigPFVR8gbY5tMTkpTbZW&#10;n97sSi9/zsf/f6fYzEazE46utyRgtYyAITVW9dQK+HjfLe6AOS9JSW0JBXyjg015eVHIXNmJDniq&#10;fMtCCblcCui8H3LOXdOhkW5pB6Rw+7SjkT7EseVqlFMoN5rHUZRyI3sKC50ccNth81UdjYCsfnVD&#10;9rx9sXijn6r9+u3ncTcJcX01P9wD8zj7PxjO+kEdyuBU2yMpx3TIt3EaUAFJtAJ2BtZZkgGrBaRx&#10;nAAvC/7/h/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADLaFEsYBAAB/AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4L0eHeEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" filled="f" strokeweight=".72pt">
+              <v:shape id="Textbox 24" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.3pt;margin-top:15.05pt;width:715.55pt;height:296.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMOh452wEAAKUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayrMmMOMXWoMOA&#10;Yh3Q9gNkWY6FyaImKrHz96NkJw22WzEfZFl8enyPpDe3Q2fYUXnUYEs+n+WcKSuh1nZf8pfn+w9r&#10;zjAIWwsDVpX8pJDfbt+/2/SuUAtowdTKMyKxWPSu5G0IrsgylK3qBM7AKUvBBnwnAn36fVZ70RN7&#10;Z7JFnt9kPfjaeZAKkU53Y5BvE3/TKBkemwZVYKbkpC2k1ae1imu23Yhi74VrtZxkiDeo6IS2lPRC&#10;tRNBsIPX/1B1WnpAaMJMQpdB02ipkgdyM8//cvPUCqeSFyoOukuZ8P/Ryh/Hn57puuSLJWdWdNSj&#10;ZzWECgZGJ1Se3mFBqCdHuDB8hYHanKyiewD5CwmSXWHGC0joWI6h8V18k1FGF6kDp0vVKQuTdPg5&#10;X6+W60+cSYp9XN3ky1XqS/Z63XkM3xR0LG5K7qmtSYI4PmCIAkRxhsRsxrKeeOfL5SgUjK7vtTEx&#10;hn5f3RnPjiJORHqiS2LAa1ik2wlsR1wKTTBjJ8Ojx2g9DNUwVaqC+kSF6mmiSo6/D8Irzsx3Sy2L&#10;43fe+POmOm98MHeQhjSqtPDlEKDRyVxMMfJOmWkWkuJpbuOwXX8n1Ovftf0DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDgvR4d4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RSsMwFIbvBd8hHMEb2dK1&#10;rpXadMhgigPFVR8gbY5tMTkpTbZWn97sSi9/zsf/f6fYzEazE46utyRgtYyAITVW9dQK+HjfLe6A&#10;OS9JSW0JBXyjg015eVHIXNmJDniqfMtCCblcCui8H3LOXdOhkW5pB6Rw+7SjkT7EseVqlFMoN5rH&#10;UZRyI3sKC50ccNth81UdjYCsfnVD9rx9sXijn6r9+u3ncTcJcX01P9wD8zj7PxjO+kEdyuBU2yMp&#10;x3TIt3EaUAFJtAJ2BtZZkgGrBaRxnAAvC/7/h/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAjDoeOdsBAAClAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA4L0eHeEAAAALAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" strokeweight=".72pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2F75A272" w14:textId="0F5470CD" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="008C1456">
                       <w:pPr>
                         <w:pStyle w:val="Corpodetexto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="181"/>
                         </w:tabs>
                         <w:spacing w:before="2" w:line="600" w:lineRule="auto"/>
                         <w:ind w:left="181" w:hanging="182"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Nome:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
@@ -1169,65 +1235,50 @@
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>avaliação:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360CE9F4" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="00151EBA">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="28780EBB" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="00151EBA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="39"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1247,50 +1298,51 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7D698A94" w14:textId="44BBDF7E" w:rsidR="008C1456" w:rsidRPr="008C1456" w:rsidRDefault="008C1456" w:rsidP="006B0D22">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="186"/>
               </w:tabs>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Horas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>fora</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7920,71 +7972,71 @@
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="361" w:right="6722"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
         <w:t>Assinatura e Carimbo do Profissional 2:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397DFDD5" w14:textId="77777777" w:rsidR="00B05228" w:rsidRDefault="00B05228" w:rsidP="00B05228">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="6722"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B05228" w:rsidSect="00151EBA">
+    <w:sectPr w:rsidR="00B05228" w:rsidSect="00BF1626">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1400" w:right="992" w:bottom="1820" w:left="1417" w:header="207" w:footer="1632" w:gutter="0"/>
-      <w:pgNumType w:start="10"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FDF55F1" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
+    <w:p w14:paraId="2BF3749C" w14:textId="77777777" w:rsidR="00265A0B" w:rsidRDefault="00265A0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="212F0295" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
+    <w:p w14:paraId="1ECFE5E2" w14:textId="77777777" w:rsidR="00265A0B" w:rsidRDefault="00265A0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8006,346 +8058,188 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4CC07CFC" w14:textId="77777777" w:rsidR="00151EBA" w:rsidRDefault="00151EBA">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1180813415"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="45FFFE3C" w14:textId="3B2CF890" w:rsidR="00BF1626" w:rsidRDefault="00BF1626">
+        <w:pPr>
+          <w:pStyle w:val="Rodap"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00C101CF" w:rsidRPr="00C101CF">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4CC07CFC" w14:textId="4EE58B2E" w:rsidR="00151EBA" w:rsidRDefault="00151EBA" w:rsidP="007375A8">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...144 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088EC529" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
+    <w:p w14:paraId="2302AF75" w14:textId="77777777" w:rsidR="00265A0B" w:rsidRDefault="00265A0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59843C8D" w14:textId="77777777" w:rsidR="008A0D33" w:rsidRDefault="008A0D33">
+    <w:p w14:paraId="7F1DF83C" w14:textId="77777777" w:rsidR="00265A0B" w:rsidRDefault="00265A0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72427944" w14:textId="79CF225F" w:rsidR="00151EBA" w:rsidRDefault="00C717C9">
+  <w:p w14:paraId="72427944" w14:textId="57B55A73" w:rsidR="00151EBA" w:rsidRDefault="00C717C9">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EFEB29E" wp14:editId="575E01EE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EFEB29E" wp14:editId="257E05C8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>527050</wp:posOffset>
+            <wp:posOffset>-518160</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-476250</wp:posOffset>
+            <wp:posOffset>-584835</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5267325" cy="1463040"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="10468" y="9000"/>
               <wp:lineTo x="7265" y="11531"/>
               <wp:lineTo x="7187" y="14063"/>
               <wp:lineTo x="8593" y="14063"/>
               <wp:lineTo x="8671" y="15750"/>
               <wp:lineTo x="19452" y="15750"/>
               <wp:lineTo x="19452" y="14063"/>
               <wp:lineTo x="19764" y="11250"/>
               <wp:lineTo x="18983" y="10969"/>
               <wp:lineTo x="10859" y="9000"/>
               <wp:lineTo x="10468" y="9000"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
-          <wp:docPr id="1" name="Imagem 1"/>
+          <wp:docPr id="3" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5267325" cy="1463040"/>
-                  </a:xfrm>
-[...48 lines deleted...]
-                    <a:ext cx="1224453" cy="708115"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032715EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E687A62"/>
     <w:lvl w:ilvl="0" w:tplc="7922953A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9851,114 +9745,119 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="x0LTtL/KwQ3lHUZy2fdRsI21hyaijcFqrnursqXGVlojGlAhbf+e4nxiZ+4c/kQwzluHTFF3Uo6Kgrd8rMsN+w==" w:salt="p6ka6+Y3/M9bwtBgh0Wi6A=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CnXL3TtyUPyh9Fi3nL2zuScWrhhk35oHF9EJB1s/XIonRlxyyX3gnmWIuT+g5HNj0289FhFFM51Or4hywSPseQ==" w:salt="F3p/pflQOgwZtVxJVhv9kg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B4B79"/>
     <w:rsid w:val="00033CC6"/>
     <w:rsid w:val="00151EBA"/>
     <w:rsid w:val="00173805"/>
     <w:rsid w:val="00194C88"/>
     <w:rsid w:val="001C5D40"/>
     <w:rsid w:val="001D14DF"/>
     <w:rsid w:val="00240815"/>
     <w:rsid w:val="002436BF"/>
+    <w:rsid w:val="00265A0B"/>
     <w:rsid w:val="002835D2"/>
     <w:rsid w:val="002B4B79"/>
     <w:rsid w:val="002D344F"/>
     <w:rsid w:val="00303AFE"/>
     <w:rsid w:val="0031062A"/>
     <w:rsid w:val="003B23B4"/>
     <w:rsid w:val="005A0A23"/>
     <w:rsid w:val="006B0D22"/>
     <w:rsid w:val="006C41A9"/>
+    <w:rsid w:val="007375A8"/>
     <w:rsid w:val="00737FF2"/>
     <w:rsid w:val="00756D8E"/>
     <w:rsid w:val="0084784F"/>
     <w:rsid w:val="008A0D33"/>
     <w:rsid w:val="008B0298"/>
     <w:rsid w:val="008C1456"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="009C6117"/>
     <w:rsid w:val="009D3778"/>
     <w:rsid w:val="00A61F41"/>
     <w:rsid w:val="00B05228"/>
     <w:rsid w:val="00BC720E"/>
+    <w:rsid w:val="00BF1626"/>
+    <w:rsid w:val="00C101CF"/>
     <w:rsid w:val="00C717C9"/>
     <w:rsid w:val="00C8372F"/>
     <w:rsid w:val="00C90FF6"/>
     <w:rsid w:val="00CD6315"/>
     <w:rsid w:val="00D20B7D"/>
     <w:rsid w:val="00D5673A"/>
     <w:rsid w:val="00D92DB4"/>
     <w:rsid w:val="00DC1273"/>
+    <w:rsid w:val="00E2288B"/>
     <w:rsid w:val="00F22953"/>
     <w:rsid w:val="00FD5B2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -10548,51 +10447,51 @@
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11148,87 +11047,87 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F80BDC-8BDD-40A9-8B59-FB2F154B8372}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13C1B0B-704F-4E9E-AAA3-2987F535C04B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CC5813-DDE0-4CC7-9F73-839478C7B985}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B29517B4-141D-4382-8041-A11C179FFCA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2920</Characters>
+  <Pages>6</Pages>
+  <Words>541</Words>
+  <Characters>2924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3454</CharactersWithSpaces>
+  <CharactersWithSpaces>3459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ana Digues</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-12-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">