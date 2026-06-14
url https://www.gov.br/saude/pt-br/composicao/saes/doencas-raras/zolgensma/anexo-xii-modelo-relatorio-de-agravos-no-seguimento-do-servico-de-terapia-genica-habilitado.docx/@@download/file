--- v0 (2026-05-01)
+++ v1 (2026-06-14)
@@ -21,59 +21,61 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="73400EA9" w14:textId="436FBBA0" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MINISTÉRIO DA SAÚDE</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="38F7B1BE" w14:textId="77777777" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>SECRETARIA DE ATENÇÃO ESPECIALIZADA À SAÚDE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372C0C5C" w14:textId="77777777" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
@@ -2730,52 +2732,50 @@
                 <w:iCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>: "Paciente mantém instabilidade hemodinâmica apesar da otimização de aminas vasoativas").</w:t>
             </w:r>
             <w:r w:rsidR="003A119C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="314D2B04" w14:textId="70AEFF43" w:rsidR="005B3C04" w:rsidRPr="00142651" w:rsidRDefault="005B3C04" w:rsidP="004C05C5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00707726" w14:paraId="5B718E0D" w14:textId="77777777" w:rsidTr="00707726">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E8E4940" w14:textId="2747C459" w:rsidR="001355D2" w:rsidRDefault="00265552" w:rsidP="007F666C">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -4034,58 +4034,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72A518BB" w14:textId="250EA71E" w:rsidR="00497074" w:rsidRDefault="00497074" w:rsidP="00C73DA0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00497074">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D176487" w14:textId="77777777" w:rsidR="00EB73FD" w:rsidRDefault="00EB73FD" w:rsidP="00734B9E">
+    <w:p w14:paraId="0586AEF4" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02323344" w14:textId="77777777" w:rsidR="00EB73FD" w:rsidRDefault="00EB73FD" w:rsidP="00734B9E">
+    <w:p w14:paraId="62E1E6F7" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4116,204 +4116,194 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2007586255"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="00F193C9" w14:textId="01D10C67" w:rsidR="00B30560" w:rsidRDefault="00B30560">
+      <w:p w14:paraId="00F193C9" w14:textId="2761E588" w:rsidR="00B30560" w:rsidRDefault="00B30560">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009C2EED">
+        <w:r w:rsidR="00A7442D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0F3DC6DE" w14:textId="77833E15" w:rsidR="00734B9E" w:rsidRDefault="00734B9E" w:rsidP="005A3944">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12AFF979" w14:textId="77777777" w:rsidR="00EB73FD" w:rsidRDefault="00EB73FD" w:rsidP="00734B9E">
+    <w:p w14:paraId="2FA526B2" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66C05810" w14:textId="77777777" w:rsidR="00EB73FD" w:rsidRDefault="00EB73FD" w:rsidP="00734B9E">
+    <w:p w14:paraId="04977BDE" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="18E62C60" w14:textId="6A36D167" w:rsidR="00FE3211" w:rsidRPr="00FE3211" w:rsidRDefault="00FE3211" w:rsidP="00FE3211">
+  <w:p w14:paraId="18E62C60" w14:textId="24CD528B" w:rsidR="00FE3211" w:rsidRPr="00FE3211" w:rsidRDefault="00C21CB7" w:rsidP="00FE3211">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r w:rsidRPr="00FE3211">
+    <w:bookmarkStart w:id="1" w:name="_Hlk216265006"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk216265007"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk216265088"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk216265089"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk216265170"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk216265171"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk216265244"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk216265245"/>
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16186ED7" wp14:editId="592AA140">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3086487F" wp14:editId="69BBC80F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1939290</wp:posOffset>
+            <wp:posOffset>205828</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1634490</wp:posOffset>
+            <wp:posOffset>-843590</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3190240" cy="3423920"/>
+          <wp:extent cx="5267401" cy="1463167"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
+          <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="14188" y="8893"/>
-[...9 lines deleted...]
-              <wp:lineTo x="14188" y="8893"/>
+              <wp:start x="10390" y="9000"/>
+              <wp:lineTo x="7265" y="11250"/>
+              <wp:lineTo x="7187" y="14063"/>
+              <wp:lineTo x="8593" y="14063"/>
+              <wp:lineTo x="8593" y="15750"/>
+              <wp:lineTo x="19374" y="15750"/>
+              <wp:lineTo x="19374" y="14063"/>
+              <wp:lineTo x="19686" y="11250"/>
+              <wp:lineTo x="18905" y="10969"/>
+              <wp:lineTo x="10780" y="9000"/>
+              <wp:lineTo x="10390" y="9000"/>
             </wp:wrapPolygon>
-          </wp:wrapTight>
-          <wp:docPr id="33156143" name="Imagem 4" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          </wp:wrapThrough>
+          <wp:docPr id="1" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="33156143" name="Imagem 4" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3190240" cy="3423920"/>
+                    <a:ext cx="5267401" cy="1463167"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:bookmarkStart w:id="1" w:name="_Hlk216265006"/>
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00FE3211">
+    <w:r w:rsidR="00FE3211" w:rsidRPr="00FE3211">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4260DC09" wp14:editId="53790C5C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4260DC09" wp14:editId="4A6B142A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>405765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-381000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1342390" cy="826135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20919"/>
               <wp:lineTo x="21150" y="20919"/>
               <wp:lineTo x="21150" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="756432068" name="Imagem 3" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4345,51 +4335,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
   </w:p>
-  <w:p w14:paraId="02550672" w14:textId="77777777" w:rsidR="00734B9E" w:rsidRDefault="00734B9E">
+  <w:p w14:paraId="02550672" w14:textId="5918BB11" w:rsidR="00734B9E" w:rsidRDefault="00734B9E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00847CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5FA7CD8"/>
     <w:lvl w:ilvl="0" w:tplc="528889CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -10590,56 +10580,57 @@
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A+Jc7Z4KYBlSyIkUi4CAU4Ves46Guhk4XAKM4dkEQ5xWfn/g8bHJPKG842SuQTtXqDTiFB1k69B+B+nXqqvuyA==" w:salt="N0u+JCPooCoVQfgnzPti0A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00734B9E"/>
     <w:rsid w:val="00014D4C"/>
     <w:rsid w:val="00017F91"/>
@@ -10718,99 +10709,102 @@
     <w:rsid w:val="0081700E"/>
     <w:rsid w:val="00823961"/>
     <w:rsid w:val="00824EA3"/>
     <w:rsid w:val="0084287B"/>
     <w:rsid w:val="008528CB"/>
     <w:rsid w:val="00864350"/>
     <w:rsid w:val="00892481"/>
     <w:rsid w:val="0089469F"/>
     <w:rsid w:val="008A675B"/>
     <w:rsid w:val="008D4CD8"/>
     <w:rsid w:val="008F2485"/>
     <w:rsid w:val="009231A8"/>
     <w:rsid w:val="00923DCC"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="00933F1D"/>
     <w:rsid w:val="00945DAA"/>
     <w:rsid w:val="00956461"/>
     <w:rsid w:val="009909D9"/>
     <w:rsid w:val="009A278F"/>
     <w:rsid w:val="009A3225"/>
     <w:rsid w:val="009C2EED"/>
     <w:rsid w:val="009D612D"/>
     <w:rsid w:val="00A034E8"/>
     <w:rsid w:val="00A2353C"/>
     <w:rsid w:val="00A70733"/>
+    <w:rsid w:val="00A7442D"/>
     <w:rsid w:val="00AA59AB"/>
     <w:rsid w:val="00AC175A"/>
     <w:rsid w:val="00AD3AF5"/>
     <w:rsid w:val="00AD451F"/>
     <w:rsid w:val="00AF0929"/>
     <w:rsid w:val="00AF665E"/>
     <w:rsid w:val="00B02A39"/>
     <w:rsid w:val="00B30560"/>
     <w:rsid w:val="00B3240C"/>
     <w:rsid w:val="00B42440"/>
     <w:rsid w:val="00B51600"/>
     <w:rsid w:val="00B51910"/>
     <w:rsid w:val="00B53CC7"/>
     <w:rsid w:val="00B61E4A"/>
     <w:rsid w:val="00B8600F"/>
     <w:rsid w:val="00BA337E"/>
     <w:rsid w:val="00BB52AE"/>
     <w:rsid w:val="00BC3446"/>
     <w:rsid w:val="00BC4DE9"/>
     <w:rsid w:val="00BF4AE1"/>
     <w:rsid w:val="00BF6E87"/>
     <w:rsid w:val="00C01B65"/>
     <w:rsid w:val="00C069B6"/>
+    <w:rsid w:val="00C21CB7"/>
     <w:rsid w:val="00C22ED0"/>
     <w:rsid w:val="00C31E75"/>
     <w:rsid w:val="00C702E4"/>
     <w:rsid w:val="00C73DA0"/>
     <w:rsid w:val="00C868FC"/>
     <w:rsid w:val="00C96DA7"/>
     <w:rsid w:val="00CB3A75"/>
     <w:rsid w:val="00CC18F7"/>
     <w:rsid w:val="00CC7763"/>
     <w:rsid w:val="00CF61F4"/>
     <w:rsid w:val="00CF7B06"/>
     <w:rsid w:val="00D13A7C"/>
     <w:rsid w:val="00D52A11"/>
     <w:rsid w:val="00D87802"/>
     <w:rsid w:val="00D91276"/>
     <w:rsid w:val="00D9170A"/>
     <w:rsid w:val="00D92C76"/>
     <w:rsid w:val="00DA6F77"/>
     <w:rsid w:val="00DA77A5"/>
     <w:rsid w:val="00DB06DF"/>
     <w:rsid w:val="00DB75A6"/>
     <w:rsid w:val="00DC6544"/>
     <w:rsid w:val="00DE592F"/>
     <w:rsid w:val="00E02C00"/>
     <w:rsid w:val="00E24D66"/>
     <w:rsid w:val="00E36F6F"/>
+    <w:rsid w:val="00E44E7C"/>
     <w:rsid w:val="00E622C0"/>
     <w:rsid w:val="00E65FDB"/>
     <w:rsid w:val="00EB617C"/>
     <w:rsid w:val="00EB6D8F"/>
     <w:rsid w:val="00EB73FD"/>
     <w:rsid w:val="00EC0381"/>
     <w:rsid w:val="00EC5D0C"/>
     <w:rsid w:val="00ED696C"/>
     <w:rsid w:val="00EE4265"/>
     <w:rsid w:val="00EE55D8"/>
     <w:rsid w:val="00F017C1"/>
     <w:rsid w:val="00F2418A"/>
     <w:rsid w:val="00F24327"/>
     <w:rsid w:val="00F3198F"/>
     <w:rsid w:val="00F620DB"/>
     <w:rsid w:val="00F638F9"/>
     <w:rsid w:val="00F703A6"/>
     <w:rsid w:val="00FC42B0"/>
     <w:rsid w:val="00FC70EA"/>
     <w:rsid w:val="00FD64C5"/>
     <w:rsid w:val="00FD7B8C"/>
     <w:rsid w:val="00FE3211"/>
     <w:rsid w:val="2B259AD2"/>
   </w:rsids>
   <m:mathPr>
@@ -12731,50 +12725,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -12965,114 +12979,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B573DA6E-C91A-4010-88F3-A7AA4A2018B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865FE67C-A19B-4E83-9CFD-C0045530154F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84EDECBE-39F5-447D-9DAA-A621C13E6B0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61D943B3-2A0F-4E47-87A1-49408EF5FA13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA4B620-3C06-40CD-99B8-58600907ED65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>532</Words>
   <Characters>2876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>