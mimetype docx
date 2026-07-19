--- v1 (2026-06-14)
+++ v2 (2026-07-19)
@@ -22,60 +22,60 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="73400EA9" w14:textId="436FBBA0" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MINISTÉRIO DA SAÚDE</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="38F7B1BE" w14:textId="77777777" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>SECRETARIA DE ATENÇÃO ESPECIALIZADA À SAÚDE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372C0C5C" w14:textId="77777777" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
@@ -125,328 +125,293 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">GERAL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>DE DOENÇAS RARAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00956461" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60434662" w14:textId="6D9A5370" w:rsidR="00B30560" w:rsidRDefault="00B30560" w:rsidP="005B3C04">
+    <w:p w14:paraId="60434662" w14:textId="6D9A5370" w:rsidR="00B30560" w:rsidRPr="008C6930" w:rsidRDefault="00B30560" w:rsidP="005B3C04">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370ADC6A" w14:textId="57B2CC65" w:rsidR="00D92C76" w:rsidRPr="00D92C76" w:rsidRDefault="00D92C76" w:rsidP="00D92C76">
+    <w:p w14:paraId="370ADC6A" w14:textId="57B2CC65" w:rsidR="00D92C76" w:rsidRPr="008C6930" w:rsidRDefault="00D92C76" w:rsidP="008C6930">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexo </w:t>
+      </w:r>
+      <w:r w:rsidR="00823961" w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XII- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota Técnica nº </w:t>
+      </w:r>
+      <w:r w:rsidR="005D31D3" w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="005D31D3" w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-CGRAR/DAET/SAES/MS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287A65D5" w14:textId="5CC3BCE0" w:rsidR="005B3C04" w:rsidRPr="00F2418A" w:rsidRDefault="005B3C04" w:rsidP="008C6930">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92C76">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Anexo </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Relatório de </w:t>
       </w:r>
-      <w:r w:rsidR="00823961">
+      <w:r w:rsidR="007424F2" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>XII-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Agravos </w:t>
       </w:r>
-      <w:r w:rsidR="00823961" w:rsidRPr="00D92C76">
+      <w:r w:rsidR="008A675B" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92C76">
+      <w:r w:rsidR="007424F2" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Nota Técnica nº </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seguimento</w:t>
       </w:r>
-      <w:r w:rsidR="005D31D3">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>42</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92C76">
+      <w:r w:rsidR="00B8600F" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>/202</w:t>
+        </w:rPr>
+        <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidR="005D31D3">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>6</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92C76">
+      <w:r w:rsidR="00B8600F" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>-CGRAR/DAET/SAES/MS</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">erviço de </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F2418A">
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2418A" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Relatório de </w:t>
+        </w:rPr>
+        <w:t>erapia</w:t>
       </w:r>
-      <w:r w:rsidR="007424F2">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Agravos </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
       </w:r>
-      <w:r w:rsidR="008A675B">
+      <w:r w:rsidR="00B8600F" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>no</w:t>
+        </w:rPr>
+        <w:t>ênica</w:t>
       </w:r>
-      <w:r w:rsidR="007424F2">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Seguimento</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2418A">
+      <w:r w:rsidR="00B8600F" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>abilitado</w:t>
       </w:r>
-      <w:r w:rsidR="00B8600F" w:rsidRPr="00F2418A">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>do</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2418A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> S</w:t>
+        </w:rPr>
+        <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00B8600F" w:rsidRPr="00F2418A">
+      <w:r w:rsidR="00B8600F" w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">erviço de </w:t>
+        </w:rPr>
+        <w:t>olgensma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2418A">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>T</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00F2418A">
+      <w:r w:rsidRPr="008C6930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-[...83 lines deleted...]
-          <w:sz w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2418A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA16488" w14:textId="77777777" w:rsidR="005B3C04" w:rsidRPr="00D905CB" w:rsidRDefault="005B3C04" w:rsidP="005B3C04"/>
     <w:p w14:paraId="1C9AB28A" w14:textId="184E5839" w:rsidR="005B3C04" w:rsidRPr="001A2146" w:rsidRDefault="005B3C04" w:rsidP="005B3C04">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4034,58 +3999,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72A518BB" w14:textId="250EA71E" w:rsidR="00497074" w:rsidRDefault="00497074" w:rsidP="00C73DA0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00497074">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0586AEF4" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
+    <w:p w14:paraId="60AD487E" w14:textId="77777777" w:rsidR="004D30DC" w:rsidRDefault="004D30DC" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62E1E6F7" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
+    <w:p w14:paraId="3E1DBC1B" w14:textId="77777777" w:rsidR="004D30DC" w:rsidRDefault="004D30DC" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4116,131 +4081,131 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2007586255"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="00F193C9" w14:textId="2761E588" w:rsidR="00B30560" w:rsidRDefault="00B30560">
+      <w:p w14:paraId="00F193C9" w14:textId="03866342" w:rsidR="00B30560" w:rsidRDefault="00B30560">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A7442D">
+        <w:r w:rsidR="008C6930">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0F3DC6DE" w14:textId="77833E15" w:rsidR="00734B9E" w:rsidRDefault="00734B9E" w:rsidP="005A3944">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA526B2" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
+    <w:p w14:paraId="3599D377" w14:textId="77777777" w:rsidR="004D30DC" w:rsidRDefault="004D30DC" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04977BDE" w14:textId="77777777" w:rsidR="00E44E7C" w:rsidRDefault="00E44E7C" w:rsidP="00734B9E">
+    <w:p w14:paraId="14E2778D" w14:textId="77777777" w:rsidR="004D30DC" w:rsidRDefault="004D30DC" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="18E62C60" w14:textId="24CD528B" w:rsidR="00FE3211" w:rsidRPr="00FE3211" w:rsidRDefault="00C21CB7" w:rsidP="00FE3211">
+  <w:p w14:paraId="18E62C60" w14:textId="1AFB8932" w:rsidR="00FE3211" w:rsidRPr="00FE3211" w:rsidRDefault="00C21CB7" w:rsidP="00FE3211">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk216265006"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk216265007"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk216265088"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk216265089"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk216265170"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk216265171"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk216265244"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk216265245"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3086487F" wp14:editId="69BBC80F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3086487F" wp14:editId="0CFF98A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>205828</wp:posOffset>
+            <wp:posOffset>-365760</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-843590</wp:posOffset>
+            <wp:posOffset>-843280</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5267401" cy="1463167"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="10390" y="9000"/>
               <wp:lineTo x="7265" y="11250"/>
               <wp:lineTo x="7187" y="14063"/>
               <wp:lineTo x="8593" y="14063"/>
               <wp:lineTo x="8593" y="15750"/>
               <wp:lineTo x="19374" y="15750"/>
               <wp:lineTo x="19374" y="14063"/>
               <wp:lineTo x="19686" y="11250"/>
               <wp:lineTo x="18905" y="10969"/>
               <wp:lineTo x="10780" y="9000"/>
               <wp:lineTo x="10390" y="9000"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="1" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4250,123 +4215,50 @@
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5267401" cy="1463167"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
-[...71 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
   </w:p>
   <w:p w14:paraId="02550672" w14:textId="5918BB11" w:rsidR="00734B9E" w:rsidRDefault="00734B9E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00847CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -10580,57 +10472,57 @@
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A+Jc7Z4KYBlSyIkUi4CAU4Ves46Guhk4XAKM4dkEQ5xWfn/g8bHJPKG842SuQTtXqDTiFB1k69B+B+nXqqvuyA==" w:salt="N0u+JCPooCoVQfgnzPti0A=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oox89JRlGk3BNVM9w7ARj+f5DDwpZVrMqUPIPO1SICklNDvy/RnpTsTpuTgW6xuT45fUkAPxpyruTviwBfluxA==" w:salt="C0hC7/w/GzzL3eip4omi5g=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00734B9E"/>
     <w:rsid w:val="00014D4C"/>
     <w:rsid w:val="00017F91"/>
@@ -10658,85 +10550,87 @@
     <w:rsid w:val="002A366C"/>
     <w:rsid w:val="002B1B16"/>
     <w:rsid w:val="002B6022"/>
     <w:rsid w:val="002B75A4"/>
     <w:rsid w:val="002C3F26"/>
     <w:rsid w:val="00304766"/>
     <w:rsid w:val="00316890"/>
     <w:rsid w:val="0036552E"/>
     <w:rsid w:val="0037474C"/>
     <w:rsid w:val="0038766F"/>
     <w:rsid w:val="003A119C"/>
     <w:rsid w:val="003A2F92"/>
     <w:rsid w:val="003E6CDB"/>
     <w:rsid w:val="003F2DC4"/>
     <w:rsid w:val="00424674"/>
     <w:rsid w:val="004342C1"/>
     <w:rsid w:val="00452EA1"/>
     <w:rsid w:val="00477111"/>
     <w:rsid w:val="00496A42"/>
     <w:rsid w:val="00497074"/>
     <w:rsid w:val="004A31AD"/>
     <w:rsid w:val="004C05C5"/>
     <w:rsid w:val="004C2D5F"/>
     <w:rsid w:val="004C66ED"/>
     <w:rsid w:val="004D0378"/>
+    <w:rsid w:val="004D30DC"/>
     <w:rsid w:val="004E722E"/>
     <w:rsid w:val="00500578"/>
     <w:rsid w:val="00507E16"/>
     <w:rsid w:val="005238F8"/>
     <w:rsid w:val="005664E5"/>
     <w:rsid w:val="005A3944"/>
     <w:rsid w:val="005B3C04"/>
     <w:rsid w:val="005D0B99"/>
     <w:rsid w:val="005D31D3"/>
     <w:rsid w:val="005E2F35"/>
     <w:rsid w:val="0063146B"/>
     <w:rsid w:val="006900EE"/>
     <w:rsid w:val="006E79C9"/>
     <w:rsid w:val="00707726"/>
     <w:rsid w:val="00730449"/>
     <w:rsid w:val="00734B9E"/>
     <w:rsid w:val="00741E00"/>
     <w:rsid w:val="007424F2"/>
     <w:rsid w:val="00751F3A"/>
     <w:rsid w:val="00767252"/>
     <w:rsid w:val="007B27BC"/>
     <w:rsid w:val="007C1B02"/>
     <w:rsid w:val="007E0A7B"/>
     <w:rsid w:val="007F60E0"/>
     <w:rsid w:val="008010E0"/>
     <w:rsid w:val="008160FA"/>
     <w:rsid w:val="0081700E"/>
     <w:rsid w:val="00823961"/>
     <w:rsid w:val="00824EA3"/>
     <w:rsid w:val="0084287B"/>
     <w:rsid w:val="008528CB"/>
     <w:rsid w:val="00864350"/>
     <w:rsid w:val="00892481"/>
     <w:rsid w:val="0089469F"/>
     <w:rsid w:val="008A675B"/>
+    <w:rsid w:val="008C6930"/>
     <w:rsid w:val="008D4CD8"/>
     <w:rsid w:val="008F2485"/>
     <w:rsid w:val="009231A8"/>
     <w:rsid w:val="00923DCC"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="00933F1D"/>
     <w:rsid w:val="00945DAA"/>
     <w:rsid w:val="00956461"/>
     <w:rsid w:val="009909D9"/>
     <w:rsid w:val="009A278F"/>
     <w:rsid w:val="009A3225"/>
     <w:rsid w:val="009C2EED"/>
     <w:rsid w:val="009D612D"/>
     <w:rsid w:val="00A034E8"/>
     <w:rsid w:val="00A2353C"/>
     <w:rsid w:val="00A70733"/>
     <w:rsid w:val="00A7442D"/>
     <w:rsid w:val="00AA59AB"/>
     <w:rsid w:val="00AC175A"/>
     <w:rsid w:val="00AD3AF5"/>
     <w:rsid w:val="00AD451F"/>
     <w:rsid w:val="00AF0929"/>
     <w:rsid w:val="00AF665E"/>
     <w:rsid w:val="00B02A39"/>
     <w:rsid w:val="00B30560"/>
@@ -12444,51 +12338,51 @@
     </w:div>
     <w:div w:id="2023822090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12725,70 +12619,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -12979,94 +12853,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B573DA6E-C91A-4010-88F3-A7AA4A2018B8}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84EDECBE-39F5-447D-9DAA-A621C13E6B0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865FE67C-A19B-4E83-9CFD-C0045530154F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B573DA6E-C91A-4010-88F3-A7AA4A2018B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA4B620-3C06-40CD-99B8-58600907ED65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF1F7307-18BA-400A-AB68-7E09713194C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>532</Words>
   <Characters>2876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>