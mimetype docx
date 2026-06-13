--- v0 (2026-04-21)
+++ v1 (2026-06-13)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="5609A363" w14:textId="04BF3075" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:spacing w:after="102"/>
         <w:ind w:right="650"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -88,139 +89,173 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1D31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Anexo V. Nota Técnica</w:t>
       </w:r>
       <w:r w:rsidR="00D9154A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> nº 42/2026</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>-CGRAR/DAET/SAES/MS -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D62C15" w14:textId="3AC71BF5" w:rsidR="00CE6F95" w:rsidRDefault="003D2617">
       <w:pPr>
         <w:spacing w:after="864" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="2227" w:hanging="1769"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulário </w:t>
       </w:r>
       <w:r w:rsidR="0021054A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>de Solicitação de Fabricação do Onasemnogeno Abepa</w:t>
       </w:r>
       <w:r w:rsidR="00950DDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0021054A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">voveque (Zolgensma®). </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6766037C" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="280"/>
         <w:ind w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Todas as informações solicitadas abaixo são obrigatórias para concluir com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>sucesso o pedido de fabricação e importação de Onasemnogeno</w:t>
+        <w:t xml:space="preserve">sucesso o pedido de fabricação e importação de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Onasemnogeno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>Aberpavoveque (Zolgensma®).</w:t>
+        <w:t>Aberpavoveque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Zolgensma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>®).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA08E6D" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:spacing w:after="225" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NOME DO CENTRO DE REFERÊNCIA: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAFF1BF" w14:textId="56CDAD10" w:rsidR="00FF2A81" w:rsidRDefault="00FF2A81">
       <w:pPr>
         <w:spacing w:after="225" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
       <w:r>
@@ -243,99 +278,167 @@
         </w:rPr>
         <w:t>DATA PREVISTA DA INFUSÃO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="BEBEBE"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6E6AA4" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:spacing w:after="268" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NOME DO MÉDICO ASSISTENTE: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4CF12D" w14:textId="2C8D103D" w:rsidR="00FF2A81" w:rsidRPr="00FF2A81" w:rsidRDefault="0021054A" w:rsidP="00FF2A81">
+    <w:p w14:paraId="3B4CF12D" w14:textId="7A566ECF" w:rsidR="00FF2A81" w:rsidRDefault="0021054A" w:rsidP="00FF2A81">
       <w:pPr>
         <w:spacing w:after="263" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PACIENTE TESTADO PARA AAV9?  SIM</w:t>
+        <w:t>PACIENTE TESTADO PARA AAV9?  SIM</w:t>
       </w:r>
       <w:r w:rsidR="004E5BD4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004E5BD4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004E5BD4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     NÃO </w:t>
       </w:r>
       <w:r w:rsidR="004E5BD4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(   )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BFDA17" w14:textId="6BABDD12" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
+    <w:p w14:paraId="3B4BA9F2" w14:textId="508649D5" w:rsidR="00BD1676" w:rsidRDefault="00BD1676" w:rsidP="00BD1676">
       <w:pPr>
-        <w:spacing w:after="225" w:line="265" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DATA EM QUE O EXAME AAV9* FOI REALIZADO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A73CBA2" w14:textId="77777777" w:rsidR="00D46B54" w:rsidRDefault="00BD1676" w:rsidP="00BD1676">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1676">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(*Exame possui validade de 30 dias, devendo estar válido até a data da infusão</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46B54">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BD7705" w14:textId="6AA4A8CC" w:rsidR="00BD1676" w:rsidRPr="00BD1676" w:rsidRDefault="00D46B54" w:rsidP="00BD1676">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ref: NT42/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1676" w:rsidRPr="00BD1676">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BFDA17" w14:textId="6BABDD12" w:rsidR="00CE6F95" w:rsidRDefault="0021054A" w:rsidP="00BD1676">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="225" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PESO DO PACIENTE (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>XX,X</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> KG): </w:t>
       </w:r>
@@ -2192,138 +2295,114 @@
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3338EB2E" w14:textId="77777777" w:rsidR="00DF6803" w:rsidRPr="004D5E49" w:rsidRDefault="00DF6803" w:rsidP="00E96FD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-    </w:tbl>
-[...25 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DF6803" w:rsidRPr="004D5E49" w14:paraId="4E875E1B" w14:textId="77777777" w:rsidTr="002D038F">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
-        <w:sdt>
-[...42 lines deleted...]
-                <w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71278D9A" w14:textId="445A2F5D" w:rsidR="00DF6803" w:rsidRPr="004D5E49" w:rsidRDefault="002D038F" w:rsidP="00E96FD9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1303924231"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C12081">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-        </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15703AFB" w14:textId="77777777" w:rsidR="00DF6803" w:rsidRPr="004D5E49" w:rsidRDefault="00DF6803" w:rsidP="00E96FD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -22809,169 +22888,192 @@
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BDD6EE"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32289132" w14:textId="77777777" w:rsidR="00DF6803" w:rsidRPr="004D5E49" w:rsidRDefault="00DF6803" w:rsidP="00E96FD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79F1C585" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="00CE6F95" w:rsidP="00DF6803">
+    <w:p w14:paraId="3CB0EEEB" w14:textId="77777777" w:rsidR="00A011CB" w:rsidRDefault="00A011CB" w:rsidP="00DF6803">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="709"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465EE4FF" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="00CE6F95">
+    <w:p w14:paraId="2DF35E1C" w14:textId="77777777" w:rsidR="00A011CB" w:rsidRDefault="00A011CB" w:rsidP="00432B58">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:left="-1701" w:right="709"/>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="5443"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FCE46D2" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="00CE6F95">
+    <w:p w14:paraId="09FDA79A" w14:textId="69238A21" w:rsidR="00A011CB" w:rsidRPr="00432B58" w:rsidRDefault="00A011CB" w:rsidP="00432B58">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:left="-1701" w:right="709"/>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="5443"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6528259A" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
+    <w:p w14:paraId="48D8DD4A" w14:textId="3EB0725E" w:rsidR="00A011CB" w:rsidRDefault="00A011CB">
       <w:pPr>
         <w:spacing w:after="137"/>
         <w:ind w:left="-5" w:right="5443" w:hanging="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRM: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6528259A" w14:textId="61DBD074" w:rsidR="00CE6F95" w:rsidRPr="00432B58" w:rsidRDefault="0021054A">
+      <w:pPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:left="-5" w:right="5443" w:hanging="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSINATURA:  </w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">CRM: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792D6051" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:spacing w:after="137"/>
         <w:ind w:left="-5" w:right="5443" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">DATA:  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE6F95">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1393" w:right="1060" w:bottom="1784" w:left="1701" w:header="720" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="359F5A71" w14:textId="77777777" w:rsidR="007144C8" w:rsidRDefault="007144C8">
+    <w:p w14:paraId="69BF7DC8" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="475FC191" w14:textId="77777777" w:rsidR="007144C8" w:rsidRDefault="007144C8">
+    <w:p w14:paraId="7F81DD09" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
@@ -23002,51 +23104,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3E976229" w14:textId="2D73411E" w:rsidR="00CE6F95" w:rsidRDefault="008603CE">
+  <w:p w14:paraId="3E976229" w14:textId="16638967" w:rsidR="00CE6F95" w:rsidRDefault="008603CE">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="641"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7812F650" wp14:editId="50E5C3B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>11911965</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7543800" cy="950595"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="2021242294" name="Picture 2021242294"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -23063,51 +23165,51 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7543800" cy="950595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D9154A" w:rsidRPr="00D9154A">
+    <w:r w:rsidR="00340FE5" w:rsidRPr="00340FE5">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="65C4BC7A" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
@@ -23128,61 +23230,61 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB44377" w14:textId="77777777" w:rsidR="007144C8" w:rsidRDefault="007144C8">
+    <w:p w14:paraId="710A80DA" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06DD30DA" w14:textId="77777777" w:rsidR="007144C8" w:rsidRDefault="007144C8">
+    <w:p w14:paraId="3F5BAD46" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3B7D0534" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="-1701" w:right="10840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7A9D46B2" wp14:editId="7EAE1971">
           <wp:simplePos x="0" y="0"/>
@@ -23209,201 +23311,203 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7543800" cy="950976"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0A7A871C" w14:textId="77777777" w:rsidR="00FF2A81" w:rsidRDefault="00FF2A81" w:rsidP="00FF2A81">
+  <w:p w14:paraId="0A7A871C" w14:textId="582D4C17" w:rsidR="00FF2A81" w:rsidRDefault="00FF2A81" w:rsidP="00FF2A81">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="_Hlk216265006"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk216265007"/>
-    <w:r>
-[...143 lines deleted...]
-    </w:r>
+    <w:del w:id="4" w:author="Lucas Akio Eloy Ezaki" w:date="2026-06-12T11:37:00Z">
+      <w:r w:rsidDel="00340FE5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="199DF3F2" wp14:editId="14D00297">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1939290</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-1664970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3190240" cy="3423920"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="14059" y="9013"/>
+                <wp:lineTo x="4127" y="9734"/>
+                <wp:lineTo x="903" y="10215"/>
+                <wp:lineTo x="903" y="11898"/>
+                <wp:lineTo x="6449" y="12378"/>
+                <wp:lineTo x="13285" y="12619"/>
+                <wp:lineTo x="19992" y="12619"/>
+                <wp:lineTo x="20121" y="12378"/>
+                <wp:lineTo x="20637" y="10936"/>
+                <wp:lineTo x="19605" y="9734"/>
+                <wp:lineTo x="18831" y="9013"/>
+                <wp:lineTo x="14059" y="9013"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2" name="Imagem 2" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Imagem 2" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3190240" cy="3423920"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00340FE5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B754066" wp14:editId="4B27C9B6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>405765</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-381000</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1342390" cy="826135"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20919"/>
+                <wp:lineTo x="21150" y="20919"/>
+                <wp:lineTo x="21150" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1" name="Imagem 1" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Imagem 1" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1342390" cy="826135"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:del>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
   </w:p>
   <w:p w14:paraId="3B3FA21F" w14:textId="24A0FE84" w:rsidR="00CE6F95" w:rsidRDefault="00CE6F95">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="-1701" w:right="10840"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4627C411" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="-1701" w:right="10840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="793FD130" wp14:editId="20491CEB">
@@ -23873,101 +23977,121 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w15:person w15:author="Lucas Akio Eloy Ezaki">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-2135630104-1162506924-937769972-468273"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hPNOJIJKTWklTQ+1JGz3VAUsVgLxaYEHx6rymemapeL9cbNOrIgpokYShh0nfeV9gJ5o8z6BHdRILONZdeIj1A==" w:salt="VfBpY3wyyp553shoepowGA=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Gk4ozNd7YsyykxtSeckDErl8VvS8OVozly4oal14Ur+aPCuxfLAbeHmahy+8euKs3QU+JXCahxKpQO+cjgiUMg==" w:salt="a6ToeVaoexnINjy8Uy7fZg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE6F95"/>
     <w:rsid w:val="00030E81"/>
     <w:rsid w:val="0003235D"/>
     <w:rsid w:val="00074B44"/>
     <w:rsid w:val="00101A42"/>
     <w:rsid w:val="00161F6F"/>
+    <w:rsid w:val="001D0FD2"/>
     <w:rsid w:val="0021054A"/>
     <w:rsid w:val="002178E9"/>
     <w:rsid w:val="002D038F"/>
+    <w:rsid w:val="00320FF1"/>
+    <w:rsid w:val="00340FE5"/>
     <w:rsid w:val="003D2617"/>
+    <w:rsid w:val="00432B58"/>
     <w:rsid w:val="004E5BD4"/>
     <w:rsid w:val="004F6A78"/>
     <w:rsid w:val="00566B65"/>
+    <w:rsid w:val="00692919"/>
     <w:rsid w:val="007144C8"/>
+    <w:rsid w:val="00785319"/>
     <w:rsid w:val="007B7664"/>
     <w:rsid w:val="008603CE"/>
+    <w:rsid w:val="008B2EB9"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="00950DDF"/>
+    <w:rsid w:val="00A011CB"/>
     <w:rsid w:val="00A10B58"/>
+    <w:rsid w:val="00B10CF8"/>
+    <w:rsid w:val="00BD1676"/>
     <w:rsid w:val="00C12081"/>
+    <w:rsid w:val="00C31A7F"/>
     <w:rsid w:val="00CE6F95"/>
     <w:rsid w:val="00D20B7D"/>
+    <w:rsid w:val="00D46B54"/>
     <w:rsid w:val="00D9154A"/>
     <w:rsid w:val="00DF6803"/>
     <w:rsid w:val="00FB50A0"/>
     <w:rsid w:val="00FF2A81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -24506,59 +24630,90 @@
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0003235D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD1676"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD1676"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -24876,50 +25031,59 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -25110,145 +25274,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9B4CEDD-132D-476C-BBCA-774AE678E77D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17539A20-4A7A-4F33-ADF7-422C71DB06DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A580F2A8-1BA9-443B-AF1E-720513DA6FB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84C04401-C297-4EF9-97C0-507FEECBAA3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57FEAAD3-DFDF-4629-BF8C-21AE02D7751C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3c9bec58-8084-492e-8360-0e1cfe36408c}" enabled="1" method="Standard" siteId="{f35a6974-607f-47d4-82d7-ff31d7dc53a5}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>850</Words>
-  <Characters>4594</Characters>
+  <Words>871</Words>
+  <Characters>4709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>PACTE UNICAMP 2:11</vt:lpstr>
       <vt:lpstr>PACTE UNICAMP 2:11</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Novartis Pharma AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5434</CharactersWithSpaces>
+  <CharactersWithSpaces>5569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PACTE UNICAMP 2:11</dc:title>
   <dc:subject/>
   <dc:creator>Veronesi, Jose Ricardo</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">