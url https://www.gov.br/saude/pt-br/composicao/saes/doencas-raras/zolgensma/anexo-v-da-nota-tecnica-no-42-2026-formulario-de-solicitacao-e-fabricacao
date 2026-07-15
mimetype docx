--- v1 (2026-06-13)
+++ v2 (2026-07-15)
@@ -1,51 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="5609A363" w14:textId="04BF3075" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:spacing w:after="102"/>
         <w:ind w:right="650"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -71,113 +70,133 @@
     <w:p w14:paraId="578C84F9" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:spacing w:after="776" w:line="348" w:lineRule="auto"/>
         <w:ind w:left="1527" w:hanging="857"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTAMENTO DE ATENÇÃO ESPECIALIZADA E TEMÁTICA COORDENAÇÃO-GERAL DE DOENÇAS RARAS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BD9272" w14:textId="308C39CE" w:rsidR="004E5BD4" w:rsidRPr="002E1D31" w:rsidRDefault="004E5BD4" w:rsidP="004E5BD4">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="002E1D31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Anexo V. Nota Técnica</w:t>
       </w:r>
       <w:r w:rsidR="00D9154A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nº 42/2026</w:t>
+        <w:t xml:space="preserve"> nº </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D9154A" w:rsidRPr="00156783">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>42/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156783">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>-CGRAR/DAET/SAES/MS -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D62C15" w14:textId="3AC71BF5" w:rsidR="00CE6F95" w:rsidRDefault="003D2617">
       <w:pPr>
         <w:spacing w:after="864" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="2227" w:hanging="1769"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulário </w:t>
       </w:r>
       <w:r w:rsidR="0021054A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>de Solicitação de Fabricação do Onasemnogeno Abepa</w:t>
+        <w:t xml:space="preserve">de Solicitação de Fabricação </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0021054A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>do Onasemnogeno Abepa</w:t>
       </w:r>
       <w:r w:rsidR="00950DDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0021054A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">voveque (Zolgensma®). </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6766037C" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="280"/>
         <w:ind w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Todas as informações solicitadas abaixo são obrigatórias para concluir com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -22979,61 +22998,61 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">DATA:  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE6F95">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1393" w:right="1060" w:bottom="1784" w:left="1701" w:header="720" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69BF7DC8" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
+    <w:p w14:paraId="6ACFDB67" w14:textId="77777777" w:rsidR="00631B5D" w:rsidRDefault="00631B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F81DD09" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
+    <w:p w14:paraId="61092BC9" w14:textId="77777777" w:rsidR="00631B5D" w:rsidRDefault="00631B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -23104,51 +23123,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3E976229" w14:textId="16638967" w:rsidR="00CE6F95" w:rsidRDefault="008603CE">
+  <w:p w14:paraId="3E976229" w14:textId="03D103B6" w:rsidR="00CE6F95" w:rsidRDefault="008603CE">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="641"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7812F650" wp14:editId="50E5C3B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>11911965</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7543800" cy="950595"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="2021242294" name="Picture 2021242294"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -23165,56 +23184,56 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7543800" cy="950595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00340FE5" w:rsidRPr="00340FE5">
+    <w:r w:rsidR="00A878FF" w:rsidRPr="00A878FF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="0021054A">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="65C4BC7A" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="641"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -23230,61 +23249,61 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="710A80DA" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
+    <w:p w14:paraId="70FFD88F" w14:textId="77777777" w:rsidR="00631B5D" w:rsidRDefault="00631B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F5BAD46" w14:textId="77777777" w:rsidR="00692919" w:rsidRDefault="00692919">
+    <w:p w14:paraId="546F8CDD" w14:textId="77777777" w:rsidR="00631B5D" w:rsidRDefault="00631B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3B7D0534" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="-1701" w:right="10840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7A9D46B2" wp14:editId="7EAE1971">
           <wp:simplePos x="0" y="0"/>
@@ -23311,205 +23330,110 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7543800" cy="950976"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0A7A871C" w14:textId="582D4C17" w:rsidR="00FF2A81" w:rsidRDefault="00FF2A81" w:rsidP="00FF2A81">
+  <w:p w14:paraId="0A7A871C" w14:textId="09817862" w:rsidR="00FF2A81" w:rsidRDefault="00156783" w:rsidP="00FF2A81">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_Hlk216265006"/>
-[...149 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F20F61A" wp14:editId="338FE2BC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-575310</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-866775</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5267401" cy="1463167"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Imagem 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5267401" cy="1463167"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
   <w:p w14:paraId="3B3FA21F" w14:textId="24A0FE84" w:rsidR="00CE6F95" w:rsidRDefault="00CE6F95">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="-1701" w:right="10840"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4627C411" w14:textId="77777777" w:rsidR="00CE6F95" w:rsidRDefault="0021054A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="-1701" w:right="10840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="793FD130" wp14:editId="20491CEB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -23977,114 +23901,109 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Gk4ozNd7YsyykxtSeckDErl8VvS8OVozly4oal14Ur+aPCuxfLAbeHmahy+8euKs3QU+JXCahxKpQO+cjgiUMg==" w:salt="a6ToeVaoexnINjy8Uy7fZg=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mNi+zqTNHEyqwcAXl2GwPtGHk/ARfu/IvCYRubktQqD8umjz5B11LzIK04WLsBgt+0j4q07ow4i+2Y2V2YWXQA==" w:salt="f/G6crtYqeNH1IXg/39y6w=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE6F95"/>
     <w:rsid w:val="00030E81"/>
     <w:rsid w:val="0003235D"/>
     <w:rsid w:val="00074B44"/>
     <w:rsid w:val="00101A42"/>
+    <w:rsid w:val="00156783"/>
     <w:rsid w:val="00161F6F"/>
     <w:rsid w:val="001D0FD2"/>
     <w:rsid w:val="0021054A"/>
     <w:rsid w:val="002178E9"/>
     <w:rsid w:val="002D038F"/>
     <w:rsid w:val="00320FF1"/>
     <w:rsid w:val="00340FE5"/>
     <w:rsid w:val="003D2617"/>
     <w:rsid w:val="00432B58"/>
     <w:rsid w:val="004E5BD4"/>
     <w:rsid w:val="004F6A78"/>
     <w:rsid w:val="00566B65"/>
+    <w:rsid w:val="00631B5D"/>
     <w:rsid w:val="00692919"/>
     <w:rsid w:val="007144C8"/>
     <w:rsid w:val="00785319"/>
     <w:rsid w:val="007B7664"/>
     <w:rsid w:val="008603CE"/>
     <w:rsid w:val="008B2EB9"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="00950DDF"/>
     <w:rsid w:val="00A011CB"/>
     <w:rsid w:val="00A10B58"/>
+    <w:rsid w:val="00A878FF"/>
     <w:rsid w:val="00B10CF8"/>
     <w:rsid w:val="00BD1676"/>
     <w:rsid w:val="00C12081"/>
     <w:rsid w:val="00C31A7F"/>
     <w:rsid w:val="00CE6F95"/>
     <w:rsid w:val="00D20B7D"/>
     <w:rsid w:val="00D46B54"/>
     <w:rsid w:val="00D9154A"/>
     <w:rsid w:val="00DF6803"/>
     <w:rsid w:val="00FB50A0"/>
     <w:rsid w:val="00FF2A81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -24665,67 +24584,70 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD1676"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -25020,67 +24942,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -25279,106 +25201,106 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17539A20-4A7A-4F33-ADF7-422C71DB06DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9B4CEDD-132D-476C-BBCA-774AE678E77D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A580F2A8-1BA9-443B-AF1E-720513DA6FB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57FEAAD3-DFDF-4629-BF8C-21AE02D7751C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC36E282-8A6D-49F6-A209-C1044F8F7F09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3c9bec58-8084-492e-8360-0e1cfe36408c}" enabled="1" method="Standard" siteId="{f35a6974-607f-47d4-82d7-ff31d7dc53a5}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>871</Words>
   <Characters>4709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">