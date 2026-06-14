--- v0 (2026-04-22)
+++ v1 (2026-06-14)
@@ -1,174 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="58B78C74" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="58B78C74" w14:textId="24E26715" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
-[...40 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:p w14:paraId="14941968" w14:textId="77777777" w:rsidR="0002689C" w:rsidRDefault="0002689C">
+    </w:p>
+    <w:p w14:paraId="14941968" w14:textId="27F6D583" w:rsidR="0002689C" w:rsidRDefault="0002689C">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="109F6767" w14:textId="24D36631" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
+    <w:p w14:paraId="109F6767" w14:textId="3F4EC414" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>Anexo III</w:t>
       </w:r>
       <w:r w:rsidR="0002689C" w:rsidRPr="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>Nota Técnica n</w:t>
       </w:r>
@@ -187,75 +100,75 @@
       <w:r w:rsidR="001767AB">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidR="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="001767AB">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>-CGRAR/DAET/SAES/MS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4E8BDF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="4E4E8BDF" w14:textId="3D29F687" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:before="193" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>Termo de Consentimento Livre e Esclarecido (TCLE) para tratamento com Onasemnogeno Abeparvoveque - Onasemnogeno Abeparvoveque (Zolgensma®)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3658BF5B" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+    <w:p w14:paraId="3658BF5B" w14:textId="322D63FB" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05B1DBA1" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+    <w:p w14:paraId="05B1DBA1" w14:textId="122A6F3A" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="63"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB692B2" w14:textId="640370FB" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="00F91C89">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1937"/>
           <w:tab w:val="left" w:pos="3298"/>
           <w:tab w:val="left" w:pos="5225"/>
           <w:tab w:val="left" w:pos="6466"/>
           <w:tab w:val="left" w:pos="7667"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2" w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Eu,</w:t>
@@ -1130,176 +1043,90 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">corpo. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>No SUS, o uso do Onasemnogeno Abeparvoveque (Zolgensma®) é autorizado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E8E4AF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="10E8E4AF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRPr="00163160" w:rsidRDefault="00B8526B" w:rsidP="00163160">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B8526B">
-          <w:footerReference w:type="default" r:id="rId9"/>
+        <w:sectPr w:rsidR="00B8526B" w:rsidRPr="00163160">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5199B7AF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="5199B7AF" w14:textId="5DD2C689" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="00163160">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
-        <w:ind w:left="792"/>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...38 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="11289190" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="179"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C6504BF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="710" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>apenas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2223,152 +2050,67 @@
         </w:rPr>
         <w:t>Antes e depois do tratamento, será aplicada a escala CHOP INTEND e o Instrumento para Avaliação da Função Motora, que ajuda a avaliar os</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A91E66" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B8526B">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0029DE" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="0B0029DE" w14:textId="05B3F08B" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...38 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2052D209" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="179"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24507970" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>movimentos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -2992,56 +2734,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tratamento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>identificar precocemente possíveis complicações.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5725FB78" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="6D99DBA6" w14:textId="43B08C1D" w:rsidR="00163160" w:rsidRDefault="00BF25BE" w:rsidP="00163160">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="160" w:line="362" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="137"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Durante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
@@ -3087,365 +2832,241 @@
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>exames</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>laboratoriais</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>obrigatórios</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00163160">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00163160">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00163160">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7D07D2B2" w14:textId="77777777" w:rsidR="00163160" w:rsidRDefault="00163160" w:rsidP="00163160">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="160" w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6D628A" w14:textId="75525283" w:rsidR="00B8526B" w:rsidRPr="00163160" w:rsidRDefault="00163160" w:rsidP="00163160">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="160" w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="137"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:t>unção</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:t>hepática</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>(ALT,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>AST,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>bilirrubina</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>total,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>Gama-GT);</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>hemograma</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>completo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>(incluindo</w:t>
       </w:r>
-    </w:p>
-[...151 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>hemoglobina</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>contagem de</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>plaquetas),</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>tempo</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>protrombina,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>PTT (tempo</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF25BE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25BE">
         <w:t>de tromboplastina parcial ativado), razão normalizada internacional (RNI), troponina I, avaliação da função renal (creatinina, albumina e ureia) — devem, obrigatoriamente, ser realizados semanalmente, independentemente da consulta presencial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6A0186" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="159"/>
         <w:ind w:left="720" w:hanging="359"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -3921,51 +3542,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>protrombina,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PTT (tempo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de tromboplastina parcial ativado), razão normalizada internacional (RNI), troponina I, avaliação da função renal (creatinina, albumina e ureia) — devem, obrigatoriamente, ser realizados semanalmente, independentemente da consulta presencial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35236A3D" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="410678D0" w14:textId="77777777" w:rsidR="009A2951" w:rsidRPr="009A2951" w:rsidRDefault="00BF25BE" w:rsidP="009A2951">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="136"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Do quarto ao décimo segundo mês:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4370,308 +3991,206 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>possíveis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>complicações, independentemente da realização ou não de consulta presencial no período. Caso</w:t>
-[...122 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>complicações, independentemente da realização ou não de consulta presencial no período.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5930222E" w14:textId="77777777" w:rsidR="009A2951" w:rsidRDefault="009A2951" w:rsidP="009A2951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="361" w:right="136"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DA9653" w14:textId="7454182B" w:rsidR="00B8526B" w:rsidRPr="009A2951" w:rsidRDefault="00BF25BE" w:rsidP="009A2951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="361" w:right="136"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B8526B">
-[...128 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Caso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>qualquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>resultado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>indique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>alteração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>clínica,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>médico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>responsável</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>deverá,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3700" w:rsidRPr="009A2951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>obrigatoriamente, solicitar consulta presencial ou teleconsulta para avaliação imediata da criança.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C5EF1A" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="143"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4830,51 +4349,51 @@
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>resposta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ao tratamento e identificar precocemente possíveis complicações.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDDE419" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
+    <w:p w14:paraId="5184874C" w14:textId="1051AED6" w:rsidR="0002689C" w:rsidRPr="00212B9C" w:rsidRDefault="00BF25BE" w:rsidP="00212B9C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
           <w:tab w:val="left" w:pos="3583"/>
         </w:tabs>
         <w:spacing w:before="161" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="138"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5012,69 +4531,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">deve entrar em contato imediatamente com a equipe médica que realizou a infusão, pelo telefone: ( ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="64473DF5" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="243"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="243" w:hanging="241"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Riscos</w:t>
@@ -5891,151 +5391,66 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>como corticoides para reduzir esse risco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CBE491" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B8526B">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0C75DA" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
+    <w:p w14:paraId="5A0C75DA" w14:textId="479AFA85" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...38 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B120A9B" w14:textId="77777777" w:rsidR="0002689C" w:rsidRPr="0002689C" w:rsidRDefault="0002689C" w:rsidP="0002689C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E2DB10D" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="719"/>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
@@ -6512,122 +5927,122 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AST)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e, em casos mais graves, à insuficiência hepática aguda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EE2A45" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="69EE2A45" w14:textId="186AACD0" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="719"/>
           <w:tab w:val="left" w:pos="721"/>
           <w:tab w:val="left" w:pos="3311"/>
           <w:tab w:val="left" w:pos="5440"/>
           <w:tab w:val="left" w:pos="7919"/>
         </w:tabs>
         <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insuficiência Hepática Aguda, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">é quando o fígado para de funcionar de maneira adequada de forma rápida e repentina, mesmo em pessoas que não tinham </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>doença</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007D48DF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007D48DF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fígado</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007D48DF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">antes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>O quadro é caracterizado por:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D87E4B" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1070"/>
         </w:tabs>
@@ -7203,392 +6618,303 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>organismo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5A68A7" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B8526B">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036D77E2" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
+    <w:p w14:paraId="036D77E2" w14:textId="4C795A85" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...38 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="199CC8D5" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="361" w:right="142" w:firstLine="348"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Mesmo sendo algo que costuma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">resolver sozinho, é importante acompanhar com exames, porque a baixa quantidade de plaquetas pode aumentar o risco de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>sangramentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED161E8" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="2B5E2766" w14:textId="77777777" w:rsidR="00F6763E" w:rsidRDefault="00BF25BE" w:rsidP="00F6763E">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="719"/>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lesão Hepática Aguda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, é um dano recente às células do fígado, identificado principalmente quando ocorre um aumento rápido das enzimas ALT e AST nos exames de sangue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A5C28C" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corpodetexto"/>
+    <w:p w14:paraId="31A5C28C" w14:textId="5AD8B8A0" w:rsidR="00B8526B" w:rsidRPr="00F6763E" w:rsidRDefault="00BF25BE" w:rsidP="00F6763E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1851"/>
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="7353"/>
+          <w:tab w:val="left" w:pos="719"/>
+          <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
-        <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="143" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Esse</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dano</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pode</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>não</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prejudicar</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>funções</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fígado,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>como</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">produção </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F6763E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6763E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proteína </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F6763E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>fatores</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F6763E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F6763E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6763E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">coagulação. </w:t>
       </w:r>
       <w:r>
         <w:t>Por isso, não significa que o fígado está falhando — apenas que houve uma agressão ao órgão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F25305A" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="721"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7630,120 +6956,120 @@
       </w:r>
       <w:r>
         <w:t>causas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>como:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BCCF14" w14:textId="77777777" w:rsidR="0002689C" w:rsidRDefault="0002689C" w:rsidP="0002689C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="721"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3660F8B3" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="3660F8B3" w14:textId="74FA0AC2" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1069" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>uso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="4131BAFA" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+      <w:r w:rsidR="00F6763E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>medicamentos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4131BAFA" w14:textId="42D879CD" w:rsidR="00B8526B" w:rsidRDefault="00F6763E">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:before="146"/>
         <w:ind w:left="1069" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>infecções,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BDEDB65" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+        <w:t>infecções;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDEDB65" w14:textId="0706E8B6" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="1069" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>redução</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -7833,56 +7159,56 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fígado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>(isquemia),</w:t>
+      <w:r w:rsidR="00F6763E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(isquemia); e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F936B9D" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:before="146"/>
         <w:ind w:left="1069" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>reação</w:t>
       </w:r>
@@ -8151,152 +7477,67 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>esses sinais e sintomas ocorram na presença de trombocitopenia, uma avaliação diagnóstica adicional para anemia hemolítica e disfunção renal deve ser prontamente realizada. É fundamental dar atenção imediata aos sinais e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32496D69" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B8526B">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F715A8" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="45F715A8" w14:textId="581AA936" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...38 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3306B6EF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A4ADB1" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="179"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA821FC" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>sintomas de MAT, pois essa condição pode representar risco de vida ou levar a desfechos fatais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702CB3B6" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
@@ -9274,206 +8515,109 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>apetite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B33F1C" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="14"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1788CF2B" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="334B34CE" w14:textId="77777777" w:rsidR="00801C48" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1442" w:right="135"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Em casos mais raros, icterícia (pele e olhos amarelados), vômitos ou alterações nos exames hepáticos, que podem indicar que o fígado está sendo afetado pela resposta imune.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76806EB9" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+        <w:t xml:space="preserve">Em casos mais raros, icterícia (pele e olhos amarelados), vômitos ou </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E8DE3A" w14:textId="77777777" w:rsidR="00801C48" w:rsidRPr="00801C48" w:rsidRDefault="00801C48" w:rsidP="00801C48">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1788CF2B" w14:textId="1E4D0538" w:rsidR="00B8526B" w:rsidRPr="00801C48" w:rsidRDefault="00BF25BE" w:rsidP="00801C48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1442"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="3824A1B3" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+        <w:ind w:right="135"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00801C48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>alterações nos exames hepáticos, que podem indicar que o fígado está sendo afetado pela resposta imune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18241954" w14:textId="63AA3EBF" w:rsidR="00B8526B" w:rsidRPr="00801C48" w:rsidRDefault="00B8526B" w:rsidP="00801C48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...101 lines deleted...]
-        <w:spacing w:before="179"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BEC5BB2" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="707"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="707" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
@@ -9922,55 +9066,55 @@
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>podem aumentar o risco de desenvolvimento de tumores</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A3E9B3" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="6C3B5543" w14:textId="77777777" w:rsidR="00DB7F72" w:rsidRDefault="00BF25BE" w:rsidP="00DB7F72">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="280" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="710" w:right="136" w:firstLine="708"/>
+        <w:ind w:left="720" w:right="136" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Esta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>lista</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10032,55 +9176,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ocorrer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>outras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>complicações não previstas, incluindo complicações graves que podem evoluir para óbito, mesmo com os melhores cuidados médicos. Casos semelhantes já foram observados durante o tratamento com esta terapia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78495828" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
+    <w:p w14:paraId="78495828" w14:textId="6E52740F" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="00DB7F72">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="710" w:right="137" w:firstLine="708"/>
+        <w:spacing w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="136" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Em situação de qualquer sinal ou sintoma inesperado, o paciente ou responsável</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>deve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>comunicar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10384,78 +9528,78 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>idade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002112E0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gestacional.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C667314" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="11"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61599AEF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="0EC7F9A7" w14:textId="615EF1A4" w:rsidR="002112E0" w:rsidRDefault="00BF25BE" w:rsidP="002112E0">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="362" w:lineRule="auto"/>
         <w:ind w:right="138"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pacientes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="21"/>
@@ -10526,51 +9670,63 @@
           <w:spacing w:val="22"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Onasemnogeno Abeparvoveque (Zolgensma®).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4599A667" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="126907E8" w14:textId="6498B2E6" w:rsidR="002112E0" w:rsidRPr="002112E0" w:rsidRDefault="002112E0" w:rsidP="002112E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1442"/>
+        </w:tabs>
+        <w:spacing w:line="362" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4599A667" w14:textId="001A5F55" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:before="155"/>
         <w:ind w:left="1440" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Infecções</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
@@ -10642,1367 +9798,1158 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>controladas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3291A69E" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+    <w:p w14:paraId="7970D547" w14:textId="39066A86" w:rsidR="0002689C" w:rsidRPr="0002689C" w:rsidRDefault="0002689C" w:rsidP="002112E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3330"/>
+        </w:tabs>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B2F974" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1440" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Títulos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>elevados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>anticorpos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>anti-AAV9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(vetor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>viral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>terapia)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>&gt;1:50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0518D04E" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="14"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FBE8E0" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="710" w:right="135"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Segundo o Caderno de Atenção à Saúde do Recém-Nascido: Guia para os Profissionais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de Saúde,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ministério</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Saúde: “Os bebês</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nascem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de completar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">37 (trinta e sete) semanas de gestação </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">são considerados </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>recém- nascidos prematuros</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Após o nascimento, recomenda-se continuar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contabilizando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tempo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>faltava</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>atingir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>semanas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conhecido </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>idade corrigida</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Essa correção é fundamental para a avaliação adequada do crescimento, desenvolvimento e acompanhamento clínico do bebê, especialmente durante os primeiros dois anos de vida. ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1221971E" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="710" w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Segundo o Caderno de Atenção à Saúde do Recém-Nascido do Ministério da Saúde,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bebês</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nascidos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>semanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>são</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considerados prematuros.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avaliação adequada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de seu crescimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">desenvolvimento, utiliza-se a idade corrigida, que consiste em subtrair das semanas de vida cronológica o tempo que faltou para o bebê atingir as 40 semanas de gestação (idade gestacional a termo ideal). Recomenda-se o uso dessa correção para o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>acompanhamento clínico do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bebê, especialmente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>durante os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primeiros dois anos </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de vida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAF2727" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="242"/>
+        </w:tabs>
+        <w:spacing w:before="162"/>
+        <w:ind w:left="242" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Medicação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>imunização</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337DC10F" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="134"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6437A2" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="136"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aplicação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Onasemnogeno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Abeparvoveque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Zolgensma®),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o uso de corticosteroides (corticoides) é recomendado para reduzir o risco de reações do sistema imunológico. O médico será responsável por prescrever o corticoide, informando a dose correta e o tempo de uso para cada paciente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B74439" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>tratamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>corticosteroides</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>iniciado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mínimo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antes da infusão e permanecer diariamente por pelo menos dois (2) meses, seguindo a orientação médica. Se os exames de função do fígado mostrarem alterações após o tratamento, o médico poderá ajustar a dose ou o tempo de uso do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>medicamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC14102" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B8526B">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B1D624" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
+    <w:p w14:paraId="76E7BEC4" w14:textId="71F4A256" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...53 lines deleted...]
-          <w:noProof/>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
-[...45 lines deleted...]
-          <w:position w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1097 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...38 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="338E6BA0" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="179"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C3ADDE" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="137"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -12690,203 +11637,118 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:before="162" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estou ciente de que, antes e após a infusão, será registrada a aplicação do Instrumento de Avaliação da Função Motora, com a finalidade de avaliação clínica, acompanhamento e produção de documentos administrativos e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>científicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4D8FED" w14:textId="65430E02" w:rsidR="0069668D" w:rsidRPr="00543A1D" w:rsidRDefault="007B4DC0">
+    <w:p w14:paraId="60DE70AD" w14:textId="7FEE541F" w:rsidR="002112E0" w:rsidRPr="002112E0" w:rsidRDefault="007B4DC0" w:rsidP="002112E0">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="138"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A1D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Declaro estar ciente de que, ao autorizar a administração do medicamento, o responsável pelo paciente não poderá autorizar a utilização de outra terapia ou medicamento para AME pelo período de 05 (cinco) anos, a contar da data de infusão.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5BCD8633" w14:textId="77777777" w:rsidR="0069668D" w:rsidRPr="0069668D" w:rsidRDefault="0069668D" w:rsidP="008C2517">
+        <w:t>Declaro estar ciente de que, ao autorizar a administração do medicamento, o responsável pelo paciente não poderá autorizar a utilização de outra terapia ou medicamento para AME pelo período de 05 (cinco) anos, a contar da data de</w:t>
+      </w:r>
+      <w:r w:rsidR="002112E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54581D75" w14:textId="77777777" w:rsidR="002112E0" w:rsidRPr="002112E0" w:rsidRDefault="002112E0" w:rsidP="002112E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CC65AF" w14:textId="501F1AE8" w:rsidR="00B8526B" w:rsidRPr="002112E0" w:rsidRDefault="007B4DC0" w:rsidP="002112E0">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="138" w:firstLine="0"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...107 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00543A1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>infusão.</w:t>
+      </w:r>
+      <w:r w:rsidR="0069668D" w:rsidRPr="00543A1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E49FDE9" w14:textId="10675274" w:rsidR="00B8526B" w:rsidRPr="0069668D" w:rsidRDefault="0069668D" w:rsidP="0069668D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="138"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Estou</w:t>
       </w:r>
       <w:r>
@@ -13824,221 +12686,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estou ciente da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obrigatoriedade do acompanhamento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e me comprometo a comparecer ao hospital onde a infusão foi realizada, ou ao serviço de saúde público indicado, para a realização dos exames laboratoriais e demais procedimentos previamente elencados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242F3F36" w14:textId="3BC91B49" w:rsidR="00B8526B" w:rsidRPr="008C2517" w:rsidRDefault="00BF25BE" w:rsidP="008C2517">
+    <w:p w14:paraId="68738152" w14:textId="77777777" w:rsidR="00FC3B75" w:rsidRPr="00FC3B75" w:rsidRDefault="00FC3B75" w:rsidP="00FC3B75">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13205A00" w14:textId="498AAF4A" w:rsidR="00B8526B" w:rsidRPr="00FC3B75" w:rsidRDefault="00BF25BE" w:rsidP="00FC3B75">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:before="159" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="135"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Estou ciente que após a infusão devo continuar realizando o acompanhamento</w:t>
       </w:r>
       <w:r w:rsidR="008C2517">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2517">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>clínico do paciente em unidade pública de saúde do Sistema Único de Saúde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4398B6EF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
-[...133 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5B295DD5" w14:textId="7E87CBF3" w:rsidR="00B8526B" w:rsidRPr="00543A1D" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="721"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="137"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Estou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15071,51 +13813,51 @@
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>podendo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ser contatado pelo telefone (61) 3315-9220 ou pelo e-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>monitoramento.infusao@saude.gov.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8F276C" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -15256,191 +13998,69 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>deste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>TCLE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FBFFC3" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
-[...34 lines deleted...]
-    <w:p w14:paraId="75C862E4" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="75C862E4" w14:textId="11E55AC6" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="00FC3B75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
-        <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...42 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2386AF3A" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FD1B37" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="89"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="090D87C2" w14:textId="77777777" w:rsidR="008C2517" w:rsidRDefault="008C2517" w:rsidP="008C2517">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="933"/>
           <w:tab w:val="left" w:pos="1383"/>
@@ -15634,51 +14254,51 @@
                               <a:lnTo>
                                 <a:pt x="3034588" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9906">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:shape w14:anchorId="16E0A9CC" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.1pt;margin-top:22.3pt;width:238.95pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3034665,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCouTtFFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efhw&#10;IwUF5UplwZlCvhqSd6v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egjDfUPLFrVOE56&#10;CrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXXw9ddH0QWg+vJpefVwsrqXQ7JvNP6UmZyof7+o9hS8GUhx1eKQw&#10;aFCOlqpHS/duNJGVjBrapGGQgjVEKVjD7aChVyHei+SiKbozkXjWwsFsIHnDG+ZM7ey17hIVS7m+&#10;4REeq2TsgGAjpuFeDUZKzfZlcdZFFre300UaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;AZdcR5h1R50GaaJIWyhfn1F0PM2FpF97hUYK+9XxuMTRHw0cje1oYLD3kB5IahDn3PQ/FHoR0xcy&#10;sLJPMA6jykfRYuknbLzp4PM+QNVERdMMDYyOG57gVODxtcUncrlPqPM/YfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCTk4YR3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftNlK6&#10;qlRdUzQNofXIYIftFhrTVjRO1QQobz9zGsff/vT7c7GcbC/OOPrOkYL5LAKBVDvTUaPge7d+yUD4&#10;oMno3hEquKKHZfn4UOjcuAt94XkbGsEl5HOtoA1hyKX0dYtW+5kbkHh3cKPVgePYSDPqC5fbXsZR&#10;lEqrO+ILrR7wo8X6uD1ZBdXnovrZ0LXpXlebdRV+d90Qr5R6fpre30AEnMI/DDd9VoeSnfbuRMaL&#10;nvMiihlVkCQpCAbSJJuD2N8GGciykPcflH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qLk7RRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAk5OGEd4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l3034588,e" filled="f" strokeweight=".78pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CC9D5B" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BD6BBF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="95"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DB675D" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="2"/>
@@ -15783,51 +14403,51 @@
                               <a:lnTo>
                                 <a:pt x="3034588" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9906">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:shape w14:anchorId="5270154B" id="Graphic 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.1pt;margin-top:22.3pt;width:238.95pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3034665,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCouTtFFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efhw&#10;IwUF5UplwZlCvhqSd6v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egjDfUPLFrVOE56&#10;CrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXXw9ddH0QWg+vJpefVwsrqXQ7JvNP6UmZyof7+o9hS8GUhx1eKQw&#10;aFCOlqpHS/duNJGVjBrapGGQgjVEKVjD7aChVyHei+SiKbozkXjWwsFsIHnDG+ZM7ey17hIVS7m+&#10;4REeq2TsgGAjpuFeDUZKzfZlcdZFFre300UaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;AZdcR5h1R50GaaJIWyhfn1F0PM2FpF97hUYK+9XxuMTRHw0cje1oYLD3kB5IahDn3PQ/FHoR0xcy&#10;sLJPMA6jykfRYuknbLzp4PM+QNVERdMMDYyOG57gVODxtcUncrlPqPM/YfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCTk4YR3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftNlK6&#10;qlRdUzQNofXIYIftFhrTVjRO1QQobz9zGsff/vT7c7GcbC/OOPrOkYL5LAKBVDvTUaPge7d+yUD4&#10;oMno3hEquKKHZfn4UOjcuAt94XkbGsEl5HOtoA1hyKX0dYtW+5kbkHh3cKPVgePYSDPqC5fbXsZR&#10;lEqrO+ILrR7wo8X6uD1ZBdXnovrZ0LXpXlebdRV+d90Qr5R6fpre30AEnMI/DDd9VoeSnfbuRMaL&#10;nvMiihlVkCQpCAbSJJuD2N8GGciykPcflH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qLk7RRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAk5OGEd4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l3034588,e" filled="f" strokeweight=".78pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A053253" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34688DB1" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="95"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A109CBD" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
@@ -16262,309 +14882,495 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>telefônico: E-mail:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B8526B">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566E3CE2" w14:textId="77777777" w:rsidR="009337DF" w:rsidRDefault="009337DF">
+    <w:p w14:paraId="12104D18" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716DF535" w14:textId="77777777" w:rsidR="009337DF" w:rsidRDefault="009337DF">
+    <w:p w14:paraId="09D5B3D6" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="371E9C17" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487411200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28BD150F" wp14:editId="78DD9C64">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6313170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9912372</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="219075" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="219075" cy="182245"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68C58E27" w14:textId="0C047AE2" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+                        <w:p w14:paraId="68C58E27" w14:textId="6E6ABC16" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00A710DE">
+                          <w:r w:rsidR="0028110F">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:noProof/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
-                            <w:t>15</w:t>
+                            <w:t>14</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="28BD150F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:497.1pt;margin-top:780.5pt;width:17.25pt;height:14.35pt;z-index:-15905280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiSQIAlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N3aMdeuMOMXWYsOA&#10;YhvQ9QMUWYqNWaJKKrHz96MUJxnW27ALRUnU43uPWt1NbhB7g9SDb+RyUUphvIa299tGPv/8fH0r&#10;BUXlWzWAN408GJJ366s3qzHUpoIOhtagYBBP9Rga2cUY6qIg3RmnaAHBeL60gE5F3uK2aFGNjO6G&#10;oirLd8UI2AYEbYj49OF4KdcZ31qj43dryUQxNJK5xRwxx02KxXql6i2q0PV6pqH+gYVTveemZ6gH&#10;FZXYYf8KyvUagcDGhQZXgLW9NlkDq1mWf6l56lQwWQubQ+FsE/0/WP1t/xR+oIjTJ5h4gFkEhUfQ&#10;v4i9KcZA9VyTPKWauDoJnSy6tLIEwQ/Z28PZTzNFofmwWn4o399IoflqeVtVb2+S38XlcUCKXww4&#10;kZJGIo8rE1D7R4rH0lPJzOXYPhGJ02bikpRuoD2whpHH2Eh62Sk0UgxfPfuUZn5K8JRsTgnG4R7y&#10;z0hSPHzcRbB97nzBnTvzADL3+bOkCf+5z1WXL73+DQAA//8DAFBLAwQUAAYACAAAACEAfw9TgOEA&#10;AAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTCNIkxKkqBCckRBoOHJ3Y&#10;TazG6xC7bfh7Nqdy3Jmn2ZliO9uBnfXkjUMB61UETGPrlMFOwFf99pAC80GikoNDLeBXe9iWtzeF&#10;zJW7YKXP+9AxCkGfSwF9CGPOuW97baVfuVEjeQc3WRnonDquJnmhcDvwOIoSbqVB+tDLUb/0uj3u&#10;T1bA7hurV/Pz0XxWh8rUdRbhe3IU4v5u3j0DC3oOVxiW+lQdSurUuBMqzwYBWfYYE0rGU7KmVQsS&#10;xekGWLNoabYBXhb8/4zyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGJJAgCUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH8PU4DhAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:497.1pt;margin-top:780.5pt;width:17.25pt;height:14.35pt;z-index:-15905280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2EVhOpgEAAD4DAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu1DAQfUfiHyy/s7mIQok2WwEVCKkC&#10;pLYf4Dj2xiL2GI93k/17xk52W8FbxYs9to/PmTMz25vZjuyoAhpwLa82JWfKSeiN27f88eHLm2vO&#10;MArXixGcavlJIb/ZvX61nXyjahhg7FVgROKwmXzLhxh9UxQoB2UFbsArR48aghWRjmFf9EFMxG7H&#10;oi7Ld8UEofcBpEKk29vlke8yv9ZKxh9ao4psbDnlFvMa8tqltdhtRbMPwg9GrmmIF2RhhXEkeqG6&#10;FVGwQzD/UFkjAyDouJFgC9DaSJU9kJuq/MvN/SC8yl6oOOgvZcL/Ryu/H38GZnrqHWdOWGrRg5pj&#10;BzOrUnEmjw1h7j2h4vwJ5gRMRtHfgfyFBCmeYZYPSOiEmXWwaSebjD5S/U+XmpMIk3RZVx/K91ec&#10;SXqqruv67VWSLZ4++4DxqwLLUtDyQC3NCYjjHcYFeoasuSzyKas4d/NqooP+RB4manXL8fdBBMXZ&#10;+M1RLdNcnINwDrpzEOL4GfL0JCsOPh4iaJOVk8TCuypTk3Lu60ClKXh+zqinsd/9AQAA//8DAFBL&#10;AwQUAAYACAAAACEAn5OzjuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KjTiDY/xKlQUcUBcWgBieM2NnFEvI5iN3XfHudUjjvzaXam2gTTs0mNrrMkYLlIgClqrOyoFfD5&#10;sXvIgTmPJLG3pARclINNfXtTYSntmfZqOviWxRByJQrQ3g8l567RyqBb2EFR9H7saNDHc2y5HPEc&#10;w03P0yRZc4MdxQ8aB7XVqvk9nIyAr+2wewvfGt+nlXx9SbP9ZWyCEPd34fkJmFfBX2GY68fqUMdO&#10;R3si6VgvoCge04hGY7VexlUzkqR5Buw4a3mRAa8r/n9G/QcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB2EVhOpgEAAD4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCfk7OO4gAAAA4BAAAPAAAAAAAAAAAAAAAAAAAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" filled="f" stroked="f">
+              <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="68C58E27" w14:textId="0C047AE2" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+                  <w:p w14:paraId="68C58E27" w14:textId="6E6ABC16" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00A710DE">
+                    <w:r w:rsidR="0028110F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:noProof/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
-                      <w:t>15</w:t>
+                      <w:t>14</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1821DBAB" w14:textId="77777777" w:rsidR="009337DF" w:rsidRDefault="009337DF">
+    <w:p w14:paraId="2E3245D8" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E6F3BB5" w14:textId="77777777" w:rsidR="009337DF" w:rsidRDefault="009337DF">
+    <w:p w14:paraId="0EDA6664" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="111E0796" w14:textId="4CD00416" w:rsidR="00163160" w:rsidRDefault="00FC3B75">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487413248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5042DF2A" wp14:editId="69F19404">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>587375</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>47625</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="4847590" cy="1346200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="10356" y="8864"/>
+              <wp:lineTo x="7215" y="11615"/>
+              <wp:lineTo x="7130" y="14060"/>
+              <wp:lineTo x="8743" y="15283"/>
+              <wp:lineTo x="8913" y="15894"/>
+              <wp:lineTo x="18420" y="15894"/>
+              <wp:lineTo x="19438" y="14977"/>
+              <wp:lineTo x="19353" y="14366"/>
+              <wp:lineTo x="19693" y="11004"/>
+              <wp:lineTo x="18674" y="10698"/>
+              <wp:lineTo x="10865" y="8864"/>
+              <wp:lineTo x="10356" y="8864"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="34" name="Imagem 34"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="34" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4847590" cy="1346200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="21AA92A1" w14:textId="53BE765F" w:rsidR="00163160" w:rsidRDefault="00163160">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4D79A90F" w14:textId="0BF625B2" w:rsidR="00163160" w:rsidRDefault="00163160">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="777E1E69" w14:textId="697A6073" w:rsidR="00163160" w:rsidRDefault="00FC3B75">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487412224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4150AF99" wp14:editId="0FD7F443">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>765810</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>12065</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1313815" cy="808990"/>
+          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20854"/>
+              <wp:lineTo x="21297" y="20854"/>
+              <wp:lineTo x="21297" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="33" name="Imagem 33"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="33" name="logo raras (1).png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1313815" cy="808990"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="49CB25B4" w14:textId="77777777" w:rsidR="00163160" w:rsidRDefault="00163160">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="00B5F1E4" w14:textId="770333B6" w:rsidR="00163160" w:rsidRDefault="00163160">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6627248A" w14:textId="430F1FCA" w:rsidR="00163160" w:rsidRDefault="00163160">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2750D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA1EAD18"/>
     <w:lvl w:ilvl="0" w:tplc="FC16850C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="722" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -16785,164 +15591,178 @@
     <w:lvl w:ilvl="7" w:tplc="9FDC3DE4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E27C5C46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6845" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1110392112">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1621188251">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zIZ8lGkj+039ZfwQfsjoTo0Ydecl+5p0ivbYpCUhJaQAxvSEg8+IQMWjTih9Yf92pIEIdlL7nEkX60AqIZTsLw==" w:salt="ES0AN427IoURHmniNxSXxg=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fzAJUVzgY0w15Hyu7k/m8lCNL+24RWvPY1DmQB7YRnxZFyr6lmpm5UQ+/jMp7BpPheu8sPU5pbPeflwM1Dj4Rg==" w:salt="xcBvlVoFfa52SMFdZO/2mQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8526B"/>
     <w:rsid w:val="0002689C"/>
+    <w:rsid w:val="000F3700"/>
     <w:rsid w:val="00105A77"/>
+    <w:rsid w:val="00163160"/>
     <w:rsid w:val="001767AB"/>
     <w:rsid w:val="00194935"/>
     <w:rsid w:val="001C786F"/>
     <w:rsid w:val="002017BC"/>
+    <w:rsid w:val="002112E0"/>
+    <w:rsid w:val="00212B9C"/>
     <w:rsid w:val="002549EE"/>
+    <w:rsid w:val="0028110F"/>
     <w:rsid w:val="00386B21"/>
     <w:rsid w:val="003A15D9"/>
+    <w:rsid w:val="004744A2"/>
     <w:rsid w:val="005353F6"/>
     <w:rsid w:val="00543A1D"/>
     <w:rsid w:val="00573DAB"/>
     <w:rsid w:val="0069668D"/>
     <w:rsid w:val="007B4DC0"/>
     <w:rsid w:val="007C4189"/>
+    <w:rsid w:val="007D48DF"/>
+    <w:rsid w:val="00801C48"/>
     <w:rsid w:val="008C2517"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="009337DF"/>
+    <w:rsid w:val="009A2951"/>
     <w:rsid w:val="00A710DE"/>
     <w:rsid w:val="00B00EA9"/>
     <w:rsid w:val="00B8526B"/>
     <w:rsid w:val="00BF25BE"/>
     <w:rsid w:val="00D572B6"/>
+    <w:rsid w:val="00DB7F72"/>
     <w:rsid w:val="00DC7D11"/>
     <w:rsid w:val="00EE43AE"/>
+    <w:rsid w:val="00F6763E"/>
     <w:rsid w:val="00F91C89"/>
+    <w:rsid w:val="00FC3B75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2BAB8BCA"/>
   <w15:docId w15:val="{6D9B7F35-F87B-4A55-936B-7082214A08DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17270,55 +16090,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -17403,75 +16218,131 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002549EE"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00163160"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00163160"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00163160"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00163160"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1506245109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monitoramento.infusao@saude.gov.br" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monitoramento.infusao@saude.gov.br" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17717,76 +16588,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>18306</Characters>
+  <Pages>1</Pages>
+  <Words>3382</Words>
+  <Characters>18267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>152</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21653</CharactersWithSpaces>
+  <CharactersWithSpaces>21606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Natan Monsores</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">