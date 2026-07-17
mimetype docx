--- v1 (2026-06-14)
+++ v2 (2026-07-17)
@@ -6,80 +6,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="58B78C74" w14:textId="24E26715" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+    <w:p w14:paraId="14941968" w14:textId="1F1D1F78" w:rsidR="0002689C" w:rsidRPr="00060EC9" w:rsidRDefault="00BF25BE" w:rsidP="00060EC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="109F6767" w14:textId="3F4EC414" w:rsidR="00B8526B" w:rsidRPr="0002689C" w:rsidRDefault="00BF25BE" w:rsidP="0002689C">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>Anexo III</w:t>
       </w:r>
       <w:r w:rsidR="0002689C" w:rsidRPr="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0002689C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
@@ -2833,54 +2824,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>exames</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>laboratoriais</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>obrigatórios</w:t>
       </w:r>
       <w:r w:rsidR="00163160">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>—</w:t>
+        <w:t xml:space="preserve"> —</w:t>
       </w:r>
       <w:r w:rsidR="00163160">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D07D2B2" w14:textId="77777777" w:rsidR="00163160" w:rsidRDefault="00163160" w:rsidP="00163160">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="160" w:line="362" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6D628A" w14:textId="75525283" w:rsidR="00B8526B" w:rsidRPr="00163160" w:rsidRDefault="00163160" w:rsidP="00163160">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="160" w:line="362" w:lineRule="auto"/>
         <w:ind w:left="721" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
@@ -14009,52 +13997,50 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>TCLE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C862E4" w14:textId="11E55AC6" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE" w:rsidP="00FC3B75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3330"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2386AF3A" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FD1B37" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="89"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -14254,51 +14240,51 @@
                               <a:lnTo>
                                 <a:pt x="3034588" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9906">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shape w14:anchorId="16E0A9CC" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.1pt;margin-top:22.3pt;width:238.95pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3034665,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCouTtFFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efhw&#10;IwUF5UplwZlCvhqSd6v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egjDfUPLFrVOE56&#10;CrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXXw9ddH0QWg+vJpefVwsrqXQ7JvNP6UmZyof7+o9hS8GUhx1eKQw&#10;aFCOlqpHS/duNJGVjBrapGGQgjVEKVjD7aChVyHei+SiKbozkXjWwsFsIHnDG+ZM7ey17hIVS7m+&#10;4REeq2TsgGAjpuFeDUZKzfZlcdZFFre300UaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;AZdcR5h1R50GaaJIWyhfn1F0PM2FpF97hUYK+9XxuMTRHw0cje1oYLD3kB5IahDn3PQ/FHoR0xcy&#10;sLJPMA6jykfRYuknbLzp4PM+QNVERdMMDYyOG57gVODxtcUncrlPqPM/YfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCTk4YR3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftNlK6&#10;qlRdUzQNofXIYIftFhrTVjRO1QQobz9zGsff/vT7c7GcbC/OOPrOkYL5LAKBVDvTUaPge7d+yUD4&#10;oMno3hEquKKHZfn4UOjcuAt94XkbGsEl5HOtoA1hyKX0dYtW+5kbkHh3cKPVgePYSDPqC5fbXsZR&#10;lEqrO+ILrR7wo8X6uD1ZBdXnovrZ0LXpXlebdRV+d90Qr5R6fpre30AEnMI/DDd9VoeSnfbuRMaL&#10;nvMiihlVkCQpCAbSJJuD2N8GGciykPcflH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qLk7RRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAk5OGEd4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l3034588,e" filled="f" strokeweight=".78pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CC9D5B" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BD6BBF" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="95"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DB675D" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="2"/>
@@ -14403,51 +14389,51 @@
                               <a:lnTo>
                                 <a:pt x="3034588" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9906">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shape w14:anchorId="5270154B" id="Graphic 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.1pt;margin-top:22.3pt;width:238.95pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3034665,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCouTtFFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efhw&#10;IwUF5UplwZlCvhqSd6v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egjDfUPLFrVOE56&#10;CrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXXw9ddH0QWg+vJpefVwsrqXQ7JvNP6UmZyof7+o9hS8GUhx1eKQw&#10;aFCOlqpHS/duNJGVjBrapGGQgjVEKVjD7aChVyHei+SiKbozkXjWwsFsIHnDG+ZM7ey17hIVS7m+&#10;4REeq2TsgGAjpuFeDUZKzfZlcdZFFre300UaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;AZdcR5h1R50GaaJIWyhfn1F0PM2FpF97hUYK+9XxuMTRHw0cje1oYLD3kB5IahDn3PQ/FHoR0xcy&#10;sLJPMA6jykfRYuknbLzp4PM+QNVERdMMDYyOG57gVODxtcUncrlPqPM/YfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCTk4YR3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftNlK6&#10;qlRdUzQNofXIYIftFhrTVjRO1QQobz9zGsff/vT7c7GcbC/OOPrOkYL5LAKBVDvTUaPge7d+yUD4&#10;oMno3hEquKKHZfn4UOjcuAt94XkbGsEl5HOtoA1hyKX0dYtW+5kbkHh3cKPVgePYSDPqC5fbXsZR&#10;lEqrO+ILrR7wo8X6uD1ZBdXnovrZ0LXpXlebdRV+d90Qr5R6fpre30AEnMI/DDd9VoeSnfbuRMaL&#10;nvMiihlVkCQpCAbSJJuD2N8GGciykPcflH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qLk7RRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAk5OGEd4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l3034588,e" filled="f" strokeweight=".78pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A053253" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34688DB1" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00B8526B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="95"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A109CBD" w14:textId="77777777" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
@@ -14884,58 +14870,58 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>telefônico: E-mail:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B8526B">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="180" w:right="1559" w:bottom="1200" w:left="1700" w:header="0" w:footer="1008" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12104D18" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
+    <w:p w14:paraId="06D429AC" w14:textId="77777777" w:rsidR="00E22707" w:rsidRDefault="00E22707">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09D5B3D6" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
+    <w:p w14:paraId="42150AE5" w14:textId="77777777" w:rsidR="00E22707" w:rsidRDefault="00E22707">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14998,230 +14984,215 @@
               </wp:positionV>
               <wp:extent cx="219075" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="219075" cy="182245"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68C58E27" w14:textId="6E6ABC16" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+                        <w:p w14:paraId="68C58E27" w14:textId="56FFF7BB" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0028110F">
+                          <w:r w:rsidR="00060EC9">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:noProof/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>14</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="28BD150F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:497.1pt;margin-top:780.5pt;width:17.25pt;height:14.35pt;z-index:-15905280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2EVhOpgEAAD4DAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu1DAQfUfiHyy/s7mIQok2WwEVCKkC&#10;pLYf4Dj2xiL2GI93k/17xk52W8FbxYs9to/PmTMz25vZjuyoAhpwLa82JWfKSeiN27f88eHLm2vO&#10;MArXixGcavlJIb/ZvX61nXyjahhg7FVgROKwmXzLhxh9UxQoB2UFbsArR48aghWRjmFf9EFMxG7H&#10;oi7Ld8UEofcBpEKk29vlke8yv9ZKxh9ao4psbDnlFvMa8tqltdhtRbMPwg9GrmmIF2RhhXEkeqG6&#10;FVGwQzD/UFkjAyDouJFgC9DaSJU9kJuq/MvN/SC8yl6oOOgvZcL/Ryu/H38GZnrqHWdOWGrRg5pj&#10;BzOrUnEmjw1h7j2h4vwJ5gRMRtHfgfyFBCmeYZYPSOiEmXWwaSebjD5S/U+XmpMIk3RZVx/K91ec&#10;SXqqruv67VWSLZ4++4DxqwLLUtDyQC3NCYjjHcYFeoasuSzyKas4d/NqooP+RB4manXL8fdBBMXZ&#10;+M1RLdNcnINwDrpzEOL4GfL0JCsOPh4iaJOVk8TCuypTk3Lu60ClKXh+zqinsd/9AQAA//8DAFBL&#10;AwQUAAYACAAAACEAn5OzjuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KjTiDY/xKlQUcUBcWgBieM2NnFEvI5iN3XfHudUjjvzaXam2gTTs0mNrrMkYLlIgClqrOyoFfD5&#10;sXvIgTmPJLG3pARclINNfXtTYSntmfZqOviWxRByJQrQ3g8l567RyqBb2EFR9H7saNDHc2y5HPEc&#10;w03P0yRZc4MdxQ8aB7XVqvk9nIyAr+2wewvfGt+nlXx9SbP9ZWyCEPd34fkJmFfBX2GY68fqUMdO&#10;R3si6VgvoCge04hGY7VexlUzkqR5Buw4a3mRAa8r/n9G/QcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB2EVhOpgEAAD4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCfk7OO4gAAAA4BAAAPAAAAAAAAAAAAAAAAAAAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="68C58E27" w14:textId="6E6ABC16" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
+                  <w:p w14:paraId="68C58E27" w14:textId="56FFF7BB" w:rsidR="00B8526B" w:rsidRDefault="00BF25BE">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0028110F">
+                    <w:r w:rsidR="00060EC9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:noProof/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>14</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E3245D8" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
+    <w:p w14:paraId="63B17C01" w14:textId="77777777" w:rsidR="00E22707" w:rsidRDefault="00E22707">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EDA6664" w14:textId="77777777" w:rsidR="004744A2" w:rsidRDefault="004744A2">
+    <w:p w14:paraId="3188837C" w14:textId="77777777" w:rsidR="00E22707" w:rsidRDefault="00E22707">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="111E0796" w14:textId="4CD00416" w:rsidR="00163160" w:rsidRDefault="00FC3B75">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487413248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5042DF2A" wp14:editId="69F19404">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487413248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5042DF2A" wp14:editId="5A8BC792">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>587375</wp:posOffset>
+            <wp:posOffset>-22225</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>47625</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4847590" cy="1346200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapThrough wrapText="bothSides">
-[...14 lines deleted...]
-          </wp:wrapThrough>
+          <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="34" name="Imagem 34"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="34" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
@@ -15233,123 +15204,54 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="21AA92A1" w14:textId="53BE765F" w:rsidR="00163160" w:rsidRDefault="00163160">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4D79A90F" w14:textId="0BF625B2" w:rsidR="00163160" w:rsidRDefault="00163160">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="777E1E69" w14:textId="697A6073" w:rsidR="00163160" w:rsidRDefault="00FC3B75">
+  <w:p w14:paraId="777E1E69" w14:textId="746C2F8E" w:rsidR="00163160" w:rsidRDefault="00163160">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
-[...67 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="49CB25B4" w14:textId="77777777" w:rsidR="00163160" w:rsidRDefault="00163160">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00B5F1E4" w14:textId="770333B6" w:rsidR="00163160" w:rsidRDefault="00163160">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6627248A" w14:textId="430F1FCA" w:rsidR="00163160" w:rsidRDefault="00163160">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2750D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA1EAD18"/>
@@ -15605,111 +15507,113 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6845" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fzAJUVzgY0w15Hyu7k/m8lCNL+24RWvPY1DmQB7YRnxZFyr6lmpm5UQ+/jMp7BpPheu8sPU5pbPeflwM1Dj4Rg==" w:salt="xcBvlVoFfa52SMFdZO/2mQ=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ff3KI36tafKcqu7oG9tevzCIaetCVGQsS3lUIcN5fP+4QC0F8pFR7UWSQuIfaeawToxj0upogB/z42qp0DFu5w==" w:salt="sr8AfPK9a6bX1iXv6WDBXQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8526B"/>
     <w:rsid w:val="0002689C"/>
+    <w:rsid w:val="00060EC9"/>
     <w:rsid w:val="000F3700"/>
     <w:rsid w:val="00105A77"/>
     <w:rsid w:val="00163160"/>
     <w:rsid w:val="001767AB"/>
     <w:rsid w:val="00194935"/>
     <w:rsid w:val="001C786F"/>
     <w:rsid w:val="002017BC"/>
     <w:rsid w:val="002112E0"/>
     <w:rsid w:val="00212B9C"/>
     <w:rsid w:val="002549EE"/>
     <w:rsid w:val="0028110F"/>
     <w:rsid w:val="00386B21"/>
     <w:rsid w:val="003A15D9"/>
     <w:rsid w:val="004744A2"/>
     <w:rsid w:val="005353F6"/>
     <w:rsid w:val="00543A1D"/>
     <w:rsid w:val="00573DAB"/>
     <w:rsid w:val="0069668D"/>
     <w:rsid w:val="007B4DC0"/>
     <w:rsid w:val="007C4189"/>
     <w:rsid w:val="007D48DF"/>
     <w:rsid w:val="00801C48"/>
     <w:rsid w:val="008C2517"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="009337DF"/>
     <w:rsid w:val="009A2951"/>
     <w:rsid w:val="00A710DE"/>
     <w:rsid w:val="00B00EA9"/>
     <w:rsid w:val="00B8526B"/>
     <w:rsid w:val="00BF25BE"/>
     <w:rsid w:val="00D572B6"/>
     <w:rsid w:val="00DB7F72"/>
     <w:rsid w:val="00DC7D11"/>
+    <w:rsid w:val="00E22707"/>
     <w:rsid w:val="00EE43AE"/>
     <w:rsid w:val="00F6763E"/>
     <w:rsid w:val="00F91C89"/>
     <w:rsid w:val="00FC3B75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -16298,51 +16202,51 @@
   <w:divs>
     <w:div w:id="1506245109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monitoramento.infusao@saude.gov.br" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16590,74 +16494,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>3382</Words>
-  <Characters>18267</Characters>
+  <Characters>18266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>152</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21606</CharactersWithSpaces>
+  <CharactersWithSpaces>21605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Natan Monsores</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">