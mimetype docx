--- v0 (2026-04-24)
+++ v1 (2026-06-14)
@@ -128,52 +128,50 @@
     <w:p w14:paraId="2B8678AF" w14:textId="6872C1D0" w:rsidR="005872F4" w:rsidRDefault="005872F4" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360D70B6" w14:textId="20CED8E2" w:rsidR="0051171D" w:rsidRDefault="0051171D" w:rsidP="0051171D">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:r>
         <w:t>Anexo</w:t>
       </w:r>
       <w:r w:rsidR="0086491C">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Nota Técnica nº 42/2026</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>-CGRAR/DAET/SAES/MS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA9CA7D" w14:textId="30E91820" w:rsidR="0051171D" w:rsidRDefault="0051171D" w:rsidP="0051171D">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="1"/>
       </w:pPr>
       <w:r>
         <w:t>Prescrição</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Médica</w:t>
       </w:r>
       <w:r>
@@ -234,76 +232,100 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="422534BF" w14:textId="0411B367" w:rsidR="005F77A4" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="361C2B78" w14:textId="77777777" w:rsidR="00192F66" w:rsidRDefault="00192F66" w:rsidP="005F77A4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1467732F" w14:textId="17A2B134" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
+    <w:p w14:paraId="1467732F" w14:textId="799E0BE4" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Identificação do Médico</w:t>
+        <w:t>Identificação d</w:t>
+      </w:r>
+      <w:r w:rsidR="00562171">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00555173">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Médico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597A7DF5" w14:textId="32D2F016" w:rsidR="005F77A4" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Nome:</w:t>
       </w:r>
       <w:r w:rsidR="00192F66" w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -892,58 +914,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Carimbo: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00555173" w:rsidRPr="00555173">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09B55F35" w14:textId="77777777" w:rsidR="006B50B5" w:rsidRDefault="006B50B5" w:rsidP="00734B9E">
+    <w:p w14:paraId="2AAB76A0" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AE6D2F4" w14:textId="77777777" w:rsidR="006B50B5" w:rsidRDefault="006B50B5" w:rsidP="00734B9E">
+    <w:p w14:paraId="0CB6C408" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -987,187 +1009,188 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="423851070"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0A7F49E3" w14:textId="091B291B" w:rsidR="005872F4" w:rsidRDefault="005872F4">
+      <w:p w14:paraId="0A7F49E3" w14:textId="496AC244" w:rsidR="005872F4" w:rsidRDefault="005872F4">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0086491C">
+        <w:r w:rsidR="00EC6D5F">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0F3DC6DE" w14:textId="1F89F4C1" w:rsidR="005872F4" w:rsidRDefault="005872F4" w:rsidP="005A3944">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F971358" w14:textId="77777777" w:rsidR="006B50B5" w:rsidRDefault="006B50B5" w:rsidP="00734B9E">
+    <w:p w14:paraId="3CF12350" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B055D2D" w14:textId="77777777" w:rsidR="006B50B5" w:rsidRDefault="006B50B5" w:rsidP="00734B9E">
+    <w:p w14:paraId="1D58E8CB" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05EC9746" w14:textId="77777777" w:rsidR="006E4328" w:rsidRDefault="006E4328" w:rsidP="006E4328">
+  <w:p w14:paraId="05EC9746" w14:textId="1D86E608" w:rsidR="006E4328" w:rsidRDefault="00562171" w:rsidP="006E4328">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60741D36" wp14:editId="4C036D65">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D29C65B" wp14:editId="42BCD0ED">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>1939290</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1664970</wp:posOffset>
+            <wp:posOffset>-811530</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3190240" cy="3423920"/>
+          <wp:extent cx="4857750" cy="1349375"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
+          <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="14059" y="9013"/>
-[...10 lines deleted...]
-              <wp:lineTo x="14059" y="9013"/>
+              <wp:start x="10419" y="8843"/>
+              <wp:lineTo x="7200" y="11588"/>
+              <wp:lineTo x="7115" y="14027"/>
+              <wp:lineTo x="8640" y="15247"/>
+              <wp:lineTo x="8725" y="15857"/>
+              <wp:lineTo x="17619" y="15857"/>
+              <wp:lineTo x="19059" y="15247"/>
+              <wp:lineTo x="19482" y="14942"/>
+              <wp:lineTo x="19398" y="14332"/>
+              <wp:lineTo x="19736" y="10978"/>
+              <wp:lineTo x="18720" y="10673"/>
+              <wp:lineTo x="10842" y="8843"/>
+              <wp:lineTo x="10419" y="8843"/>
             </wp:wrapPolygon>
-          </wp:wrapTight>
-          <wp:docPr id="2" name="Imagem 2" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          </wp:wrapThrough>
+          <wp:docPr id="3" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Imagem 2" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPr id="3" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3190240" cy="3423920"/>
+                    <a:ext cx="4857750" cy="1349375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006E4328">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295DBAC6" wp14:editId="37AEE7E7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>405765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-381000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1342390" cy="826135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20919"/>
               <wp:lineTo x="21150" y="20919"/>
               <wp:lineTo x="21150" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1" name="Imagem 1" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
@@ -1193,51 +1216,51 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1342390" cy="826135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02550672" w14:textId="4A0A3DAB" w:rsidR="005872F4" w:rsidRDefault="005872F4">
+  <w:p w14:paraId="02550672" w14:textId="57EF9FEF" w:rsidR="005872F4" w:rsidRDefault="005872F4">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00847CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5FA7CD8"/>
     <w:lvl w:ilvl="0" w:tplc="528889CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6294,113 +6317,115 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GV2boEHYdl8akM+eh8V5V2p/VJz5Sm5vfDWD6J9JpBRnr0X3ev1SJkLsR8sC6MwJIcsA8ZnhWgJJ394FxSfu9Q==" w:salt="jwF7nbACgWLsj7gRguHI7A=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u1MLr8Tcs33cfL/DJti8Ig6L46sRT425QLEKrgkZKun8X3tCFyJi+w2/02Yf2YibFe+KVmPS/YI/RuezSS8ytQ==" w:salt="aNSI4JYrVRfyv1TweRfo0w=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00734B9E"/>
     <w:rsid w:val="00017F91"/>
     <w:rsid w:val="00021FDA"/>
+    <w:rsid w:val="00031650"/>
     <w:rsid w:val="00053C91"/>
     <w:rsid w:val="00091EEB"/>
     <w:rsid w:val="00112C11"/>
     <w:rsid w:val="001155D0"/>
     <w:rsid w:val="00143080"/>
     <w:rsid w:val="001451BB"/>
     <w:rsid w:val="00173877"/>
     <w:rsid w:val="00191F02"/>
     <w:rsid w:val="00192F66"/>
     <w:rsid w:val="001B3CD8"/>
     <w:rsid w:val="001C6205"/>
     <w:rsid w:val="001D6B5E"/>
     <w:rsid w:val="002178E9"/>
     <w:rsid w:val="002A366C"/>
     <w:rsid w:val="002B1B16"/>
     <w:rsid w:val="002B6022"/>
     <w:rsid w:val="002B75A4"/>
     <w:rsid w:val="002C3F26"/>
     <w:rsid w:val="0036552E"/>
     <w:rsid w:val="0037474C"/>
     <w:rsid w:val="0038766F"/>
     <w:rsid w:val="003E6CDB"/>
     <w:rsid w:val="004342C1"/>
     <w:rsid w:val="0045192F"/>
     <w:rsid w:val="00452EA1"/>
     <w:rsid w:val="00465F17"/>
     <w:rsid w:val="00497074"/>
     <w:rsid w:val="004A31AD"/>
     <w:rsid w:val="004C2D5F"/>
     <w:rsid w:val="004C66ED"/>
     <w:rsid w:val="004D0378"/>
     <w:rsid w:val="00500578"/>
     <w:rsid w:val="0051171D"/>
     <w:rsid w:val="005238F8"/>
     <w:rsid w:val="00555173"/>
+    <w:rsid w:val="00562171"/>
     <w:rsid w:val="005664E5"/>
     <w:rsid w:val="005872F4"/>
     <w:rsid w:val="005A144E"/>
     <w:rsid w:val="005A3944"/>
     <w:rsid w:val="005B2797"/>
     <w:rsid w:val="005D0B99"/>
     <w:rsid w:val="005E2F35"/>
     <w:rsid w:val="005F77A4"/>
     <w:rsid w:val="0063146B"/>
     <w:rsid w:val="00665D85"/>
     <w:rsid w:val="006B50B5"/>
     <w:rsid w:val="006C3A17"/>
     <w:rsid w:val="006E4328"/>
     <w:rsid w:val="00734B9E"/>
     <w:rsid w:val="00741E00"/>
     <w:rsid w:val="00755E83"/>
     <w:rsid w:val="00767252"/>
     <w:rsid w:val="007C1B02"/>
     <w:rsid w:val="007E3ECB"/>
     <w:rsid w:val="007F0D85"/>
     <w:rsid w:val="00824EA3"/>
     <w:rsid w:val="0083133A"/>
     <w:rsid w:val="0084287B"/>
     <w:rsid w:val="0086491C"/>
     <w:rsid w:val="00884D02"/>
@@ -6431,50 +6456,51 @@
     <w:rsid w:val="00BA337E"/>
     <w:rsid w:val="00BB52AE"/>
     <w:rsid w:val="00C01B65"/>
     <w:rsid w:val="00C069B6"/>
     <w:rsid w:val="00C45AAC"/>
     <w:rsid w:val="00C65D17"/>
     <w:rsid w:val="00C702E4"/>
     <w:rsid w:val="00C73DA0"/>
     <w:rsid w:val="00C8388D"/>
     <w:rsid w:val="00C868FC"/>
     <w:rsid w:val="00C96DA7"/>
     <w:rsid w:val="00CC18F7"/>
     <w:rsid w:val="00CC7763"/>
     <w:rsid w:val="00D13A7C"/>
     <w:rsid w:val="00D52A11"/>
     <w:rsid w:val="00D91276"/>
     <w:rsid w:val="00DB06DF"/>
     <w:rsid w:val="00DC6544"/>
     <w:rsid w:val="00E02C00"/>
     <w:rsid w:val="00E1484B"/>
     <w:rsid w:val="00E24D66"/>
     <w:rsid w:val="00E36F6F"/>
     <w:rsid w:val="00E65FDB"/>
     <w:rsid w:val="00EB617C"/>
     <w:rsid w:val="00EC0381"/>
+    <w:rsid w:val="00EC6D5F"/>
     <w:rsid w:val="00EE4265"/>
     <w:rsid w:val="00F017C1"/>
     <w:rsid w:val="00F24327"/>
     <w:rsid w:val="00F3198F"/>
     <w:rsid w:val="00F620DB"/>
     <w:rsid w:val="00F638F9"/>
     <w:rsid w:val="00F767E7"/>
     <w:rsid w:val="00FD64C5"/>
     <w:rsid w:val="00FD7B8C"/>
     <w:rsid w:val="2B259AD2"/>
     <w:rsid w:val="454918A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -8399,50 +8425,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -8633,109 +8668,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B573DA6E-C91A-4010-88F3-A7AA4A2018B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865FE67C-A19B-4E83-9CFD-C0045530154F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F256803-81AE-43B2-9B53-AFE3FB6A2F64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>126</Words>
   <Characters>683</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Carolina Digues da Costa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">