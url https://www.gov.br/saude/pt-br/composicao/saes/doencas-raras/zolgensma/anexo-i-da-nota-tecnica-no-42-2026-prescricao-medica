--- v1 (2026-06-14)
+++ v2 (2026-07-16)
@@ -1,971 +1,906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="73400EA9" w14:textId="28A9B4A7" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
+    <w:p w14:paraId="73400EA9" w14:textId="436FBBA0" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MINISTÉRIO DA SAÚDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F7B1BE" w14:textId="40EA3124" w:rsidR="00956461" w:rsidRDefault="00956461" w:rsidP="00956461">
+    <w:p w14:paraId="38F7B1BE" w14:textId="77777777" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>SECRETARIA DE ATENÇÃO ESPECIALIZADA À SAÚDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A94D45A" w14:textId="77777777" w:rsidR="005F77A4" w:rsidRPr="00F62BDF" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
+    <w:p w14:paraId="372C0C5C" w14:textId="77777777" w:rsidR="00956461" w:rsidRPr="00F62BDF" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62BDF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>DEPARTAMENTO DE ATENÇÃO ESPECIALIZADA E TEMÁTICA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736C1222" w14:textId="77777777" w:rsidR="005F77A4" w:rsidRPr="00F62BDF" w:rsidRDefault="005F77A4" w:rsidP="00956461">
-[...11 lines deleted...]
-    <w:p w14:paraId="694E9259" w14:textId="178E6C9B" w:rsidR="00956461" w:rsidRDefault="00956461" w:rsidP="00956461">
+    <w:p w14:paraId="694E9259" w14:textId="77777777" w:rsidR="00956461" w:rsidRDefault="00956461" w:rsidP="00956461">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F62BDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>COORDENAÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62BDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GERAL </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>DE DOENÇAS RARAS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B56BBD4" w14:textId="39707D5F" w:rsidR="005872F4" w:rsidRDefault="005872F4" w:rsidP="00956461">
+    <w:p w14:paraId="1FEFD9FB" w14:textId="28D5EE85" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8A26DC" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B8678AF" w14:textId="6872C1D0" w:rsidR="005872F4" w:rsidRDefault="005872F4" w:rsidP="00956461">
-[...10 lines deleted...]
-    <w:p w14:paraId="360D70B6" w14:textId="20CED8E2" w:rsidR="0051171D" w:rsidRDefault="0051171D" w:rsidP="0051171D">
+    <w:p w14:paraId="02019400" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:before="1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:t>Anexo</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> I. Nota Técnica nº 42/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t>-CGRAR/DAET/SAES/MS.</w:t>
+        <w:t xml:space="preserve"> I. Nota Técnica nº 42/2026-CGRAR/DAET/SAES/MS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA9CA7D" w14:textId="30E91820" w:rsidR="0051171D" w:rsidRDefault="0051171D" w:rsidP="0051171D">
+    <w:p w14:paraId="119781D2" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="1"/>
       </w:pPr>
       <w:r>
         <w:t>Prescrição</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Médica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Medicamento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Onasemnogeno Abepa</w:t>
-[...5 lines deleted...]
-        <w:t>voveque (Zolgensma®).</w:t>
+        <w:t>Onasemnogeno Abeparvoveque (Zolgensma®).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15823AFB" w14:textId="32B3C807" w:rsidR="005872F4" w:rsidRPr="0051171D" w:rsidRDefault="005872F4" w:rsidP="005F77A4">
-[...23 lines deleted...]
-    <w:p w14:paraId="422534BF" w14:textId="0411B367" w:rsidR="005F77A4" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
+    <w:p w14:paraId="7F9D9568" w14:textId="6B51FEEE" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361C2B78" w14:textId="77777777" w:rsidR="00192F66" w:rsidRDefault="00192F66" w:rsidP="005F77A4">
+    <w:p w14:paraId="5B79C478" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1467732F" w14:textId="799E0BE4" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
+    <w:p w14:paraId="69731C03" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Identificação d</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Médico</w:t>
+        <w:t>Identificação do Médico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597A7DF5" w14:textId="32D2F016" w:rsidR="005F77A4" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
+    <w:p w14:paraId="000698ED" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Nome:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nome: </w:t>
       </w:r>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
-        <w:t>CRM/UF:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CRM/UF: </w:t>
       </w:r>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">RQE (quando houver): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327BEEDA" w14:textId="57E3540B" w:rsidR="005A144E" w:rsidRPr="00555173" w:rsidRDefault="005A144E" w:rsidP="005A144E">
+    <w:p w14:paraId="18257CEA" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Endereço Completo (residencial ou profissional): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5786FA36" w14:textId="61157DD5" w:rsidR="005A144E" w:rsidRPr="00555173" w:rsidRDefault="005A144E" w:rsidP="005A144E">
+    <w:p w14:paraId="7135D50E" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefone para contato: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7039BB5D" w14:textId="0AA6AC7A" w:rsidR="005A144E" w:rsidRDefault="005A144E" w:rsidP="005A144E">
+    <w:p w14:paraId="393B5C7C" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail para contato: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0499565F" w14:textId="471CAED7" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
+    <w:p w14:paraId="3557E620" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Identificação do Paciente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BA664A" w14:textId="7DBF3105" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
+    <w:p w14:paraId="082434BE" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Nome Completo:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nome Completo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300D321D" w14:textId="322AE654" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
+    <w:p w14:paraId="70080BB3" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Data de Nascimento:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Data de Nascimento: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE53EA" w14:textId="08CF1B49" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="005F77A4">
+    <w:p w14:paraId="7FB5D872" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>CPF:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CPF: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE495E6" w14:textId="5CE2A6E2" w:rsidR="005F77A4" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
+    <w:p w14:paraId="7E3D8885" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Endereço Completo:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Endereço Completo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6DFCA1" w14:textId="77777777" w:rsidR="0051171D" w:rsidRPr="00555173" w:rsidRDefault="0051171D" w:rsidP="00192F66">
+    <w:p w14:paraId="19AB40F1" w14:textId="0B67D5B4" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D31AF38" w14:textId="0D38767E" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
+    <w:p w14:paraId="297E0B2C" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E7234F" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Identificação da Mãe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031C02A2" w14:textId="4A8E8F33" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="13426BAA" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E88C6BC" w14:textId="4B31359F" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="005F77A4" w:rsidP="00192F66">
+    <w:p w14:paraId="762903B0" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Identificação do Responsável Legal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3658AFC3" w14:textId="0FADBEFB" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="1E7F7A37" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C239B8" w14:textId="4E4F2E01" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="1B804C73" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Endereço Completo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAD8EB7" w14:textId="1A59F9DA" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="2401A1A9" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefone para contato: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16899EB1" w14:textId="5E52C809" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="6DA3879D" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Cartão Nacional de Saúde – CNS (se houver)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D0860D" w14:textId="20C17539" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="35968D38" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Número: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BAD3A4" w14:textId="6333F59D" w:rsidR="00192F66" w:rsidRPr="00555173" w:rsidRDefault="00192F66" w:rsidP="00192F66">
+    <w:p w14:paraId="6BB4687F" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Dados da Prescrição</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033A1D9D" w14:textId="2EEAB895" w:rsidR="005F77A4" w:rsidRDefault="005A144E" w:rsidP="00192F66">
+    <w:p w14:paraId="0319B119" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Nome do Medicamento:</w:t>
       </w:r>
-      <w:r w:rsidR="00192F66" w:rsidRPr="00555173">
+      <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790CE064" w14:textId="4E0F63E3" w:rsidR="005A144E" w:rsidRPr="00555173" w:rsidRDefault="005A144E" w:rsidP="005A144E">
+    <w:p w14:paraId="0BABC15C" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Dose do Medicamento:</w:t>
       </w:r>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513E35BD" w14:textId="505F6413" w:rsidR="005A144E" w:rsidRPr="00555173" w:rsidRDefault="005A144E" w:rsidP="005A144E">
+    <w:p w14:paraId="57259F85" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Via do Medicamento:</w:t>
       </w:r>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8A2822" w14:textId="77777777" w:rsidR="00555173" w:rsidRDefault="00555173" w:rsidP="00555173">
+    <w:p w14:paraId="59658B85" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EAE3CF3" w14:textId="7A7B7D7D" w:rsidR="005F77A4" w:rsidRPr="00555173" w:rsidRDefault="00555173" w:rsidP="00555173">
+    <w:p w14:paraId="27A6528C" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Assinatura: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D1F827" w14:textId="60C49F82" w:rsidR="00555173" w:rsidRDefault="00555173" w:rsidP="00555173">
+    <w:p w14:paraId="32B9878C" w14:textId="77777777" w:rsidR="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="600" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490F879E" w14:textId="55DAEFB2" w:rsidR="005A144E" w:rsidRPr="00555173" w:rsidRDefault="005A144E" w:rsidP="005A144E">
+    <w:p w14:paraId="1291D2AA" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A144E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Data da Emissão</w:t>
       </w:r>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7228282C" w14:textId="77777777" w:rsidR="00555173" w:rsidRPr="00555173" w:rsidRDefault="00555173" w:rsidP="00555173">
+    <w:p w14:paraId="7F4B7E33" w14:textId="77777777" w:rsidR="004733BD" w:rsidRPr="00555173" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="600" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FFB6C78" w14:textId="7F1316B5" w:rsidR="00555173" w:rsidRPr="00555173" w:rsidRDefault="00555173" w:rsidP="00555173">
+    <w:p w14:paraId="60434662" w14:textId="369CA55A" w:rsidR="00B30560" w:rsidRPr="004733BD" w:rsidRDefault="004733BD" w:rsidP="004733BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="600" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555173">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Carimbo: </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00555173" w:rsidRPr="00555173">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00B30560" w:rsidRPr="004733BD">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AAB76A0" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
+    <w:p w14:paraId="245C7233" w14:textId="77777777" w:rsidR="008870FF" w:rsidRDefault="008870FF" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CB6C408" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
+    <w:p w14:paraId="533D3B25" w14:textId="77777777" w:rsidR="008870FF" w:rsidRDefault="008870FF" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -981,286 +916,212 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="423851070"/>
+      <w:id w:val="-2007586255"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0A7F49E3" w14:textId="496AC244" w:rsidR="005872F4" w:rsidRDefault="005872F4">
+      <w:p w14:paraId="00F193C9" w14:textId="2087C8E5" w:rsidR="00B30560" w:rsidRDefault="00B30560">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC6D5F">
+        <w:r w:rsidR="006F0C53">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0F3DC6DE" w14:textId="1F89F4C1" w:rsidR="005872F4" w:rsidRDefault="005872F4" w:rsidP="005A3944">
+  <w:p w14:paraId="0F3DC6DE" w14:textId="77833E15" w:rsidR="00734B9E" w:rsidRDefault="00734B9E" w:rsidP="005A3944">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CF12350" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
+    <w:p w14:paraId="321031D4" w14:textId="77777777" w:rsidR="008870FF" w:rsidRDefault="008870FF" w:rsidP="00734B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D58E8CB" w14:textId="77777777" w:rsidR="00031650" w:rsidRDefault="00031650" w:rsidP="00734B9E">
+    <w:p w14:paraId="6BE88029" w14:textId="77777777" w:rsidR="008870FF" w:rsidRDefault="008870FF" w:rsidP="00734B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05EC9746" w14:textId="1D86E608" w:rsidR="006E4328" w:rsidRDefault="00562171" w:rsidP="006E4328">
+  <w:p w14:paraId="18E62C60" w14:textId="1AF499D5" w:rsidR="00FE3211" w:rsidRPr="00FE3211" w:rsidRDefault="002478E1" w:rsidP="00FE3211">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_Hlk216265006"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk216265007"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk216265088"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk216265089"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk216265170"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk216265171"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk216265244"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk216265245"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D29C65B" wp14:editId="42BCD0ED">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BFDC072" wp14:editId="7A35298E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-710565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-811530</wp:posOffset>
+            <wp:posOffset>-901065</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="4857750" cy="1349375"/>
+          <wp:extent cx="5267401" cy="1463167"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="10419" y="8843"/>
-[...11 lines deleted...]
-              <wp:lineTo x="10419" y="8843"/>
+              <wp:start x="10390" y="9000"/>
+              <wp:lineTo x="7265" y="11250"/>
+              <wp:lineTo x="7187" y="14063"/>
+              <wp:lineTo x="8593" y="14063"/>
+              <wp:lineTo x="8593" y="15750"/>
+              <wp:lineTo x="19374" y="15750"/>
+              <wp:lineTo x="19374" y="14063"/>
+              <wp:lineTo x="19686" y="11250"/>
+              <wp:lineTo x="18905" y="10969"/>
+              <wp:lineTo x="10780" y="9000"/>
+              <wp:lineTo x="10390" y="9000"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
-          <wp:docPr id="3" name="Imagem 3"/>
+          <wp:docPr id="1" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
+                  <pic:cNvPr id="1" name="Logos_SUS_MS_GF_atemporal_positiva.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4857750" cy="1349375"/>
+                    <a:ext cx="5267401" cy="1463167"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="006E4328">
-[...67 lines deleted...]
-    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
   </w:p>
-  <w:p w14:paraId="02550672" w14:textId="57EF9FEF" w:rsidR="005872F4" w:rsidRDefault="005872F4">
+  <w:p w14:paraId="02550672" w14:textId="3511F04B" w:rsidR="00734B9E" w:rsidRDefault="00734B9E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00847CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5FA7CD8"/>
     <w:lvl w:ilvl="0" w:tplc="528889CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2923,141 +2784,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24E17B29"/>
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF5362D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1084ED84"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3126,51 +2896,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8D4CF6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C90062C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3275,51 +3045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CEF797C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB1662EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3424,51 +3194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFF1653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C683562"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -3513,51 +3283,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33487EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21A8804C"/>
     <w:lvl w:ilvl="0" w:tplc="528889CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3626,51 +3396,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="346676D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E44986C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3775,51 +3545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36551036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCEACE72"/>
     <w:lvl w:ilvl="0" w:tplc="50FC3202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3865,51 +3635,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3768503D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="018EEC70"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3978,51 +3748,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39E2520C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A536902C"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4064,51 +3834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F9B59EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E543198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4213,51 +3983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C878EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="059A6228"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4299,51 +4069,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F872B3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8EE47E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4448,51 +4218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5275AE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BAEF242"/>
     <w:lvl w:ilvl="0" w:tplc="4FEEC53A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C9486F94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4561,51 +4331,51 @@
     <w:lvl w:ilvl="7" w:tplc="5462C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1A08E88A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547C6694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38CC5BB8"/>
     <w:lvl w:ilvl="0" w:tplc="2E806E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4649,50 +4419,136 @@
     <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555601E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2A073A8"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564155BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAB283B0"/>
     <w:lvl w:ilvl="0" w:tplc="BFD6E79C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4856,50 +4712,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE90E91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="803AA878"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F8A0A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1160F760"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -4944,51 +4889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="608F2504"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BF28D2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5093,51 +5038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686E0191"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D6CC93A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5242,51 +5187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E556F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C946CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5391,51 +5336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D8D0222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AB0A9D8"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -5480,51 +5425,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF22702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53729C48"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5593,51 +5538,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E5E49BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD8A77B8"/>
     <w:lvl w:ilvl="0" w:tplc="656A07C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5683,51 +5628,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC70604"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E716D96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5832,51 +5777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DB13DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A685F06"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2205" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5945,51 +5890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7245" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783A28D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F6B314"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -6034,51 +5979,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A94E15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A784F2E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6184,349 +6129,355 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="35">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u1MLr8Tcs33cfL/DJti8Ig6L46sRT425QLEKrgkZKun8X3tCFyJi+w2/02Yf2YibFe+KVmPS/YI/RuezSS8ytQ==" w:salt="aNSI4JYrVRfyv1TweRfo0w=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nMeBuhgh3WLnHlSGV5+OYrXPicCwndqs7SKQLVWNN4KdFLdMCTRU741nRsvQs6Ul2q7e/78DDsFCrb2MYG6j9w==" w:salt="EKYSfX/tcVuBsDplK6/qrw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00734B9E"/>
     <w:rsid w:val="00017F91"/>
-    <w:rsid w:val="00021FDA"/>
-    <w:rsid w:val="00031650"/>
     <w:rsid w:val="00053C91"/>
     <w:rsid w:val="00091EEB"/>
+    <w:rsid w:val="000C0369"/>
     <w:rsid w:val="00112C11"/>
     <w:rsid w:val="001155D0"/>
     <w:rsid w:val="00143080"/>
     <w:rsid w:val="001451BB"/>
+    <w:rsid w:val="0016186E"/>
     <w:rsid w:val="00173877"/>
+    <w:rsid w:val="00191E13"/>
     <w:rsid w:val="00191F02"/>
-    <w:rsid w:val="00192F66"/>
     <w:rsid w:val="001B3CD8"/>
-    <w:rsid w:val="001C6205"/>
     <w:rsid w:val="001D6B5E"/>
-    <w:rsid w:val="002178E9"/>
+    <w:rsid w:val="002478E1"/>
     <w:rsid w:val="002A366C"/>
     <w:rsid w:val="002B1B16"/>
     <w:rsid w:val="002B6022"/>
     <w:rsid w:val="002B75A4"/>
     <w:rsid w:val="002C3F26"/>
+    <w:rsid w:val="00304766"/>
     <w:rsid w:val="0036552E"/>
     <w:rsid w:val="0037474C"/>
     <w:rsid w:val="0038766F"/>
     <w:rsid w:val="003E6CDB"/>
+    <w:rsid w:val="003F2DC4"/>
     <w:rsid w:val="004342C1"/>
-    <w:rsid w:val="0045192F"/>
     <w:rsid w:val="00452EA1"/>
-    <w:rsid w:val="00465F17"/>
+    <w:rsid w:val="004733BD"/>
     <w:rsid w:val="00497074"/>
     <w:rsid w:val="004A31AD"/>
     <w:rsid w:val="004C2D5F"/>
     <w:rsid w:val="004C66ED"/>
     <w:rsid w:val="004D0378"/>
+    <w:rsid w:val="004E722E"/>
     <w:rsid w:val="00500578"/>
-    <w:rsid w:val="0051171D"/>
     <w:rsid w:val="005238F8"/>
-    <w:rsid w:val="00555173"/>
-    <w:rsid w:val="00562171"/>
     <w:rsid w:val="005664E5"/>
-    <w:rsid w:val="005872F4"/>
-    <w:rsid w:val="005A144E"/>
     <w:rsid w:val="005A3944"/>
-    <w:rsid w:val="005B2797"/>
+    <w:rsid w:val="005B3C04"/>
     <w:rsid w:val="005D0B99"/>
     <w:rsid w:val="005E2F35"/>
-    <w:rsid w:val="005F77A4"/>
     <w:rsid w:val="0063146B"/>
-    <w:rsid w:val="00665D85"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E4328"/>
+    <w:rsid w:val="006900EE"/>
+    <w:rsid w:val="006F0C53"/>
     <w:rsid w:val="00734B9E"/>
     <w:rsid w:val="00741E00"/>
-    <w:rsid w:val="00755E83"/>
     <w:rsid w:val="00767252"/>
+    <w:rsid w:val="007B27BC"/>
     <w:rsid w:val="007C1B02"/>
-    <w:rsid w:val="007E3ECB"/>
-    <w:rsid w:val="007F0D85"/>
+    <w:rsid w:val="007F60E0"/>
+    <w:rsid w:val="0081700E"/>
     <w:rsid w:val="00824EA3"/>
-    <w:rsid w:val="0083133A"/>
     <w:rsid w:val="0084287B"/>
-    <w:rsid w:val="0086491C"/>
-    <w:rsid w:val="00884D02"/>
+    <w:rsid w:val="008528CB"/>
+    <w:rsid w:val="008870FF"/>
     <w:rsid w:val="00892481"/>
     <w:rsid w:val="0089469F"/>
+    <w:rsid w:val="008A3878"/>
     <w:rsid w:val="008F2485"/>
-    <w:rsid w:val="00910D05"/>
     <w:rsid w:val="009231A8"/>
     <w:rsid w:val="00925333"/>
     <w:rsid w:val="00945DAA"/>
     <w:rsid w:val="00956461"/>
     <w:rsid w:val="009909D9"/>
     <w:rsid w:val="009A278F"/>
     <w:rsid w:val="009A3225"/>
-    <w:rsid w:val="009C601F"/>
     <w:rsid w:val="009D612D"/>
+    <w:rsid w:val="00A034E8"/>
     <w:rsid w:val="00A2353C"/>
     <w:rsid w:val="00A70733"/>
     <w:rsid w:val="00AA59AB"/>
-    <w:rsid w:val="00AC3536"/>
     <w:rsid w:val="00AD3AF5"/>
+    <w:rsid w:val="00AD451F"/>
     <w:rsid w:val="00AF665E"/>
     <w:rsid w:val="00B02A39"/>
+    <w:rsid w:val="00B30560"/>
     <w:rsid w:val="00B3240C"/>
     <w:rsid w:val="00B42440"/>
     <w:rsid w:val="00B51600"/>
     <w:rsid w:val="00B53CC7"/>
+    <w:rsid w:val="00B8600F"/>
     <w:rsid w:val="00BA337E"/>
     <w:rsid w:val="00BB52AE"/>
+    <w:rsid w:val="00BC4DE9"/>
+    <w:rsid w:val="00BF4AE1"/>
     <w:rsid w:val="00C01B65"/>
     <w:rsid w:val="00C069B6"/>
-    <w:rsid w:val="00C45AAC"/>
-    <w:rsid w:val="00C65D17"/>
+    <w:rsid w:val="00C31E75"/>
     <w:rsid w:val="00C702E4"/>
     <w:rsid w:val="00C73DA0"/>
-    <w:rsid w:val="00C8388D"/>
     <w:rsid w:val="00C868FC"/>
     <w:rsid w:val="00C96DA7"/>
+    <w:rsid w:val="00CB3A75"/>
     <w:rsid w:val="00CC18F7"/>
     <w:rsid w:val="00CC7763"/>
+    <w:rsid w:val="00CF61F4"/>
+    <w:rsid w:val="00CF7B06"/>
     <w:rsid w:val="00D13A7C"/>
     <w:rsid w:val="00D52A11"/>
+    <w:rsid w:val="00D87802"/>
     <w:rsid w:val="00D91276"/>
+    <w:rsid w:val="00D92C76"/>
     <w:rsid w:val="00DB06DF"/>
+    <w:rsid w:val="00DB75A6"/>
     <w:rsid w:val="00DC6544"/>
     <w:rsid w:val="00E02C00"/>
-    <w:rsid w:val="00E1484B"/>
+    <w:rsid w:val="00E11797"/>
     <w:rsid w:val="00E24D66"/>
     <w:rsid w:val="00E36F6F"/>
     <w:rsid w:val="00E65FDB"/>
     <w:rsid w:val="00EB617C"/>
+    <w:rsid w:val="00EB6D8F"/>
     <w:rsid w:val="00EC0381"/>
-    <w:rsid w:val="00EC6D5F"/>
+    <w:rsid w:val="00EC5D0C"/>
     <w:rsid w:val="00EE4265"/>
     <w:rsid w:val="00F017C1"/>
+    <w:rsid w:val="00F2418A"/>
     <w:rsid w:val="00F24327"/>
     <w:rsid w:val="00F3198F"/>
     <w:rsid w:val="00F620DB"/>
     <w:rsid w:val="00F638F9"/>
-    <w:rsid w:val="00F767E7"/>
     <w:rsid w:val="00FD64C5"/>
     <w:rsid w:val="00FD7B8C"/>
+    <w:rsid w:val="00FE3211"/>
+    <w:rsid w:val="00FF41E6"/>
     <w:rsid w:val="2B259AD2"/>
-    <w:rsid w:val="454918A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="55942046"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0ABE4720-EB8B-4B1F-A19A-E2F3E96BFE05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -6900,60 +6851,81 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D6B5E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3C04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005872F4"/>
+    <w:rsid w:val="005B3C04"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F620DB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -6963,50 +6935,71 @@
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC0381"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3C04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
@@ -7226,183 +7219,197 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC0381"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paragrafonumeradonivel11">
     <w:name w:val="paragrafo_numerado_nivel11"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00497074"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaChar">
-[...5 lines deleted...]
-    <w:rsid w:val="007E3ECB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005B3C04"/>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005B3C04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3C04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E3ECB"/>
+    <w:rsid w:val="00B30560"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
-[...4 lines deleted...]
-    <w:rsid w:val="005872F4"/>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB6D8F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaChar">
+    <w:name w:val="Parágrafo da Lista Char"/>
+    <w:aliases w:val="Questions Char,Table of Contents 2 Char,allergan list Char"/>
+    <w:link w:val="PargrafodaLista"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="004733BD"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TtuloChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0051171D"/>
+    <w:rsid w:val="004733BD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="0051171D"/>
+    <w:rsid w:val="004733BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-PT"/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="155540627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="165756964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="322440923">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="338703212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="425687727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -8074,114 +8081,644 @@
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
                 <w:div w:id="1840151653">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1701397411">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1845245503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2023822090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2059938952">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14"/>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="008B3A20"/>
+    <w:rsid w:val="00114040"/>
+    <w:rsid w:val="003A59A1"/>
+    <w:rsid w:val="004A5CBB"/>
+    <w:rsid w:val="00710B3E"/>
+    <w:rsid w:val="00722514"/>
+    <w:rsid w:val="0081700E"/>
+    <w:rsid w:val="008B3A20"/>
+    <w:rsid w:val="008E244A"/>
+    <w:rsid w:val="008E55CD"/>
+    <w:rsid w:val="00925333"/>
+    <w:rsid w:val="00A01DB9"/>
+    <w:rsid w:val="00AE5F95"/>
+    <w:rsid w:val="00BC4DE9"/>
+    <w:rsid w:val="00CF61F4"/>
+    <w:rsid w:val="00E46D10"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00722514"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8413,71 +8950,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -8668,118 +9189,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F256803-81AE-43B2-9B53-AFE3FB6A2F64}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84EDECBE-39F5-447D-9DAA-A621C13E6B0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865FE67C-A19B-4E83-9CFD-C0045530154F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B573DA6E-C91A-4010-88F3-A7AA4A2018B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638DEEE5-92ED-41F9-8EAF-A842AD3AFE5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>126</Words>
-  <Characters>683</Characters>
+  <Words>131</Words>
+  <Characters>710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>808</CharactersWithSpaces>
+  <CharactersWithSpaces>840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Carolina Digues da Costa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E</vt:lpwstr>
   </property>