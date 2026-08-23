--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -16,75 +16,75 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ana.monjardim\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Doenças Raras" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Doenças Raras'!$A$1:$H$232</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Doenças Raras'!$E$1:$E$235</definedName>
     <definedName name="ANEXO_III">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="186">
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t xml:space="preserve">CNES </t>
   </si>
   <si>
     <t>Estabelecimento</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>Associação de Pais e Amigos dos Excepcionais - APAE</t>
   </si>
   <si>
     <t>Serviço de Referência em Doenças Raras</t>
   </si>
   <si>
@@ -366,353 +366,315 @@
   <si>
     <t>Hospital de Base de São José do Rio Preto</t>
   </si>
   <si>
     <t>São Paulo</t>
   </si>
   <si>
     <t>Hospital das Clínicas da FMUSP-  Hospital das Clínicas São Paulo</t>
   </si>
   <si>
     <t>Tipo da Habilitação</t>
   </si>
   <si>
     <t>Ano da Habilitação</t>
   </si>
   <si>
     <t>Códigos Habilitados</t>
   </si>
   <si>
     <t>ENDEREÇO</t>
   </si>
   <si>
     <t>35.07- Serviço de Referência Eixo I DR de Origem Genética: 1- Anomalias Congênitas ou de Manifestação Tardia</t>
   </si>
   <si>
-    <t>Rua Espirito Santo, nº 575, Pituba - BA, Cep: 41.830-120 - Telefone (71) 3270-8300 / 3270-8361</t>
-[...1 lines deleted...]
-  <si>
     <t>35.08- Serviço de Referência Eixo I DR de Origem Genética: 2- Deficiência Intelectual</t>
   </si>
   <si>
     <t>35.09- Serviço de Referência Eixo I DR de Origem Genética: 3- Erro Inato do Metabolismo</t>
   </si>
   <si>
     <t>Hospital Universitário Professor Edgard Santos - HUPES Ebserh</t>
   </si>
   <si>
-    <t>Avenida Milton Santos, s/n - Campus Universitário de Ondina, PAF IV - CEP: 40.110-040 - Salvador - Bahia71-3646-3400</t>
-[...1 lines deleted...]
-  <si>
     <t>35.10- Serviço de Referência Eixo II DR de Origem Não Genética: 3- Doenças Raras Autoimunes</t>
   </si>
   <si>
     <t>35.11- Serviço de Referência Eixo II DR de Origem Não Genética: 2- Doenças Raras Inflamatórias</t>
   </si>
   <si>
     <t>35.12- Serviço de Referência Eixo II DR de Origem Não Genética: 1- Doenças Raras Infecciosas</t>
   </si>
   <si>
     <t>35.03- Atenção Especializada Eixo I DR de Origem Genética: 3- Erro Inato do Metabolismo</t>
   </si>
   <si>
     <t>Praça Conselheiro João Alfredo, S/N - Pau Miúdo, Salvador - BA, 40320-350 - Hospital Geral Ernesto Simões Filho/HGESF e Hospital Especializado Octavio Mangabeira - HEOM</t>
   </si>
   <si>
     <t>35.01-  Eixo I Doença Rara de Origem Genética: 1 - Anomalias Congênitas ou de manifestação tardia</t>
   </si>
   <si>
-    <t>Av Dom João Vi, 275. Bairro: Brotas. Cidade: Salvador. Estado: BA. CEP: 40290-000- (71) 3276-8200</t>
-[...1 lines deleted...]
-  <si>
     <t>35.04 - Eixo II - Doença Rara de Origem não Genética: 1- Doenças raras inflamatórias</t>
   </si>
   <si>
     <t>35.05 - Eixo II - Doença Rara de Origem não Genética: 2- Doenças raras infecciosas</t>
   </si>
   <si>
     <t>35.06 -  Eixo II - Doença Rara de Origem não Genética: 3- Doenças raras autoimunes</t>
   </si>
   <si>
     <t>35.15- Serviço de Aconselhamento Genético</t>
   </si>
   <si>
-    <t>R. Tertuliano Sales, 544 - Vila União, Fortaleza - CE, 60410-794 - Telefone (85) 3101-4200</t>
-[...1 lines deleted...]
-  <si>
     <t>35.14- Serviço de Referência Eixo II DR de Origem Não Genética: 4- Outras Doenças Raras de Origem Não Genética</t>
   </si>
   <si>
     <t xml:space="preserve"> Serviço de Referência em Doenças Raras</t>
   </si>
   <si>
-    <t>R. Pastor Samuel Munguba, 1290 - Rodolfo Teófilo, Fortaleza - CE, 60430-372 - Telefone: (85) 3366-8167</t>
-[...1 lines deleted...]
-  <si>
     <t>35.01- Atenção Especializada Eixo I DR de Origem Genética: 1- Anomalias Anomalias Congênitas ou de Manifestação Tardia</t>
   </si>
   <si>
-    <t>R. Ávila Goularte, 900 - Papicu, Fortaleza - CE, 60150-160 - Telefone: (85) 3457-9261 / (85) 3457-9202</t>
-[...22 lines deleted...]
-  <si>
     <t>35.02- Atenção Especializada Eixo I DR de Origem Genética: 2- Deficiência Intelectual</t>
   </si>
   <si>
     <t>Av. L2 Sul, Quadra 608 Módulo a, Brasília, DF, 70203-900</t>
   </si>
   <si>
-    <t>Cinara de Paula Costa Akuamoa - cinaraakuamoa@gmail.com - (61)981505444 - HMIB
-[...8 lines deleted...]
-  <si>
     <t>Associação de Pais e Amigos dos Excepcionais -APAE de Anápolis</t>
-  </si>
-[...21 lines deleted...]
-hjk.pneumo@fhemig.mg.gov.br</t>
   </si>
   <si>
     <t>35.04- Atenção Especializada Eixo II DR de Origem Não Genética: 1- Doenças Raras Inflamatórias</t>
   </si>
   <si>
     <t>35.06- Atenção Especializada Eixo II de Origem Não Genética: 2- Doenças Raras Autoimunes</t>
   </si>
   <si>
     <t>35.01- Atenção Especializada Eixo I DR de Origem Genética: 1- Anomalias Anomalias Congênitas ou de Manifestação Tardia
 35.03 - Atenção Especializada Eixo I DR de Origem Genética: 3- Erro Inato do Metabolismo</t>
   </si>
   <si>
     <t>Rua Ari Marques, 355, Centro - Bom Despacho/MG CEP 35600-000</t>
   </si>
   <si>
     <t>Hospital Universitário da Universidade Federal de Juiz de Fora - Ebserh</t>
   </si>
   <si>
-    <t>Rua Catulo Breviglieri Bairro, s/n - Santa Catarina, Juiz de Fora - MG, 36036-110 - Telefone (32) 4009-5132</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 35.07- Serviço de Referência Eixo I DR de Origem Genética: 1- Anomalias Congênitas ou de Manifestação Tardia </t>
   </si>
   <si>
     <t>Av. para 1720, Uberlândia/MG, Cep 38405-382</t>
+  </si>
+  <si>
+    <t>Av. Prof. Moraes Rego 1235, Recife, PE, CEP 50670-420</t>
+  </si>
+  <si>
+    <t>Avenida Conselheiro Aguiar, 2502 Bairro Boa Viagem, Recife/PE CEP 5102-020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+35.03- Atenção Especializada Eixo I DR de Origem Genética: 3- Erro Inato do Metabolismo</t>
+  </si>
+  <si>
+    <t>Rua Antonio de Alencar Sampaio, 346 / Bairro: Planalto / Salgueiro-PE CEP 56000-000</t>
+  </si>
+  <si>
+    <t>Av. Robert Koch, 60, Bairro Vila Operária, Londrina - PR, CEP 86038-350</t>
+  </si>
+  <si>
+    <t>Av. SôniaRegina Guerra Nogaroli, 662 - Zona 08, Maringá - PR</t>
+  </si>
+  <si>
+    <t>Rua Morcovo Filho, 90, Centro, Rio de Janeiro RJ CEP 20.211-340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serviço de Referência em Doenças Raras </t>
+  </si>
+  <si>
+    <t>Rua Melo Franco, nº 238, Santo Antônio, CEP: 59.611-090 - Mssoró-RN</t>
+  </si>
+  <si>
+    <t>Hospital de Clínicas de Porto Alegre - Ebserh</t>
+  </si>
+  <si>
+    <t>Rua São Manoel 730 - Rio Branco, Porto Alegre / RS CEP 90610-261</t>
+  </si>
+  <si>
+    <t>35.05- Atenção Especializada Eixo II DR de Origem Não Genética: 2- Doenças Raras Infecciosas</t>
+  </si>
+  <si>
+    <t>Policlínica Universitária - Fundação Universidade Regional de Blumenau</t>
+  </si>
+  <si>
+    <t>35.01- Atenção Especializada Eixo I DR de Origem Genética: 1 - Anomalias Congênitas ou de Manifestação Tardia.</t>
+  </si>
+  <si>
+    <t>Rua Samuel Morse 768, Fortaleza Alta, Blumenau, SC, CEP 89058-010</t>
+  </si>
+  <si>
+    <t>Rua Pastor Sandrescky, 148
+Centro 1 - CEP 88350-040 Brusque/SC</t>
+  </si>
+  <si>
+    <t>Av. Dr. Enéas de Carvalho Aguiar, 255 - Cerqueira César - São Paulo/SP - CEP 05403-000</t>
+  </si>
+  <si>
+    <t>Rua Espirito Santo, nº 575, Pituba - BA, Cep: 41.830-120 -</t>
+  </si>
+  <si>
+    <t>Avenida Milton Santos, s/n - Campus Universitário de Ondina, PAF IV - CEP: 40.110-040 - Salvador - Bahia</t>
+  </si>
+  <si>
+    <t>Av Dom João Vi, 275. Bairro: Brotas. Cidade: Salvador. Estado: BA. CEP: 40290-000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Tertuliano Sales, 544 - Vila União, Fortaleza - CE, 60410-794 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Pastor Samuel Munguba, 1290 - Rodolfo Teófilo, Fortaleza - CE, 60430-372 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Ávila Goularte, 900 - Papicu, Fortaleza - CE, 60150-160 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AENW 3 Lote A Setor Noroeste, Brasília - DF, 70684-831 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Dr. João dos Santos Neves, 143 - Vila Rubim, Vitória - ES, 29025-023 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Galileu, esquina com, R. Joaquim P. B. Arantes, 296 - St. Bougainville, Anápolis - GO, 75075-570 </t>
+  </si>
+  <si>
+    <t>Av. Anhanguera, 6479 - St. Oeste, Goiânia - GO, 74110-010 -</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Av. Vereador José Monteiro, 1655 - Setor Negrão de Lima, Goiânia - GO, 74653-230
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alameda Ezequiel Dias, 345 - Centro, Belo Horizonte - MG, 30130-110 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Av. Prof. Alfredo Balena, 110 - Santa Efigênia, Belo Horizonte - MG, 30130-100 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Dr. Cristiano Rezende, 2745 - Flávio Marques Lisboa, Belo Horizonte - MG, 30610-720 </t>
+  </si>
+  <si>
+    <t>Rua Catulo Breviglieri Bairro, s/n - Santa Catarina, Juiz de Fora - MG, 36036-110</t>
   </si>
   <si>
     <t xml:space="preserve">Rua Estevão Capriata, 285 - Vila Progresso
 CEP: 79050-440 - Campo Grande/MS
-Telefone: (67) 3348-7800
-e-mail: dados@ipedapae.org.br
 site: www.ipedapae.org.br </t>
   </si>
   <si>
-    <t>R. Augusto Corrêa, 01 - Guamá, Belém - PA, 66075-110 - Telefone (91) 3201-7820</t>
-[...27 lines deleted...]
-    <t>APAE de Piripiri
+    <t xml:space="preserve">R. Augusto Corrêa, 01 - Guamá, Belém - PA, 66075-110 </t>
+  </si>
+  <si>
+    <t>Rua Dr Carlos Chagas S/N - Bairro São José - Campina Grande/PB Cep 58400-398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua Esmeraldo Gomes Vieira, nº 362, Bairro dos Bancários, João Pessoa - PB - CEP: 58051-650 - </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. dos Coelhos, 300 - Boa Vista, Recife - PE, 50070-902 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua Jener de Sousa, 629 - Derby - Recife - PE - </t>
+  </si>
+  <si>
+    <t xml:space="preserve">APAE de Piripiri
 Rua Areolino de Freitas e Silva, 200
-Matadouro, Pirpiri-PI, 64260-000 - Tel: (86) 99827-9371 / (86) 99969-1809 / (86) 99974-8288
-[...79 lines deleted...]
-    <t>Av. Dr. Enéas de Carvalho Aguiar, 255 - Cerqueira César - São Paulo/SP - CEP 05403-000</t>
+Matadouro, Pirpiri-PI, 64260-000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua Desembargador Motta, 1070 - Água Verde, Curitiba - PR, 80250-060 </t>
+  </si>
+  <si>
+    <t>R. Gen. Carneiro, 181 - Alto da Glória, Curitiba - PR, 80060-900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Dr. Ovande do Amaral, 201 - Jardim das Américas, Curitiba - PR, 81520-060 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Av. Rui Barbosa, 716 -6º andar, Flamengo, Rio de Janeiro - RJ, 22250-020 </t>
+  </si>
+  <si>
+    <t>Rua Bruno Lobo no. 50 – Cidade Universitária – CEP: 21941-912 - direcao@ippmg.ufrj.br</t>
+  </si>
+  <si>
+    <t>Rua Ramiro Barcelos, 2350 Bloco A, Av. Protásio Alves, 211 - Bloco B e C - Santa Cecília, Porto Alegre - RS, 90035-903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Universidade Federal de Santa Maria - UFSM - Av. Roraima, 1000 - Prédio 22 - Camobi, Santa Maria - RS, 97105-900 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Hermann Hering, 299 - Bom Retiro, Blumenau - SC, 89010-600 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Rui Barbosa, 152 - Agronômica, Florianópolis - SC, 88025-301 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Vital Brasil, 251 - Cidade Universitária, Campinas - SP, 13083-888 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Ten. Catão Roxo, 3900 - Vila Monte Alegre, Ribeirão Preto - SP, 14015-010 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Av. Príncipe de Gales, 821 - Vila Principe de Gales, Santo André - SP, 09060-650 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Av. Brg. Faria Lima, 5544 - Vila Sao Jose, São José do Rio Preto - SP, 15090-000 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
@@ -720,245 +682,231 @@
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
@@ -1242,3943 +1190,3959 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I235"/>
+  <dimension ref="A1:I237"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I221" sqref="I221"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G238" sqref="G238"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="71.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="45.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="50.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="49.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="45.42578125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="71.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="16" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>103</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>104</v>
       </c>
       <c r="G1" s="14" t="s">
         <v>105</v>
       </c>
       <c r="H1" s="15" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="21" t="s">
+      <c r="B2" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="21">
+      <c r="C2" s="19">
         <v>4529</v>
       </c>
-      <c r="D2" s="21" t="s">
+      <c r="D2" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="21" t="s">
+      <c r="E2" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="21">
+      <c r="F2" s="19">
         <v>2018</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H2" s="21" t="s">
+      <c r="H2" s="19" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="19"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="8" t="s">
         <v>108</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G3" s="8" t="s">
+      <c r="H3" s="19"/>
+    </row>
+    <row r="4" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="H3" s="21"/>
-[...8 lines deleted...]
-      <c r="G4" s="9" t="s">
+      <c r="H4" s="19"/>
+    </row>
+    <row r="5" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="19">
+        <v>3816</v>
+      </c>
+      <c r="D5" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="H4" s="21"/>
-[...14 lines deleted...]
-      <c r="E5" s="21" t="s">
+      <c r="E5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F5" s="19">
         <v>2019</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H5" s="21" t="s">
+      <c r="H5" s="19" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="19"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H6" s="19"/>
+    </row>
+    <row r="7" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H7" s="19"/>
+    </row>
+    <row r="8" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H8" s="19"/>
+    </row>
+    <row r="9" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="8" t="s">
         <v>112</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="G8" s="8" t="s">
+      <c r="H9" s="19"/>
+    </row>
+    <row r="10" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H8" s="21"/>
-[...23 lines deleted...]
-      <c r="H10" s="21"/>
+      <c r="H10" s="19"/>
     </row>
     <row r="11" spans="1:8" s="3" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="4">
         <v>2024</v>
       </c>
       <c r="G11" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="19">
+        <v>2384779</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="19">
+        <v>2024</v>
+      </c>
+      <c r="G12" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="H11" s="4" t="s">
+      <c r="H12" s="19" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="8" t="s">
         <v>117</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G12" s="8" t="s">
+      <c r="H13" s="19"/>
+    </row>
+    <row r="14" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19"/>
+      <c r="B14" s="19"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="21" t="s">
+      <c r="H14" s="19"/>
+    </row>
+    <row r="15" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="8" t="s">
         <v>119</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G13" s="8" t="s">
+      <c r="H15" s="19"/>
+    </row>
+    <row r="16" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="H13" s="21"/>
-[...35 lines deleted...]
-      <c r="H16" s="21"/>
+      <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:9" s="3" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="19">
         <v>2563681</v>
       </c>
-      <c r="D17" s="21" t="s">
+      <c r="D17" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E17" s="21" t="s">
+      <c r="E17" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="19">
         <v>2019</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H17" s="21" t="s">
-        <v>124</v>
+      <c r="H17" s="19" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="18" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="21"/>
-[...4 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="A18" s="19"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
       <c r="G18" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H18" s="19"/>
+    </row>
+    <row r="19" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H18" s="21"/>
-[...11 lines deleted...]
-      <c r="H19" s="21"/>
+      <c r="H19" s="19"/>
     </row>
     <row r="20" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="21"/>
-[...4 lines deleted...]
-      <c r="F20" s="21"/>
+      <c r="A20" s="19"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
       <c r="G20" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H20" s="19"/>
+    </row>
+    <row r="21" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H21" s="19"/>
+    </row>
+    <row r="22" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H20" s="21"/>
-[...23 lines deleted...]
-      <c r="H22" s="21"/>
+      <c r="H22" s="19"/>
     </row>
     <row r="23" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="21"/>
-[...4 lines deleted...]
-      <c r="F23" s="21"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
       <c r="G23" s="8" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H23" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H23" s="19"/>
     </row>
     <row r="24" spans="1:9" s="3" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="21" t="s">
+      <c r="A24" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="21" t="s">
+      <c r="B24" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="19">
         <v>2561492</v>
       </c>
-      <c r="D24" s="21" t="s">
+      <c r="D24" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="21" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="21">
+      <c r="E24" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="19">
         <v>2019</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H24" s="21" t="s">
-        <v>127</v>
+      <c r="H24" s="19" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="25" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="21"/>
-[...4 lines deleted...]
-      <c r="F25" s="21"/>
+      <c r="A25" s="19"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
       <c r="G25" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" s="19"/>
+    </row>
+    <row r="26" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H25" s="21"/>
-[...11 lines deleted...]
-      <c r="H26" s="21"/>
+      <c r="H26" s="19"/>
     </row>
     <row r="27" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="21"/>
-[...4 lines deleted...]
-      <c r="F27" s="21"/>
+      <c r="A27" s="19"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
       <c r="G27" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" s="19"/>
+    </row>
+    <row r="28" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H28" s="19"/>
+    </row>
+    <row r="29" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="19"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H27" s="21"/>
-[...8 lines deleted...]
-      <c r="G28" s="8" t="s">
+      <c r="H29" s="19"/>
+    </row>
+    <row r="30" spans="1:9" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" s="19"/>
+    </row>
+    <row r="31" spans="1:9" s="3" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="19">
+        <v>2497654</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="19">
+        <v>2023</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="H31" s="31" t="s">
+        <v>156</v>
+      </c>
+      <c r="I31" s="29"/>
+    </row>
+    <row r="32" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="19"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="H32" s="31"/>
+      <c r="I32" s="30"/>
+    </row>
+    <row r="33" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="19"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="H28" s="21"/>
-[...78 lines deleted...]
-      <c r="I33" s="21"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="30"/>
     </row>
     <row r="34" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="21"/>
-[...4 lines deleted...]
-      <c r="F34" s="21"/>
+      <c r="A34" s="19"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
       <c r="G34" s="8" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="I34" s="23"/>
+        <v>120</v>
+      </c>
+      <c r="H34" s="31"/>
+      <c r="I34" s="30"/>
     </row>
     <row r="35" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="21" t="s">
+      <c r="A35" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="21" t="s">
+      <c r="B35" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="19">
         <v>10537</v>
       </c>
-      <c r="D35" s="21" t="s">
+      <c r="D35" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="E35" s="21" t="s">
+      <c r="E35" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F35" s="21">
+      <c r="F35" s="19">
         <v>2019</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H35" s="26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H35" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="I35" s="30"/>
     </row>
     <row r="36" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="21"/>
-[...4 lines deleted...]
-      <c r="F36" s="21"/>
+      <c r="A36" s="19"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
       <c r="G36" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="30"/>
+    </row>
+    <row r="37" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19"/>
+      <c r="B37" s="19"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="G37" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H36" s="26"/>
-[...13 lines deleted...]
-      <c r="I37" s="21"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="30"/>
     </row>
     <row r="38" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="21"/>
-[...4 lines deleted...]
-      <c r="F38" s="21"/>
+      <c r="A38" s="19"/>
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
       <c r="G38" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H38" s="32"/>
+      <c r="I38" s="30"/>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="19"/>
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H39" s="32"/>
+      <c r="I39" s="30"/>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="19"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H38" s="26"/>
-[...26 lines deleted...]
-      <c r="I40" s="21"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="30"/>
     </row>
     <row r="41" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="21" t="s">
+      <c r="A41" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="21" t="s">
+      <c r="B41" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="19">
         <v>2649527</v>
       </c>
-      <c r="D41" s="21" t="s">
+      <c r="D41" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="E41" s="21" t="s">
+      <c r="E41" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F41" s="21">
+      <c r="F41" s="19">
         <v>2016</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H41" s="27" t="s">
-        <v>134</v>
+      <c r="H41" s="22" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="21"/>
-[...4 lines deleted...]
-      <c r="F42" s="21"/>
+      <c r="A42" s="19"/>
+      <c r="B42" s="19"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19"/>
+      <c r="F42" s="19"/>
       <c r="G42" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H42" s="19"/>
+    </row>
+    <row r="43" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="19"/>
+      <c r="B43" s="19"/>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="19"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H42" s="21"/>
-[...11 lines deleted...]
-      <c r="H43" s="21"/>
+      <c r="H43" s="19"/>
     </row>
     <row r="44" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="21"/>
-[...4 lines deleted...]
-      <c r="F44" s="21"/>
+      <c r="A44" s="19"/>
+      <c r="B44" s="19"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
       <c r="G44" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H44" s="19"/>
+    </row>
+    <row r="45" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="19"/>
+      <c r="B45" s="19"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H44" s="21"/>
-[...11 lines deleted...]
-      <c r="H45" s="21"/>
+      <c r="H45" s="19"/>
     </row>
     <row r="46" spans="1:9" s="3" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="4">
         <v>11746</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F46" s="4">
         <v>2019</v>
       </c>
       <c r="G46" s="8" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="21" t="s">
+      <c r="A47" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="21" t="s">
+      <c r="B47" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C47" s="21">
+      <c r="C47" s="19">
         <v>2437163</v>
       </c>
-      <c r="D47" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="21" t="s">
+      <c r="D47" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="E47" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F47" s="21">
+      <c r="F47" s="19">
         <v>2016</v>
       </c>
       <c r="G47" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H47" s="21" t="s">
-        <v>137</v>
+      <c r="H47" s="19" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="21"/>
-[...4 lines deleted...]
-      <c r="F48" s="21"/>
+      <c r="A48" s="19"/>
+      <c r="B48" s="19"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
       <c r="G48" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H48" s="19"/>
+    </row>
+    <row r="49" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="19"/>
+      <c r="B49" s="19"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H48" s="21"/>
-[...11 lines deleted...]
-      <c r="H49" s="21"/>
+      <c r="H49" s="19"/>
     </row>
     <row r="50" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="21"/>
-[...4 lines deleted...]
-      <c r="F50" s="21"/>
+      <c r="A50" s="19"/>
+      <c r="B50" s="19"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
       <c r="G50" s="8" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H50" s="21"/>
+        <v>113</v>
+      </c>
+      <c r="H50" s="19"/>
     </row>
     <row r="51" spans="1:8" s="3" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="21" t="s">
+      <c r="A51" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B51" s="30" t="s">
+      <c r="B51" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="30">
+      <c r="C51" s="25">
         <v>2338734</v>
       </c>
-      <c r="D51" s="30" t="s">
+      <c r="D51" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="E51" s="30" t="s">
+      <c r="E51" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="F51" s="30">
+      <c r="F51" s="25">
         <v>2024</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="H51" s="21" t="s">
-        <v>138</v>
+      <c r="H51" s="19" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="21"/>
-[...4 lines deleted...]
-      <c r="F52" s="30"/>
+      <c r="A52" s="19"/>
+      <c r="B52" s="25"/>
+      <c r="C52" s="25"/>
+      <c r="D52" s="25"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="25"/>
       <c r="G52" s="17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H52" s="21"/>
+        <v>112</v>
+      </c>
+      <c r="H52" s="19"/>
     </row>
     <row r="53" spans="1:8" s="3" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="21"/>
-[...4 lines deleted...]
-      <c r="F53" s="30"/>
+      <c r="A53" s="19"/>
+      <c r="B53" s="25"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="25"/>
       <c r="G53" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="H53" s="19"/>
+    </row>
+    <row r="54" spans="1:8" s="3" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54" s="25">
+        <v>2673932</v>
+      </c>
+      <c r="D54" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E54" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="25">
+        <v>2024</v>
+      </c>
+      <c r="G54" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="H53" s="21"/>
-[...24 lines deleted...]
-        <v>139</v>
+      <c r="H54" s="19" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="3" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="21"/>
-[...4 lines deleted...]
-      <c r="F55" s="30"/>
+      <c r="A55" s="19"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="25"/>
+      <c r="D55" s="25"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="25"/>
       <c r="G55" s="17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H55" s="21"/>
+        <v>124</v>
+      </c>
+      <c r="H55" s="19"/>
     </row>
     <row r="56" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="21"/>
-[...4 lines deleted...]
-      <c r="F56" s="30"/>
+      <c r="A56" s="19"/>
+      <c r="B56" s="25"/>
+      <c r="C56" s="25"/>
+      <c r="D56" s="25"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="25"/>
       <c r="G56" s="17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H56" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H56" s="19"/>
     </row>
     <row r="57" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="21" t="s">
+      <c r="A57" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B57" s="21" t="s">
+      <c r="B57" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="C57" s="21">
+      <c r="C57" s="19">
         <v>26948</v>
       </c>
-      <c r="D57" s="21" t="s">
+      <c r="D57" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="E57" s="21" t="s">
+      <c r="E57" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F57" s="21">
+      <c r="F57" s="19">
         <v>2019</v>
       </c>
       <c r="G57" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H57" s="21" t="s">
-        <v>140</v>
+      <c r="H57" s="19" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="21"/>
-[...4 lines deleted...]
-      <c r="F58" s="21"/>
+      <c r="A58" s="19"/>
+      <c r="B58" s="19"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
       <c r="G58" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H58" s="19"/>
+    </row>
+    <row r="59" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="19"/>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H58" s="21"/>
-[...11 lines deleted...]
-      <c r="H59" s="21"/>
+      <c r="H59" s="19"/>
     </row>
     <row r="60" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="21" t="s">
+      <c r="A60" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B60" s="21" t="s">
+      <c r="B60" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="C60" s="21">
+      <c r="C60" s="19">
         <v>27049</v>
       </c>
-      <c r="D60" s="21" t="s">
+      <c r="D60" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="E60" s="21" t="s">
+      <c r="E60" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F60" s="21">
+      <c r="F60" s="19">
         <v>2022</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H60" s="21" t="s">
-        <v>141</v>
+      <c r="H60" s="19" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="21"/>
-[...4 lines deleted...]
-      <c r="F61" s="21"/>
+      <c r="A61" s="19"/>
+      <c r="B61" s="19"/>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="19"/>
       <c r="G61" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H61" s="19"/>
+    </row>
+    <row r="62" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="19"/>
+      <c r="B62" s="19"/>
+      <c r="C62" s="19"/>
+      <c r="D62" s="19"/>
+      <c r="E62" s="19"/>
+      <c r="F62" s="19"/>
+      <c r="G62" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H61" s="21"/>
-[...11 lines deleted...]
-      <c r="H62" s="21"/>
+      <c r="H62" s="19"/>
     </row>
     <row r="63" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="21"/>
-[...4 lines deleted...]
-      <c r="F63" s="21"/>
+      <c r="A63" s="19"/>
+      <c r="B63" s="19"/>
+      <c r="C63" s="19"/>
+      <c r="D63" s="19"/>
+      <c r="E63" s="19"/>
+      <c r="F63" s="19"/>
       <c r="G63" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H63" s="19"/>
+    </row>
+    <row r="64" spans="1:8" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="19"/>
+      <c r="B64" s="19"/>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+      <c r="E64" s="19"/>
+      <c r="F64" s="19"/>
+      <c r="G64" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="H64" s="19"/>
+    </row>
+    <row r="65" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" s="19">
+        <v>27022</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="19">
+        <v>2023</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="H65" s="19" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="19"/>
+      <c r="B66" s="23"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+      <c r="E66" s="19"/>
+      <c r="F66" s="19"/>
+      <c r="G66" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="H63" s="21"/>
-[...14 lines deleted...]
-      <c r="A65" s="21" t="s">
+      <c r="H66" s="19"/>
+    </row>
+    <row r="67" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="19"/>
+      <c r="B67" s="23"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19"/>
+      <c r="E67" s="19"/>
+      <c r="F67" s="19"/>
+      <c r="G67" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="H67" s="19"/>
+    </row>
+    <row r="68" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="19"/>
+      <c r="B68" s="23"/>
+      <c r="C68" s="19"/>
+      <c r="D68" s="19"/>
+      <c r="E68" s="19"/>
+      <c r="F68" s="19"/>
+      <c r="G68" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="H68" s="19"/>
+    </row>
+    <row r="69" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="19"/>
+      <c r="B69" s="23"/>
+      <c r="C69" s="19"/>
+      <c r="D69" s="19"/>
+      <c r="E69" s="19"/>
+      <c r="F69" s="19"/>
+      <c r="G69" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="H69" s="19"/>
+    </row>
+    <row r="70" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B65" s="29" t="s">
-[...8 lines deleted...]
-      <c r="E65" s="21" t="s">
+      <c r="B70" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C70" s="19">
+        <v>2183455</v>
+      </c>
+      <c r="D70" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E70" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="F65" s="21">
+      <c r="F70" s="19">
         <v>2023</v>
       </c>
-      <c r="G65" s="8" t="s">
-[...55 lines deleted...]
-      <c r="A70" s="21" t="s">
+      <c r="G70" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="H70" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="19"/>
+      <c r="B71" s="19"/>
+      <c r="C71" s="19"/>
+      <c r="D71" s="19"/>
+      <c r="E71" s="19"/>
+      <c r="F71" s="19"/>
+      <c r="G71" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="H71" s="19"/>
+    </row>
+    <row r="72" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B70" s="21" t="s">
-[...37 lines deleted...]
-      <c r="B72" s="21" t="s">
+      <c r="B72" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="C72" s="21">
+      <c r="C72" s="19">
         <v>2218798</v>
       </c>
-      <c r="D72" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="21" t="s">
+      <c r="D72" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E72" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F72" s="21">
+      <c r="F72" s="19">
         <v>2021</v>
       </c>
       <c r="G72" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H72" s="21" t="s">
-        <v>148</v>
+      <c r="H72" s="19" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="21"/>
-[...4 lines deleted...]
-      <c r="F73" s="21"/>
+      <c r="A73" s="19"/>
+      <c r="B73" s="19"/>
+      <c r="C73" s="19"/>
+      <c r="D73" s="19"/>
+      <c r="E73" s="19"/>
+      <c r="F73" s="19"/>
       <c r="G73" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H73" s="19"/>
+    </row>
+    <row r="74" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="19"/>
+      <c r="B74" s="19"/>
+      <c r="C74" s="19"/>
+      <c r="D74" s="19"/>
+      <c r="E74" s="19"/>
+      <c r="F74" s="19"/>
+      <c r="G74" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H73" s="21"/>
-[...11 lines deleted...]
-      <c r="H74" s="21"/>
+      <c r="H74" s="19"/>
     </row>
     <row r="75" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="21"/>
-[...4 lines deleted...]
-      <c r="F75" s="21"/>
+      <c r="A75" s="19"/>
+      <c r="B75" s="19"/>
+      <c r="C75" s="19"/>
+      <c r="D75" s="19"/>
+      <c r="E75" s="19"/>
+      <c r="F75" s="19"/>
       <c r="G75" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H75" s="19"/>
+    </row>
+    <row r="76" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="19"/>
+      <c r="B76" s="19"/>
+      <c r="C76" s="19"/>
+      <c r="D76" s="19"/>
+      <c r="E76" s="19"/>
+      <c r="F76" s="19"/>
+      <c r="G76" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H76" s="19"/>
+    </row>
+    <row r="77" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="19"/>
+      <c r="B77" s="19"/>
+      <c r="C77" s="19"/>
+      <c r="D77" s="19"/>
+      <c r="E77" s="19"/>
+      <c r="F77" s="19"/>
+      <c r="G77" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H75" s="21"/>
-[...23 lines deleted...]
-      <c r="H77" s="21"/>
+      <c r="H77" s="19"/>
     </row>
     <row r="78" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="23" t="s">
+      <c r="A78" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B78" s="31" t="s">
+      <c r="B78" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C78" s="23">
+      <c r="C78" s="20">
         <v>2146355</v>
       </c>
-      <c r="D78" s="23" t="s">
+      <c r="D78" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="E78" s="23" t="s">
+      <c r="E78" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="F78" s="23">
+      <c r="F78" s="20">
         <v>2026</v>
       </c>
       <c r="G78" s="11" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>132</v>
+      </c>
+      <c r="H78" s="19" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="33"/>
-[...4 lines deleted...]
-      <c r="F79" s="33"/>
+      <c r="A79" s="21"/>
+      <c r="B79" s="27"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
       <c r="G79" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H79" s="19"/>
+    </row>
+    <row r="80" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="21"/>
+      <c r="B80" s="27"/>
+      <c r="C80" s="21"/>
+      <c r="D80" s="21"/>
+      <c r="E80" s="21"/>
+      <c r="F80" s="21"/>
+      <c r="G80" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="H79" s="21"/>
-[...11 lines deleted...]
-      <c r="H80" s="21"/>
+      <c r="H80" s="19"/>
     </row>
     <row r="81" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="33"/>
-[...4 lines deleted...]
-      <c r="F81" s="33"/>
+      <c r="A81" s="21"/>
+      <c r="B81" s="27"/>
+      <c r="C81" s="21"/>
+      <c r="D81" s="21"/>
+      <c r="E81" s="21"/>
+      <c r="F81" s="21"/>
       <c r="G81" s="11" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H81" s="21"/>
+        <v>112</v>
+      </c>
+      <c r="H81" s="19"/>
     </row>
     <row r="82" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="27"/>
+      <c r="A82" s="22"/>
       <c r="B82" s="28"/>
-      <c r="C82" s="27"/>
-[...2 lines deleted...]
-      <c r="F82" s="27"/>
+      <c r="C82" s="22"/>
+      <c r="D82" s="22"/>
+      <c r="E82" s="22"/>
+      <c r="F82" s="22"/>
       <c r="G82" s="11" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H82" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H82" s="19"/>
     </row>
     <row r="83" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="21" t="s">
+      <c r="A83" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="29" t="s">
+      <c r="B83" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C83" s="21">
+      <c r="C83" s="19">
         <v>9830</v>
       </c>
-      <c r="D83" s="21" t="s">
+      <c r="D83" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="E83" s="21" t="s">
+      <c r="E83" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F83" s="21">
+      <c r="F83" s="19">
         <v>2026</v>
       </c>
       <c r="G83" s="11" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>132</v>
+      </c>
+      <c r="H83" s="19" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="21"/>
-[...4 lines deleted...]
-      <c r="F84" s="21"/>
+      <c r="A84" s="19"/>
+      <c r="B84" s="23"/>
+      <c r="C84" s="19"/>
+      <c r="D84" s="19"/>
+      <c r="E84" s="19"/>
+      <c r="F84" s="19"/>
       <c r="G84" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H84" s="19"/>
+    </row>
+    <row r="85" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="19"/>
+      <c r="B85" s="23"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+      <c r="F85" s="19"/>
+      <c r="G85" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="H84" s="21"/>
-[...11 lines deleted...]
-      <c r="H85" s="21"/>
+      <c r="H85" s="19"/>
     </row>
     <row r="86" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="21"/>
-[...4 lines deleted...]
-      <c r="F86" s="21"/>
+      <c r="A86" s="19"/>
+      <c r="B86" s="23"/>
+      <c r="C86" s="19"/>
+      <c r="D86" s="19"/>
+      <c r="E86" s="19"/>
+      <c r="F86" s="19"/>
       <c r="G86" s="11" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H86" s="21"/>
+        <v>113</v>
+      </c>
+      <c r="H86" s="19"/>
     </row>
     <row r="87" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="21"/>
-[...4 lines deleted...]
-      <c r="F87" s="21"/>
+      <c r="A87" s="19"/>
+      <c r="B87" s="23"/>
+      <c r="C87" s="19"/>
+      <c r="D87" s="19"/>
+      <c r="E87" s="19"/>
+      <c r="F87" s="19"/>
       <c r="G87" s="11" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H87" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H87" s="19"/>
     </row>
     <row r="88" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="21" t="s">
+      <c r="A88" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="B88" s="21" t="s">
+      <c r="B88" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="C88" s="21">
+      <c r="C88" s="19">
         <v>2694751</v>
       </c>
-      <c r="D88" s="21" t="s">
+      <c r="D88" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="E88" s="21" t="s">
+      <c r="E88" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F88" s="21">
+      <c r="F88" s="19">
         <v>2023</v>
       </c>
       <c r="G88" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H88" s="21" t="s">
-        <v>152</v>
+      <c r="H88" s="19" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A89" s="21"/>
-[...4 lines deleted...]
-      <c r="F89" s="21"/>
+      <c r="A89" s="19"/>
+      <c r="B89" s="19"/>
+      <c r="C89" s="19"/>
+      <c r="D89" s="19"/>
+      <c r="E89" s="19"/>
+      <c r="F89" s="19"/>
       <c r="G89" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H89" s="19"/>
+    </row>
+    <row r="90" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A90" s="19"/>
+      <c r="B90" s="19"/>
+      <c r="C90" s="19"/>
+      <c r="D90" s="19"/>
+      <c r="E90" s="19"/>
+      <c r="F90" s="19"/>
+      <c r="G90" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H89" s="21"/>
-[...11 lines deleted...]
-      <c r="H90" s="21"/>
+      <c r="H90" s="19"/>
     </row>
     <row r="91" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="21"/>
-[...4 lines deleted...]
-      <c r="F91" s="21"/>
+      <c r="A91" s="19"/>
+      <c r="B91" s="19"/>
+      <c r="C91" s="19"/>
+      <c r="D91" s="19"/>
+      <c r="E91" s="19"/>
+      <c r="F91" s="19"/>
       <c r="G91" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H91" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H91" s="19"/>
     </row>
     <row r="92" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="21" t="s">
+      <c r="A92" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="29" t="s">
+      <c r="B92" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C92" s="21">
+      <c r="C92" s="19">
         <v>2676060</v>
       </c>
-      <c r="D92" s="21" t="s">
+      <c r="D92" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="E92" s="21" t="s">
+      <c r="E92" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F92" s="21">
+      <c r="F92" s="19">
         <v>2026</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H92" s="21" t="s">
-        <v>153</v>
+      <c r="H92" s="19" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A93" s="21"/>
-[...4 lines deleted...]
-      <c r="F93" s="21"/>
+      <c r="A93" s="19"/>
+      <c r="B93" s="23"/>
+      <c r="C93" s="19"/>
+      <c r="D93" s="19"/>
+      <c r="E93" s="19"/>
+      <c r="F93" s="19"/>
       <c r="G93" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H93" s="19"/>
+    </row>
+    <row r="94" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="19"/>
+      <c r="B94" s="23"/>
+      <c r="C94" s="19"/>
+      <c r="D94" s="19"/>
+      <c r="E94" s="19"/>
+      <c r="F94" s="19"/>
+      <c r="G94" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H93" s="21"/>
-[...11 lines deleted...]
-      <c r="H94" s="21"/>
+      <c r="H94" s="19"/>
     </row>
     <row r="95" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="21"/>
-[...4 lines deleted...]
-      <c r="F95" s="21"/>
+      <c r="A95" s="19"/>
+      <c r="B95" s="23"/>
+      <c r="C95" s="19"/>
+      <c r="D95" s="19"/>
+      <c r="E95" s="19"/>
+      <c r="F95" s="19"/>
       <c r="G95" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H95" s="19"/>
+    </row>
+    <row r="96" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="19"/>
+      <c r="B96" s="23"/>
+      <c r="C96" s="19"/>
+      <c r="D96" s="19"/>
+      <c r="E96" s="19"/>
+      <c r="F96" s="19"/>
+      <c r="G96" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H96" s="19"/>
+    </row>
+    <row r="97" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="19"/>
+      <c r="B97" s="23"/>
+      <c r="C97" s="19"/>
+      <c r="D97" s="19"/>
+      <c r="E97" s="19"/>
+      <c r="F97" s="19"/>
+      <c r="G97" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H95" s="21"/>
-[...23 lines deleted...]
-      <c r="H97" s="21"/>
+      <c r="H97" s="19"/>
     </row>
     <row r="98" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="21"/>
-[...4 lines deleted...]
-      <c r="F98" s="21"/>
+      <c r="A98" s="19"/>
+      <c r="B98" s="23"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="19"/>
+      <c r="E98" s="19"/>
+      <c r="F98" s="19"/>
       <c r="G98" s="8" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H98" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H98" s="19"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A99" s="21"/>
-[...4 lines deleted...]
-      <c r="F99" s="21"/>
+      <c r="A99" s="19"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="19"/>
+      <c r="D99" s="19"/>
+      <c r="E99" s="19"/>
+      <c r="F99" s="19"/>
       <c r="G99" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H99" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H99" s="19"/>
     </row>
     <row r="100" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="21" t="s">
+      <c r="A100" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B100" s="21" t="s">
+      <c r="B100" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="C100" s="34" t="s">
+      <c r="C100" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="D100" s="21" t="s">
+      <c r="D100" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="E100" s="21" t="s">
+      <c r="E100" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F100" s="21">
+      <c r="F100" s="19">
         <v>2024</v>
       </c>
       <c r="G100" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H100" s="21" t="s">
-        <v>154</v>
+      <c r="H100" s="19" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="21"/>
-[...4 lines deleted...]
-      <c r="F101" s="21"/>
+      <c r="A101" s="19"/>
+      <c r="B101" s="19"/>
+      <c r="C101" s="24"/>
+      <c r="D101" s="19"/>
+      <c r="E101" s="19"/>
+      <c r="F101" s="19"/>
       <c r="G101" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H101" s="19"/>
+    </row>
+    <row r="102" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="19"/>
+      <c r="B102" s="19"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="19"/>
+      <c r="E102" s="19"/>
+      <c r="F102" s="19"/>
+      <c r="G102" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H101" s="21"/>
-[...11 lines deleted...]
-      <c r="H102" s="21"/>
+      <c r="H102" s="19"/>
     </row>
     <row r="103" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="21"/>
-[...4 lines deleted...]
-      <c r="F103" s="21"/>
+      <c r="A103" s="19"/>
+      <c r="B103" s="19"/>
+      <c r="C103" s="24"/>
+      <c r="D103" s="19"/>
+      <c r="E103" s="19"/>
+      <c r="F103" s="19"/>
       <c r="G103" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H103" s="19"/>
+    </row>
+    <row r="104" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="19"/>
+      <c r="B104" s="19"/>
+      <c r="C104" s="24"/>
+      <c r="D104" s="19"/>
+      <c r="E104" s="19"/>
+      <c r="F104" s="19"/>
+      <c r="G104" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H104" s="19"/>
+    </row>
+    <row r="105" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="19"/>
+      <c r="B105" s="19"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="19"/>
+      <c r="E105" s="19"/>
+      <c r="F105" s="19"/>
+      <c r="G105" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H103" s="21"/>
-[...23 lines deleted...]
-      <c r="H105" s="21"/>
+      <c r="H105" s="19"/>
     </row>
     <row r="106" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="21"/>
-[...4 lines deleted...]
-      <c r="F106" s="21"/>
+      <c r="A106" s="19"/>
+      <c r="B106" s="19"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="19"/>
+      <c r="E106" s="19"/>
+      <c r="F106" s="19"/>
       <c r="G106" s="8" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H106" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H106" s="19"/>
     </row>
     <row r="107" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="21"/>
-[...4 lines deleted...]
-      <c r="F107" s="21"/>
+      <c r="A107" s="19"/>
+      <c r="B107" s="19"/>
+      <c r="C107" s="24"/>
+      <c r="D107" s="19"/>
+      <c r="E107" s="19"/>
+      <c r="F107" s="19"/>
       <c r="G107" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H107" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H107" s="19"/>
     </row>
     <row r="108" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="21" t="s">
+      <c r="A108" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="B108" s="21" t="s">
+      <c r="B108" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="C108" s="21">
+      <c r="C108" s="19">
         <v>434</v>
       </c>
-      <c r="D108" s="21" t="s">
+      <c r="D108" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="E108" s="21" t="s">
+      <c r="E108" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F108" s="21">
+      <c r="F108" s="19">
         <v>2021</v>
       </c>
       <c r="G108" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H108" s="21" t="s">
-        <v>155</v>
+      <c r="H108" s="19" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="21"/>
-[...4 lines deleted...]
-      <c r="F109" s="21"/>
+      <c r="A109" s="19"/>
+      <c r="B109" s="19"/>
+      <c r="C109" s="19"/>
+      <c r="D109" s="19"/>
+      <c r="E109" s="19"/>
+      <c r="F109" s="19"/>
       <c r="G109" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H109" s="19"/>
+    </row>
+    <row r="110" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="19"/>
+      <c r="B110" s="19"/>
+      <c r="C110" s="19"/>
+      <c r="D110" s="19"/>
+      <c r="E110" s="19"/>
+      <c r="F110" s="19"/>
+      <c r="G110" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H109" s="21"/>
-[...11 lines deleted...]
-      <c r="H110" s="21"/>
+      <c r="H110" s="19"/>
     </row>
     <row r="111" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="21"/>
-[...4 lines deleted...]
-      <c r="F111" s="21"/>
+      <c r="A111" s="19"/>
+      <c r="B111" s="19"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+      <c r="F111" s="19"/>
       <c r="G111" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H111" s="19"/>
+    </row>
+    <row r="112" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="19"/>
+      <c r="B112" s="19"/>
+      <c r="C112" s="19"/>
+      <c r="D112" s="19"/>
+      <c r="E112" s="19"/>
+      <c r="F112" s="19"/>
+      <c r="G112" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H112" s="19"/>
+    </row>
+    <row r="113" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="19"/>
+      <c r="B113" s="19"/>
+      <c r="C113" s="19"/>
+      <c r="D113" s="19"/>
+      <c r="E113" s="19"/>
+      <c r="F113" s="19"/>
+      <c r="G113" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H111" s="21"/>
-[...23 lines deleted...]
-      <c r="H113" s="21"/>
+      <c r="H113" s="19"/>
     </row>
     <row r="114" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="21"/>
-[...4 lines deleted...]
-      <c r="F114" s="21"/>
+      <c r="A114" s="19"/>
+      <c r="B114" s="19"/>
+      <c r="C114" s="19"/>
+      <c r="D114" s="19"/>
+      <c r="E114" s="19"/>
+      <c r="F114" s="19"/>
       <c r="G114" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H114" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H114" s="19"/>
     </row>
     <row r="115" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="21" t="s">
+      <c r="A115" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="B115" s="21" t="s">
+      <c r="B115" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="C115" s="21">
+      <c r="C115" s="19">
         <v>566</v>
       </c>
-      <c r="D115" s="21" t="s">
+      <c r="D115" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="E115" s="21" t="s">
+      <c r="E115" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F115" s="21">
+      <c r="F115" s="19">
         <v>2023</v>
       </c>
       <c r="G115" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H115" s="21" t="s">
-        <v>156</v>
+      <c r="H115" s="19" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="21"/>
-[...4 lines deleted...]
-      <c r="F116" s="21"/>
+      <c r="A116" s="19"/>
+      <c r="B116" s="19"/>
+      <c r="C116" s="19"/>
+      <c r="D116" s="19"/>
+      <c r="E116" s="19"/>
+      <c r="F116" s="19"/>
       <c r="G116" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H116" s="19"/>
+    </row>
+    <row r="117" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="19"/>
+      <c r="B117" s="19"/>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H116" s="21"/>
-[...11 lines deleted...]
-      <c r="H117" s="21"/>
+      <c r="H117" s="19"/>
     </row>
     <row r="118" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="21"/>
-[...4 lines deleted...]
-      <c r="F118" s="21"/>
+      <c r="A118" s="19"/>
+      <c r="B118" s="19"/>
+      <c r="C118" s="19"/>
+      <c r="D118" s="19"/>
+      <c r="E118" s="19"/>
+      <c r="F118" s="19"/>
       <c r="G118" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H118" s="19"/>
+    </row>
+    <row r="119" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="19"/>
+      <c r="B119" s="19"/>
+      <c r="C119" s="19"/>
+      <c r="D119" s="19"/>
+      <c r="E119" s="19"/>
+      <c r="F119" s="19"/>
+      <c r="G119" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H119" s="19"/>
+    </row>
+    <row r="120" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="19"/>
+      <c r="B120" s="19"/>
+      <c r="C120" s="19"/>
+      <c r="D120" s="19"/>
+      <c r="E120" s="19"/>
+      <c r="F120" s="19"/>
+      <c r="G120" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H118" s="21"/>
-[...23 lines deleted...]
-      <c r="H120" s="21"/>
+      <c r="H120" s="19"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="21"/>
-[...4 lines deleted...]
-      <c r="F121" s="21"/>
+      <c r="A121" s="19"/>
+      <c r="B121" s="19"/>
+      <c r="C121" s="19"/>
+      <c r="D121" s="19"/>
+      <c r="E121" s="19"/>
+      <c r="F121" s="19"/>
       <c r="G121" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H121" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H121" s="19"/>
     </row>
     <row r="122" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="29" t="s">
+      <c r="A122" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B122" s="29" t="s">
+      <c r="B122" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="C122" s="29">
+      <c r="C122" s="23">
         <v>396</v>
       </c>
-      <c r="D122" s="21" t="s">
+      <c r="D122" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="E122" s="21" t="s">
+      <c r="E122" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F122" s="29">
+      <c r="F122" s="23">
         <v>2026</v>
       </c>
       <c r="G122" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H122" s="21" t="s">
-        <v>157</v>
+      <c r="H122" s="19" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="29"/>
-[...4 lines deleted...]
-      <c r="F123" s="29"/>
+      <c r="A123" s="23"/>
+      <c r="B123" s="23"/>
+      <c r="C123" s="23"/>
+      <c r="D123" s="19"/>
+      <c r="E123" s="19"/>
+      <c r="F123" s="23"/>
       <c r="G123" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H123" s="19"/>
+    </row>
+    <row r="124" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="23"/>
+      <c r="B124" s="23"/>
+      <c r="C124" s="23"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="19"/>
+      <c r="F124" s="23"/>
+      <c r="G124" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H123" s="21"/>
-[...11 lines deleted...]
-      <c r="H124" s="21"/>
+      <c r="H124" s="19"/>
     </row>
     <row r="125" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="29"/>
-[...4 lines deleted...]
-      <c r="F125" s="29"/>
+      <c r="A125" s="23"/>
+      <c r="B125" s="23"/>
+      <c r="C125" s="23"/>
+      <c r="D125" s="19"/>
+      <c r="E125" s="19"/>
+      <c r="F125" s="23"/>
       <c r="G125" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H125" s="19"/>
+    </row>
+    <row r="126" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="23"/>
+      <c r="B126" s="23"/>
+      <c r="C126" s="23"/>
+      <c r="D126" s="19"/>
+      <c r="E126" s="19"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H126" s="19"/>
+    </row>
+    <row r="127" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="23"/>
+      <c r="B127" s="23"/>
+      <c r="C127" s="23"/>
+      <c r="D127" s="19"/>
+      <c r="E127" s="19"/>
+      <c r="F127" s="23"/>
+      <c r="G127" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H125" s="21"/>
-[...23 lines deleted...]
-      <c r="H127" s="21"/>
+      <c r="H127" s="19"/>
     </row>
     <row r="128" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="29"/>
-[...4 lines deleted...]
-      <c r="F128" s="29"/>
+      <c r="A128" s="23"/>
+      <c r="B128" s="23"/>
+      <c r="C128" s="23"/>
+      <c r="D128" s="19"/>
+      <c r="E128" s="19"/>
+      <c r="F128" s="23"/>
       <c r="G128" s="8" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H128" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H128" s="19"/>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A129" s="29"/>
-[...4 lines deleted...]
-      <c r="F129" s="29"/>
+      <c r="A129" s="23"/>
+      <c r="B129" s="23"/>
+      <c r="C129" s="23"/>
+      <c r="D129" s="19"/>
+      <c r="E129" s="19"/>
+      <c r="F129" s="23"/>
       <c r="G129" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H129" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H129" s="19"/>
     </row>
     <row r="130" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="29" t="s">
+      <c r="A130" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B130" s="29" t="s">
+      <c r="B130" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="C130" s="29">
+      <c r="C130" s="23">
         <v>1120</v>
       </c>
-      <c r="D130" s="21" t="s">
+      <c r="D130" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="E130" s="21" t="s">
+      <c r="E130" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F130" s="29">
+      <c r="F130" s="23">
         <v>2026</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H130" s="21" t="s">
-        <v>158</v>
+      <c r="H130" s="19" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="29"/>
-[...4 lines deleted...]
-      <c r="F131" s="29"/>
+      <c r="A131" s="23"/>
+      <c r="B131" s="23"/>
+      <c r="C131" s="23"/>
+      <c r="D131" s="19"/>
+      <c r="E131" s="19"/>
+      <c r="F131" s="23"/>
       <c r="G131" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H131" s="19"/>
+    </row>
+    <row r="132" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A132" s="23"/>
+      <c r="B132" s="23"/>
+      <c r="C132" s="23"/>
+      <c r="D132" s="19"/>
+      <c r="E132" s="19"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H132" s="19"/>
+    </row>
+    <row r="133" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A133" s="23"/>
+      <c r="B133" s="23"/>
+      <c r="C133" s="23"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H131" s="21"/>
-[...23 lines deleted...]
-      <c r="H133" s="21"/>
+      <c r="H133" s="19"/>
     </row>
     <row r="134" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="29"/>
-[...4 lines deleted...]
-      <c r="F134" s="29"/>
+      <c r="A134" s="23"/>
+      <c r="B134" s="23"/>
+      <c r="C134" s="23"/>
+      <c r="D134" s="19"/>
+      <c r="E134" s="19"/>
+      <c r="F134" s="23"/>
       <c r="G134" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H134" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H134" s="19"/>
     </row>
     <row r="135" spans="1:8" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C135" s="6">
         <v>2356287</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="6">
         <v>2025</v>
       </c>
       <c r="G135" s="8" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="H135" s="4" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="21" t="s">
+      <c r="A136" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B136" s="21" t="s">
+      <c r="B136" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C136" s="34" t="s">
+      <c r="C136" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="D136" s="21" t="s">
+      <c r="D136" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="E136" s="21" t="s">
+      <c r="E136" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="F136" s="21">
+      <c r="F136" s="19">
         <v>2024</v>
       </c>
       <c r="G136" s="8" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>124</v>
+      </c>
+      <c r="H136" s="19" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="21"/>
-[...4 lines deleted...]
-      <c r="F137" s="21"/>
+      <c r="A137" s="19"/>
+      <c r="B137" s="19"/>
+      <c r="C137" s="24"/>
+      <c r="D137" s="19"/>
+      <c r="E137" s="19"/>
+      <c r="F137" s="19"/>
       <c r="G137" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H137" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H137" s="19"/>
     </row>
     <row r="138" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="21" t="s">
+      <c r="A138" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B138" s="21" t="s">
+      <c r="B138" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="C138" s="21">
+      <c r="C138" s="19">
         <v>15563</v>
       </c>
-      <c r="D138" s="21" t="s">
+      <c r="D138" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="E138" s="21" t="s">
+      <c r="E138" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F138" s="21">
+      <c r="F138" s="19">
         <v>2016</v>
       </c>
       <c r="G138" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H138" s="21" t="s">
-        <v>162</v>
+      <c r="H138" s="19" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="21"/>
-[...4 lines deleted...]
-      <c r="F139" s="21"/>
+      <c r="A139" s="19"/>
+      <c r="B139" s="19"/>
+      <c r="C139" s="19"/>
+      <c r="D139" s="19"/>
+      <c r="E139" s="19"/>
+      <c r="F139" s="19"/>
       <c r="G139" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H139" s="19"/>
+    </row>
+    <row r="140" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="19"/>
+      <c r="B140" s="19"/>
+      <c r="C140" s="19"/>
+      <c r="D140" s="19"/>
+      <c r="E140" s="19"/>
+      <c r="F140" s="19"/>
+      <c r="G140" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H139" s="21"/>
-[...11 lines deleted...]
-      <c r="H140" s="21"/>
+      <c r="H140" s="19"/>
     </row>
     <row r="141" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="21"/>
-[...4 lines deleted...]
-      <c r="F141" s="21"/>
+      <c r="A141" s="19"/>
+      <c r="B141" s="19"/>
+      <c r="C141" s="19"/>
+      <c r="D141" s="19"/>
+      <c r="E141" s="19"/>
+      <c r="F141" s="19"/>
       <c r="G141" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H141" s="19"/>
+    </row>
+    <row r="142" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="19"/>
+      <c r="B142" s="19"/>
+      <c r="C142" s="19"/>
+      <c r="D142" s="19"/>
+      <c r="E142" s="19"/>
+      <c r="F142" s="19"/>
+      <c r="G142" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H142" s="19"/>
+    </row>
+    <row r="143" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="19"/>
+      <c r="B143" s="19"/>
+      <c r="C143" s="19"/>
+      <c r="D143" s="19"/>
+      <c r="E143" s="19"/>
+      <c r="F143" s="19"/>
+      <c r="G143" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H141" s="21"/>
-[...23 lines deleted...]
-      <c r="H143" s="21"/>
+      <c r="H143" s="19"/>
     </row>
     <row r="144" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="21" t="s">
+      <c r="A144" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B144" s="21" t="s">
+      <c r="B144" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="C144" s="21">
+      <c r="C144" s="19">
         <v>2384299</v>
       </c>
-      <c r="D144" s="21" t="s">
+      <c r="D144" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="E144" s="21" t="s">
+      <c r="E144" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="F144" s="21">
+      <c r="F144" s="19">
         <v>2020</v>
       </c>
       <c r="G144" s="8" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>123</v>
+      </c>
+      <c r="H144" s="19" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="21"/>
-[...4 lines deleted...]
-      <c r="F145" s="21"/>
+      <c r="A145" s="19"/>
+      <c r="B145" s="19"/>
+      <c r="C145" s="19"/>
+      <c r="D145" s="19"/>
+      <c r="E145" s="19"/>
+      <c r="F145" s="19"/>
       <c r="G145" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H145" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H145" s="19"/>
     </row>
     <row r="146" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="21" t="s">
+      <c r="A146" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B146" s="21" t="s">
+      <c r="B146" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="C146" s="21">
+      <c r="C146" s="19">
         <v>15644</v>
       </c>
-      <c r="D146" s="21" t="s">
+      <c r="D146" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="E146" s="21" t="s">
+      <c r="E146" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F146" s="21">
+      <c r="F146" s="19">
         <v>2023</v>
       </c>
       <c r="G146" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H146" s="21" t="s">
-        <v>164</v>
+      <c r="H146" s="19" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="21"/>
-[...4 lines deleted...]
-      <c r="F147" s="21"/>
+      <c r="A147" s="19"/>
+      <c r="B147" s="19"/>
+      <c r="C147" s="19"/>
+      <c r="D147" s="19"/>
+      <c r="E147" s="19"/>
+      <c r="F147" s="19"/>
       <c r="G147" s="8" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="H147" s="21"/>
+        <v>108</v>
+      </c>
+      <c r="H147" s="19"/>
     </row>
     <row r="148" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="21"/>
-[...4 lines deleted...]
-      <c r="F148" s="21"/>
+      <c r="A148" s="19"/>
+      <c r="B148" s="19"/>
+      <c r="C148" s="19"/>
+      <c r="D148" s="19"/>
+      <c r="E148" s="19"/>
+      <c r="F148" s="19"/>
       <c r="G148" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H148" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H148" s="19"/>
     </row>
     <row r="149" spans="1:8" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="21" t="s">
+      <c r="A149" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B149" s="21" t="s">
+      <c r="B149" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="C149" s="21">
+      <c r="C149" s="19">
         <v>2781859</v>
       </c>
-      <c r="D149" s="21" t="s">
+      <c r="D149" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="E149" s="21" t="s">
+      <c r="E149" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F149" s="21">
+      <c r="F149" s="19">
         <v>2026</v>
       </c>
       <c r="G149" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="H149" s="21" t="s">
-        <v>165</v>
+      <c r="H149" s="19" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="21"/>
-[...4 lines deleted...]
-      <c r="F150" s="21"/>
+      <c r="A150" s="19"/>
+      <c r="B150" s="19"/>
+      <c r="C150" s="19"/>
+      <c r="D150" s="19"/>
+      <c r="E150" s="19"/>
+      <c r="F150" s="19"/>
       <c r="G150" s="11" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="H150" s="21"/>
+        <v>109</v>
+      </c>
+      <c r="H150" s="19"/>
     </row>
     <row r="151" spans="1:8" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="21"/>
-[...4 lines deleted...]
-      <c r="F151" s="21"/>
+      <c r="A151" s="19"/>
+      <c r="B151" s="19"/>
+      <c r="C151" s="19"/>
+      <c r="D151" s="19"/>
+      <c r="E151" s="19"/>
+      <c r="F151" s="19"/>
       <c r="G151" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="H151" s="19"/>
+    </row>
+    <row r="152" spans="1:8" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="19"/>
+      <c r="B152" s="19"/>
+      <c r="C152" s="19"/>
+      <c r="D152" s="19"/>
+      <c r="E152" s="19"/>
+      <c r="F152" s="19"/>
+      <c r="G152" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="H152" s="19"/>
+    </row>
+    <row r="153" spans="1:8" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="19"/>
+      <c r="B153" s="19"/>
+      <c r="C153" s="19"/>
+      <c r="D153" s="19"/>
+      <c r="E153" s="19"/>
+      <c r="F153" s="19"/>
+      <c r="G153" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="H151" s="21"/>
-[...23 lines deleted...]
-      <c r="H153" s="21"/>
+      <c r="H153" s="19"/>
     </row>
     <row r="154" spans="1:8" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="21"/>
-[...4 lines deleted...]
-      <c r="F154" s="21"/>
+      <c r="A154" s="19"/>
+      <c r="B154" s="19"/>
+      <c r="C154" s="19"/>
+      <c r="D154" s="19"/>
+      <c r="E154" s="19"/>
+      <c r="F154" s="19"/>
       <c r="G154" s="11" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H154" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H154" s="19"/>
     </row>
     <row r="155" spans="1:8" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="21"/>
-[...4 lines deleted...]
-      <c r="F155" s="21"/>
+      <c r="A155" s="19"/>
+      <c r="B155" s="19"/>
+      <c r="C155" s="19"/>
+      <c r="D155" s="19"/>
+      <c r="E155" s="19"/>
+      <c r="F155" s="19"/>
       <c r="G155" s="11" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H155" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H155" s="19"/>
     </row>
     <row r="156" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="21" t="s">
+      <c r="A156" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B156" s="21" t="s">
+      <c r="B156" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="C156" s="21">
+      <c r="C156" s="19">
         <v>2962403</v>
       </c>
-      <c r="D156" s="21" t="s">
+      <c r="D156" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="E156" s="21" t="s">
+      <c r="E156" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F156" s="21">
+      <c r="F156" s="19">
         <v>2026</v>
       </c>
       <c r="G156" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="H156" s="21" t="s">
-        <v>166</v>
+      <c r="H156" s="19" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="21"/>
-[...4 lines deleted...]
-      <c r="F157" s="21"/>
+      <c r="A157" s="19"/>
+      <c r="B157" s="19"/>
+      <c r="C157" s="19"/>
+      <c r="D157" s="19"/>
+      <c r="E157" s="19"/>
+      <c r="F157" s="19"/>
       <c r="G157" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H157" s="19"/>
+    </row>
+    <row r="158" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="19"/>
+      <c r="B158" s="19"/>
+      <c r="C158" s="19"/>
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+      <c r="F158" s="19"/>
+      <c r="G158" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="H157" s="21"/>
-[...11 lines deleted...]
-      <c r="H158" s="21"/>
+      <c r="H158" s="19"/>
     </row>
     <row r="159" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="21"/>
-[...4 lines deleted...]
-      <c r="F159" s="21"/>
+      <c r="A159" s="19"/>
+      <c r="B159" s="19"/>
+      <c r="C159" s="19"/>
+      <c r="D159" s="19"/>
+      <c r="E159" s="19"/>
+      <c r="F159" s="19"/>
       <c r="G159" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="H159" s="19"/>
+    </row>
+    <row r="160" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="19"/>
+      <c r="B160" s="19"/>
+      <c r="C160" s="19"/>
+      <c r="D160" s="19"/>
+      <c r="E160" s="19"/>
+      <c r="F160" s="19"/>
+      <c r="G160" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="H160" s="19"/>
+    </row>
+    <row r="161" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="19"/>
+      <c r="B161" s="19"/>
+      <c r="C161" s="19"/>
+      <c r="D161" s="19"/>
+      <c r="E161" s="19"/>
+      <c r="F161" s="19"/>
+      <c r="G161" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="H159" s="21"/>
-[...23 lines deleted...]
-      <c r="H161" s="21"/>
+      <c r="H161" s="19"/>
     </row>
     <row r="162" spans="1:8" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="21"/>
-[...4 lines deleted...]
-      <c r="F162" s="21"/>
+      <c r="A162" s="19"/>
+      <c r="B162" s="19"/>
+      <c r="C162" s="19"/>
+      <c r="D162" s="19"/>
+      <c r="E162" s="19"/>
+      <c r="F162" s="19"/>
       <c r="G162" s="11" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H162" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H162" s="19"/>
     </row>
     <row r="163" spans="1:8" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="21"/>
-[...4 lines deleted...]
-      <c r="F163" s="21"/>
+      <c r="A163" s="19"/>
+      <c r="B163" s="19"/>
+      <c r="C163" s="19"/>
+      <c r="D163" s="19"/>
+      <c r="E163" s="19"/>
+      <c r="F163" s="19"/>
       <c r="G163" s="11" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H163" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H163" s="19"/>
     </row>
     <row r="164" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="21" t="s">
+      <c r="A164" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="B164" s="21" t="s">
+      <c r="B164" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="C164" s="21">
+      <c r="C164" s="19">
         <v>2708353</v>
       </c>
-      <c r="D164" s="21" t="s">
+      <c r="D164" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="E164" s="21" t="s">
+      <c r="E164" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F164" s="21">
+      <c r="F164" s="19">
         <v>2016</v>
       </c>
       <c r="G164" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H164" s="21" t="s">
-        <v>167</v>
+      <c r="H164" s="19" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="21"/>
-[...4 lines deleted...]
-      <c r="F165" s="21"/>
+      <c r="A165" s="19"/>
+      <c r="B165" s="19"/>
+      <c r="C165" s="19"/>
+      <c r="D165" s="19"/>
+      <c r="E165" s="19"/>
+      <c r="F165" s="19"/>
       <c r="G165" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H165" s="19"/>
+    </row>
+    <row r="166" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="19"/>
+      <c r="B166" s="19"/>
+      <c r="C166" s="19"/>
+      <c r="D166" s="19"/>
+      <c r="E166" s="19"/>
+      <c r="F166" s="19"/>
+      <c r="G166" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H165" s="21"/>
-[...11 lines deleted...]
-      <c r="H166" s="21"/>
+      <c r="H166" s="19"/>
     </row>
     <row r="167" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="21" t="s">
+      <c r="A167" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="B167" s="21" t="s">
+      <c r="B167" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="C167" s="21">
+      <c r="C167" s="19">
         <v>2296616</v>
       </c>
-      <c r="D167" s="21" t="s">
+      <c r="D167" s="19" t="s">
         <v>75</v>
       </c>
-      <c r="E167" s="21" t="s">
+      <c r="E167" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F167" s="21">
+      <c r="F167" s="19">
         <v>2023</v>
       </c>
       <c r="G167" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H167" s="21" t="s">
-        <v>168</v>
+      <c r="H167" s="19" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="21"/>
-[...4 lines deleted...]
-      <c r="F168" s="21"/>
+      <c r="A168" s="19"/>
+      <c r="B168" s="19"/>
+      <c r="C168" s="19"/>
+      <c r="D168" s="19"/>
+      <c r="E168" s="19"/>
+      <c r="F168" s="19"/>
       <c r="G168" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H168" s="19"/>
+    </row>
+    <row r="169" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="19"/>
+      <c r="B169" s="19"/>
+      <c r="C169" s="19"/>
+      <c r="D169" s="19"/>
+      <c r="E169" s="19"/>
+      <c r="F169" s="19"/>
+      <c r="G169" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H168" s="21"/>
-[...11 lines deleted...]
-      <c r="H169" s="21"/>
+      <c r="H169" s="19"/>
     </row>
     <row r="170" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="21"/>
-[...4 lines deleted...]
-      <c r="F170" s="21"/>
+      <c r="A170" s="19"/>
+      <c r="B170" s="19"/>
+      <c r="C170" s="19"/>
+      <c r="D170" s="19"/>
+      <c r="E170" s="19"/>
+      <c r="F170" s="19"/>
       <c r="G170" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H170" s="19"/>
+    </row>
+    <row r="171" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="19"/>
+      <c r="B171" s="19"/>
+      <c r="C171" s="19"/>
+      <c r="D171" s="19"/>
+      <c r="E171" s="19"/>
+      <c r="F171" s="19"/>
+      <c r="G171" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H171" s="19"/>
+    </row>
+    <row r="172" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="19"/>
+      <c r="B172" s="19"/>
+      <c r="C172" s="19"/>
+      <c r="D172" s="19"/>
+      <c r="E172" s="19"/>
+      <c r="F172" s="19"/>
+      <c r="G172" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H170" s="21"/>
-[...8 lines deleted...]
-      <c r="G171" s="8" t="s">
+      <c r="H172" s="19"/>
+    </row>
+    <row r="173" spans="1:8" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="19"/>
+      <c r="B173" s="19"/>
+      <c r="C173" s="19"/>
+      <c r="D173" s="19"/>
+      <c r="E173" s="19"/>
+      <c r="F173" s="19"/>
+      <c r="G173" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="H173" s="19"/>
+    </row>
+    <row r="174" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B174" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C174" s="19">
+        <v>2270803</v>
+      </c>
+      <c r="D174" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="E174" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F174" s="19">
+        <v>2026</v>
+      </c>
+      <c r="G174" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="H174" s="19" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="19"/>
+      <c r="B175" s="19"/>
+      <c r="C175" s="19"/>
+      <c r="D175" s="19"/>
+      <c r="E175" s="19"/>
+      <c r="F175" s="19"/>
+      <c r="G175" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="H175" s="19"/>
+    </row>
+    <row r="176" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="19"/>
+      <c r="B176" s="19"/>
+      <c r="C176" s="19"/>
+      <c r="D176" s="19"/>
+      <c r="E176" s="19"/>
+      <c r="F176" s="19"/>
+      <c r="G176" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="H171" s="21"/>
-[...73 lines deleted...]
-      <c r="H176" s="21"/>
+      <c r="H176" s="19"/>
     </row>
     <row r="177" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="21"/>
-[...4 lines deleted...]
-      <c r="F177" s="21"/>
+      <c r="A177" s="19"/>
+      <c r="B177" s="19"/>
+      <c r="C177" s="19"/>
+      <c r="D177" s="19"/>
+      <c r="E177" s="19"/>
+      <c r="F177" s="19"/>
       <c r="G177" s="11" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H177" s="21"/>
+        <v>118</v>
+      </c>
+      <c r="H177" s="19"/>
     </row>
     <row r="178" spans="1:8" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="29" t="s">
+      <c r="A178" s="23" t="s">
         <v>77</v>
       </c>
-      <c r="B178" s="29" t="s">
+      <c r="B178" s="23" t="s">
         <v>78</v>
       </c>
-      <c r="C178" s="29">
+      <c r="C178" s="23">
         <v>3675580</v>
       </c>
-      <c r="D178" s="21" t="s">
+      <c r="D178" s="19" t="s">
         <v>79</v>
       </c>
-      <c r="E178" s="21" t="s">
-[...2 lines deleted...]
-      <c r="F178" s="29">
+      <c r="E178" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="F178" s="23">
         <v>2026</v>
       </c>
       <c r="G178" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H178" s="21" t="s">
-        <v>171</v>
+      <c r="H178" s="19" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A179" s="29"/>
-[...4 lines deleted...]
-      <c r="F179" s="29"/>
+      <c r="A179" s="23"/>
+      <c r="B179" s="23"/>
+      <c r="C179" s="23"/>
+      <c r="D179" s="19"/>
+      <c r="E179" s="19"/>
+      <c r="F179" s="23"/>
       <c r="G179" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H179" s="19"/>
+    </row>
+    <row r="180" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A180" s="23"/>
+      <c r="B180" s="23"/>
+      <c r="C180" s="23"/>
+      <c r="D180" s="19"/>
+      <c r="E180" s="19"/>
+      <c r="F180" s="23"/>
+      <c r="G180" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H179" s="21"/>
-[...11 lines deleted...]
-      <c r="H180" s="21"/>
+      <c r="H180" s="19"/>
     </row>
     <row r="181" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="29"/>
-[...4 lines deleted...]
-      <c r="F181" s="29"/>
+      <c r="A181" s="23"/>
+      <c r="B181" s="23"/>
+      <c r="C181" s="23"/>
+      <c r="D181" s="19"/>
+      <c r="E181" s="19"/>
+      <c r="F181" s="23"/>
       <c r="G181" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H181" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H181" s="19"/>
     </row>
     <row r="182" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A182" s="21" t="s">
+      <c r="A182" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="B182" s="21" t="s">
+      <c r="B182" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="C182" s="21">
+      <c r="C182" s="19">
         <v>2237601</v>
       </c>
-      <c r="D182" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E182" s="21" t="s">
+      <c r="D182" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="E182" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F182" s="21">
+      <c r="F182" s="19">
         <v>2016</v>
       </c>
       <c r="G182" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H182" s="21" t="s">
-        <v>173</v>
+      <c r="H182" s="19" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A183" s="21"/>
-[...4 lines deleted...]
-      <c r="F183" s="21"/>
+      <c r="A183" s="19"/>
+      <c r="B183" s="19"/>
+      <c r="C183" s="19"/>
+      <c r="D183" s="19"/>
+      <c r="E183" s="19"/>
+      <c r="F183" s="19"/>
       <c r="G183" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H183" s="19"/>
+    </row>
+    <row r="184" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A184" s="19"/>
+      <c r="B184" s="19"/>
+      <c r="C184" s="19"/>
+      <c r="D184" s="19"/>
+      <c r="E184" s="19"/>
+      <c r="F184" s="19"/>
+      <c r="G184" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H183" s="21"/>
-[...11 lines deleted...]
-      <c r="H184" s="21"/>
+      <c r="H184" s="19"/>
     </row>
     <row r="185" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="21" t="s">
+      <c r="A185" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="B185" s="21" t="s">
+      <c r="B185" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="C185" s="21">
+      <c r="C185" s="19">
         <v>2982668</v>
       </c>
-      <c r="D185" s="21" t="s">
+      <c r="D185" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="E185" s="21" t="s">
+      <c r="E185" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F185" s="21">
+      <c r="F185" s="19">
         <v>2026</v>
       </c>
       <c r="G185" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H185" s="21" t="s">
-        <v>174</v>
+      <c r="H185" s="19" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A186" s="21"/>
-[...4 lines deleted...]
-      <c r="F186" s="21"/>
+      <c r="A186" s="19"/>
+      <c r="B186" s="19"/>
+      <c r="C186" s="19"/>
+      <c r="D186" s="19"/>
+      <c r="E186" s="19"/>
+      <c r="F186" s="19"/>
       <c r="G186" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H186" s="19"/>
+    </row>
+    <row r="187" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A187" s="19"/>
+      <c r="B187" s="19"/>
+      <c r="C187" s="19"/>
+      <c r="D187" s="19"/>
+      <c r="E187" s="19"/>
+      <c r="F187" s="19"/>
+      <c r="G187" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H186" s="21"/>
-[...11 lines deleted...]
-      <c r="H187" s="21"/>
+      <c r="H187" s="19"/>
     </row>
     <row r="188" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A188" s="21"/>
-[...4 lines deleted...]
-      <c r="F188" s="21"/>
+      <c r="A188" s="19"/>
+      <c r="B188" s="19"/>
+      <c r="C188" s="19"/>
+      <c r="D188" s="19"/>
+      <c r="E188" s="19"/>
+      <c r="F188" s="19"/>
       <c r="G188" s="8" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H188" s="21"/>
+        <v>111</v>
+      </c>
+      <c r="H188" s="19"/>
     </row>
     <row r="189" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A189" s="21"/>
-[...4 lines deleted...]
-      <c r="F189" s="21"/>
+      <c r="A189" s="19"/>
+      <c r="B189" s="19"/>
+      <c r="C189" s="19"/>
+      <c r="D189" s="19"/>
+      <c r="E189" s="19"/>
+      <c r="F189" s="19"/>
       <c r="G189" s="8" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H189" s="21"/>
+        <v>112</v>
+      </c>
+      <c r="H189" s="19"/>
     </row>
     <row r="190" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="21"/>
-[...4 lines deleted...]
-      <c r="F190" s="21"/>
+      <c r="A190" s="19"/>
+      <c r="B190" s="19"/>
+      <c r="C190" s="19"/>
+      <c r="D190" s="19"/>
+      <c r="E190" s="19"/>
+      <c r="F190" s="19"/>
       <c r="G190" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H190" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H190" s="19"/>
     </row>
     <row r="191" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A191" s="21" t="s">
+      <c r="A191" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="B191" s="21" t="s">
+      <c r="B191" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="C191" s="21">
+      <c r="C191" s="19">
         <v>2244306</v>
       </c>
-      <c r="D191" s="21" t="s">
+      <c r="D191" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="E191" s="21" t="s">
+      <c r="E191" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F191" s="21">
+      <c r="F191" s="19">
         <v>2021</v>
       </c>
       <c r="G191" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H191" s="21" t="s">
-        <v>175</v>
+      <c r="H191" s="19" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A192" s="21"/>
-[...4 lines deleted...]
-      <c r="F192" s="21"/>
+      <c r="A192" s="19"/>
+      <c r="B192" s="19"/>
+      <c r="C192" s="19"/>
+      <c r="D192" s="19"/>
+      <c r="E192" s="19"/>
+      <c r="F192" s="19"/>
       <c r="G192" s="8" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="H192" s="21"/>
+        <v>108</v>
+      </c>
+      <c r="H192" s="19"/>
     </row>
     <row r="193" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="29" t="s">
+      <c r="A193" s="23" t="s">
         <v>85</v>
       </c>
-      <c r="B193" s="29" t="s">
+      <c r="B193" s="23" t="s">
         <v>86</v>
       </c>
-      <c r="C193" s="21">
+      <c r="C193" s="19">
         <v>2522322</v>
       </c>
-      <c r="D193" s="21" t="s">
+      <c r="D193" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="E193" s="21" t="s">
+      <c r="E193" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="F193" s="21">
+      <c r="F193" s="19">
         <v>2023</v>
       </c>
       <c r="G193" s="8" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>114</v>
+      </c>
+      <c r="H193" s="19" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A194" s="29"/>
-[...4 lines deleted...]
-      <c r="F194" s="21"/>
+      <c r="A194" s="23"/>
+      <c r="B194" s="23"/>
+      <c r="C194" s="19"/>
+      <c r="D194" s="19"/>
+      <c r="E194" s="19"/>
+      <c r="F194" s="19"/>
       <c r="G194" s="8" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="H194" s="21"/>
+        <v>127</v>
+      </c>
+      <c r="H194" s="19"/>
     </row>
     <row r="195" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A195" s="29"/>
-[...4 lines deleted...]
-      <c r="F195" s="21"/>
+      <c r="A195" s="23"/>
+      <c r="B195" s="23"/>
+      <c r="C195" s="19"/>
+      <c r="D195" s="19"/>
+      <c r="E195" s="19"/>
+      <c r="F195" s="19"/>
       <c r="G195" s="8" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="H195" s="21"/>
+        <v>145</v>
+      </c>
+      <c r="H195" s="19"/>
     </row>
     <row r="196" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A196" s="29"/>
-[...4 lines deleted...]
-      <c r="F196" s="21"/>
+      <c r="A196" s="23"/>
+      <c r="B196" s="23"/>
+      <c r="C196" s="19"/>
+      <c r="D196" s="19"/>
+      <c r="E196" s="19"/>
+      <c r="F196" s="19"/>
       <c r="G196" s="8" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="H196" s="21"/>
+        <v>128</v>
+      </c>
+      <c r="H196" s="19"/>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A197" s="29"/>
-[...4 lines deleted...]
-      <c r="F197" s="21"/>
+      <c r="A197" s="23"/>
+      <c r="B197" s="23"/>
+      <c r="C197" s="19"/>
+      <c r="D197" s="19"/>
+      <c r="E197" s="19"/>
+      <c r="F197" s="19"/>
       <c r="G197" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H197" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H197" s="19"/>
     </row>
     <row r="198" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C198" s="5">
         <v>7115148</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>178</v>
+        <v>146</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F198" s="2">
         <v>2026</v>
       </c>
       <c r="G198" s="12" t="s">
-        <v>179</v>
+        <v>147</v>
       </c>
       <c r="H198" s="4" t="s">
-        <v>180</v>
+        <v>148</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="21" t="s">
+      <c r="A199" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="B199" s="29" t="s">
+      <c r="B199" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C199" s="21">
+      <c r="C199" s="19">
         <v>9543856</v>
       </c>
-      <c r="D199" s="21" t="s">
+      <c r="D199" s="19" t="s">
         <v>89</v>
       </c>
-      <c r="E199" s="21" t="s">
+      <c r="E199" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F199" s="21">
+      <c r="F199" s="19">
         <v>2026</v>
       </c>
       <c r="G199" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="H199" s="21" t="s">
-        <v>181</v>
+      <c r="H199" s="19" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="21"/>
-[...4 lines deleted...]
-      <c r="F200" s="21"/>
+      <c r="A200" s="19"/>
+      <c r="B200" s="23"/>
+      <c r="C200" s="19"/>
+      <c r="D200" s="19"/>
+      <c r="E200" s="19"/>
+      <c r="F200" s="19"/>
       <c r="G200" s="11" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="H200" s="21"/>
+        <v>108</v>
+      </c>
+      <c r="H200" s="19"/>
     </row>
     <row r="201" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="21"/>
-[...4 lines deleted...]
-      <c r="F201" s="21"/>
+      <c r="A201" s="19"/>
+      <c r="B201" s="23"/>
+      <c r="C201" s="19"/>
+      <c r="D201" s="19"/>
+      <c r="E201" s="19"/>
+      <c r="F201" s="19"/>
       <c r="G201" s="11" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H201" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H201" s="19"/>
     </row>
     <row r="202" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B202" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="C202" s="27">
+      <c r="C202" s="22">
         <v>2691868</v>
       </c>
-      <c r="D202" s="27" t="s">
+      <c r="D202" s="22" t="s">
         <v>91</v>
       </c>
-      <c r="E202" s="27" t="s">
+      <c r="E202" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F202" s="27">
+      <c r="F202" s="22">
         <v>2019</v>
       </c>
       <c r="G202" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="H202" s="21" t="s">
-        <v>182</v>
+      <c r="H202" s="19" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="29"/>
-[...4 lines deleted...]
-      <c r="F203" s="21"/>
+      <c r="A203" s="23"/>
+      <c r="B203" s="23"/>
+      <c r="C203" s="19"/>
+      <c r="D203" s="19"/>
+      <c r="E203" s="19"/>
+      <c r="F203" s="19"/>
       <c r="G203" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H203" s="19"/>
+    </row>
+    <row r="204" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="23"/>
+      <c r="B204" s="23"/>
+      <c r="C204" s="19"/>
+      <c r="D204" s="19"/>
+      <c r="E204" s="19"/>
+      <c r="F204" s="19"/>
+      <c r="G204" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H203" s="21"/>
-[...11 lines deleted...]
-      <c r="H204" s="21"/>
+      <c r="H204" s="19"/>
     </row>
     <row r="205" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="29"/>
-[...4 lines deleted...]
-      <c r="F205" s="21"/>
+      <c r="A205" s="23"/>
+      <c r="B205" s="23"/>
+      <c r="C205" s="19"/>
+      <c r="D205" s="19"/>
+      <c r="E205" s="19"/>
+      <c r="F205" s="19"/>
       <c r="G205" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H205" s="19"/>
+    </row>
+    <row r="206" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="23"/>
+      <c r="B206" s="23"/>
+      <c r="C206" s="19"/>
+      <c r="D206" s="19"/>
+      <c r="E206" s="19"/>
+      <c r="F206" s="19"/>
+      <c r="G206" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H206" s="19"/>
+    </row>
+    <row r="207" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="23"/>
+      <c r="B207" s="23"/>
+      <c r="C207" s="19"/>
+      <c r="D207" s="19"/>
+      <c r="E207" s="19"/>
+      <c r="F207" s="19"/>
+      <c r="G207" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H205" s="21"/>
-[...23 lines deleted...]
-      <c r="H207" s="21"/>
+      <c r="H207" s="19"/>
     </row>
     <row r="208" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="29" t="s">
+      <c r="A208" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="B208" s="29" t="s">
+      <c r="B208" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="C208" s="21">
+      <c r="C208" s="19">
         <v>2079798</v>
       </c>
-      <c r="D208" s="21" t="s">
+      <c r="D208" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="E208" s="21" t="s">
+      <c r="E208" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F208" s="21">
+      <c r="F208" s="19">
         <v>2019</v>
       </c>
       <c r="G208" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H208" s="21" t="s">
-        <v>183</v>
+      <c r="H208" s="19" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="29"/>
-[...4 lines deleted...]
-      <c r="F209" s="21"/>
+      <c r="A209" s="23"/>
+      <c r="B209" s="23"/>
+      <c r="C209" s="19"/>
+      <c r="D209" s="19"/>
+      <c r="E209" s="19"/>
+      <c r="F209" s="19"/>
       <c r="G209" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H209" s="19"/>
+    </row>
+    <row r="210" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="23"/>
+      <c r="B210" s="23"/>
+      <c r="C210" s="19"/>
+      <c r="D210" s="19"/>
+      <c r="E210" s="19"/>
+      <c r="F210" s="19"/>
+      <c r="G210" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H209" s="21"/>
-[...11 lines deleted...]
-      <c r="H210" s="21"/>
+      <c r="H210" s="19"/>
     </row>
     <row r="211" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="29" t="s">
+      <c r="A211" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="B211" s="29" t="s">
+      <c r="B211" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="C211" s="21">
+      <c r="C211" s="19">
         <v>2082187</v>
       </c>
-      <c r="D211" s="21" t="s">
+      <c r="D211" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="E211" s="21" t="s">
+      <c r="E211" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F211" s="21">
+      <c r="F211" s="19">
         <v>2019</v>
       </c>
       <c r="G211" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H211" s="21" t="s">
-        <v>184</v>
+      <c r="H211" s="19" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="29"/>
-[...4 lines deleted...]
-      <c r="F212" s="21"/>
+      <c r="A212" s="23"/>
+      <c r="B212" s="23"/>
+      <c r="C212" s="19"/>
+      <c r="D212" s="19"/>
+      <c r="E212" s="19"/>
+      <c r="F212" s="19"/>
       <c r="G212" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H212" s="19"/>
+    </row>
+    <row r="213" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="23"/>
+      <c r="B213" s="23"/>
+      <c r="C213" s="19"/>
+      <c r="D213" s="19"/>
+      <c r="E213" s="19"/>
+      <c r="F213" s="19"/>
+      <c r="G213" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H212" s="21"/>
-[...11 lines deleted...]
-      <c r="H213" s="21"/>
+      <c r="H213" s="19"/>
     </row>
     <row r="214" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="21" t="s">
+      <c r="A214" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="B214" s="21" t="s">
+      <c r="B214" s="19" t="s">
         <v>97</v>
       </c>
-      <c r="C214" s="21">
+      <c r="C214" s="19">
         <v>2789582</v>
       </c>
-      <c r="D214" s="21" t="s">
+      <c r="D214" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="E214" s="21" t="s">
+      <c r="E214" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F214" s="21">
+      <c r="F214" s="19">
         <v>2016</v>
       </c>
       <c r="G214" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H214" s="21" t="s">
-        <v>185</v>
+      <c r="H214" s="19" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="21"/>
-[...4 lines deleted...]
-      <c r="F215" s="21"/>
+      <c r="A215" s="19"/>
+      <c r="B215" s="19"/>
+      <c r="C215" s="19"/>
+      <c r="D215" s="19"/>
+      <c r="E215" s="19"/>
+      <c r="F215" s="19"/>
       <c r="G215" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H215" s="19"/>
+    </row>
+    <row r="216" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="19"/>
+      <c r="B216" s="19"/>
+      <c r="C216" s="19"/>
+      <c r="D216" s="19"/>
+      <c r="E216" s="19"/>
+      <c r="F216" s="19"/>
+      <c r="G216" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H215" s="21"/>
-[...11 lines deleted...]
-      <c r="H216" s="21"/>
+      <c r="H216" s="19"/>
     </row>
     <row r="217" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="21"/>
-[...4 lines deleted...]
-      <c r="F217" s="21"/>
+      <c r="A217" s="19"/>
+      <c r="B217" s="19"/>
+      <c r="C217" s="19"/>
+      <c r="D217" s="19"/>
+      <c r="E217" s="19"/>
+      <c r="F217" s="19"/>
       <c r="G217" s="8" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H217" s="21"/>
+        <v>111</v>
+      </c>
+      <c r="H217" s="19"/>
     </row>
     <row r="218" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="21"/>
-[...4 lines deleted...]
-      <c r="F218" s="21"/>
+      <c r="A218" s="19"/>
+      <c r="B218" s="19"/>
+      <c r="C218" s="19"/>
+      <c r="D218" s="19"/>
+      <c r="E218" s="19"/>
+      <c r="F218" s="19"/>
       <c r="G218" s="8" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H218" s="21"/>
+        <v>112</v>
+      </c>
+      <c r="H218" s="19"/>
     </row>
     <row r="219" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="21" t="s">
+      <c r="A219" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="B219" s="21" t="s">
+      <c r="B219" s="19" t="s">
         <v>99</v>
       </c>
-      <c r="C219" s="21">
+      <c r="C219" s="19">
         <v>2077396</v>
       </c>
-      <c r="D219" s="21" t="s">
+      <c r="D219" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="E219" s="21" t="s">
+      <c r="E219" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F219" s="21">
+      <c r="F219" s="19">
         <v>2020</v>
       </c>
       <c r="G219" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H219" s="21" t="s">
-        <v>186</v>
+      <c r="H219" s="19" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="21"/>
-[...4 lines deleted...]
-      <c r="F220" s="21"/>
+      <c r="A220" s="19"/>
+      <c r="B220" s="19"/>
+      <c r="C220" s="19"/>
+      <c r="D220" s="19"/>
+      <c r="E220" s="19"/>
+      <c r="F220" s="19"/>
       <c r="G220" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H220" s="19"/>
+    </row>
+    <row r="221" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="19"/>
+      <c r="B221" s="19"/>
+      <c r="C221" s="19"/>
+      <c r="D221" s="19"/>
+      <c r="E221" s="19"/>
+      <c r="F221" s="19"/>
+      <c r="G221" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H220" s="21"/>
-[...11 lines deleted...]
-      <c r="H221" s="21"/>
+      <c r="H221" s="19"/>
     </row>
     <row r="222" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="21"/>
-[...4 lines deleted...]
-      <c r="F222" s="21"/>
+      <c r="A222" s="19"/>
+      <c r="B222" s="19"/>
+      <c r="C222" s="19"/>
+      <c r="D222" s="19"/>
+      <c r="E222" s="19"/>
+      <c r="F222" s="19"/>
       <c r="G222" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H222" s="19"/>
+    </row>
+    <row r="223" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="19"/>
+      <c r="B223" s="19"/>
+      <c r="C223" s="19"/>
+      <c r="D223" s="19"/>
+      <c r="E223" s="19"/>
+      <c r="F223" s="19"/>
+      <c r="G223" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H223" s="19"/>
+    </row>
+    <row r="224" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="19"/>
+      <c r="B224" s="19"/>
+      <c r="C224" s="19"/>
+      <c r="D224" s="19"/>
+      <c r="E224" s="19"/>
+      <c r="F224" s="19"/>
+      <c r="G224" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H222" s="21"/>
-[...23 lines deleted...]
-      <c r="H224" s="21"/>
+      <c r="H224" s="19"/>
     </row>
     <row r="225" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="29" t="s">
+      <c r="A225" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="B225" s="29" t="s">
+      <c r="B225" s="23" t="s">
         <v>101</v>
       </c>
-      <c r="C225" s="29">
+      <c r="C225" s="23">
         <v>2078015</v>
       </c>
-      <c r="D225" s="21" t="s">
+      <c r="D225" s="19" t="s">
         <v>102</v>
       </c>
-      <c r="E225" s="21" t="s">
+      <c r="E225" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F225" s="29">
+      <c r="F225" s="23">
         <v>2026</v>
       </c>
       <c r="G225" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="H225" s="21" t="s">
-        <v>187</v>
+      <c r="H225" s="19" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="29"/>
-[...4 lines deleted...]
-      <c r="F226" s="29"/>
+      <c r="A226" s="23"/>
+      <c r="B226" s="23"/>
+      <c r="C226" s="23"/>
+      <c r="D226" s="19"/>
+      <c r="E226" s="19"/>
+      <c r="F226" s="23"/>
       <c r="G226" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H226" s="19"/>
+    </row>
+    <row r="227" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="23"/>
+      <c r="B227" s="23"/>
+      <c r="C227" s="23"/>
+      <c r="D227" s="19"/>
+      <c r="E227" s="19"/>
+      <c r="F227" s="23"/>
+      <c r="G227" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H226" s="21"/>
-[...11 lines deleted...]
-      <c r="H227" s="21"/>
+      <c r="H227" s="19"/>
     </row>
     <row r="228" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="29"/>
-[...4 lines deleted...]
-      <c r="F228" s="29"/>
+      <c r="A228" s="23"/>
+      <c r="B228" s="23"/>
+      <c r="C228" s="23"/>
+      <c r="D228" s="19"/>
+      <c r="E228" s="19"/>
+      <c r="F228" s="23"/>
       <c r="G228" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H228" s="19"/>
+    </row>
+    <row r="229" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="23"/>
+      <c r="B229" s="23"/>
+      <c r="C229" s="23"/>
+      <c r="D229" s="19"/>
+      <c r="E229" s="19"/>
+      <c r="F229" s="23"/>
+      <c r="G229" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H229" s="19"/>
+    </row>
+    <row r="230" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="23"/>
+      <c r="B230" s="23"/>
+      <c r="C230" s="23"/>
+      <c r="D230" s="19"/>
+      <c r="E230" s="19"/>
+      <c r="F230" s="23"/>
+      <c r="G230" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H228" s="21"/>
-[...23 lines deleted...]
-      <c r="H230" s="21"/>
+      <c r="H230" s="19"/>
     </row>
     <row r="231" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="29"/>
-[...4 lines deleted...]
-      <c r="F231" s="29"/>
+      <c r="A231" s="23"/>
+      <c r="B231" s="23"/>
+      <c r="C231" s="23"/>
+      <c r="D231" s="19"/>
+      <c r="E231" s="19"/>
+      <c r="F231" s="23"/>
       <c r="G231" s="8" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H231" s="21"/>
+        <v>121</v>
+      </c>
+      <c r="H231" s="19"/>
     </row>
     <row r="232" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A232" s="29"/>
-[...4 lines deleted...]
-      <c r="F232" s="29"/>
+      <c r="A232" s="23"/>
+      <c r="B232" s="23"/>
+      <c r="C232" s="23"/>
+      <c r="D232" s="19"/>
+      <c r="E232" s="19"/>
+      <c r="F232" s="23"/>
       <c r="G232" s="8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H232" s="21"/>
+        <v>120</v>
+      </c>
+      <c r="H232" s="19"/>
     </row>
     <row r="235" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D235" s="18"/>
-[...2 lines deleted...]
-      <c r="G235" s="20"/>
+      <c r="D235" s="33"/>
+      <c r="E235" s="34"/>
+      <c r="F235" s="34"/>
+      <c r="G235" s="18"/>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D236" s="35"/>
+      <c r="E236" s="36"/>
+      <c r="F236" s="35"/>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D237" s="35"/>
+      <c r="E237" s="36"/>
+      <c r="F237" s="35"/>
     </row>
   </sheetData>
+  <autoFilter ref="E1:E235"/>
   <mergeCells count="324">
+    <mergeCell ref="H78:H82"/>
+    <mergeCell ref="H54:H56"/>
+    <mergeCell ref="H57:H59"/>
+    <mergeCell ref="H60:H64"/>
+    <mergeCell ref="H72:H77"/>
+    <mergeCell ref="H130:H134"/>
+    <mergeCell ref="H92:H99"/>
+    <mergeCell ref="I31:I34"/>
+    <mergeCell ref="I35:I40"/>
+    <mergeCell ref="H70:H71"/>
+    <mergeCell ref="H108:H114"/>
+    <mergeCell ref="H83:H87"/>
+    <mergeCell ref="H88:H91"/>
+    <mergeCell ref="H47:H50"/>
+    <mergeCell ref="H51:H53"/>
+    <mergeCell ref="H100:H107"/>
+    <mergeCell ref="H65:H69"/>
+    <mergeCell ref="H122:H129"/>
+    <mergeCell ref="H115:H121"/>
+    <mergeCell ref="H31:H34"/>
+    <mergeCell ref="H35:H40"/>
+    <mergeCell ref="H41:H45"/>
+    <mergeCell ref="H219:H224"/>
+    <mergeCell ref="H214:H218"/>
+    <mergeCell ref="H211:H213"/>
+    <mergeCell ref="H178:H181"/>
+    <mergeCell ref="H208:H210"/>
+    <mergeCell ref="H202:H207"/>
+    <mergeCell ref="H199:H201"/>
+    <mergeCell ref="H193:H197"/>
+    <mergeCell ref="H191:H192"/>
+    <mergeCell ref="H185:H190"/>
+    <mergeCell ref="H182:H184"/>
+    <mergeCell ref="H174:H177"/>
+    <mergeCell ref="H167:H173"/>
+    <mergeCell ref="H164:H166"/>
+    <mergeCell ref="H156:H163"/>
+    <mergeCell ref="H149:H155"/>
+    <mergeCell ref="H146:H148"/>
+    <mergeCell ref="H144:H145"/>
+    <mergeCell ref="H138:H143"/>
+    <mergeCell ref="H136:H137"/>
+    <mergeCell ref="B24:B30"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="H17:H23"/>
+    <mergeCell ref="E5:E10"/>
+    <mergeCell ref="F5:F10"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="E12:E16"/>
+    <mergeCell ref="F12:F16"/>
+    <mergeCell ref="H5:H10"/>
+    <mergeCell ref="H12:H16"/>
+    <mergeCell ref="F182:F184"/>
+    <mergeCell ref="F191:F192"/>
+    <mergeCell ref="E185:E190"/>
+    <mergeCell ref="F185:F190"/>
+    <mergeCell ref="E174:E177"/>
+    <mergeCell ref="H24:H30"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:F4"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="C12:C16"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="C5:C10"/>
+    <mergeCell ref="D5:D10"/>
+    <mergeCell ref="F24:F30"/>
+    <mergeCell ref="B17:B23"/>
+    <mergeCell ref="C17:C23"/>
+    <mergeCell ref="D17:D23"/>
+    <mergeCell ref="E24:E30"/>
+    <mergeCell ref="A225:A232"/>
+    <mergeCell ref="B225:B232"/>
+    <mergeCell ref="D202:D207"/>
+    <mergeCell ref="A174:A177"/>
+    <mergeCell ref="B174:B177"/>
+    <mergeCell ref="C174:C177"/>
+    <mergeCell ref="A191:A192"/>
+    <mergeCell ref="B191:B192"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="D191:D192"/>
+    <mergeCell ref="B219:B224"/>
+    <mergeCell ref="A185:A190"/>
+    <mergeCell ref="B185:B190"/>
+    <mergeCell ref="C185:C190"/>
+    <mergeCell ref="D185:D190"/>
+    <mergeCell ref="A214:A218"/>
+    <mergeCell ref="B214:B218"/>
+    <mergeCell ref="A211:A213"/>
+    <mergeCell ref="B211:B213"/>
+    <mergeCell ref="D174:D177"/>
+    <mergeCell ref="A219:A224"/>
+    <mergeCell ref="A202:A207"/>
+    <mergeCell ref="B202:B207"/>
+    <mergeCell ref="C208:C210"/>
+    <mergeCell ref="D219:D224"/>
+    <mergeCell ref="C225:C232"/>
+    <mergeCell ref="D225:D232"/>
+    <mergeCell ref="E225:E232"/>
+    <mergeCell ref="F225:F232"/>
+    <mergeCell ref="C202:C207"/>
+    <mergeCell ref="C214:C218"/>
+    <mergeCell ref="F193:F197"/>
+    <mergeCell ref="F208:F210"/>
+    <mergeCell ref="C211:C213"/>
+    <mergeCell ref="D211:D213"/>
+    <mergeCell ref="E211:E213"/>
+    <mergeCell ref="E199:E201"/>
+    <mergeCell ref="F199:F201"/>
+    <mergeCell ref="E208:E210"/>
+    <mergeCell ref="E202:E207"/>
+    <mergeCell ref="C219:C224"/>
+    <mergeCell ref="F219:F224"/>
+    <mergeCell ref="E219:E224"/>
+    <mergeCell ref="D208:D210"/>
+    <mergeCell ref="C199:C201"/>
+    <mergeCell ref="D199:D201"/>
+    <mergeCell ref="F41:F45"/>
+    <mergeCell ref="C41:C45"/>
+    <mergeCell ref="D41:D45"/>
+    <mergeCell ref="D35:D40"/>
+    <mergeCell ref="C35:C40"/>
+    <mergeCell ref="F17:F23"/>
+    <mergeCell ref="C31:C34"/>
+    <mergeCell ref="D31:D34"/>
+    <mergeCell ref="F35:F40"/>
+    <mergeCell ref="F31:F34"/>
+    <mergeCell ref="C24:C30"/>
+    <mergeCell ref="D24:D30"/>
+    <mergeCell ref="E17:E23"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="A54:A56"/>
+    <mergeCell ref="A31:A34"/>
+    <mergeCell ref="B31:B34"/>
+    <mergeCell ref="A35:A40"/>
+    <mergeCell ref="E31:E34"/>
+    <mergeCell ref="B35:B40"/>
+    <mergeCell ref="C47:C50"/>
+    <mergeCell ref="D47:D50"/>
+    <mergeCell ref="A41:A45"/>
+    <mergeCell ref="B41:B45"/>
+    <mergeCell ref="E35:E40"/>
+    <mergeCell ref="E41:E45"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="B47:B50"/>
+    <mergeCell ref="C54:C56"/>
+    <mergeCell ref="D54:D56"/>
+    <mergeCell ref="E54:E56"/>
+    <mergeCell ref="F51:F53"/>
+    <mergeCell ref="F47:F50"/>
+    <mergeCell ref="F54:F56"/>
+    <mergeCell ref="E47:E50"/>
+    <mergeCell ref="B70:B71"/>
+    <mergeCell ref="C83:C87"/>
+    <mergeCell ref="D83:D87"/>
+    <mergeCell ref="E83:E87"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="C51:C53"/>
+    <mergeCell ref="D51:D53"/>
+    <mergeCell ref="E51:E53"/>
+    <mergeCell ref="A72:A77"/>
+    <mergeCell ref="B72:B77"/>
+    <mergeCell ref="B78:B82"/>
+    <mergeCell ref="A78:A82"/>
+    <mergeCell ref="C78:C82"/>
+    <mergeCell ref="D78:D82"/>
+    <mergeCell ref="E78:E82"/>
+    <mergeCell ref="E60:E64"/>
+    <mergeCell ref="A60:A64"/>
+    <mergeCell ref="B60:B64"/>
+    <mergeCell ref="A57:A59"/>
+    <mergeCell ref="B57:B59"/>
+    <mergeCell ref="C57:C59"/>
+    <mergeCell ref="D57:D59"/>
+    <mergeCell ref="E57:E59"/>
+    <mergeCell ref="F57:F59"/>
+    <mergeCell ref="F88:F91"/>
+    <mergeCell ref="B92:B99"/>
+    <mergeCell ref="C92:C99"/>
+    <mergeCell ref="D92:D99"/>
+    <mergeCell ref="E70:E71"/>
+    <mergeCell ref="E92:E99"/>
+    <mergeCell ref="F60:F64"/>
+    <mergeCell ref="F65:F69"/>
+    <mergeCell ref="F83:F87"/>
+    <mergeCell ref="A83:A87"/>
+    <mergeCell ref="B83:B87"/>
+    <mergeCell ref="A92:A99"/>
+    <mergeCell ref="C60:C64"/>
+    <mergeCell ref="C72:C77"/>
+    <mergeCell ref="D72:D77"/>
+    <mergeCell ref="E72:E77"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="D70:D71"/>
+    <mergeCell ref="A65:A69"/>
+    <mergeCell ref="B65:B69"/>
+    <mergeCell ref="E88:E91"/>
+    <mergeCell ref="C65:C69"/>
+    <mergeCell ref="D65:D69"/>
+    <mergeCell ref="E65:E69"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="A122:A129"/>
+    <mergeCell ref="A130:A134"/>
+    <mergeCell ref="B130:B134"/>
+    <mergeCell ref="A115:A121"/>
+    <mergeCell ref="B115:B121"/>
+    <mergeCell ref="C122:C129"/>
+    <mergeCell ref="C130:C134"/>
+    <mergeCell ref="B138:B143"/>
+    <mergeCell ref="C138:C143"/>
+    <mergeCell ref="C115:C121"/>
+    <mergeCell ref="A108:A114"/>
+    <mergeCell ref="B108:B114"/>
+    <mergeCell ref="C108:C114"/>
+    <mergeCell ref="D108:D114"/>
+    <mergeCell ref="A146:A148"/>
+    <mergeCell ref="B146:B148"/>
+    <mergeCell ref="C146:C148"/>
+    <mergeCell ref="D146:D148"/>
+    <mergeCell ref="A88:A91"/>
+    <mergeCell ref="B88:B91"/>
+    <mergeCell ref="C88:C91"/>
+    <mergeCell ref="D88:D91"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="A100:A107"/>
+    <mergeCell ref="C100:C107"/>
+    <mergeCell ref="D100:D107"/>
+    <mergeCell ref="B100:B107"/>
+    <mergeCell ref="A136:A137"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="B122:B129"/>
+    <mergeCell ref="D214:D218"/>
+    <mergeCell ref="E214:E218"/>
+    <mergeCell ref="F211:F213"/>
+    <mergeCell ref="F214:F218"/>
+    <mergeCell ref="F167:F173"/>
+    <mergeCell ref="A182:A184"/>
+    <mergeCell ref="B182:B184"/>
+    <mergeCell ref="C182:C184"/>
+    <mergeCell ref="D182:D184"/>
+    <mergeCell ref="E182:E184"/>
+    <mergeCell ref="F202:F207"/>
+    <mergeCell ref="A193:A197"/>
+    <mergeCell ref="B193:B197"/>
+    <mergeCell ref="C193:C197"/>
+    <mergeCell ref="D193:D197"/>
+    <mergeCell ref="E193:E197"/>
+    <mergeCell ref="A167:A173"/>
+    <mergeCell ref="B167:B173"/>
+    <mergeCell ref="C167:C173"/>
+    <mergeCell ref="A208:A210"/>
+    <mergeCell ref="B208:B210"/>
+    <mergeCell ref="A199:A201"/>
+    <mergeCell ref="B199:B201"/>
+    <mergeCell ref="E191:E192"/>
+    <mergeCell ref="A178:A181"/>
+    <mergeCell ref="B178:B181"/>
+    <mergeCell ref="F174:F177"/>
+    <mergeCell ref="C178:C181"/>
+    <mergeCell ref="D178:D181"/>
+    <mergeCell ref="E178:E181"/>
+    <mergeCell ref="F178:F181"/>
+    <mergeCell ref="C164:C166"/>
+    <mergeCell ref="D167:D173"/>
+    <mergeCell ref="E167:E173"/>
+    <mergeCell ref="D164:D166"/>
+    <mergeCell ref="E164:E166"/>
+    <mergeCell ref="D138:D143"/>
+    <mergeCell ref="E138:E143"/>
+    <mergeCell ref="F146:F148"/>
+    <mergeCell ref="F144:F145"/>
+    <mergeCell ref="D149:D155"/>
+    <mergeCell ref="E149:E155"/>
+    <mergeCell ref="F149:F155"/>
+    <mergeCell ref="A164:A166"/>
+    <mergeCell ref="B164:B166"/>
+    <mergeCell ref="A156:A163"/>
+    <mergeCell ref="B156:B163"/>
+    <mergeCell ref="C156:C163"/>
+    <mergeCell ref="D156:D163"/>
+    <mergeCell ref="E156:E163"/>
+    <mergeCell ref="F156:F163"/>
+    <mergeCell ref="A149:A155"/>
+    <mergeCell ref="B149:B155"/>
+    <mergeCell ref="F138:F143"/>
+    <mergeCell ref="A138:A143"/>
+    <mergeCell ref="E146:E148"/>
+    <mergeCell ref="C149:C155"/>
     <mergeCell ref="F72:F77"/>
     <mergeCell ref="F115:F121"/>
     <mergeCell ref="F108:F114"/>
     <mergeCell ref="F100:F107"/>
     <mergeCell ref="H225:H232"/>
     <mergeCell ref="D115:D121"/>
     <mergeCell ref="E115:E121"/>
     <mergeCell ref="D60:D64"/>
     <mergeCell ref="E108:E114"/>
     <mergeCell ref="F92:F99"/>
     <mergeCell ref="E100:E107"/>
     <mergeCell ref="F78:F82"/>
     <mergeCell ref="F70:F71"/>
     <mergeCell ref="E122:E129"/>
     <mergeCell ref="D122:D129"/>
     <mergeCell ref="F122:F129"/>
     <mergeCell ref="D136:D137"/>
     <mergeCell ref="E136:E137"/>
     <mergeCell ref="F136:F137"/>
     <mergeCell ref="F130:F134"/>
     <mergeCell ref="E130:E134"/>
     <mergeCell ref="D130:D134"/>
     <mergeCell ref="F164:F166"/>
     <mergeCell ref="E144:E145"/>
-    <mergeCell ref="D138:D143"/>
-[...298 lines deleted...]
-    <mergeCell ref="H41:H45"/>
   </mergeCells>
   <conditionalFormatting sqref="C1">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C1:C232 C258:C1048576">
     <cfRule type="duplicateValues" dxfId="1" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C130">
     <cfRule type="duplicateValues" dxfId="0" priority="6"/>
   </conditionalFormatting>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
     <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -5369,93 +5333,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC70797-41C9-4E56-BA11-30BB2C67ED24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2C2D3B0-FE82-49DD-AB30-4A523EA13808}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A4AAEB5-C341-43AA-8257-277A5BB2ED93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
     <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>