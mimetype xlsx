--- v2 (2026-02-13)
+++ v3 (2026-04-18)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Usuário\PO\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ana.monjardim\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90DE122A-13C9-4D53-80C5-429E8CAE6219}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11340"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F188" i="1" l="1"/>
+  <c r="F191" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="43">
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t xml:space="preserve">CNES </t>
   </si>
   <si>
     <t>Estabelecimento</t>
   </si>
   <si>
     <t>Tipo da Habilitação</t>
   </si>
   <si>
     <t>Ano da Habilitação</t>
   </si>
   <si>
     <t>Códigos Habilitados</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
@@ -157,56 +156,70 @@
     <t>0000434</t>
   </si>
   <si>
     <t>Instituto de Medicina Integral Prof Fernando Figueira (IMP)</t>
   </si>
   <si>
     <t>Ribeirão Preto</t>
   </si>
   <si>
     <t>2082187</t>
   </si>
   <si>
     <t>Hospital das Clínicas da Faculdade de Medicina de Ribeirão Preto</t>
   </si>
   <si>
     <t>GO</t>
   </si>
   <si>
     <t>Goiânia</t>
   </si>
   <si>
     <t>965324</t>
   </si>
   <si>
     <t>Hospital Estadual da Criança e do Adolescente -HECAD</t>
+  </si>
+  <si>
+    <t>RJ</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>2296616</t>
+  </si>
+  <si>
+    <t>Instituto de Puericultura e Pediatria Martagão
+Gesteira - IPPMG / Universidade Federal do Rio de
+Janeiro UFRJ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -302,51 +315,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -369,133 +382,151 @@
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
@@ -740,2066 +771,2112 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H188"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="71.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="12" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="69.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="33.42578125" style="12" customWidth="1"/>
     <col min="8" max="8" width="113.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="71.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="30" t="s">
+      <c r="B1" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="25" t="s">
+      <c r="C1" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="30" t="s">
+      <c r="D1" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="30" t="s">
+      <c r="E1" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="31" t="s">
+      <c r="F1" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="25" t="s">
+      <c r="G1" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="30" t="s">
+      <c r="H1" s="40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="30"/>
-[...6 lines deleted...]
-      <c r="H2" s="30"/>
+      <c r="A2" s="40"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="17">
         <v>2077396</v>
       </c>
-      <c r="E3" s="44" t="s">
+      <c r="E3" s="28" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="17">
         <v>2025</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="23" t="s">
+      <c r="A4" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="39" t="s">
+      <c r="C4" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="50" t="s">
+      <c r="D4" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="45" t="s">
+      <c r="E4" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="24" t="s">
+      <c r="F4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="27">
+      <c r="G4" s="37">
         <v>2025</v>
       </c>
-      <c r="H4" s="23" t="s">
+      <c r="H4" s="43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
-[...6 lines deleted...]
-      <c r="H5" s="23"/>
+      <c r="A5" s="43"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="43"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="23"/>
-[...9 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="A6" s="43"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="43"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="43"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="43"/>
+    </row>
+    <row r="8" spans="1:8" ht="36" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="25">
+        <v>2026</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B9" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C9" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="50" t="s">
+      <c r="D9" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="45" t="s">
+      <c r="E9" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="24" t="s">
+      <c r="F9" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="27">
+      <c r="G9" s="37">
         <v>2025</v>
       </c>
-      <c r="H7" s="23" t="s">
+      <c r="H9" s="43" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="H10" s="23"/>
+    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="44"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="24"/>
-[...6 lines deleted...]
-      <c r="H11" s="23"/>
+      <c r="A11" s="44"/>
+      <c r="B11" s="45"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="43"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="24"/>
-[...9 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="A12" s="44"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="43"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="44"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="43"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="44"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="43"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="44"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="43"/>
+    </row>
+    <row r="16" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B16" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="20" t="s">
+      <c r="C16" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="22" t="s">
+      <c r="D16" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="E13" s="43" t="s">
+      <c r="E16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="F13" s="3" t="s">
+      <c r="F16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G16" s="20">
         <v>2025</v>
-      </c>
-[...76 lines deleted...]
-        <v>2026</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A17" s="5"/>
-[...6 lines deleted...]
-      <c r="H17" s="4"/>
+      <c r="A17" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="20">
+        <v>2025</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A18" s="5"/>
-[...16 lines deleted...]
-      <c r="H19" s="4"/>
+      <c r="A18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="20">
+        <v>2025</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="20">
+        <v>2026</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A20" s="32"/>
-[...5 lines deleted...]
-      <c r="G20" s="34"/>
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="5"/>
       <c r="H20" s="4"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A21" s="32"/>
-[...5 lines deleted...]
-      <c r="G21" s="34"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="5"/>
       <c r="H21" s="4"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G22" s="34"/>
+    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="33"/>
       <c r="H22" s="4"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="32"/>
-[...5 lines deleted...]
-      <c r="G23" s="34"/>
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="33"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A24" s="32"/>
-[...5 lines deleted...]
-      <c r="G24" s="34"/>
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="33"/>
       <c r="H24" s="4"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A25" s="32"/>
-[...5 lines deleted...]
-      <c r="G25" s="34"/>
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="33"/>
       <c r="H25" s="4"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A26" s="32"/>
-[...5 lines deleted...]
-      <c r="G26" s="34"/>
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="33"/>
       <c r="H26" s="4"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A27" s="32"/>
-[...5 lines deleted...]
-      <c r="G27" s="34"/>
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="33"/>
       <c r="H27" s="4"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A28" s="32"/>
-[...5 lines deleted...]
-      <c r="G28" s="34"/>
+      <c r="A28" s="35"/>
+      <c r="B28" s="35"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="33"/>
       <c r="H28" s="4"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A29" s="32"/>
-[...3 lines deleted...]
-      <c r="E29" s="34"/>
+      <c r="A29" s="35"/>
+      <c r="B29" s="35"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="33"/>
       <c r="F29"/>
-      <c r="G29" s="34"/>
+      <c r="G29" s="33"/>
       <c r="H29" s="4"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A30" s="32"/>
-[...3 lines deleted...]
-      <c r="E30" s="34"/>
+      <c r="A30" s="35"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="33"/>
       <c r="F30"/>
-      <c r="G30" s="34"/>
+      <c r="G30" s="33"/>
       <c r="H30" s="4"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A31" s="32"/>
-[...3 lines deleted...]
-      <c r="E31" s="34"/>
+      <c r="A31" s="35"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="33"/>
       <c r="F31"/>
-      <c r="G31" s="34"/>
+      <c r="G31" s="33"/>
       <c r="H31" s="4"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="32"/>
-[...3 lines deleted...]
-      <c r="E32" s="34"/>
+      <c r="A32" s="35"/>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="33"/>
       <c r="F32"/>
-      <c r="G32" s="34"/>
+      <c r="G32" s="33"/>
       <c r="H32" s="4"/>
     </row>
-    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G33" s="34"/>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="35"/>
+      <c r="B33" s="35"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="33"/>
+      <c r="F33"/>
+      <c r="G33" s="33"/>
       <c r="H33" s="4"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="32"/>
-[...5 lines deleted...]
-      <c r="G34" s="34"/>
+      <c r="A34" s="35"/>
+      <c r="B34" s="35"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="33"/>
+      <c r="F34"/>
+      <c r="G34" s="33"/>
       <c r="H34" s="4"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="32"/>
-[...5 lines deleted...]
-      <c r="G35" s="34"/>
+      <c r="A35" s="35"/>
+      <c r="B35" s="35"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="33"/>
+      <c r="F35"/>
+      <c r="G35" s="33"/>
       <c r="H35" s="4"/>
     </row>
     <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="32"/>
-[...5 lines deleted...]
-      <c r="G36" s="34"/>
+      <c r="A36" s="35"/>
+      <c r="B36" s="35"/>
+      <c r="C36" s="35"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="33"/>
       <c r="H36" s="4"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A37" s="32"/>
-[...5 lines deleted...]
-      <c r="G37" s="34"/>
+      <c r="A37" s="35"/>
+      <c r="B37" s="35"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="33"/>
       <c r="H37" s="4"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A38" s="32"/>
-[...5 lines deleted...]
-      <c r="G38" s="34"/>
+      <c r="A38" s="35"/>
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="33"/>
       <c r="H38" s="4"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G39" s="34"/>
+    <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="35"/>
+      <c r="B39" s="35"/>
+      <c r="C39" s="35"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="33"/>
       <c r="H39" s="4"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A40" s="32"/>
-[...5 lines deleted...]
-      <c r="G40" s="34"/>
+      <c r="A40" s="35"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="33"/>
       <c r="H40" s="4"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A41" s="32"/>
-[...5 lines deleted...]
-      <c r="G41" s="34"/>
+      <c r="A41" s="35"/>
+      <c r="B41" s="35"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="33"/>
       <c r="H41" s="4"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A42" s="32"/>
-[...5 lines deleted...]
-      <c r="G42" s="34"/>
+      <c r="A42" s="35"/>
+      <c r="B42" s="35"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="33"/>
       <c r="H42" s="4"/>
     </row>
-    <row r="43" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G43" s="34"/>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="35"/>
+      <c r="B43" s="35"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="33"/>
       <c r="H43" s="4"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A44" s="34"/>
-[...5 lines deleted...]
-      <c r="G44" s="34"/>
+      <c r="A44" s="35"/>
+      <c r="B44" s="35"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="33"/>
       <c r="H44" s="4"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A45" s="34"/>
-[...5 lines deleted...]
-      <c r="G45" s="34"/>
+      <c r="A45" s="35"/>
+      <c r="B45" s="35"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="33"/>
       <c r="H45" s="4"/>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G46" s="34"/>
+    <row r="46" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="33"/>
+      <c r="B46" s="33"/>
+      <c r="C46" s="33"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="32"/>
+      <c r="G46" s="33"/>
       <c r="H46" s="4"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A47" s="34"/>
-[...5 lines deleted...]
-      <c r="G47" s="34"/>
+      <c r="A47" s="33"/>
+      <c r="B47" s="33"/>
+      <c r="C47" s="33"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="33"/>
       <c r="H47" s="4"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A48" s="8"/>
-[...5 lines deleted...]
-      <c r="G48" s="5"/>
+      <c r="A48" s="33"/>
+      <c r="B48" s="33"/>
+      <c r="C48" s="33"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="32"/>
+      <c r="G48" s="33"/>
       <c r="H48" s="4"/>
     </row>
-    <row r="49" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G49" s="34"/>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="33"/>
+      <c r="B49" s="33"/>
+      <c r="C49" s="33"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="33"/>
       <c r="H49" s="4"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="34"/>
-[...5 lines deleted...]
-      <c r="G50" s="34"/>
+      <c r="A50" s="33"/>
+      <c r="B50" s="33"/>
+      <c r="C50" s="33"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="33"/>
       <c r="H50" s="4"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A51" s="34"/>
-[...5 lines deleted...]
-      <c r="G51" s="34"/>
+      <c r="A51" s="8"/>
+      <c r="B51" s="8"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="5"/>
       <c r="H51" s="4"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G52" s="34"/>
+    <row r="52" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="33"/>
+      <c r="B52" s="33"/>
+      <c r="C52" s="33"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="33"/>
       <c r="H52" s="4"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A53" s="34"/>
-[...5 lines deleted...]
-      <c r="G53" s="34"/>
+      <c r="A53" s="33"/>
+      <c r="B53" s="33"/>
+      <c r="C53" s="33"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="32"/>
+      <c r="G53" s="33"/>
       <c r="H53" s="4"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A54" s="34"/>
-[...5 lines deleted...]
-      <c r="G54" s="34"/>
+      <c r="A54" s="33"/>
+      <c r="B54" s="33"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="34"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="32"/>
+      <c r="G54" s="33"/>
       <c r="H54" s="4"/>
     </row>
-    <row r="55" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G55" s="34"/>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="33"/>
+      <c r="B55" s="33"/>
+      <c r="C55" s="33"/>
+      <c r="D55" s="34"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="33"/>
       <c r="H55" s="4"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A56" s="34"/>
-[...5 lines deleted...]
-      <c r="G56" s="34"/>
+      <c r="A56" s="33"/>
+      <c r="B56" s="33"/>
+      <c r="C56" s="33"/>
+      <c r="D56" s="34"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="32"/>
+      <c r="G56" s="33"/>
       <c r="H56" s="4"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A57" s="34"/>
-[...5 lines deleted...]
-      <c r="G57" s="34"/>
+      <c r="A57" s="33"/>
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="34"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="32"/>
+      <c r="G57" s="33"/>
       <c r="H57" s="4"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G58" s="34"/>
+    <row r="58" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="33"/>
+      <c r="B58" s="33"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="32"/>
+      <c r="G58" s="33"/>
       <c r="H58" s="4"/>
     </row>
-    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G59" s="34"/>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="33"/>
+      <c r="B59" s="33"/>
+      <c r="C59" s="33"/>
+      <c r="D59" s="34"/>
+      <c r="E59" s="33"/>
+      <c r="F59" s="42"/>
+      <c r="G59" s="33"/>
       <c r="H59" s="4"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A60" s="34"/>
-[...5 lines deleted...]
-      <c r="G60" s="34"/>
+      <c r="A60" s="33"/>
+      <c r="B60" s="33"/>
+      <c r="C60" s="33"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="33"/>
+      <c r="F60" s="42"/>
+      <c r="G60" s="33"/>
       <c r="H60" s="4"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A61" s="34"/>
-[...5 lines deleted...]
-      <c r="G61" s="34"/>
+      <c r="A61" s="33"/>
+      <c r="B61" s="33"/>
+      <c r="C61" s="33"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="33"/>
+      <c r="F61" s="42"/>
+      <c r="G61" s="33"/>
       <c r="H61" s="4"/>
     </row>
     <row r="62" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="34"/>
-[...5 lines deleted...]
-      <c r="G62" s="34"/>
+      <c r="A62" s="33"/>
+      <c r="B62" s="33"/>
+      <c r="C62" s="33"/>
+      <c r="D62" s="34"/>
+      <c r="E62" s="33"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="33"/>
       <c r="H62" s="4"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A63" s="34"/>
-[...5 lines deleted...]
-      <c r="G63" s="34"/>
+      <c r="A63" s="33"/>
+      <c r="B63" s="33"/>
+      <c r="C63" s="33"/>
+      <c r="D63" s="34"/>
+      <c r="E63" s="33"/>
+      <c r="F63" s="32"/>
+      <c r="G63" s="33"/>
       <c r="H63" s="4"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A64" s="34"/>
-[...5 lines deleted...]
-      <c r="G64" s="34"/>
+      <c r="A64" s="33"/>
+      <c r="B64" s="33"/>
+      <c r="C64" s="33"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="33"/>
+      <c r="F64" s="32"/>
+      <c r="G64" s="33"/>
       <c r="H64" s="4"/>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G65" s="34"/>
+    <row r="65" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="33"/>
+      <c r="B65" s="33"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="34"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="32"/>
+      <c r="G65" s="33"/>
       <c r="H65" s="4"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A66" s="34"/>
-[...5 lines deleted...]
-      <c r="G66" s="34"/>
+      <c r="A66" s="33"/>
+      <c r="B66" s="33"/>
+      <c r="C66" s="33"/>
+      <c r="D66" s="34"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="33"/>
       <c r="H66" s="4"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A67" s="34"/>
-[...5 lines deleted...]
-      <c r="G67" s="34"/>
+      <c r="A67" s="33"/>
+      <c r="B67" s="33"/>
+      <c r="C67" s="33"/>
+      <c r="D67" s="34"/>
+      <c r="E67" s="33"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="33"/>
       <c r="H67" s="4"/>
     </row>
-    <row r="68" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G68" s="34"/>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" s="33"/>
+      <c r="B68" s="33"/>
+      <c r="C68" s="33"/>
+      <c r="D68" s="34"/>
+      <c r="E68" s="33"/>
+      <c r="F68" s="32"/>
+      <c r="G68" s="33"/>
       <c r="H68" s="4"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A69" s="34"/>
-[...5 lines deleted...]
-      <c r="G69" s="34"/>
+      <c r="A69" s="33"/>
+      <c r="B69" s="33"/>
+      <c r="C69" s="33"/>
+      <c r="D69" s="34"/>
+      <c r="E69" s="33"/>
+      <c r="F69" s="32"/>
+      <c r="G69" s="33"/>
       <c r="H69" s="4"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A70" s="34"/>
-[...5 lines deleted...]
-      <c r="G70" s="34"/>
+      <c r="A70" s="33"/>
+      <c r="B70" s="33"/>
+      <c r="C70" s="33"/>
+      <c r="D70" s="34"/>
+      <c r="E70" s="33"/>
+      <c r="F70" s="32"/>
+      <c r="G70" s="33"/>
       <c r="H70" s="4"/>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G71" s="34"/>
+    <row r="71" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="33"/>
+      <c r="B71" s="33"/>
+      <c r="C71" s="33"/>
+      <c r="D71" s="34"/>
+      <c r="E71" s="33"/>
+      <c r="F71" s="32"/>
+      <c r="G71" s="33"/>
       <c r="H71" s="4"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A72" s="34"/>
-[...5 lines deleted...]
-      <c r="G72" s="34"/>
+      <c r="A72" s="33"/>
+      <c r="B72" s="33"/>
+      <c r="C72" s="33"/>
+      <c r="D72" s="34"/>
+      <c r="E72" s="33"/>
+      <c r="F72" s="32"/>
+      <c r="G72" s="33"/>
       <c r="H72" s="4"/>
     </row>
-    <row r="73" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G73" s="34"/>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="33"/>
+      <c r="B73" s="33"/>
+      <c r="C73" s="33"/>
+      <c r="D73" s="34"/>
+      <c r="E73" s="33"/>
+      <c r="F73" s="32"/>
+      <c r="G73" s="33"/>
       <c r="H73" s="4"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A74" s="34"/>
-[...5 lines deleted...]
-      <c r="G74" s="34"/>
+      <c r="A74" s="33"/>
+      <c r="B74" s="33"/>
+      <c r="C74" s="33"/>
+      <c r="D74" s="34"/>
+      <c r="E74" s="33"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="33"/>
       <c r="H74" s="4"/>
     </row>
-    <row r="75" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G75" s="34"/>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="33"/>
+      <c r="B75" s="33"/>
+      <c r="C75" s="33"/>
+      <c r="D75" s="34"/>
+      <c r="E75" s="33"/>
+      <c r="F75" s="32"/>
+      <c r="G75" s="33"/>
       <c r="H75" s="4"/>
     </row>
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G76" s="34"/>
+    <row r="76" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="33"/>
+      <c r="B76" s="33"/>
+      <c r="C76" s="33"/>
+      <c r="D76" s="34"/>
+      <c r="E76" s="33"/>
+      <c r="F76" s="32"/>
+      <c r="G76" s="33"/>
       <c r="H76" s="4"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A77" s="34"/>
-[...5 lines deleted...]
-      <c r="G77" s="34"/>
+      <c r="A77" s="33"/>
+      <c r="B77" s="33"/>
+      <c r="C77" s="33"/>
+      <c r="D77" s="34"/>
+      <c r="E77" s="33"/>
+      <c r="F77" s="32"/>
+      <c r="G77" s="33"/>
       <c r="H77" s="4"/>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G78" s="34"/>
+    <row r="78" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="33"/>
+      <c r="B78" s="41"/>
+      <c r="C78" s="35"/>
+      <c r="D78" s="34"/>
+      <c r="E78" s="33"/>
+      <c r="F78" s="32"/>
+      <c r="G78" s="33"/>
       <c r="H78" s="4"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A79" s="34"/>
-[...5 lines deleted...]
-      <c r="G79" s="34"/>
+      <c r="A79" s="33"/>
+      <c r="B79" s="41"/>
+      <c r="C79" s="35"/>
+      <c r="D79" s="34"/>
+      <c r="E79" s="33"/>
+      <c r="F79" s="32"/>
+      <c r="G79" s="33"/>
       <c r="H79" s="4"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A80" s="34"/>
-[...5 lines deleted...]
-      <c r="G80" s="34"/>
+      <c r="A80" s="33"/>
+      <c r="B80" s="41"/>
+      <c r="C80" s="35"/>
+      <c r="D80" s="34"/>
+      <c r="E80" s="33"/>
+      <c r="F80" s="32"/>
+      <c r="G80" s="33"/>
       <c r="H80" s="4"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A81" s="34"/>
-[...5 lines deleted...]
-      <c r="G81" s="34"/>
+      <c r="A81" s="33"/>
+      <c r="B81" s="41"/>
+      <c r="C81" s="35"/>
+      <c r="D81" s="34"/>
+      <c r="E81" s="33"/>
+      <c r="F81" s="32"/>
+      <c r="G81" s="33"/>
       <c r="H81" s="4"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A82" s="34"/>
-[...5 lines deleted...]
-      <c r="G82" s="34"/>
+      <c r="A82" s="33"/>
+      <c r="B82" s="41"/>
+      <c r="C82" s="35"/>
+      <c r="D82" s="34"/>
+      <c r="E82" s="33"/>
+      <c r="F82" s="32"/>
+      <c r="G82" s="33"/>
       <c r="H82" s="4"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A83" s="34"/>
-[...5 lines deleted...]
-      <c r="G83" s="34"/>
+      <c r="A83" s="33"/>
+      <c r="B83" s="33"/>
+      <c r="C83" s="33"/>
+      <c r="D83" s="34"/>
+      <c r="E83" s="33"/>
+      <c r="F83" s="32"/>
+      <c r="G83" s="33"/>
       <c r="H83" s="4"/>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A84" s="34"/>
-[...5 lines deleted...]
-      <c r="G84" s="34"/>
+      <c r="A84" s="33"/>
+      <c r="B84" s="33"/>
+      <c r="C84" s="33"/>
+      <c r="D84" s="34"/>
+      <c r="E84" s="33"/>
+      <c r="F84" s="32"/>
+      <c r="G84" s="33"/>
       <c r="H84" s="4"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A85" s="34"/>
-[...5 lines deleted...]
-      <c r="G85" s="34"/>
+      <c r="A85" s="33"/>
+      <c r="B85" s="33"/>
+      <c r="C85" s="33"/>
+      <c r="D85" s="34"/>
+      <c r="E85" s="33"/>
+      <c r="F85" s="32"/>
+      <c r="G85" s="33"/>
       <c r="H85" s="4"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A86" s="34"/>
-[...5 lines deleted...]
-      <c r="G86" s="34"/>
+      <c r="A86" s="33"/>
+      <c r="B86" s="33"/>
+      <c r="C86" s="33"/>
+      <c r="D86" s="34"/>
+      <c r="E86" s="33"/>
+      <c r="F86" s="32"/>
+      <c r="G86" s="33"/>
       <c r="H86" s="4"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A87" s="34"/>
-[...5 lines deleted...]
-      <c r="G87" s="34"/>
+      <c r="A87" s="33"/>
+      <c r="B87" s="33"/>
+      <c r="C87" s="33"/>
+      <c r="D87" s="34"/>
+      <c r="E87" s="33"/>
+      <c r="F87" s="32"/>
+      <c r="G87" s="33"/>
       <c r="H87" s="4"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A88" s="34"/>
-[...5 lines deleted...]
-      <c r="G88" s="34"/>
+      <c r="A88" s="33"/>
+      <c r="B88" s="33"/>
+      <c r="C88" s="33"/>
+      <c r="D88" s="34"/>
+      <c r="E88" s="33"/>
+      <c r="F88" s="32"/>
+      <c r="G88" s="33"/>
       <c r="H88" s="4"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A89" s="34"/>
-[...5 lines deleted...]
-      <c r="G89" s="34"/>
+      <c r="A89" s="33"/>
+      <c r="B89" s="33"/>
+      <c r="C89" s="33"/>
+      <c r="D89" s="34"/>
+      <c r="E89" s="33"/>
+      <c r="F89" s="32"/>
+      <c r="G89" s="33"/>
       <c r="H89" s="4"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A90" s="34"/>
-[...5 lines deleted...]
-      <c r="G90" s="34"/>
+      <c r="A90" s="33"/>
+      <c r="B90" s="33"/>
+      <c r="C90" s="33"/>
+      <c r="D90" s="34"/>
+      <c r="E90" s="33"/>
+      <c r="F90" s="32"/>
+      <c r="G90" s="33"/>
       <c r="H90" s="4"/>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A91" s="34"/>
-[...5 lines deleted...]
-      <c r="G91" s="34"/>
+      <c r="A91" s="33"/>
+      <c r="B91" s="33"/>
+      <c r="C91" s="33"/>
+      <c r="D91" s="34"/>
+      <c r="E91" s="33"/>
+      <c r="F91" s="32"/>
+      <c r="G91" s="33"/>
       <c r="H91" s="4"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A92" s="34"/>
-[...5 lines deleted...]
-      <c r="G92" s="34"/>
+      <c r="A92" s="33"/>
+      <c r="B92" s="33"/>
+      <c r="C92" s="33"/>
+      <c r="D92" s="34"/>
+      <c r="E92" s="33"/>
+      <c r="F92" s="32"/>
+      <c r="G92" s="33"/>
       <c r="H92" s="4"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A93" s="34"/>
-[...5 lines deleted...]
-      <c r="G93" s="34"/>
+      <c r="A93" s="33"/>
+      <c r="B93" s="33"/>
+      <c r="C93" s="33"/>
+      <c r="D93" s="34"/>
+      <c r="E93" s="33"/>
+      <c r="F93" s="32"/>
+      <c r="G93" s="33"/>
       <c r="H93" s="4"/>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A94" s="34"/>
-[...5 lines deleted...]
-      <c r="G94" s="34"/>
+      <c r="A94" s="33"/>
+      <c r="B94" s="33"/>
+      <c r="C94" s="33"/>
+      <c r="D94" s="34"/>
+      <c r="E94" s="33"/>
+      <c r="F94" s="32"/>
+      <c r="G94" s="33"/>
       <c r="H94" s="4"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A95" s="34"/>
-[...5 lines deleted...]
-      <c r="G95" s="34"/>
+      <c r="A95" s="33"/>
+      <c r="B95" s="33"/>
+      <c r="C95" s="33"/>
+      <c r="D95" s="34"/>
+      <c r="E95" s="33"/>
+      <c r="F95" s="32"/>
+      <c r="G95" s="33"/>
       <c r="H95" s="4"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A96" s="34"/>
-[...5 lines deleted...]
-      <c r="G96" s="34"/>
+      <c r="A96" s="33"/>
+      <c r="B96" s="33"/>
+      <c r="C96" s="33"/>
+      <c r="D96" s="34"/>
+      <c r="E96" s="33"/>
+      <c r="F96" s="32"/>
+      <c r="G96" s="33"/>
       <c r="H96" s="4"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A97" s="34"/>
-[...5 lines deleted...]
-      <c r="G97" s="34"/>
+      <c r="A97" s="33"/>
+      <c r="B97" s="33"/>
+      <c r="C97" s="33"/>
+      <c r="D97" s="34"/>
+      <c r="E97" s="33"/>
+      <c r="F97" s="32"/>
+      <c r="G97" s="33"/>
       <c r="H97" s="4"/>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A98" s="34"/>
-[...5 lines deleted...]
-      <c r="G98" s="34"/>
+      <c r="A98" s="33"/>
+      <c r="B98" s="33"/>
+      <c r="C98" s="33"/>
+      <c r="D98" s="34"/>
+      <c r="E98" s="33"/>
+      <c r="F98" s="32"/>
+      <c r="G98" s="33"/>
       <c r="H98" s="4"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A99" s="34"/>
-[...5 lines deleted...]
-      <c r="G99" s="34"/>
+      <c r="A99" s="33"/>
+      <c r="B99" s="33"/>
+      <c r="C99" s="33"/>
+      <c r="D99" s="34"/>
+      <c r="E99" s="33"/>
+      <c r="F99" s="32"/>
+      <c r="G99" s="33"/>
       <c r="H99" s="4"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A100" s="34"/>
-[...5 lines deleted...]
-      <c r="G100" s="34"/>
+      <c r="A100" s="33"/>
+      <c r="B100" s="33"/>
+      <c r="C100" s="33"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="33"/>
+      <c r="F100" s="32"/>
+      <c r="G100" s="33"/>
       <c r="H100" s="4"/>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A101" s="34"/>
-[...5 lines deleted...]
-      <c r="G101" s="34"/>
+      <c r="A101" s="33"/>
+      <c r="B101" s="33"/>
+      <c r="C101" s="33"/>
+      <c r="D101" s="34"/>
+      <c r="E101" s="33"/>
+      <c r="F101" s="32"/>
+      <c r="G101" s="33"/>
       <c r="H101" s="4"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A102" s="34"/>
-[...5 lines deleted...]
-      <c r="G102" s="34"/>
+      <c r="A102" s="33"/>
+      <c r="B102" s="33"/>
+      <c r="C102" s="33"/>
+      <c r="D102" s="34"/>
+      <c r="E102" s="33"/>
+      <c r="F102" s="32"/>
+      <c r="G102" s="33"/>
       <c r="H102" s="4"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A103" s="34"/>
-[...5 lines deleted...]
-      <c r="G103" s="34"/>
+      <c r="A103" s="33"/>
+      <c r="B103" s="33"/>
+      <c r="C103" s="33"/>
+      <c r="D103" s="34"/>
+      <c r="E103" s="33"/>
+      <c r="F103" s="32"/>
+      <c r="G103" s="33"/>
       <c r="H103" s="4"/>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A104" s="34"/>
-[...5 lines deleted...]
-      <c r="G104" s="34"/>
+      <c r="A104" s="33"/>
+      <c r="B104" s="33"/>
+      <c r="C104" s="33"/>
+      <c r="D104" s="34"/>
+      <c r="E104" s="33"/>
+      <c r="F104" s="32"/>
+      <c r="G104" s="33"/>
       <c r="H104" s="4"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A105" s="34"/>
-[...5 lines deleted...]
-      <c r="G105" s="34"/>
+      <c r="A105" s="33"/>
+      <c r="B105" s="33"/>
+      <c r="C105" s="33"/>
+      <c r="D105" s="34"/>
+      <c r="E105" s="33"/>
+      <c r="F105" s="32"/>
+      <c r="G105" s="33"/>
       <c r="H105" s="4"/>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A106" s="34"/>
-[...5 lines deleted...]
-      <c r="G106" s="34"/>
+      <c r="A106" s="33"/>
+      <c r="B106" s="33"/>
+      <c r="C106" s="33"/>
+      <c r="D106" s="34"/>
+      <c r="E106" s="33"/>
+      <c r="F106" s="32"/>
+      <c r="G106" s="33"/>
       <c r="H106" s="4"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A107" s="34"/>
-[...5 lines deleted...]
-      <c r="G107" s="34"/>
+      <c r="A107" s="33"/>
+      <c r="B107" s="33"/>
+      <c r="C107" s="33"/>
+      <c r="D107" s="34"/>
+      <c r="E107" s="33"/>
+      <c r="F107" s="32"/>
+      <c r="G107" s="33"/>
       <c r="H107" s="4"/>
     </row>
-    <row r="108" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G108" s="34"/>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="33"/>
+      <c r="B108" s="33"/>
+      <c r="C108" s="33"/>
+      <c r="D108" s="34"/>
+      <c r="E108" s="33"/>
+      <c r="F108" s="32"/>
+      <c r="G108" s="33"/>
       <c r="H108" s="4"/>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A109" s="34"/>
-[...5 lines deleted...]
-      <c r="G109" s="34"/>
+      <c r="A109" s="33"/>
+      <c r="B109" s="33"/>
+      <c r="C109" s="33"/>
+      <c r="D109" s="34"/>
+      <c r="E109" s="33"/>
+      <c r="F109" s="32"/>
+      <c r="G109" s="33"/>
       <c r="H109" s="4"/>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A110" s="34"/>
-[...5 lines deleted...]
-      <c r="G110" s="34"/>
+      <c r="A110" s="33"/>
+      <c r="B110" s="33"/>
+      <c r="C110" s="33"/>
+      <c r="D110" s="34"/>
+      <c r="E110" s="33"/>
+      <c r="F110" s="32"/>
+      <c r="G110" s="33"/>
       <c r="H110" s="4"/>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G111" s="34"/>
+    <row r="111" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="33"/>
+      <c r="B111" s="33"/>
+      <c r="C111" s="33"/>
+      <c r="D111" s="34"/>
+      <c r="E111" s="33"/>
+      <c r="F111" s="32"/>
+      <c r="G111" s="33"/>
       <c r="H111" s="4"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A112" s="34"/>
-[...5 lines deleted...]
-      <c r="G112" s="34"/>
+      <c r="A112" s="33"/>
+      <c r="B112" s="33"/>
+      <c r="C112" s="33"/>
+      <c r="D112" s="34"/>
+      <c r="E112" s="33"/>
+      <c r="F112" s="32"/>
+      <c r="G112" s="33"/>
       <c r="H112" s="4"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A113" s="34"/>
-[...5 lines deleted...]
-      <c r="G113" s="34"/>
+      <c r="A113" s="33"/>
+      <c r="B113" s="33"/>
+      <c r="C113" s="33"/>
+      <c r="D113" s="34"/>
+      <c r="E113" s="33"/>
+      <c r="F113" s="32"/>
+      <c r="G113" s="33"/>
       <c r="H113" s="4"/>
     </row>
-    <row r="114" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G114" s="34"/>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="33"/>
+      <c r="B114" s="33"/>
+      <c r="C114" s="33"/>
+      <c r="D114" s="34"/>
+      <c r="E114" s="33"/>
+      <c r="F114" s="32"/>
+      <c r="G114" s="33"/>
       <c r="H114" s="4"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A115" s="34"/>
-[...5 lines deleted...]
-      <c r="G115" s="34"/>
+      <c r="A115" s="33"/>
+      <c r="B115" s="33"/>
+      <c r="C115" s="33"/>
+      <c r="D115" s="34"/>
+      <c r="E115" s="33"/>
+      <c r="F115" s="32"/>
+      <c r="G115" s="33"/>
       <c r="H115" s="4"/>
     </row>
-    <row r="116" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G116" s="34"/>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="33"/>
+      <c r="B116" s="33"/>
+      <c r="C116" s="33"/>
+      <c r="D116" s="34"/>
+      <c r="E116" s="33"/>
+      <c r="F116" s="32"/>
+      <c r="G116" s="33"/>
       <c r="H116" s="4"/>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G117" s="34"/>
+    <row r="117" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="33"/>
+      <c r="B117" s="33"/>
+      <c r="C117" s="33"/>
+      <c r="D117" s="34"/>
+      <c r="E117" s="33"/>
+      <c r="F117" s="32"/>
+      <c r="G117" s="33"/>
       <c r="H117" s="4"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="34"/>
-[...5 lines deleted...]
-      <c r="G118" s="34"/>
+      <c r="A118" s="33"/>
+      <c r="B118" s="33"/>
+      <c r="C118" s="33"/>
+      <c r="D118" s="34"/>
+      <c r="E118" s="33"/>
+      <c r="F118" s="32"/>
+      <c r="G118" s="33"/>
       <c r="H118" s="4"/>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G119" s="34"/>
+    <row r="119" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="33"/>
+      <c r="B119" s="33"/>
+      <c r="C119" s="33"/>
+      <c r="D119" s="34"/>
+      <c r="E119" s="33"/>
+      <c r="F119" s="32"/>
+      <c r="G119" s="33"/>
       <c r="H119" s="4"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A120" s="34"/>
-[...5 lines deleted...]
-      <c r="G120" s="34"/>
+      <c r="A120" s="33"/>
+      <c r="B120" s="33"/>
+      <c r="C120" s="33"/>
+      <c r="D120" s="34"/>
+      <c r="E120" s="33"/>
+      <c r="F120" s="32"/>
+      <c r="G120" s="33"/>
       <c r="H120" s="4"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="34"/>
-[...5 lines deleted...]
-      <c r="G121" s="34"/>
+      <c r="A121" s="33"/>
+      <c r="B121" s="33"/>
+      <c r="C121" s="33"/>
+      <c r="D121" s="34"/>
+      <c r="E121" s="33"/>
+      <c r="F121" s="32"/>
+      <c r="G121" s="33"/>
       <c r="H121" s="4"/>
     </row>
-    <row r="122" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G122" s="34"/>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="33"/>
+      <c r="B122" s="33"/>
+      <c r="C122" s="33"/>
+      <c r="D122" s="34"/>
+      <c r="E122" s="33"/>
+      <c r="F122" s="32"/>
+      <c r="G122" s="33"/>
       <c r="H122" s="4"/>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A123" s="34"/>
-[...5 lines deleted...]
-      <c r="G123" s="34"/>
+      <c r="A123" s="33"/>
+      <c r="B123" s="33"/>
+      <c r="C123" s="33"/>
+      <c r="D123" s="34"/>
+      <c r="E123" s="33"/>
+      <c r="F123" s="32"/>
+      <c r="G123" s="33"/>
       <c r="H123" s="4"/>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A124" s="34"/>
-[...5 lines deleted...]
-      <c r="G124" s="34"/>
+      <c r="A124" s="33"/>
+      <c r="B124" s="33"/>
+      <c r="C124" s="33"/>
+      <c r="D124" s="34"/>
+      <c r="E124" s="33"/>
+      <c r="F124" s="32"/>
+      <c r="G124" s="33"/>
       <c r="H124" s="4"/>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G125" s="34"/>
+    <row r="125" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="33"/>
+      <c r="B125" s="33"/>
+      <c r="C125" s="33"/>
+      <c r="D125" s="36"/>
+      <c r="E125" s="33"/>
+      <c r="F125" s="32"/>
+      <c r="G125" s="33"/>
       <c r="H125" s="4"/>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A126" s="34"/>
-[...5 lines deleted...]
-      <c r="G126" s="34"/>
+      <c r="A126" s="33"/>
+      <c r="B126" s="33"/>
+      <c r="C126" s="33"/>
+      <c r="D126" s="36"/>
+      <c r="E126" s="33"/>
+      <c r="F126" s="32"/>
+      <c r="G126" s="33"/>
       <c r="H126" s="4"/>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A127" s="34"/>
-[...5 lines deleted...]
-      <c r="G127" s="34"/>
+      <c r="A127" s="33"/>
+      <c r="B127" s="33"/>
+      <c r="C127" s="33"/>
+      <c r="D127" s="36"/>
+      <c r="E127" s="33"/>
+      <c r="F127" s="32"/>
+      <c r="G127" s="33"/>
       <c r="H127" s="4"/>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A128" s="34"/>
-[...5 lines deleted...]
-      <c r="G128" s="34"/>
+      <c r="A128" s="33"/>
+      <c r="B128" s="33"/>
+      <c r="C128" s="33"/>
+      <c r="D128" s="36"/>
+      <c r="E128" s="33"/>
+      <c r="F128" s="32"/>
+      <c r="G128" s="33"/>
       <c r="H128" s="4"/>
     </row>
-    <row r="129" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G129" s="34"/>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" s="33"/>
+      <c r="B129" s="33"/>
+      <c r="C129" s="33"/>
+      <c r="D129" s="36"/>
+      <c r="E129" s="33"/>
+      <c r="F129" s="32"/>
+      <c r="G129" s="33"/>
       <c r="H129" s="4"/>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A130" s="34"/>
-[...5 lines deleted...]
-      <c r="G130" s="34"/>
+      <c r="A130" s="33"/>
+      <c r="B130" s="33"/>
+      <c r="C130" s="33"/>
+      <c r="D130" s="36"/>
+      <c r="E130" s="33"/>
+      <c r="F130" s="32"/>
+      <c r="G130" s="33"/>
       <c r="H130" s="4"/>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A131" s="34"/>
-[...5 lines deleted...]
-      <c r="G131" s="34"/>
+      <c r="A131" s="33"/>
+      <c r="B131" s="33"/>
+      <c r="C131" s="33"/>
+      <c r="D131" s="36"/>
+      <c r="E131" s="33"/>
+      <c r="F131" s="32"/>
+      <c r="G131" s="33"/>
       <c r="H131" s="4"/>
     </row>
     <row r="132" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="34"/>
-[...5 lines deleted...]
-      <c r="G132" s="34"/>
+      <c r="A132" s="33"/>
+      <c r="B132" s="33"/>
+      <c r="C132" s="33"/>
+      <c r="D132" s="34"/>
+      <c r="E132" s="33"/>
+      <c r="F132" s="32"/>
+      <c r="G132" s="33"/>
       <c r="H132" s="4"/>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A133" s="34"/>
-[...5 lines deleted...]
-      <c r="G133" s="34"/>
+      <c r="A133" s="33"/>
+      <c r="B133" s="33"/>
+      <c r="C133" s="33"/>
+      <c r="D133" s="34"/>
+      <c r="E133" s="33"/>
+      <c r="F133" s="32"/>
+      <c r="G133" s="33"/>
       <c r="H133" s="4"/>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A134" s="32"/>
-[...5 lines deleted...]
-      <c r="G134" s="34"/>
+      <c r="A134" s="33"/>
+      <c r="B134" s="33"/>
+      <c r="C134" s="33"/>
+      <c r="D134" s="34"/>
+      <c r="E134" s="33"/>
+      <c r="F134" s="32"/>
+      <c r="G134" s="33"/>
       <c r="H134" s="4"/>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G135" s="34"/>
+    <row r="135" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="33"/>
+      <c r="B135" s="33"/>
+      <c r="C135" s="33"/>
+      <c r="D135" s="34"/>
+      <c r="E135" s="33"/>
+      <c r="F135" s="32"/>
+      <c r="G135" s="33"/>
       <c r="H135" s="4"/>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A136" s="32"/>
-[...5 lines deleted...]
-      <c r="G136" s="34"/>
+      <c r="A136" s="33"/>
+      <c r="B136" s="33"/>
+      <c r="C136" s="33"/>
+      <c r="D136" s="34"/>
+      <c r="E136" s="33"/>
+      <c r="F136" s="32"/>
+      <c r="G136" s="33"/>
       <c r="H136" s="4"/>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A137" s="32"/>
-[...5 lines deleted...]
-      <c r="G137" s="34"/>
+      <c r="A137" s="35"/>
+      <c r="B137" s="35"/>
+      <c r="C137" s="35"/>
+      <c r="D137" s="34"/>
+      <c r="E137" s="33"/>
+      <c r="F137" s="32"/>
+      <c r="G137" s="33"/>
       <c r="H137" s="4"/>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A138" s="32"/>
-[...5 lines deleted...]
-      <c r="G138" s="34"/>
+      <c r="A138" s="35"/>
+      <c r="B138" s="35"/>
+      <c r="C138" s="35"/>
+      <c r="D138" s="34"/>
+      <c r="E138" s="33"/>
+      <c r="F138" s="32"/>
+      <c r="G138" s="33"/>
       <c r="H138" s="4"/>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A139" s="32"/>
-[...5 lines deleted...]
-      <c r="G139" s="34"/>
+      <c r="A139" s="35"/>
+      <c r="B139" s="35"/>
+      <c r="C139" s="35"/>
+      <c r="D139" s="34"/>
+      <c r="E139" s="33"/>
+      <c r="F139" s="32"/>
+      <c r="G139" s="33"/>
       <c r="H139" s="4"/>
     </row>
-    <row r="140" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G140" s="34"/>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+      <c r="C140" s="35"/>
+      <c r="D140" s="34"/>
+      <c r="E140" s="33"/>
+      <c r="F140" s="32"/>
+      <c r="G140" s="33"/>
       <c r="H140" s="4"/>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A141" s="32"/>
-[...5 lines deleted...]
-      <c r="G141" s="34"/>
+      <c r="A141" s="35"/>
+      <c r="B141" s="35"/>
+      <c r="C141" s="35"/>
+      <c r="D141" s="34"/>
+      <c r="E141" s="33"/>
+      <c r="F141" s="32"/>
+      <c r="G141" s="33"/>
       <c r="H141" s="4"/>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A142" s="32"/>
-[...5 lines deleted...]
-      <c r="G142" s="34"/>
+      <c r="A142" s="35"/>
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="34"/>
+      <c r="E142" s="33"/>
+      <c r="F142" s="32"/>
+      <c r="G142" s="33"/>
       <c r="H142" s="4"/>
     </row>
-    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G143" s="34"/>
+    <row r="143" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="35"/>
+      <c r="B143" s="35"/>
+      <c r="C143" s="35"/>
+      <c r="D143" s="34"/>
+      <c r="E143" s="33"/>
+      <c r="F143" s="32"/>
+      <c r="G143" s="33"/>
       <c r="H143" s="4"/>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A144" s="32"/>
-[...5 lines deleted...]
-      <c r="G144" s="34"/>
+      <c r="A144" s="35"/>
+      <c r="B144" s="35"/>
+      <c r="C144" s="35"/>
+      <c r="D144" s="34"/>
+      <c r="E144" s="33"/>
+      <c r="F144" s="32"/>
+      <c r="G144" s="33"/>
       <c r="H144" s="4"/>
     </row>
-    <row r="145" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G145" s="34"/>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" s="35"/>
+      <c r="B145" s="35"/>
+      <c r="C145" s="35"/>
+      <c r="D145" s="34"/>
+      <c r="E145" s="33"/>
+      <c r="F145" s="32"/>
+      <c r="G145" s="33"/>
       <c r="H145" s="4"/>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A146" s="32"/>
-[...5 lines deleted...]
-      <c r="G146" s="34"/>
+      <c r="A146" s="35"/>
+      <c r="B146" s="35"/>
+      <c r="C146" s="35"/>
+      <c r="D146" s="34"/>
+      <c r="E146" s="33"/>
+      <c r="F146" s="32"/>
+      <c r="G146" s="33"/>
       <c r="H146" s="4"/>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A147" s="32"/>
-[...5 lines deleted...]
-      <c r="G147" s="34"/>
+      <c r="A147" s="35"/>
+      <c r="B147" s="35"/>
+      <c r="C147" s="35"/>
+      <c r="D147" s="34"/>
+      <c r="E147" s="33"/>
+      <c r="F147" s="32"/>
+      <c r="G147" s="33"/>
       <c r="H147" s="4"/>
     </row>
     <row r="148" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="32"/>
-[...5 lines deleted...]
-      <c r="G148" s="34"/>
+      <c r="A148" s="35"/>
+      <c r="B148" s="35"/>
+      <c r="C148" s="35"/>
+      <c r="D148" s="34"/>
+      <c r="E148" s="33"/>
+      <c r="F148" s="32"/>
+      <c r="G148" s="33"/>
       <c r="H148" s="4"/>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A149" s="32"/>
-[...5 lines deleted...]
-      <c r="G149" s="34"/>
+      <c r="A149" s="35"/>
+      <c r="B149" s="35"/>
+      <c r="C149" s="35"/>
+      <c r="D149" s="34"/>
+      <c r="E149" s="33"/>
+      <c r="F149" s="32"/>
+      <c r="G149" s="33"/>
       <c r="H149" s="4"/>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A150" s="32"/>
-[...5 lines deleted...]
-      <c r="G150" s="34"/>
+      <c r="A150" s="35"/>
+      <c r="B150" s="35"/>
+      <c r="C150" s="35"/>
+      <c r="D150" s="34"/>
+      <c r="E150" s="33"/>
+      <c r="F150" s="32"/>
+      <c r="G150" s="33"/>
       <c r="H150" s="4"/>
     </row>
     <row r="151" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="34"/>
-[...5 lines deleted...]
-      <c r="G151" s="34"/>
+      <c r="A151" s="35"/>
+      <c r="B151" s="35"/>
+      <c r="C151" s="35"/>
+      <c r="D151" s="34"/>
+      <c r="E151" s="33"/>
+      <c r="F151" s="32"/>
+      <c r="G151" s="33"/>
       <c r="H151" s="4"/>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A152" s="34"/>
-[...5 lines deleted...]
-      <c r="G152" s="34"/>
+      <c r="A152" s="35"/>
+      <c r="B152" s="35"/>
+      <c r="C152" s="35"/>
+      <c r="D152" s="34"/>
+      <c r="E152" s="33"/>
+      <c r="F152" s="32"/>
+      <c r="G152" s="33"/>
       <c r="H152" s="4"/>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A153" s="34"/>
-[...5 lines deleted...]
-      <c r="G153" s="34"/>
+      <c r="A153" s="35"/>
+      <c r="B153" s="35"/>
+      <c r="C153" s="35"/>
+      <c r="D153" s="34"/>
+      <c r="E153" s="33"/>
+      <c r="F153" s="32"/>
+      <c r="G153" s="33"/>
       <c r="H153" s="4"/>
     </row>
-    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G154" s="34"/>
+    <row r="154" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="33"/>
+      <c r="B154" s="33"/>
+      <c r="C154" s="33"/>
+      <c r="D154" s="34"/>
+      <c r="E154" s="33"/>
+      <c r="F154" s="32"/>
+      <c r="G154" s="33"/>
       <c r="H154" s="4"/>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A155" s="34"/>
-[...5 lines deleted...]
-      <c r="G155" s="34"/>
+      <c r="A155" s="33"/>
+      <c r="B155" s="33"/>
+      <c r="C155" s="33"/>
+      <c r="D155" s="34"/>
+      <c r="E155" s="33"/>
+      <c r="F155" s="32"/>
+      <c r="G155" s="33"/>
       <c r="H155" s="4"/>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A156" s="34"/>
-[...5 lines deleted...]
-      <c r="G156" s="34"/>
+      <c r="A156" s="33"/>
+      <c r="B156" s="33"/>
+      <c r="C156" s="33"/>
+      <c r="D156" s="34"/>
+      <c r="E156" s="33"/>
+      <c r="F156" s="32"/>
+      <c r="G156" s="33"/>
       <c r="H156" s="4"/>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A157" s="34"/>
-[...5 lines deleted...]
-      <c r="G157" s="34"/>
+      <c r="A157" s="33"/>
+      <c r="B157" s="33"/>
+      <c r="C157" s="33"/>
+      <c r="D157" s="34"/>
+      <c r="E157" s="33"/>
+      <c r="F157" s="32"/>
+      <c r="G157" s="33"/>
       <c r="H157" s="4"/>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A158" s="34"/>
-[...5 lines deleted...]
-      <c r="G158" s="34"/>
+      <c r="A158" s="33"/>
+      <c r="B158" s="33"/>
+      <c r="C158" s="33"/>
+      <c r="D158" s="34"/>
+      <c r="E158" s="33"/>
+      <c r="F158" s="32"/>
+      <c r="G158" s="33"/>
       <c r="H158" s="4"/>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A159" s="34"/>
-[...5 lines deleted...]
-      <c r="G159" s="34"/>
+      <c r="A159" s="33"/>
+      <c r="B159" s="33"/>
+      <c r="C159" s="33"/>
+      <c r="D159" s="34"/>
+      <c r="E159" s="33"/>
+      <c r="F159" s="32"/>
+      <c r="G159" s="33"/>
       <c r="H159" s="4"/>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A160" s="34"/>
-[...5 lines deleted...]
-      <c r="G160" s="34"/>
+      <c r="A160" s="33"/>
+      <c r="B160" s="33"/>
+      <c r="C160" s="33"/>
+      <c r="D160" s="34"/>
+      <c r="E160" s="33"/>
+      <c r="F160" s="32"/>
+      <c r="G160" s="33"/>
       <c r="H160" s="4"/>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A161" s="34"/>
-[...5 lines deleted...]
-      <c r="G161" s="34"/>
+      <c r="A161" s="33"/>
+      <c r="B161" s="33"/>
+      <c r="C161" s="33"/>
+      <c r="D161" s="34"/>
+      <c r="E161" s="33"/>
+      <c r="F161" s="32"/>
+      <c r="G161" s="33"/>
       <c r="H161" s="4"/>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A162" s="10"/>
-[...9 lines deleted...]
-      <c r="F188" s="2">
+      <c r="A162" s="33"/>
+      <c r="B162" s="33"/>
+      <c r="C162" s="33"/>
+      <c r="D162" s="34"/>
+      <c r="E162" s="33"/>
+      <c r="F162" s="32"/>
+      <c r="G162" s="33"/>
+      <c r="H162" s="4"/>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" s="33"/>
+      <c r="B163" s="33"/>
+      <c r="C163" s="33"/>
+      <c r="D163" s="34"/>
+      <c r="E163" s="33"/>
+      <c r="F163" s="32"/>
+      <c r="G163" s="33"/>
+      <c r="H163" s="4"/>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A164" s="33"/>
+      <c r="B164" s="33"/>
+      <c r="C164" s="33"/>
+      <c r="D164" s="34"/>
+      <c r="E164" s="33"/>
+      <c r="F164" s="32"/>
+      <c r="G164" s="33"/>
+      <c r="H164" s="4"/>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A165" s="10"/>
+      <c r="B165" s="10"/>
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+      <c r="E165" s="10"/>
+      <c r="F165" s="11"/>
+      <c r="H165" s="13"/>
+    </row>
+    <row r="167" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F191" s="2">
         <f>5+9+1+12+6</f>
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="240">
-    <mergeCell ref="F157:F161"/>
-[...163 lines deleted...]
-    <mergeCell ref="F62:F67"/>
+    <mergeCell ref="H9:H15"/>
+    <mergeCell ref="A9:A15"/>
+    <mergeCell ref="B9:B15"/>
+    <mergeCell ref="C9:C15"/>
+    <mergeCell ref="D9:D15"/>
+    <mergeCell ref="E9:E15"/>
+    <mergeCell ref="F9:F15"/>
+    <mergeCell ref="G1:G2"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:E7"/>
+    <mergeCell ref="F4:F7"/>
+    <mergeCell ref="G4:G7"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="D1:D2"/>
+    <mergeCell ref="E1:E2"/>
+    <mergeCell ref="F1:F2"/>
+    <mergeCell ref="H4:H7"/>
+    <mergeCell ref="A22:A28"/>
+    <mergeCell ref="B22:B28"/>
+    <mergeCell ref="C22:C28"/>
+    <mergeCell ref="D22:D28"/>
+    <mergeCell ref="E22:E28"/>
+    <mergeCell ref="F22:F28"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="B36:B39"/>
+    <mergeCell ref="C36:C39"/>
+    <mergeCell ref="D36:D39"/>
+    <mergeCell ref="E36:E39"/>
+    <mergeCell ref="F36:F39"/>
+    <mergeCell ref="A29:A35"/>
+    <mergeCell ref="B29:B35"/>
+    <mergeCell ref="C29:C35"/>
+    <mergeCell ref="D29:D35"/>
+    <mergeCell ref="E29:E35"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="B46:B50"/>
+    <mergeCell ref="C46:C50"/>
+    <mergeCell ref="D46:D50"/>
+    <mergeCell ref="E46:E50"/>
+    <mergeCell ref="F46:F50"/>
+    <mergeCell ref="A40:A45"/>
+    <mergeCell ref="B40:B45"/>
+    <mergeCell ref="C40:C45"/>
+    <mergeCell ref="D40:D45"/>
+    <mergeCell ref="E40:E45"/>
+    <mergeCell ref="F40:F45"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="B52:B55"/>
+    <mergeCell ref="C52:C55"/>
+    <mergeCell ref="D52:D55"/>
+    <mergeCell ref="E52:E55"/>
+    <mergeCell ref="F52:F55"/>
+    <mergeCell ref="F56:F58"/>
+    <mergeCell ref="E56:E58"/>
+    <mergeCell ref="D56:D58"/>
+    <mergeCell ref="C56:C58"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="A62:A64"/>
+    <mergeCell ref="B62:B64"/>
+    <mergeCell ref="C62:C64"/>
+    <mergeCell ref="D62:D64"/>
+    <mergeCell ref="E62:E64"/>
+    <mergeCell ref="F62:F64"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="B59:B61"/>
     <mergeCell ref="C59:C61"/>
     <mergeCell ref="D59:D61"/>
     <mergeCell ref="E59:E61"/>
     <mergeCell ref="F59:F61"/>
-    <mergeCell ref="A56:A58"/>
-[...67 lines deleted...]
-    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="A71:A75"/>
+    <mergeCell ref="B71:B75"/>
+    <mergeCell ref="C71:C75"/>
+    <mergeCell ref="D71:D75"/>
+    <mergeCell ref="E71:E75"/>
+    <mergeCell ref="F71:F75"/>
+    <mergeCell ref="A65:A70"/>
+    <mergeCell ref="B65:B70"/>
+    <mergeCell ref="C65:C70"/>
+    <mergeCell ref="D65:D70"/>
+    <mergeCell ref="E65:E70"/>
+    <mergeCell ref="F65:F70"/>
+    <mergeCell ref="A78:A82"/>
+    <mergeCell ref="B78:B82"/>
+    <mergeCell ref="C78:C82"/>
+    <mergeCell ref="D78:D82"/>
+    <mergeCell ref="E78:E82"/>
+    <mergeCell ref="F78:F82"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:B77"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="D76:D77"/>
+    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="F76:F77"/>
+    <mergeCell ref="G29:G35"/>
+    <mergeCell ref="G36:G39"/>
+    <mergeCell ref="G22:G28"/>
+    <mergeCell ref="G9:G15"/>
+    <mergeCell ref="H1:H2"/>
+    <mergeCell ref="F148:F150"/>
+    <mergeCell ref="F151:F153"/>
+    <mergeCell ref="F154:F159"/>
+    <mergeCell ref="F143:F147"/>
+    <mergeCell ref="F137:F142"/>
+    <mergeCell ref="F132:F134"/>
+    <mergeCell ref="F135:F136"/>
+    <mergeCell ref="F125:F131"/>
+    <mergeCell ref="F122:F124"/>
+    <mergeCell ref="F111:F116"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="F102:F108"/>
+    <mergeCell ref="F87:F94"/>
+    <mergeCell ref="F95:F101"/>
+    <mergeCell ref="F83:F86"/>
+    <mergeCell ref="G76:G77"/>
+    <mergeCell ref="G78:G82"/>
+    <mergeCell ref="G65:G70"/>
+    <mergeCell ref="G71:G75"/>
+    <mergeCell ref="G59:G61"/>
+    <mergeCell ref="G62:G64"/>
+    <mergeCell ref="G52:G55"/>
+    <mergeCell ref="G40:G45"/>
+    <mergeCell ref="G46:G50"/>
+    <mergeCell ref="G95:G101"/>
+    <mergeCell ref="G56:G58"/>
+    <mergeCell ref="G87:G94"/>
+    <mergeCell ref="G83:G86"/>
+    <mergeCell ref="A87:A94"/>
+    <mergeCell ref="B87:B94"/>
+    <mergeCell ref="C87:C94"/>
+    <mergeCell ref="D87:D94"/>
+    <mergeCell ref="E87:E94"/>
+    <mergeCell ref="A95:A101"/>
+    <mergeCell ref="B95:B101"/>
+    <mergeCell ref="C95:C101"/>
+    <mergeCell ref="D95:D101"/>
+    <mergeCell ref="E95:E101"/>
+    <mergeCell ref="A83:A86"/>
+    <mergeCell ref="B83:B86"/>
+    <mergeCell ref="C83:C86"/>
+    <mergeCell ref="D83:D86"/>
+    <mergeCell ref="E83:E86"/>
+    <mergeCell ref="G111:G116"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="G109:G110"/>
+    <mergeCell ref="G102:G108"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="E109:E110"/>
+    <mergeCell ref="A111:A116"/>
+    <mergeCell ref="B111:B116"/>
+    <mergeCell ref="C111:C116"/>
+    <mergeCell ref="D111:D116"/>
+    <mergeCell ref="E111:E116"/>
+    <mergeCell ref="A102:A108"/>
+    <mergeCell ref="B102:B108"/>
+    <mergeCell ref="C102:C108"/>
+    <mergeCell ref="D102:D108"/>
+    <mergeCell ref="E102:E108"/>
+    <mergeCell ref="G119:G121"/>
+    <mergeCell ref="G122:G124"/>
+    <mergeCell ref="A119:A121"/>
+    <mergeCell ref="B119:B121"/>
+    <mergeCell ref="C119:C121"/>
+    <mergeCell ref="D119:D121"/>
+    <mergeCell ref="E119:E121"/>
+    <mergeCell ref="F119:F121"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="G117:G118"/>
+    <mergeCell ref="A122:A124"/>
+    <mergeCell ref="B122:B124"/>
+    <mergeCell ref="C122:C124"/>
+    <mergeCell ref="D122:D124"/>
+    <mergeCell ref="E122:E124"/>
+    <mergeCell ref="G125:G131"/>
+    <mergeCell ref="A132:A134"/>
+    <mergeCell ref="B132:B134"/>
+    <mergeCell ref="C132:C134"/>
+    <mergeCell ref="D132:D134"/>
+    <mergeCell ref="E132:E134"/>
+    <mergeCell ref="A125:A131"/>
+    <mergeCell ref="B125:B131"/>
+    <mergeCell ref="C125:C131"/>
+    <mergeCell ref="D125:D131"/>
+    <mergeCell ref="E125:E131"/>
+    <mergeCell ref="G135:G136"/>
+    <mergeCell ref="A137:A142"/>
+    <mergeCell ref="B137:B142"/>
+    <mergeCell ref="C137:C142"/>
+    <mergeCell ref="D137:D142"/>
+    <mergeCell ref="E137:E142"/>
+    <mergeCell ref="G132:G134"/>
+    <mergeCell ref="A135:A136"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="E135:E136"/>
+    <mergeCell ref="C148:C150"/>
+    <mergeCell ref="D148:D150"/>
+    <mergeCell ref="E148:E150"/>
+    <mergeCell ref="G137:G142"/>
+    <mergeCell ref="A143:A147"/>
+    <mergeCell ref="B143:B147"/>
+    <mergeCell ref="C143:C147"/>
+    <mergeCell ref="D143:D147"/>
+    <mergeCell ref="E143:E147"/>
+    <mergeCell ref="G148:G150"/>
+    <mergeCell ref="G143:G147"/>
+    <mergeCell ref="A148:A150"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="F160:F164"/>
+    <mergeCell ref="G160:G164"/>
+    <mergeCell ref="G154:G159"/>
+    <mergeCell ref="A160:A164"/>
+    <mergeCell ref="B160:B164"/>
+    <mergeCell ref="C160:C164"/>
+    <mergeCell ref="D160:D164"/>
+    <mergeCell ref="E160:E164"/>
+    <mergeCell ref="G151:G153"/>
+    <mergeCell ref="A154:A159"/>
+    <mergeCell ref="B154:B159"/>
+    <mergeCell ref="C154:C159"/>
+    <mergeCell ref="D154:D159"/>
+    <mergeCell ref="E154:E159"/>
+    <mergeCell ref="A151:A153"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="C151:C153"/>
+    <mergeCell ref="D151:D153"/>
+    <mergeCell ref="E151:E153"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>