--- v3 (2026-04-18)
+++ v4 (2026-08-23)
@@ -1,552 +1,696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ana.monjardim\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11340"/>
   </bookViews>
   <sheets>
-    <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
+    <sheet name="Terapia Gênica" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="ANEXO_III">#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="162913" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="58">
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
-    <t xml:space="preserve">CNES </t>
-[...1 lines deleted...]
-  <si>
     <t>Estabelecimento</t>
   </si>
   <si>
+    <t>DF</t>
+  </si>
+  <si>
+    <t>Brasília</t>
+  </si>
+  <si>
+    <t>GO</t>
+  </si>
+  <si>
+    <t>Goiânia</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>Belém</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>Recife</t>
+  </si>
+  <si>
+    <t>RJ</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Porto Alegre</t>
+  </si>
+  <si>
+    <t>SP</t>
+  </si>
+  <si>
+    <t>Campinas</t>
+  </si>
+  <si>
+    <t>Ribeirão Preto</t>
+  </si>
+  <si>
+    <t>Hospital das Clínicas de Ribeirão Preto</t>
+  </si>
+  <si>
+    <t>São Paulo</t>
+  </si>
+  <si>
     <t>Tipo da Habilitação</t>
   </si>
   <si>
     <t>Ano da Habilitação</t>
   </si>
   <si>
+    <t>Portaria</t>
+  </si>
+  <si>
     <t>Códigos Habilitados</t>
   </si>
   <si>
-    <t>SP</t>
-[...106 lines deleted...]
-Janeiro UFRJ</t>
+    <t>Endereço</t>
+  </si>
+  <si>
+    <t>Hospital das Clinicas da UNICAMP de Campinas</t>
+  </si>
+  <si>
+    <t>Terapia Gênica</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.353, de 10/10/2025</t>
+  </si>
+  <si>
+    <t>35.16- Terapia Gênica</t>
+  </si>
+  <si>
+    <t>SJRP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hospital de Base de São José do Rio Preto </t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.437, de 04/11/2025</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.602 de 19/12/2025</t>
+  </si>
+  <si>
+    <t>Hospital da Criança de Brasília José de Alencar</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.436, de 04/11/2025</t>
+  </si>
+  <si>
+    <t>Hospital das Clínicas de Porto Alegre</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.438, de 04/11/2025</t>
+  </si>
+  <si>
+    <t>IMIP- Institudo de Medicina Integral Prof Fernando Figueira</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.310 de 24/11/2025</t>
+  </si>
+  <si>
+    <t>Hospital Estadual da Criança e do Adolescente HECAD</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.727, DE 22/01/2026</t>
+  </si>
+  <si>
+    <t>Av. Bela Vista 2333, Goiânia, GO, 74863-025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Instituto de Puericultura e Pediatria Martagão Gesteira - IPPMG UFRJ</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 3.967, de 23/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hospital Universitário João de Barros Barreto - EBSERH </t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 4328, de 29 de junho de 2026</t>
+  </si>
+  <si>
+    <t>Hospital das Clínicas da Faculdade de Medicina da Universidade de São Paulo - HCFMUSP</t>
+  </si>
+  <si>
+    <t>Portaria SAES/MS nº 4.400, de 09 de julho de 2026</t>
+  </si>
+  <si>
+    <t>35.16 - Terapia Gênica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Vital Brasil, 251 - Cidade Universitária, Campinas - SP, 13083-888 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Av. Brg. Faria Lima, 5544 - Vila Sao Jose, São José do Rio Preto - SP, 15090-000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Ten. Catão Roxo, 3900 - Vila Monte Alegre, Ribeirão Preto - SP, 14015-010 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua Dr. Ovidio Pires de Campos nº 225, Cerqueira Cesar - São Paulo/SP Cep: 05403-010 </t>
+  </si>
+  <si>
+    <t>Rua Ramiro Barcelos, 2350 Bloco A, Av. Protásio Alves, 211 - Bloco B e C - Santa Cecília, Porto Alegre - RS, 90035-903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. dos Coelhos, 300 - Boa Vista, Recife - PE, 50070-902 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua Bruno Lobo no. 50 – Cidade Universitária – CEP: 21941-912 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rua dos Mundurucus nº 4487 - Guama - Belém - PA </t>
+  </si>
+  <si>
+    <t>AENW 3, Lote A - Setor Noroeste, Brasília - DF, 70684-831</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...23 lines deleted...]
-      <family val="1"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...112 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Hyperlink" xfId="2"/>
+    <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFE9D7F7"/>
+      <color rgb="FFF7F5BE"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -772,2128 +916,701 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H191"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="71.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="71.7109375" style="1"/>
+    <col min="1" max="1" width="5.140625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="19" style="27" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" customWidth="1"/>
+    <col min="7" max="7" width="25.85546875" customWidth="1"/>
+    <col min="8" max="8" width="46.28515625" style="32" customWidth="1"/>
+    <col min="9" max="9" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="53" t="s">
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H2" s="42" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="14">
+        <v>2025</v>
+      </c>
+      <c r="F3" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" s="42" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="15">
+        <v>2025</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="42" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="26">
+        <v>2026</v>
+      </c>
+      <c r="F5" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="14">
+        <v>2025</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="42" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="14">
+        <v>2025</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="40" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="53" t="s">
+      <c r="B8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="14">
+        <v>2025</v>
+      </c>
+      <c r="F8" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="40" t="s">
+      <c r="B9" s="20" t="s">
         <v>6</v>
       </c>
+      <c r="C9" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="7">
+        <v>2026</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="42" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H2" s="40"/>
+    <row r="10" spans="1:9" s="27" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="36">
+        <v>2026</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="39"/>
     </row>
-    <row r="3" spans="1:8" s="16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="17" t="s">
+    <row r="11" spans="1:9" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="15" t="s">
-[...8 lines deleted...]
-      <c r="E3" s="28" t="s">
+      <c r="B11" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="19" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E11" s="24">
+        <v>2026</v>
+      </c>
+      <c r="F11" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1735 lines deleted...]
-      </c>
+    <row r="12" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="240">
-[...240 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25cffd1a-cf56-4884-be10-d051a2a91f95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="51ab7cac9ceff8640d5202053748e198">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25cffd1a-cf56-4884-be10-d051a2a91f95" xmlns:ns3="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4be7ae7b9b510a39ee8004c5a745b17" ns2:_="" ns3:_="">
+    <xsd:import namespace="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <xsd:import namespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25cffd1a-cf56-4884-be10-d051a2a91f95" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="08562b07-c12b-440e-8652-dcaac954a869" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{790d3d33-28ae-4e12-8bca-fc36a1db9409}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A4AAEB5-C341-43AA-8257-277A5BB2ED93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2C2D3B0-FE82-49DD-AB30-4A523EA13808}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25cffd1a-cf56-4884-be10-d051a2a91f95"/>
+    <ds:schemaRef ds:uri="a138c84e-e6a3-4b77-ad4e-73fb3cc2b72f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC70797-41C9-4E56-BA11-30BB2C67ED24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Planilha1</vt:lpstr>
+      <vt:lpstr>Terapia Gênica</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Ana Carolina Digues da Costa</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101001BB2CEE3B73C3544A5A62077C5BC1E2E</vt:lpwstr>
+  </property>
+</Properties>
+</file>