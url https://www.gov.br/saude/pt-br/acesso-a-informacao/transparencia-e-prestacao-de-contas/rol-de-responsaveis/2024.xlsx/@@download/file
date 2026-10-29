--- v0 (2026-08-08)
+++ v1 (2026-10-29)
@@ -1,3963 +1,4554 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marli.srocha\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Atualização portal MS\Arquivos - página Rol de Responsáveis\Arquivos - página Rol de Responsáveis\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9600" tabRatio="705" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180"/>
   </bookViews>
   <sheets>
-    <sheet name="GAB e SE 2024" sheetId="15" r:id="rId1"/>
-    <sheet name="SECRETARIAS" sheetId="17" r:id="rId2"/>
+    <sheet name="Rol de Responsáveis MS 2024" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Rol de Responsáveis MS 2024'!$1:$11</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="136">
-[...7 lines deleted...]
-    <t>SETOR</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="115">
+  <si>
+    <t>Secretário-Executivo</t>
+  </si>
+  <si>
+    <t>Ministério da Saúde</t>
   </si>
   <si>
     <t>Coordenação-Geral de Gestão de Pessoas</t>
   </si>
   <si>
-    <t>E-MAIL</t>
-[...1 lines deleted...]
-  <si>
     <t>cogep.ms@saude.gov.br</t>
   </si>
   <si>
-    <t>TELEFONE</t>
-[...1 lines deleted...]
-  <si>
     <t>61 3315-2505</t>
   </si>
   <si>
-    <t>PERÍODO</t>
-[...11 lines deleted...]
-    <t>CARGO</t>
+    <t>Período:</t>
+  </si>
+  <si>
+    <t>Telefone:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Setor:</t>
+  </si>
+  <si>
+    <t>Rol de Responsáveis</t>
+  </si>
+  <si>
+    <t>NÍSIA VERÔNICA TRINDADE LIMA</t>
   </si>
   <si>
     <t>Natureza de Responsabilidade</t>
   </si>
   <si>
-    <t>INICIO</t>
-[...5 lines deleted...]
-    <t>Ato formal de nomeação ou designação</t>
+    <t>Substituto</t>
+  </si>
+  <si>
+    <t>Titular</t>
+  </si>
+  <si>
+    <t>Motivo</t>
+  </si>
+  <si>
+    <t>Dia início</t>
+  </si>
+  <si>
+    <t>Dia Fim</t>
+  </si>
+  <si>
+    <t>Decreto de 1º de janeiro de 2023 - DOU de 01/01/2023</t>
+  </si>
+  <si>
+    <t>SWEDENBERGER DO NASCIMENTO BARBOSA</t>
+  </si>
+  <si>
+    <t>Dirigente Máximo da UJ que Apresenta Contas - Titular</t>
+  </si>
+  <si>
+    <t>Férias</t>
   </si>
   <si>
     <t>Ato formal de exoneração</t>
   </si>
   <si>
-    <t>NÍSIA VERÔNICA TRINDADE LIMA</t>
-[...26 lines deleted...]
-    <t>Decretos de 11 de março de 2025 - DOU de 12/03/2023</t>
+    <t xml:space="preserve">Ato formal de nomeação ou designação </t>
+  </si>
+  <si>
+    <t>Afas. viagem/Serviço fora do País</t>
   </si>
   <si>
     <t>ELTON BERNARDO BANDEIRA DE MELO</t>
   </si>
   <si>
     <t>Secretário-Executivo Adjunto</t>
   </si>
   <si>
+    <t>Subsecretário de Planejamento e Orçamento</t>
+  </si>
+  <si>
+    <t>ROGERIO GUEDES SOARES</t>
+  </si>
+  <si>
+    <t>ARIONALDO BOMFIM ROSENDO</t>
+  </si>
+  <si>
+    <t>Secretário(a) de Informação e Saúde Digital</t>
+  </si>
+  <si>
+    <t>Secretário(a) da Gestão do Trabalho e da Educação em Saúde</t>
+  </si>
+  <si>
+    <t>Secretário(a) de Ciência, Tecnologia e Inovação em Saúde</t>
+  </si>
+  <si>
+    <t>Secretário(a) de Saúde Indígena</t>
+  </si>
+  <si>
+    <t>Secretário(a) de Atenção Especializada à Saúde</t>
+  </si>
+  <si>
+    <t>Secretário(a) de Atenção Primária à Saúde</t>
+  </si>
+  <si>
+    <t>Segundo nível de direção - Titular</t>
+  </si>
+  <si>
+    <t>ETHEL LEONOR NOIA MACIEL</t>
+  </si>
+  <si>
+    <t>RICARDO WEIBE NASCIMENTO COSTA</t>
+  </si>
+  <si>
+    <t>NELSON SOARES FILHO</t>
+  </si>
+  <si>
+    <t>CARLOS AUGUSTO GRABOIS GADELHA</t>
+  </si>
+  <si>
+    <t>LEANDRO PINHEIRO SAFATLE</t>
+  </si>
+  <si>
+    <t>ISABELA CARDOSO DE MATOS PINTO</t>
+  </si>
+  <si>
+    <t>LAISE REZENDE DE ANDRADE</t>
+  </si>
+  <si>
+    <t>ANA ESTELA HADDAD</t>
+  </si>
+  <si>
+    <t>PAULO EDUARDO GUEDES SELLERA</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 306, de 8 de fevereiro de 2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 453 - DOU de 13/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 303 - DOU de 21/01/2011</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 313 - DOU de 09/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 310 - DOU de 09/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 7, de 6 de janeiro de 2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 314 - DOU de 09/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 156, de 24 de janeiro de 2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 312 -DOU de 09/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 1.271 - DOU 26/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 397, de 22 de fevereiro de 2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 301 - DOU de 14/03/2025</t>
+  </si>
+  <si>
+    <t>Segundo nível de direção - Substituto</t>
+  </si>
+  <si>
+    <t>Segundo Nível de Direção - Titular</t>
+  </si>
+  <si>
+    <t>ROMEU MENDES DO CARMO</t>
+  </si>
+  <si>
+    <t>Portaria C/C Nº 2.162 - DOU de 30/03/2023</t>
+  </si>
+  <si>
+    <t>DANIELA FERREIRA E CRUZ PIC</t>
+  </si>
+  <si>
     <t>Segundo nível de direção- Substituto</t>
   </si>
   <si>
-    <t>Portaria C/C Nº 453 -DOU de 13/01/2023</t>
-[...20 lines deleted...]
-    <t>Subsecretário de Planejamento e Orçamento</t>
+    <t>Diretor-Executivo do Fundo Nacional de Saúde</t>
+  </si>
+  <si>
+    <t>DARCIO GUEDES JUNIOR</t>
   </si>
   <si>
     <t>Segundo nível de direção- Titular</t>
   </si>
   <si>
-    <t>Portaria C/C Nº 303 - DOU de 21/01/2011</t>
-[...29 lines deleted...]
-    <t>PORTARIA DE PESSOAL GM/MS Nº 280, DE 4 DE ABRIL DE 2025</t>
+    <t>PT/CC 1319 DOU 12/12/2018</t>
+  </si>
+  <si>
+    <t>CAROLINE ENDO OUGO TAVARES</t>
+  </si>
+  <si>
+    <t>PT/SE/MS 917/SE   - 05/10/2023</t>
+  </si>
+  <si>
+    <t>NESIO FERNANDES DE MEDEIROS JUNIOR</t>
+  </si>
+  <si>
+    <t>Portaria C/C Nº 228 - DOU de 23/02/2024</t>
+  </si>
+  <si>
+    <t>HELVÉCIO MIRANDA MAGALHÃES JÚNIOR</t>
+  </si>
+  <si>
+    <t>Portaria C/C  377- DOU de 12/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C  Nº 325 - DOU de 19/03/2024</t>
+  </si>
+  <si>
+    <t>ANGÉLICA ESPINOSA BARBOSA MIRANDA</t>
+  </si>
+  <si>
+    <t>01/01/2024 a 31/12/2024</t>
   </si>
   <si>
     <t>RODRIGO OLIVEIRA DE FARIA</t>
   </si>
   <si>
-    <t>Secretário-Executivo Adjunto-Substituto</t>
-[...11 lines deleted...]
-    <t>Subsecretário de Assuntos Administrativos-Substituto</t>
+    <t>Portaria de Pessoal GM/MS nº 657, de 27 de junho de 2024</t>
   </si>
   <si>
     <t>Segundo Nível de Direção Substituto</t>
   </si>
   <si>
-    <t>PORTARIA DE PESSOAL SE/MS Nº 109, DE 8 DE FEVEREIRO DE 2023</t>
-[...2 lines deleted...]
-    <t>PORTARIA DE PESSOAL SE/MS N° 349, DE 3 DE MAIO DE 2024</t>
+    <t>Portariade Pessoal SE/MS nº 109, de 8 de fevereiro de 2023</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal SE/MS n° 349, de 3 de maio de 2024</t>
   </si>
   <si>
     <t>ROGÉRIO VENTURA TEIXEIRA</t>
   </si>
   <si>
-    <t>PORTARIA PESSOAL SE/MS Nº 222, DE 10 DE ABRIL DE 2025</t>
-[...8 lines deleted...]
-    <t>PORTARIA DE PESSOAL SE/MS Nº 678, DE 31 DE JULHO DE 2023</t>
+    <t>Portaria de Pessoal SE/MS nº 349, de 3 de maio de 2024</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal SE/MS nº 678, de 31 de julho de 2023</t>
+  </si>
+  <si>
+    <t>FILIPE DE ALMEIDA BERNARDES</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal SE/MS n° 569, de 21 de junho de 2024</t>
   </si>
   <si>
     <t>Dispensada pelo  Decreto nº 12.036, de 28 de maio de 2024 (reestrutura)</t>
   </si>
   <si>
-    <t>FILIPE DE ALMEIDA BERNARDES</t>
-[...25 lines deleted...]
-  <si>
     <t>FELIPE PROENÇO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>Portaria C/C Nº 229 - DOU de 23/02/2024</t>
-[...14 lines deleted...]
-    <t>Portaria C/C  Nº 325 - DOU de 19/03/2024</t>
+    <t>Portaria de Pessoal GM/MS nº 1.394, de 19 de julho de 2023</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 184, de 4 de março de 2024</t>
+  </si>
+  <si>
+    <t>Portaria C/C  nº 311 -DOU de 09/01/2023</t>
+  </si>
+  <si>
+    <t>Portaria C/C nº 229 - DOU de 23/02/2024</t>
+  </si>
+  <si>
+    <t>JÉRZEY TIMÓTEO RIBEIRO SANTOS</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 294, de 28 de março de 2024</t>
+  </si>
+  <si>
+    <t>Vacância do cargo</t>
+  </si>
+  <si>
+    <t>NILTON PEREIRA JÚNIOR</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 242, de 18 de março de 2024</t>
   </si>
   <si>
     <t>ADRIANO MASSUDA</t>
   </si>
   <si>
-    <t>Portaria C/C Nº 360 - DOU de 26/03/2024</t>
-[...92 lines deleted...]
-    <t>PORTARIA DE PESSOAL GM/MS Nº 551, DE 7 DE JUNHO DE 2024</t>
+    <t>Portaria C/C nº 360 - DOU de 26/03/2024</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 1.429, de 26 de julho de  2023</t>
+  </si>
+  <si>
+    <t>Portaria de Pessoal GM/MS nº 551, de 7 de julho de 2024</t>
   </si>
   <si>
     <t>Licença falecimento pessoa da família</t>
   </si>
   <si>
     <t>RIVALDO VENÂNCIO DA CUNHA</t>
   </si>
   <si>
-    <t>PORTARIA DE PESSOAL GM/MS Nº 335, DE 16 DE ABRIL DE 2025</t>
-[...5 lines deleted...]
-    <t>PORTARIA DE PESSOAL GM/MS Nº 7, DE 6 DE JANEIRO DE 2023</t>
+    <t>Portaria de Pessoal GM/MS nº 551, de 7 de junho de 2024</t>
+  </si>
+  <si>
+    <t>Ministra-MS</t>
+  </si>
+  <si>
+    <t>Subsecretário de Assuntos Administrativos</t>
   </si>
   <si>
     <t xml:space="preserve"> 21/10/2024</t>
   </si>
   <si>
-    <t>LEANDRO PINHEIRO SAFATLE</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> 09/02/2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 10/11/2024</t>
   </si>
   <si>
-    <t>LAISE REZENDE DE ANDRADE</t>
-[...2 lines deleted...]
-    <t>PORTARIA DE PESSOAL GM/MS Nº 276, DE 3 DE ABRIL DE 2025</t>
+    <t>Portaria de Pessoal GM/MS nº 2.021, de 15 de dezembro de 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 29/07/2024</t>
   </si>
   <si>
-    <t>PAULO EDUARDO GUEDES SELLERA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 07/08/2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 02/10/2024 </t>
   </si>
   <si>
     <t xml:space="preserve"> 24/10/2024 </t>
   </si>
   <si>
-    <t>Vacância do cargo</t>
-[...2 lines deleted...]
-    <t>PORTARIA DE PESSOAL GM/MS Nº 2.021, DE 15 DE DEZEMBRO DE 2023</t>
+    <t>Secretário(a) de Vigilância em Saúde e Ambiente</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...13 lines deleted...]
-      <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <sz val="26"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="28"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="20"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
+      <sz val="15"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-      <color rgb="FF000000"/>
+      <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="0"/>
+      <sz val="15"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...37 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="25"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...14 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="15"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.499984740745262"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="4"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...11 lines deleted...]
-        <fgColor theme="3" tint="-0.249977111117893"/>
+        <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...4 lines deleted...]
-      <right style="thin">
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+  <cellXfs count="30">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Hiperlink" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink" xfId="3"/>
+    <cellStyle name="Hyperlink" xfId="2"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="186C24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cogep.ms@saude.gov.br" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
-    <tabColor rgb="FFED7D31"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="59.83203125" style="4" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="20" max="16384" width="8.83203125" style="4"/>
+    <col min="1" max="1" width="45.5" style="26" customWidth="1"/>
+    <col min="2" max="2" width="45.625" style="26" customWidth="1"/>
+    <col min="3" max="3" width="56" style="26" customWidth="1"/>
+    <col min="4" max="4" width="41" style="26" customWidth="1"/>
+    <col min="5" max="5" width="14.875" style="26" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.125" style="26" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="67.125" style="26" customWidth="1"/>
+    <col min="8" max="8" width="64.25" style="26" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="36">
+      <c r="A1" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="4"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+    </row>
+    <row r="2" spans="1:8" ht="8.1" customHeight="1">
+      <c r="A2" s="7"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+    </row>
+    <row r="3" spans="1:8" ht="26.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+    </row>
+    <row r="4" spans="1:8" ht="8.1" customHeight="1">
+      <c r="A4" s="11"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" ht="26.25">
+      <c r="A5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="13"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+    </row>
+    <row r="6" spans="1:8" ht="8.1" customHeight="1">
+      <c r="A6" s="11"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+    </row>
+    <row r="7" spans="1:8" ht="26.25">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+    </row>
+    <row r="8" spans="1:8" ht="8.1" customHeight="1">
+      <c r="A8" s="18"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+    </row>
+    <row r="9" spans="1:8" ht="26.25">
+      <c r="A9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="16"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+    </row>
+    <row r="10" spans="1:8" ht="8.1" customHeight="1">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+    </row>
+    <row r="11" spans="1:8" ht="64.5">
+      <c r="A11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="30" customHeight="1">
+      <c r="A12" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="25"/>
+    </row>
+    <row r="13" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="21"/>
+      <c r="E13" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F13" s="20">
+        <v>45292</v>
+      </c>
+      <c r="G13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="21"/>
+    </row>
+    <row r="14" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A14" s="21"/>
+      <c r="B14" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="20">
+        <v>45293</v>
+      </c>
+      <c r="F14" s="20">
+        <v>45297</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="21"/>
+    </row>
+    <row r="15" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="20">
+        <v>45298</v>
+      </c>
+      <c r="F15" s="20">
+        <v>45562</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="21"/>
+    </row>
+    <row r="16" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A16" s="21"/>
+      <c r="B16" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="20">
+        <v>45563</v>
+      </c>
+      <c r="F16" s="20">
+        <v>45567</v>
+      </c>
+      <c r="G16" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="21"/>
+    </row>
+    <row r="17" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="21"/>
+      <c r="E17" s="20">
+        <v>45568</v>
+      </c>
+      <c r="F17" s="20">
+        <v>45571</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="21"/>
+    </row>
+    <row r="18" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A18" s="21"/>
+      <c r="B18" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="20">
+        <v>45572</v>
+      </c>
+      <c r="F18" s="20">
+        <v>45577</v>
+      </c>
+      <c r="G18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="21"/>
+    </row>
+    <row r="19" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="21"/>
+      <c r="E19" s="20">
+        <v>45578</v>
+      </c>
+      <c r="F19" s="20">
+        <v>45645</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="21"/>
+    </row>
+    <row r="20" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A20" s="21"/>
+      <c r="B20" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="20">
+        <v>45646</v>
+      </c>
+      <c r="F20" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="21"/>
+    </row>
+    <row r="21" spans="1:8" ht="30" customHeight="1">
+      <c r="A21" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...65 lines deleted...]
-      <c r="G7" s="8" t="s">
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="25"/>
+    </row>
+    <row r="22" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="21"/>
+      <c r="C22" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="21"/>
+      <c r="E22" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F22" s="20">
+        <v>45308</v>
+      </c>
+      <c r="G22" s="21" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="H22" s="21"/>
+    </row>
+    <row r="23" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A23" s="21"/>
+      <c r="B23" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="20">
+        <v>45309</v>
+      </c>
+      <c r="F23" s="20">
+        <v>45317</v>
+      </c>
+      <c r="G23" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23" s="21"/>
+    </row>
+    <row r="24" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="B24" s="21"/>
+      <c r="C24" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="21"/>
+      <c r="E24" s="20">
+        <v>45318</v>
+      </c>
+      <c r="F24" s="20">
+        <v>45480</v>
+      </c>
+      <c r="G24" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="21"/>
+    </row>
+    <row r="25" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A25" s="21"/>
+      <c r="B25" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D8" s="47">
-[...18 lines deleted...]
-      <c r="A10" s="48" t="s">
+      <c r="E25" s="20">
+        <v>45481</v>
+      </c>
+      <c r="F25" s="20">
+        <v>45485</v>
+      </c>
+      <c r="G25" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="21"/>
+    </row>
+    <row r="26" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="21"/>
+      <c r="E26" s="20">
+        <v>45486</v>
+      </c>
+      <c r="F26" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="21"/>
+    </row>
+    <row r="27" spans="1:8" ht="30" customHeight="1">
+      <c r="A27" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="25"/>
+    </row>
+    <row r="28" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="21"/>
+      <c r="E28" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F28" s="20">
+        <v>45487</v>
+      </c>
+      <c r="G28" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="H28" s="21"/>
+    </row>
+    <row r="29" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A29" s="21"/>
+      <c r="B29" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="20">
+        <v>45488</v>
+      </c>
+      <c r="F29" s="20">
+        <v>45498</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" s="21"/>
+    </row>
+    <row r="30" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="21"/>
+      <c r="E30" s="20">
+        <v>45499</v>
+      </c>
+      <c r="F30" s="20">
+        <v>45656</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="H30" s="21"/>
+    </row>
+    <row r="31" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A31" s="21"/>
+      <c r="B31" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="20">
+        <v>45657</v>
+      </c>
+      <c r="F31" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G31" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" s="21"/>
+    </row>
+    <row r="32" spans="1:8" ht="30" customHeight="1">
+      <c r="A32" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="25"/>
+    </row>
+    <row r="33" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" s="21"/>
+      <c r="E33" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F33" s="20">
+        <v>45319</v>
+      </c>
+      <c r="G33" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="21"/>
+    </row>
+    <row r="34" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A34" s="21"/>
+      <c r="B34" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="20">
+        <v>45320</v>
+      </c>
+      <c r="F34" s="20">
+        <v>45320</v>
+      </c>
+      <c r="G34" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="21"/>
+      <c r="C35" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="E35" s="20">
+        <v>45321</v>
+      </c>
+      <c r="F35" s="20">
+        <v>45417</v>
+      </c>
+      <c r="G35" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H35" s="21"/>
+    </row>
+    <row r="36" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A36" s="21"/>
+      <c r="B36" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="20">
+        <v>45418</v>
+      </c>
+      <c r="F36" s="20">
+        <v>45424</v>
+      </c>
+      <c r="G36" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="H36" s="21"/>
+    </row>
+    <row r="37" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="21"/>
+      <c r="C37" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="21"/>
+      <c r="E37" s="20">
+        <v>45425</v>
+      </c>
+      <c r="F37" s="20">
+        <v>45473</v>
+      </c>
+      <c r="G37" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H37" s="21"/>
+    </row>
+    <row r="38" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A38" s="21"/>
+      <c r="B38" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="20">
+        <v>45474</v>
+      </c>
+      <c r="F38" s="20">
+        <v>45485</v>
+      </c>
+      <c r="G38" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="H38" s="21"/>
+    </row>
+    <row r="39" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="21"/>
+      <c r="C39" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="21"/>
+      <c r="E39" s="20">
+        <v>45486</v>
+      </c>
+      <c r="F39" s="20">
+        <v>45544</v>
+      </c>
+      <c r="G39" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H39" s="21"/>
+    </row>
+    <row r="40" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A40" s="21"/>
+      <c r="B40" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="20">
+        <v>45545</v>
+      </c>
+      <c r="F40" s="20">
+        <v>45548</v>
+      </c>
+      <c r="G40" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="H40" s="21"/>
+    </row>
+    <row r="41" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="21"/>
+      <c r="C41" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D41" s="21"/>
+      <c r="E41" s="20">
+        <v>45549</v>
+      </c>
+      <c r="F41" s="20">
+        <v>45634</v>
+      </c>
+      <c r="G41" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H41" s="21"/>
+    </row>
+    <row r="42" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A42" s="21"/>
+      <c r="B42" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="20">
+        <v>45635</v>
+      </c>
+      <c r="F42" s="20">
+        <v>45640</v>
+      </c>
+      <c r="G42" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="H42" s="21"/>
+    </row>
+    <row r="43" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="21"/>
+      <c r="C43" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D43" s="21"/>
+      <c r="E43" s="20">
+        <v>45640</v>
+      </c>
+      <c r="F43" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G43" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H43" s="21"/>
+    </row>
+    <row r="44" spans="1:8" ht="30" customHeight="1">
+      <c r="A44" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="25"/>
+    </row>
+    <row r="45" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A45" s="21"/>
+      <c r="B45" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F45" s="20">
+        <v>45310</v>
+      </c>
+      <c r="G45" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B46" s="21"/>
+      <c r="C46" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" s="21"/>
+      <c r="E46" s="20">
+        <v>45311</v>
+      </c>
+      <c r="F46" s="20">
+        <v>45536</v>
+      </c>
+      <c r="G46" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="H46" s="21"/>
+    </row>
+    <row r="47" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A47" s="21"/>
+      <c r="B47" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="20">
+        <v>45537</v>
+      </c>
+      <c r="F47" s="20">
+        <v>45548</v>
+      </c>
+      <c r="G47" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="H47" s="21"/>
+    </row>
+    <row r="48" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" s="21"/>
+      <c r="C48" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="21"/>
+      <c r="E48" s="20">
+        <v>45549</v>
+      </c>
+      <c r="F48" s="20">
+        <v>45656</v>
+      </c>
+      <c r="G48" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="H48" s="21"/>
+    </row>
+    <row r="49" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A49" s="21"/>
+      <c r="B49" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="20">
+        <v>45657</v>
+      </c>
+      <c r="F49" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G49" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="H49" s="21"/>
+    </row>
+    <row r="50" spans="1:8" ht="30" customHeight="1">
+      <c r="A50" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="23"/>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="23"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="25"/>
+    </row>
+    <row r="51" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A51" s="21"/>
+      <c r="B51" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="20">
+        <v>45291</v>
+      </c>
+      <c r="F51" s="20">
+        <v>45304</v>
+      </c>
+      <c r="G51" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H51" s="21"/>
+    </row>
+    <row r="52" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52" s="21"/>
+      <c r="C52" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D52" s="21"/>
+      <c r="E52" s="20">
+        <v>45305</v>
+      </c>
+      <c r="F52" s="20">
+        <v>45382</v>
+      </c>
+      <c r="G52" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="H52" s="21"/>
+    </row>
+    <row r="53" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A53" s="21"/>
+      <c r="B53" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="20">
+        <v>45383</v>
+      </c>
+      <c r="F53" s="20">
+        <v>45383</v>
+      </c>
+      <c r="G53" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H53" s="21"/>
+    </row>
+    <row r="54" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A54" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="21"/>
+      <c r="C54" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" s="21"/>
+      <c r="E54" s="20">
+        <v>45384</v>
+      </c>
+      <c r="F54" s="20">
+        <v>45445</v>
+      </c>
+      <c r="G54" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="H54" s="21"/>
+    </row>
+    <row r="55" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A55" s="21"/>
+      <c r="B55" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="20">
+        <v>45446</v>
+      </c>
+      <c r="F55" s="20">
+        <v>45453</v>
+      </c>
+      <c r="G55" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H55" s="21"/>
+    </row>
+    <row r="56" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A56" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56" s="21"/>
+      <c r="C56" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D56" s="21"/>
+      <c r="E56" s="20">
+        <v>45454</v>
+      </c>
+      <c r="F56" s="20">
+        <v>45522</v>
+      </c>
+      <c r="G56" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="H56" s="21"/>
+    </row>
+    <row r="57" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A57" s="21"/>
+      <c r="B57" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="20">
+        <v>45523</v>
+      </c>
+      <c r="F57" s="20">
+        <v>45536</v>
+      </c>
+      <c r="G57" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H57" s="21"/>
+    </row>
+    <row r="58" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A58" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B58" s="21"/>
+      <c r="C58" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D58" s="21"/>
+      <c r="E58" s="20">
+        <v>45537</v>
+      </c>
+      <c r="F58" s="20">
+        <v>45656</v>
+      </c>
+      <c r="G58" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="H58" s="21"/>
+    </row>
+    <row r="59" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A59" s="21"/>
+      <c r="B59" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="20">
+        <v>45657</v>
+      </c>
+      <c r="F59" s="20">
+        <v>45663</v>
+      </c>
+      <c r="G59" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H59" s="21"/>
+    </row>
+    <row r="60" spans="1:8" ht="30" customHeight="1">
+      <c r="A60" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="25"/>
+    </row>
+    <row r="61" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A61" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61" s="21"/>
+      <c r="C61" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61" s="21"/>
+      <c r="E61" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F61" s="20">
+        <v>45301</v>
+      </c>
+      <c r="G61" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="H61" s="21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A62" s="21"/>
+      <c r="B62" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="20">
+        <v>45302</v>
+      </c>
+      <c r="F62" s="20">
+        <v>45302</v>
+      </c>
+      <c r="G62" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="H62" s="21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A63" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B63" s="21"/>
+      <c r="C63" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" s="21"/>
+      <c r="E63" s="20">
+        <v>45303</v>
+      </c>
+      <c r="F63" s="20">
+        <v>45344</v>
+      </c>
+      <c r="G63" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="H63" s="21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A64" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="21"/>
+      <c r="C64" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" s="21"/>
+      <c r="E64" s="20">
+        <v>45345</v>
+      </c>
+      <c r="F64" s="20">
+        <v>45543</v>
+      </c>
+      <c r="G64" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="H64" s="21"/>
+    </row>
+    <row r="65" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A65" s="21"/>
+      <c r="B65" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" s="20">
+        <v>45605</v>
+      </c>
+      <c r="F65" s="20">
+        <v>45613</v>
+      </c>
+      <c r="G65" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="H65" s="21"/>
+    </row>
+    <row r="66" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A66" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B66" s="21"/>
+      <c r="C66" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66" s="21"/>
+      <c r="E66" s="20">
+        <v>45614</v>
+      </c>
+      <c r="F66" s="20">
+        <v>45623</v>
+      </c>
+      <c r="G66" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A67" s="21"/>
+      <c r="B67" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="20">
+        <v>45624</v>
+      </c>
+      <c r="F67" s="20">
+        <v>45655</v>
+      </c>
+      <c r="G67" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="H67" s="21"/>
+    </row>
+    <row r="68" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A68" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="21"/>
+      <c r="C68" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="21"/>
+      <c r="E68" s="20">
+        <v>45656</v>
+      </c>
+      <c r="F68" s="20">
+        <v>45656</v>
+      </c>
+      <c r="G68" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="H68" s="21"/>
+    </row>
+    <row r="69" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A69" s="21"/>
+      <c r="B69" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="20">
+        <v>45657</v>
+      </c>
+      <c r="F69" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G69" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="H69" s="21"/>
+    </row>
+    <row r="70" spans="1:8" ht="30" customHeight="1">
+      <c r="A70" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" s="23"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="23"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="24"/>
+      <c r="H70" s="25"/>
+    </row>
+    <row r="71" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A71" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="21"/>
+      <c r="C71" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" s="21"/>
+      <c r="E71" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F71" s="20">
+        <v>45370</v>
+      </c>
+      <c r="G71" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="H71" s="21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A72" s="21"/>
+      <c r="B72" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E72" s="20">
+        <v>45371</v>
+      </c>
+      <c r="F72" s="20">
+        <v>45376</v>
+      </c>
+      <c r="G72" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="H72" s="21"/>
+    </row>
+    <row r="73" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A73" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B73" s="21"/>
+      <c r="C73" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73" s="21"/>
+      <c r="E73" s="20">
+        <v>45377</v>
+      </c>
+      <c r="F73" s="20">
+        <v>45562</v>
+      </c>
+      <c r="G73" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="H73" s="21"/>
+    </row>
+    <row r="74" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A74" s="21"/>
+      <c r="B74" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D74" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="10" t="s">
-[...27 lines deleted...]
-      <c r="B12" s="10" t="s">
+      <c r="E74" s="20">
+        <v>45563</v>
+      </c>
+      <c r="F74" s="20">
+        <v>45568</v>
+      </c>
+      <c r="G74" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="H74" s="21"/>
+    </row>
+    <row r="75" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A75" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B75" s="21"/>
+      <c r="C75" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="21"/>
+      <c r="E75" s="20">
+        <v>45569</v>
+      </c>
+      <c r="F75" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G75" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="H75" s="21"/>
+    </row>
+    <row r="76" spans="1:8" ht="30" customHeight="1">
+      <c r="A76" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B76" s="23"/>
+      <c r="C76" s="23"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="23"/>
+      <c r="F76" s="23"/>
+      <c r="G76" s="24"/>
+      <c r="H76" s="25"/>
+    </row>
+    <row r="77" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A77" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B77" s="21"/>
+      <c r="C77" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="21"/>
+      <c r="E77" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F77" s="20">
+        <v>45292</v>
+      </c>
+      <c r="G77" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H77" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A78" s="21"/>
+      <c r="B78" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="20">
+        <v>45293</v>
+      </c>
+      <c r="F78" s="20">
+        <v>45315</v>
+      </c>
+      <c r="G78" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="H78" s="21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A79" s="21"/>
+      <c r="B79" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="20">
+        <v>45316</v>
+      </c>
+      <c r="F79" s="20">
+        <v>45323</v>
+      </c>
+      <c r="G79" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="H79" s="21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A80" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="21"/>
+      <c r="C80" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" s="21"/>
+      <c r="E80" s="20">
+        <v>45324</v>
+      </c>
+      <c r="F80" s="20">
+        <v>45371</v>
+      </c>
+      <c r="G80" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H80" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A81" s="21"/>
+      <c r="B81" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C81" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E81" s="20">
+        <v>45372</v>
+      </c>
+      <c r="F81" s="20">
+        <v>45379</v>
+      </c>
+      <c r="G81" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="H81" s="21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A82" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B82" s="21"/>
+      <c r="C82" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" s="21"/>
+      <c r="E82" s="20">
+        <v>45380</v>
+      </c>
+      <c r="F82" s="20">
+        <v>45435</v>
+      </c>
+      <c r="G82" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H82" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A83" s="21"/>
+      <c r="B83" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C83" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E83" s="20">
+        <v>45436</v>
+      </c>
+      <c r="F83" s="20">
+        <v>45442</v>
+      </c>
+      <c r="G83" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="H83" s="21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A84" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B84" s="21"/>
+      <c r="C84" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84" s="21"/>
+      <c r="E84" s="20">
+        <v>45443</v>
+      </c>
+      <c r="F84" s="20">
+        <v>45453</v>
+      </c>
+      <c r="G84" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H84" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A85" s="21"/>
+      <c r="B85" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C85" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" s="20">
+        <v>45454</v>
+      </c>
+      <c r="F85" s="20">
+        <v>45465</v>
+      </c>
+      <c r="G85" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H85" s="21"/>
+    </row>
+    <row r="86" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A86" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B86" s="21"/>
+      <c r="C86" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="21"/>
+      <c r="E86" s="20">
+        <v>45466</v>
+      </c>
+      <c r="F86" s="20">
+        <v>45485</v>
+      </c>
+      <c r="G86" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H86" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A87" s="21"/>
+      <c r="B87" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E87" s="20">
+        <v>45486</v>
+      </c>
+      <c r="F87" s="20">
+        <v>45493</v>
+      </c>
+      <c r="G87" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H87" s="21"/>
+    </row>
+    <row r="88" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A88" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B88" s="21"/>
+      <c r="C88" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="21"/>
+      <c r="E88" s="20">
+        <v>45494</v>
+      </c>
+      <c r="F88" s="20">
+        <v>45543</v>
+      </c>
+      <c r="G88" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H88" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A89" s="21"/>
+      <c r="B89" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E89" s="20">
+        <v>45544</v>
+      </c>
+      <c r="F89" s="20">
+        <v>45555</v>
+      </c>
+      <c r="G89" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H89" s="21"/>
+    </row>
+    <row r="90" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A90" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B90" s="21"/>
+      <c r="C90" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="21"/>
+      <c r="E90" s="20">
+        <v>45556</v>
+      </c>
+      <c r="F90" s="20">
+        <v>45556</v>
+      </c>
+      <c r="G90" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H90" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A91" s="21"/>
+      <c r="B91" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C91" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="20">
+        <v>45557</v>
+      </c>
+      <c r="F91" s="20">
+        <v>45563</v>
+      </c>
+      <c r="G91" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H91" s="21"/>
+    </row>
+    <row r="92" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A92" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B92" s="21"/>
+      <c r="C92" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92" s="21"/>
+      <c r="E92" s="20">
+        <v>45564</v>
+      </c>
+      <c r="F92" s="20">
+        <v>45575</v>
+      </c>
+      <c r="G92" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H92" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A93" s="21"/>
+      <c r="B93" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C93" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E93" s="20">
+        <v>45576</v>
+      </c>
+      <c r="F93" s="20">
+        <v>45581</v>
+      </c>
+      <c r="G93" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H93" s="21"/>
+    </row>
+    <row r="94" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A94" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B94" s="21"/>
+      <c r="C94" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94" s="21"/>
+      <c r="E94" s="20">
+        <v>45582</v>
+      </c>
+      <c r="F94" s="20">
+        <v>45606</v>
+      </c>
+      <c r="G94" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H94" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A95" s="21"/>
+      <c r="B95" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C95" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E95" s="20">
+        <v>45607</v>
+      </c>
+      <c r="F95" s="20">
+        <v>45617</v>
+      </c>
+      <c r="G95" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H95" s="21"/>
+    </row>
+    <row r="96" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A96" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B96" s="21"/>
+      <c r="C96" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="21"/>
+      <c r="E96" s="20">
+        <v>45618</v>
+      </c>
+      <c r="F96" s="20">
+        <v>45655</v>
+      </c>
+      <c r="G96" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H96" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A97" s="21"/>
+      <c r="B97" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="20">
+        <v>45656</v>
+      </c>
+      <c r="F97" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G97" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="H97" s="21"/>
+    </row>
+    <row r="98" spans="1:8" ht="30" customHeight="1">
+      <c r="A98" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B98" s="23"/>
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="25"/>
+    </row>
+    <row r="99" spans="1:8" s="27" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A99" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B99" s="21"/>
+      <c r="C99" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="21"/>
+      <c r="E99" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F99" s="20">
+        <v>45487</v>
+      </c>
+      <c r="G99" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99" s="21"/>
+    </row>
+    <row r="100" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A100" s="21"/>
+      <c r="B100" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C100" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="20">
+        <v>45488</v>
+      </c>
+      <c r="F100" s="20">
+        <v>45492</v>
+      </c>
+      <c r="G100" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H100" s="21"/>
+    </row>
+    <row r="101" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A101" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B101" s="21"/>
+      <c r="C101" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101" s="21"/>
+      <c r="E101" s="20">
+        <v>45493</v>
+      </c>
+      <c r="F101" s="20">
+        <v>45565</v>
+      </c>
+      <c r="G101" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="H101" s="21"/>
+    </row>
+    <row r="102" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A102" s="21"/>
+      <c r="B102" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="20">
+        <v>45566</v>
+      </c>
+      <c r="F102" s="20">
+        <v>45573</v>
+      </c>
+      <c r="G102" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H102" s="21"/>
+    </row>
+    <row r="103" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A103" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B103" s="21"/>
+      <c r="C103" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103" s="21"/>
+      <c r="E103" s="20">
+        <v>45574</v>
+      </c>
+      <c r="F103" s="20">
+        <v>45585</v>
+      </c>
+      <c r="G103" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="H103" s="21"/>
+    </row>
+    <row r="104" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A104" s="21"/>
+      <c r="B104" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C104" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="F104" s="20">
+        <v>45592</v>
+      </c>
+      <c r="G104" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H104" s="21"/>
+    </row>
+    <row r="105" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A105" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B105" s="21"/>
+      <c r="C105" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105" s="21"/>
+      <c r="E105" s="20">
+        <v>45593</v>
+      </c>
+      <c r="F105" s="20">
+        <v>45596</v>
+      </c>
+      <c r="G105" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="H105" s="21"/>
+    </row>
+    <row r="106" spans="1:8" ht="30" customHeight="1">
+      <c r="A106" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B106" s="23"/>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="25"/>
+    </row>
+    <row r="107" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A107" s="21"/>
+      <c r="B107" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F107" s="20">
+        <v>45305</v>
+      </c>
+      <c r="G107" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H107" s="21"/>
+    </row>
+    <row r="108" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A108" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B108" s="21"/>
+      <c r="C108" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108" s="21"/>
+      <c r="E108" s="20">
+        <v>45306</v>
+      </c>
+      <c r="F108" s="20">
+        <v>45307</v>
+      </c>
+      <c r="G108" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H108" s="21"/>
+    </row>
+    <row r="109" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A109" s="21"/>
+      <c r="B109" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C109" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="20">
+        <v>45308</v>
+      </c>
+      <c r="F109" s="20">
+        <v>45318</v>
+      </c>
+      <c r="G109" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H109" s="21"/>
+    </row>
+    <row r="110" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A110" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B110" s="21"/>
+      <c r="C110" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110" s="21"/>
+      <c r="E110" s="20">
+        <v>45319</v>
+      </c>
+      <c r="F110" s="20">
+        <v>45325</v>
+      </c>
+      <c r="G110" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H110" s="21"/>
+    </row>
+    <row r="111" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A111" s="21"/>
+      <c r="B111" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C111" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E111" s="20">
+        <v>45326</v>
+      </c>
+      <c r="F111" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="G111" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H111" s="21"/>
+    </row>
+    <row r="112" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A112" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B112" s="21"/>
+      <c r="C112" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112" s="21"/>
+      <c r="E112" s="20">
+        <v>45332</v>
+      </c>
+      <c r="F112" s="20">
+        <v>45335</v>
+      </c>
+      <c r="G112" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H112" s="21"/>
+    </row>
+    <row r="113" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A113" s="21"/>
+      <c r="B113" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C113" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="20">
+        <v>45336</v>
+      </c>
+      <c r="F113" s="20">
+        <v>45336</v>
+      </c>
+      <c r="G113" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H113" s="21"/>
+    </row>
+    <row r="114" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A114" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B114" s="21"/>
+      <c r="C114" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="21"/>
+      <c r="E114" s="20">
+        <v>45337</v>
+      </c>
+      <c r="F114" s="20">
+        <v>45436</v>
+      </c>
+      <c r="G114" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H114" s="21"/>
+    </row>
+    <row r="115" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A115" s="21"/>
+      <c r="B115" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E115" s="20">
+        <v>45437</v>
+      </c>
+      <c r="F115" s="20">
+        <v>45445</v>
+      </c>
+      <c r="G115" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H115" s="21"/>
+    </row>
+    <row r="116" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A116" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B116" s="21"/>
+      <c r="C116" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116" s="21"/>
+      <c r="E116" s="20">
+        <v>45446</v>
+      </c>
+      <c r="F116" s="20">
+        <v>45455</v>
+      </c>
+      <c r="G116" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H116" s="21"/>
+    </row>
+    <row r="117" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A117" s="21"/>
+      <c r="B117" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C117" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E117" s="20">
+        <v>45456</v>
+      </c>
+      <c r="F117" s="20">
+        <v>45458</v>
+      </c>
+      <c r="G117" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H117" s="21"/>
+    </row>
+    <row r="118" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A118" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B118" s="21"/>
+      <c r="C118" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118" s="21"/>
+      <c r="E118" s="20">
+        <v>45459</v>
+      </c>
+      <c r="F118" s="20">
+        <v>45484</v>
+      </c>
+      <c r="G118" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H118" s="21"/>
+    </row>
+    <row r="119" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A119" s="21"/>
+      <c r="B119" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C119" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="20">
+        <v>45485</v>
+      </c>
+      <c r="F119" s="20">
+        <v>45496</v>
+      </c>
+      <c r="G119" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H119" s="21"/>
+    </row>
+    <row r="120" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A120" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B120" s="21"/>
+      <c r="C120" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120" s="21"/>
+      <c r="E120" s="20">
+        <v>45497</v>
+      </c>
+      <c r="F120" s="20">
+        <v>45556</v>
+      </c>
+      <c r="G120" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H120" s="21"/>
+    </row>
+    <row r="121" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A121" s="21"/>
+      <c r="B121" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E121" s="20">
+        <v>45557</v>
+      </c>
+      <c r="F121" s="20">
+        <v>45568</v>
+      </c>
+      <c r="G121" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H121" s="21"/>
+    </row>
+    <row r="122" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A122" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B122" s="21"/>
+      <c r="C122" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122" s="21"/>
+      <c r="E122" s="20">
+        <v>45569</v>
+      </c>
+      <c r="F122" s="20">
+        <v>45571</v>
+      </c>
+      <c r="G122" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H122" s="21"/>
+    </row>
+    <row r="123" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A123" s="21"/>
+      <c r="B123" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C123" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D123" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E123" s="20">
+        <v>45572</v>
+      </c>
+      <c r="F123" s="20">
+        <v>45578</v>
+      </c>
+      <c r="G123" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H123" s="21"/>
+    </row>
+    <row r="124" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A124" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B124" s="21"/>
+      <c r="C124" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124" s="21"/>
+      <c r="E124" s="20">
+        <v>45579</v>
+      </c>
+      <c r="F124" s="20">
+        <v>45581</v>
+      </c>
+      <c r="G124" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H124" s="21"/>
+    </row>
+    <row r="125" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A125" s="21"/>
+      <c r="B125" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C125" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E125" s="20">
+        <v>45582</v>
+      </c>
+      <c r="F125" s="20">
+        <v>45586</v>
+      </c>
+      <c r="G125" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H125" s="21"/>
+    </row>
+    <row r="126" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A126" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B126" s="21"/>
+      <c r="C126" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126" s="21"/>
+      <c r="E126" s="20">
+        <v>45587</v>
+      </c>
+      <c r="F126" s="20">
+        <v>45598</v>
+      </c>
+      <c r="G126" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H126" s="21"/>
+    </row>
+    <row r="127" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A127" s="21"/>
+      <c r="B127" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C127" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E127" s="20">
+        <v>45599</v>
+      </c>
+      <c r="F127" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="G127" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H127" s="21"/>
+    </row>
+    <row r="128" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A128" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B128" s="21"/>
+      <c r="C128" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128" s="21"/>
+      <c r="E128" s="20">
+        <v>45607</v>
+      </c>
+      <c r="F128" s="20">
+        <v>45656</v>
+      </c>
+      <c r="G128" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H128" s="21"/>
+    </row>
+    <row r="129" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A129" s="21"/>
+      <c r="B129" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" s="20">
+        <v>45657</v>
+      </c>
+      <c r="F129" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G129" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H129" s="21"/>
+    </row>
+    <row r="130" spans="1:8" ht="30" customHeight="1">
+      <c r="A130" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B130" s="23"/>
+      <c r="C130" s="23"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="24"/>
+      <c r="H130" s="25"/>
+    </row>
+    <row r="131" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A131" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B131" s="21"/>
+      <c r="C131" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131" s="21"/>
+      <c r="E131" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F131" s="20">
+        <v>45305</v>
+      </c>
+      <c r="G131" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H131" s="21"/>
+    </row>
+    <row r="132" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A132" s="21"/>
+      <c r="B132" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C132" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E132" s="20">
+        <v>45306</v>
+      </c>
+      <c r="F132" s="20">
+        <v>45320</v>
+      </c>
+      <c r="G132" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H132" s="21"/>
+    </row>
+    <row r="133" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A133" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B133" s="21"/>
+      <c r="C133" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133" s="21"/>
+      <c r="E133" s="20">
+        <v>45321</v>
+      </c>
+      <c r="F133" s="20">
+        <v>45326</v>
+      </c>
+      <c r="G133" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H133" s="21"/>
+    </row>
+    <row r="134" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A134" s="21"/>
+      <c r="B134" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C134" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" s="20">
+        <v>45327</v>
+      </c>
+      <c r="F134" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="G134" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H134" s="21"/>
+    </row>
+    <row r="135" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A135" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B135" s="21"/>
+      <c r="C135" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="21"/>
+      <c r="E135" s="20">
+        <v>45332</v>
+      </c>
+      <c r="F135" s="20">
+        <v>45417</v>
+      </c>
+      <c r="G135" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H135" s="21"/>
+    </row>
+    <row r="136" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A136" s="21"/>
+      <c r="B136" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C136" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D136" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E136" s="20">
+        <v>45418</v>
+      </c>
+      <c r="F136" s="20">
+        <v>45423</v>
+      </c>
+      <c r="G136" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H136" s="21"/>
+    </row>
+    <row r="137" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A137" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B137" s="21"/>
+      <c r="C137" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137" s="21"/>
+      <c r="E137" s="20">
+        <v>45424</v>
+      </c>
+      <c r="F137" s="20">
+        <v>45437</v>
+      </c>
+      <c r="G137" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H137" s="21"/>
+    </row>
+    <row r="138" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A138" s="21"/>
+      <c r="B138" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C138" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E138" s="20">
+        <v>45438</v>
+      </c>
+      <c r="F138" s="20">
+        <v>45444</v>
+      </c>
+      <c r="G138" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H138" s="21"/>
+    </row>
+    <row r="139" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A139" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B139" s="21"/>
+      <c r="C139" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139" s="21"/>
+      <c r="E139" s="20">
+        <v>45445</v>
+      </c>
+      <c r="F139" s="20">
+        <v>45501</v>
+      </c>
+      <c r="G139" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H139" s="21"/>
+    </row>
+    <row r="140" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A140" s="21"/>
+      <c r="B140" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C140" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D140" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="F140" s="20">
+        <v>45511</v>
+      </c>
+      <c r="G140" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H140" s="21"/>
+    </row>
+    <row r="141" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A141" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B141" s="21"/>
+      <c r="C141" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141" s="21"/>
+      <c r="E141" s="20">
+        <v>45512</v>
+      </c>
+      <c r="F141" s="20">
+        <v>45579</v>
+      </c>
+      <c r="G141" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H141" s="21"/>
+    </row>
+    <row r="142" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A142" s="21"/>
+      <c r="B142" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C142" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D142" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E142" s="20">
+        <v>45580</v>
+      </c>
+      <c r="F142" s="20">
+        <v>45605</v>
+      </c>
+      <c r="G142" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H142" s="21"/>
+    </row>
+    <row r="143" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A143" s="21"/>
+      <c r="B143" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C143" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D143" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E143" s="20">
+        <v>45606</v>
+      </c>
+      <c r="F143" s="20">
+        <v>45616</v>
+      </c>
+      <c r="G143" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H143" s="21"/>
+    </row>
+    <row r="144" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A144" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B144" s="21"/>
+      <c r="C144" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144" s="21"/>
+      <c r="E144" s="20">
+        <v>45617</v>
+      </c>
+      <c r="F144" s="20">
+        <v>45657</v>
+      </c>
+      <c r="G144" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H144" s="21"/>
+    </row>
+    <row r="145" spans="1:8" ht="30" customHeight="1">
+      <c r="A145" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="10" t="s">
-[...100 lines deleted...]
-      <c r="F19" s="8" t="s">
+      <c r="B145" s="23"/>
+      <c r="C145" s="23"/>
+      <c r="D145" s="23"/>
+      <c r="E145" s="23"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="24"/>
+      <c r="H145" s="25"/>
+    </row>
+    <row r="146" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A146" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="G19" s="53" t="s">
+      <c r="B146" s="21"/>
+      <c r="C146" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146" s="21"/>
+      <c r="E146" s="20">
+        <v>45292</v>
+      </c>
+      <c r="F146" s="20">
+        <v>45292</v>
+      </c>
+      <c r="G146" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H146" s="21"/>
+    </row>
+    <row r="147" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A147" s="21"/>
+      <c r="B147" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="H19" s="54" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="C147" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D147" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E147" s="20">
+        <v>45293</v>
+      </c>
+      <c r="F147" s="20">
+        <v>45307</v>
+      </c>
+      <c r="G147" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H147" s="21"/>
+    </row>
+    <row r="148" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A148" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B148" s="21"/>
+      <c r="C148" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148" s="21"/>
+      <c r="E148" s="20">
+        <v>45308</v>
+      </c>
+      <c r="F148" s="20">
+        <v>45436</v>
+      </c>
+      <c r="G148" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H148" s="21"/>
+    </row>
+    <row r="149" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A149" s="21"/>
+      <c r="B149" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C149" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D149" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="55" t="s">
-[...22 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="E149" s="20">
+        <v>45437</v>
+      </c>
+      <c r="F149" s="20">
+        <v>45442</v>
+      </c>
+      <c r="G149" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H149" s="21"/>
+    </row>
+    <row r="150" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A150" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B150" s="21"/>
+      <c r="C150" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150" s="21"/>
+      <c r="E150" s="20">
+        <v>45443</v>
+      </c>
+      <c r="F150" s="20">
+        <v>45458</v>
+      </c>
+      <c r="G150" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H150" s="21"/>
+    </row>
+    <row r="151" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A151" s="21"/>
+      <c r="B151" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C151" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D151" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="56">
+      <c r="E151" s="20">
+        <v>45459</v>
+      </c>
+      <c r="F151" s="20">
+        <v>45464</v>
+      </c>
+      <c r="G151" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H151" s="21"/>
+    </row>
+    <row r="152" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A152" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B152" s="21"/>
+      <c r="C152" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152" s="21"/>
+      <c r="E152" s="20">
+        <v>45465</v>
+      </c>
+      <c r="F152" s="20">
+        <v>45501</v>
+      </c>
+      <c r="G152" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H152" s="21"/>
+    </row>
+    <row r="153" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A153" s="21"/>
+      <c r="B153" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C153" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D153" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E153" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="F153" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="G153" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H153" s="21"/>
+    </row>
+    <row r="154" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A154" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B154" s="21"/>
+      <c r="C154" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154" s="21"/>
+      <c r="E154" s="20">
+        <v>45512</v>
+      </c>
+      <c r="F154" s="20">
+        <v>45562</v>
+      </c>
+      <c r="G154" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H154" s="21"/>
+    </row>
+    <row r="155" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A155" s="21"/>
+      <c r="B155" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C155" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E155" s="20">
         <v>45563</v>
       </c>
-      <c r="E21" s="56">
-[...13 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="F155" s="20" t="s">
+        <v>112</v>
+      </c>
+      <c r="G155" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H155" s="21"/>
+    </row>
+    <row r="156" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A156" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B156" s="21"/>
+      <c r="C156" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156" s="21"/>
+      <c r="E156" s="20">
+        <v>45568</v>
+      </c>
+      <c r="F156" s="20">
+        <v>45576</v>
+      </c>
+      <c r="G156" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H156" s="21"/>
+    </row>
+    <row r="157" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A157" s="21"/>
+      <c r="B157" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C157" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D157" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="55" t="s">
-[...8 lines deleted...]
-      <c r="E22" s="56">
+      <c r="E157" s="20">
         <v>45577</v>
       </c>
-      <c r="F22" s="57" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="F157" s="20">
+        <v>45580</v>
+      </c>
+      <c r="G157" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H157" s="21"/>
+    </row>
+    <row r="158" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A158" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B158" s="21"/>
+      <c r="C158" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158" s="21"/>
+      <c r="E158" s="20">
+        <v>45581</v>
+      </c>
+      <c r="F158" s="20">
+        <v>45586</v>
+      </c>
+      <c r="G158" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H158" s="21"/>
+    </row>
+    <row r="159" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A159" s="21"/>
+      <c r="B159" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C159" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D159" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="55" t="s">
-[...8 lines deleted...]
-      <c r="E23" s="56">
+      <c r="E159" s="20">
+        <v>45587</v>
+      </c>
+      <c r="F159" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="G159" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H159" s="21"/>
+    </row>
+    <row r="160" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A160" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B160" s="21"/>
+      <c r="C160" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160" s="21"/>
+      <c r="E160" s="20">
+        <v>45590</v>
+      </c>
+      <c r="F160" s="20">
+        <v>45611</v>
+      </c>
+      <c r="G160" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H160" s="21"/>
+    </row>
+    <row r="161" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A161" s="21"/>
+      <c r="B161" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C161" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D161" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E161" s="20">
+        <v>45612</v>
+      </c>
+      <c r="F161" s="20">
+        <v>45616</v>
+      </c>
+      <c r="G161" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H161" s="21"/>
+    </row>
+    <row r="162" spans="1:8" s="27" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A162" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B162" s="21"/>
+      <c r="C162" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162" s="21"/>
+      <c r="E162" s="20">
+        <v>45617</v>
+      </c>
+      <c r="F162" s="20">
         <v>45657</v>
       </c>
-      <c r="F23" s="61" t="s">
-[...95 lines deleted...]
-      <c r="H28" s="19" t="s">
+      <c r="G162" s="21" t="s">
         <v>54</v>
       </c>
-    </row>
-[...250 lines deleted...]
-    </row>
+      <c r="H162" s="21"/>
+    </row>
+    <row r="163" spans="1:8" s="27" customFormat="1"/>
+    <row r="164" spans="1:8" s="27" customFormat="1"/>
+    <row r="165" spans="1:8" s="27" customFormat="1"/>
+    <row r="166" spans="1:8" s="27" customFormat="1"/>
+    <row r="167" spans="1:8" s="27" customFormat="1"/>
+    <row r="168" spans="1:8" s="27" customFormat="1"/>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B3" r:id="rId1"/>
+    <hyperlink ref="B5" r:id="rId1"/>
   </hyperlinks>
-  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1741 lines deleted...]
-  <pageSetup paperSize="8" scale="65" orientation="landscape" r:id="rId2"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="32" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DFC5F0D2291CB54981990F13A23A592C" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="32bdb56e9581b16223f55eedb173f585">
-[...2 lines deleted...]
-    <xsd:import namespace="bc59bdda-cb62-4142-bdb8-7dd0cfc982cc"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001E465DB345C3DD4EAF4B67B8D324887D" ma:contentTypeVersion="19" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="613285261c358fed999b9a5da0aa1855">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93d72014-7836-4b73-8639-3bf39feb55bb" xmlns:ns3="67d0ff93-9992-4754-ba7a-dbbf76807a01" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08f1829d8fa345023a77da6c14002ac7" ns2:_="" ns3:_="">
+    <xsd:import namespace="93d72014-7836-4b73-8639-3bf39feb55bb"/>
+    <xsd:import namespace="67d0ff93-9992-4754-ba7a-dbbf76807a01"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="813359ff-706b-495f-bd5c-bd2d37eca7bd" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93d72014-7836-4b73-8639-3bf39feb55bb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="_activity" ma:index="11" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="18" nillable="true" ma:displayName="Status de liberação" ma:internalName="Status_x0020_de_x0020_libera_x00e7__x00e3_o">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f3fb4e8-0039-4ebb-8dac-0f2ebc255045" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc59bdda-cb62-4142-bdb8-7dd0cfc982cc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67d0ff93-9992-4754-ba7a-dbbf76807a01" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="14" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{75ef13f5-b8ef-4e61-b813-c5bd585f9538}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="67d0ff93-9992-4754-ba7a-dbbf76807a01">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4003,124 +4594,150 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="93d72014-7836-4b73-8639-3bf39feb55bb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93d72014-7836-4b73-8639-3bf39feb55bb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="67d0ff93-9992-4754-ba7a-dbbf76807a01" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0CA45F8-665D-462A-A432-3E9A3EE07229}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E210A52-7328-422F-A4E3-36CB3027EB5A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="813359ff-706b-495f-bd5c-bd2d37eca7bd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A848026B-894B-45CF-8288-F7300EFB5F63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A8271D2-A7DF-46AD-9F9A-D182F1FFCA2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="813359ff-706b-495f-bd5c-bd2d37eca7bd"/>
-    <ds:schemaRef ds:uri="bc59bdda-cb62-4142-bdb8-7dd0cfc982cc"/>
+    <ds:schemaRef ds:uri="93d72014-7836-4b73-8639-3bf39feb55bb"/>
+    <ds:schemaRef ds:uri="67d0ff93-9992-4754-ba7a-dbbf76807a01"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C03F832-2C54-4DCD-A800-FC3EB8983731}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC9FC83-922A-4435-961E-CA5922E78A48}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="67d0ff93-9992-4754-ba7a-dbbf76807a01"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="93d72014-7836-4b73-8639-3bf39feb55bb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6678d9fe-0921-417d-8411-5f1c18defbbb}" enabled="0" method="" siteId="{6678d9fe-0921-417d-8411-5f1c18defbbb}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intervalos nomeados</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>GAB e SE 2024</vt:lpstr>
-      <vt:lpstr>SECRETARIAS</vt:lpstr>
+      <vt:lpstr>Rol de Responsáveis MS 2024</vt:lpstr>
+      <vt:lpstr>'Rol de Responsáveis MS 2024'!Titulos_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Beatriz Diniz</dc:creator>
+  <dc:creator>Mateus</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DFC5F0D2291CB54981990F13A23A592C</vt:lpwstr>
+    <vt:lpwstr>0x0101001E465DB345C3DD4EAF4B67B8D324887D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>