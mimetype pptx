--- v0 (2026-04-26)
+++ v1 (2026-07-01)
@@ -1,563 +1,728 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
-[...14 lines deleted...]
-    <p:sldId id="275" r:id="rId20"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="262" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="270" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
   </p:sldIdLst>
-  <p:sldSz cx="9753600" cy="5851525"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Alegreya Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId17"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Alegreya SC Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId18"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Barlow Condensed Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId19"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Droid Serif Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId20"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Genty Sans" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId21"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId22"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId23"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Lato Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId24"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Montserrat Classic" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId25"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Montserrat Extra-Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId26"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId27"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Open Sans Bold" panose="020B0806030504020204" charset="0"/>
+      <p:regular r:id="rId28"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId29"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Poppins Bold" panose="00000800000000000000" charset="0"/>
+      <p:regular r:id="rId30"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId31"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Roboto Bold" panose="02000000000000000000" charset="0"/>
+      <p:regular r:id="rId32"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Roboto Condensed" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Roboto Condensed Bold" panose="02000000000000000000" charset="0"/>
+      <p:regular r:id="rId34"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="94660"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620" autoAdjust="0"/>
+    <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="129" d="100"/>
-          <a:sy n="129" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="894" y="90"/>
+        <p:origin x="774" y="96"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-20T13:11:48.193" v="661" actId="20577"/>
+    <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-25T19:18:51.887" v="495" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-20T13:05:46.289" v="660" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:37:08.118" v="20" actId="478"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3073304149" sldId="258"/>
+          <pc:sldMk cId="0" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-20T13:05:46.289" v="660" actId="20577"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:36:37.856" v="14" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3073304149" sldId="258"/>
-            <ac:spMk id="2" creationId="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="9" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T18:35:20.048" v="642" actId="20577"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:41:12.965" v="22"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1449752067" sldId="261"/>
+          <pc:sldMk cId="0" sldId="262"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:19:44.469" v="482" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T18:35:20.048" v="642" actId="20577"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:19:44.469" v="482" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1449752067" sldId="261"/>
-            <ac:spMk id="2" creationId="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+            <pc:sldMk cId="0" sldId="264"/>
+            <ac:spMk id="25" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T15:18:58.447" v="515" actId="1076"/>
+      <pc:sldChg chg="delSp modSp mod">
+        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2011955317" sldId="265"/>
+          <pc:sldMk cId="0" sldId="266"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T15:18:33.876" v="514"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:40.800" v="363" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2011955317" sldId="265"/>
-            <ac:spMk id="2" creationId="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-[...13 lines deleted...]
-        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T18:41:05.960" v="643" actId="20577"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1931474953" sldId="268"/>
-            <ac:spMk id="2" creationId="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="12" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-[...36 lines deleted...]
-        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-20T13:11:48.193" v="661" actId="20577"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="603153344" sldId="271"/>
-            <ac:spMk id="7" creationId="{ACA90B85-E49F-6530-2DDB-B593C2E7677E}"/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="13" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-[...13 lines deleted...]
-        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-20T13:04:50.610" v="647" actId="6549"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2967434057" sldId="273"/>
-            <ac:spMk id="2" creationId="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="14" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="15" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="16" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="17" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="18" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="19" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="20" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="21" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="22" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="23" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="24" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:56.777" v="409" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="25" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="37" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="38" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="39" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:54:14.376" v="428" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="40" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T15:19:54.179" v="521" actId="6549"/>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-25T19:18:51.887" v="495" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1588366477" sldId="274"/>
+          <pc:sldMk cId="3646268393" sldId="270"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{C8EFB3DA-AC49-4EB2-9975-8525B9451BE6}" dt="2025-10-16T15:19:54.179" v="521" actId="6549"/>
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:07.859" v="438" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1588366477" sldId="274"/>
-            <ac:spMk id="2" creationId="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="18" creationId="{189CE816-41AA-7ADB-EBEC-0A8028E0007F}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-[...1 lines deleted...]
-          <ac:picMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:07.859" v="438" actId="1037"/>
+          <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1588366477" sldId="274"/>
-[...2 lines deleted...]
-        </pc:picChg>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="19" creationId="{7AC169D0-C5AF-E50F-8B89-E7C04C241B61}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:07.859" v="438" actId="1037"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="20" creationId="{2C2A3502-CC79-1317-B137-17E0337524CC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:07.859" v="438" actId="1037"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="21" creationId="{64A40633-A861-E11C-4773-2DF05B308430}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:51:15.837" v="180" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="23" creationId="{1FF648C5-3F43-1C0A-BF26-909A1A36DD21}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:48:57.266" v="44" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="24" creationId="{837FB342-E0FB-19C8-4958-2396749E32DA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:53:12.586" v="352" actId="1037"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="25" creationId="{C915E4D6-0F71-E5A2-AFC8-594788FD2FBF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:26.108" v="441" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="26" creationId="{8558D5A6-FD99-3370-5EE7-1CD2D8A8FE55}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:26.108" v="441" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="27" creationId="{F81884EC-40C5-5A24-A2AD-71189EF4028E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:26.108" v="441" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="28" creationId="{CC80FD12-7A24-7770-1D6D-6F0BB7433C7B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T16:03:26.108" v="441" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="29" creationId="{F70668E7-2948-C6B8-88A9-83B3DE3EE6BD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:49:25.783" v="51" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="30" creationId="{4DCB41B7-16AB-FCC7-6917-ED22BEE5452B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:49:29.745" v="52" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="31" creationId="{51B71EFF-E96E-0370-463B-8423402A33E4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:49:32.904" v="53" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="32" creationId="{CA7D2107-43DB-BC25-D24E-6D5F0F6AD63E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-25T19:18:51.887" v="495" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="33" creationId="{EAE93D0F-A9E9-B9DE-3126-050C434F3AE8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{882BE09A-02CD-40B4-A479-1B8E8461CEDD}" dt="2026-06-12T15:49:53.653" v="57" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3646268393" sldId="270"/>
+            <ac:spMk id="41" creationId="{05B8A585-05C4-CDCE-C119-F4EF9363C08A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{45A26BED-AB50-4193-9CE9-C4F83F2DA963}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{45A26BED-AB50-4193-9CE9-C4F83F2DA963}" dt="2025-09-23T13:35:08.801" v="278" actId="20577"/>
+    <pc:chgData name="Paulo Giovanni Carro" userId="S::paulo.carro@rfb.gov.br::7c246736-14b9-4de3-8280-a665eb025488" providerId="AD" clId="Web-{A13FE6FB-8D43-F604-FE69-E65B422A37D6}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Paulo Giovanni Carro" userId="S::paulo.carro@rfb.gov.br::7c246736-14b9-4de3-8280-a665eb025488" providerId="AD" clId="Web-{A13FE6FB-8D43-F604-FE69-E65B422A37D6}" dt="2026-06-12T16:15:55.852" v="1"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Paulo Giovanni Carro" userId="7c246736-14b9-4de3-8280-a665eb025488" providerId="ADAL" clId="{45A26BED-AB50-4193-9CE9-C4F83F2DA963}" dt="2025-09-23T13:32:15.769" v="245" actId="20577"/>
+      <pc:sldChg chg="addSp delSp">
+        <pc:chgData name="Paulo Giovanni Carro" userId="S::paulo.carro@rfb.gov.br::7c246736-14b9-4de3-8280-a665eb025488" providerId="AD" clId="Web-{A13FE6FB-8D43-F604-FE69-E65B422A37D6}" dt="2026-06-12T16:15:55.852" v="1"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3766055359" sldId="259"/>
+          <pc:sldMk cId="0" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...104 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -566,6782 +731,20915 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Slide de Título">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="957646"/>
-            <a:ext cx="7315200" cy="2037198"/>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="3073405"/>
-            <a:ext cx="7315200" cy="1412764"/>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1920"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0" algn="ctr">
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0" algn="ctr">
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1440"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1097280" indent="0" algn="ctr">
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1463040" indent="0" algn="ctr">
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1828800" indent="0" algn="ctr">
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2194560" indent="0" algn="ctr">
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2560320" indent="0" algn="ctr">
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2926080" indent="0" algn="ctr">
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Título e Texto Vertical">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Texto e Título Vertical">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6979920" y="311540"/>
-            <a:ext cx="2103120" cy="4958897"/>
+            <a:off x="6629400" y="274638"/>
+            <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="670560" y="311540"/>
-            <a:ext cx="6187440" cy="4958897"/>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Título e Conteúdo">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Cabeçalho da Seção">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="665480" y="1458819"/>
-            <a:ext cx="8412480" cy="2434071"/>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="4800"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="665480" y="3915917"/>
-            <a:ext cx="8412480" cy="1280021"/>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1920">
+              <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0">
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1440">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1097280" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1463040" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1828800" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2194560" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2560320" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2926080" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Duas Partes de Conteúdo">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="670560" y="1557698"/>
-            <a:ext cx="4145280" cy="3712739"/>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4937760" y="1557698"/>
-            <a:ext cx="4145280" cy="3712739"/>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Comparação">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="671831" y="1434437"/>
-            <a:ext cx="4126230" cy="702995"/>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1920" b="1"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
-            </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1440" b="1"/>
-[...1 lines deleted...]
-            <a:lvl4pPr marL="1097280" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...1 lines deleted...]
-            <a:lvl5pPr marL="1463040" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...1 lines deleted...]
-            <a:lvl6pPr marL="1828800" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...1 lines deleted...]
-            <a:lvl7pPr marL="2194560" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...7 lines deleted...]
-              <a:defRPr sz="1280" b="1"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="671831" y="2137432"/>
-            <a:ext cx="4126230" cy="3143841"/>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4937760" y="1434437"/>
-            <a:ext cx="4146550" cy="702995"/>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1920" b="1"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
-            </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1440" b="1"/>
-[...1 lines deleted...]
-            <a:lvl4pPr marL="1097280" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...1 lines deleted...]
-            <a:lvl5pPr marL="1463040" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...1 lines deleted...]
-            <a:lvl6pPr marL="1828800" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...1 lines deleted...]
-            <a:lvl7pPr marL="2194560" indent="0">
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280" b="1"/>
-[...7 lines deleted...]
-              <a:defRPr sz="1280" b="1"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4937760" y="2137432"/>
-            <a:ext cx="4146550" cy="3143841"/>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Somente Título">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Em Branco">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Conteúdo com Legenda">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="671831" y="390102"/>
-            <a:ext cx="3145790" cy="1365356"/>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2560"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4146550" y="842512"/>
-            <a:ext cx="4937760" cy="4158375"/>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2560"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
-              <a:defRPr sz="2240"/>
+              <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
-              <a:defRPr sz="1920"/>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="671831" y="1755458"/>
-            <a:ext cx="3145790" cy="3252202"/>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1120"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0">
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="960"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1097280" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1463040" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1828800" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2194560" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2560320" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2926080" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Imagem com Legenda">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="671831" y="390102"/>
-            <a:ext cx="3145790" cy="1365356"/>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2560"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4146550" y="842512"/>
-            <a:ext cx="4937760" cy="4158375"/>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2560"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2240"/>
+              <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0">
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1920"/>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1097280" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1463040" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1828800" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2194560" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2560320" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2926080" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="671831" y="1755458"/>
-            <a:ext cx="3145790" cy="3252202"/>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1280"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="365760" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1120"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="731520" indent="0">
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="960"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1097280" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1463040" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1828800" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2194560" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2560320" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2926080" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="800"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="670560" y="311540"/>
-            <a:ext cx="8412480" cy="1131024"/>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="670560" y="1557698"/>
-            <a:ext cx="8412480" cy="3712739"/>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Segundo nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Terceiro nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-              <a:t>Quarto nível</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="670560" y="5423497"/>
-            <a:ext cx="2194560" cy="311540"/>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="960">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{E7926867-FD9D-47EA-93E2-48DF948016A4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20/10/2025</a:t>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/25/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3230880" y="5423497"/>
-            <a:ext cx="3291840" cy="311540"/>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="960">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6888480" y="5423497"/>
-            <a:ext cx="2194560" cy="311540"/>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="960">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{D4B3BEA2-E21D-472C-A1E0-4A6C49FAD814}" type="slidenum">
-              <a:rPr lang="pt-BR" smtClean="0"/>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹nº›</a:t>
             </a:fld>
-            <a:endParaRPr lang="pt-BR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483661" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3520" kern="1200">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="182880" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="800"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2240" kern="1200">
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="548640" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1920" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1280160" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1440" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1645920" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1440" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2011680" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1440" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2377440" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1440" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2743200" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1440" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3108960" indent="-182880" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="400"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1440" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="365760" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="731520" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1097280" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1463040" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1828800" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2194560" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2560320" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2926080" algn="l" defTabSz="731520" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1440" kern="1200">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="529" y="0"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="-212793" y="-108000"/>
+            <a:ext cx="18713586" cy="10503000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18713586" h="10503000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18713586" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18713586" y="10503000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10503000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4020042" y="548437"/>
+            <a:ext cx="4678396" cy="4383667"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4678396" h="4383667">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="4678396" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4678396" y="4383668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4383668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7807315" y="548437"/>
+            <a:ext cx="4010054" cy="4383667"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4010054" h="4383667">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="4010054" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4010054" y="4383668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4383668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10926246" y="982354"/>
+            <a:ext cx="4010054" cy="4161146"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4010054" h="4161146">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="4010054" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4010054" y="4161146"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4161146"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2237796" y="5354895"/>
+            <a:ext cx="1559465" cy="2202960"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1559465" h="2202960">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1559465" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1559465" y="2202960"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2202960"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3586065" y="4890056"/>
+            <a:ext cx="12201258" cy="2478306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="20285"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="14489" b="1" spc="-289">
+                <a:solidFill>
+                  <a:srgbClr val="001032"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>"Pago ou Não?"</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4275666" y="2751666"/>
-            <a:ext cx="5071004" cy="1446550"/>
+            <a:off x="8096039" y="7213372"/>
+            <a:ext cx="1983640" cy="828429"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-                </a:solidFill>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="6720"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="4C6280"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
               </a:rPr>
               <a:t>Regras</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="4800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4C6280"/>
+              </a:solidFill>
+              <a:latin typeface="Roboto Bold"/>
+              <a:ea typeface="Roboto Bold"/>
+              <a:cs typeface="Roboto Bold"/>
+              <a:sym typeface="Roboto Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Freeform 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="896654" y="8396793"/>
+            <a:ext cx="1658478" cy="1639631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1658478" h="1639631">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1658478" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1658478" y="1639631"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1639631"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect t="-3221" b="-3221"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Freeform 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14908153" y="9216609"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-235268" y="-1"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="546227" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15068854" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="634107" y="682884"/>
+            <a:ext cx="16891664" cy="9422383"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="24379238" cy="13599046"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="24379301" cy="13599033"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="24379301" h="13599033">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="24379301" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="24379301" y="13599033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="13599033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4">
+                <a:alphaModFix amt="95000"/>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect t="-29" b="-29"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4363876" y="1078040"/>
+            <a:ext cx="9560247" cy="995637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="8124"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5802">
+                <a:solidFill>
+                  <a:srgbClr val="2E2D27">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>Consequências nas Cartas </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3369734" y="363147"/>
-[...112 lines deleted...]
-            <a:ext cx="3950042" cy="3240646"/>
+            <a:off x="3552893" y="2865944"/>
+            <a:ext cx="3282199" cy="624477"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="5142"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3673">
+                <a:solidFill>
+                  <a:srgbClr val="2E2D27">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Extra-Bold"/>
+                <a:ea typeface="Montserrat Extra-Bold"/>
+                <a:cs typeface="Montserrat Extra-Bold"/>
+                <a:sym typeface="Montserrat Extra-Bold"/>
+              </a:rPr>
+              <a:t>Sonegadores</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11778950" y="2868695"/>
+            <a:ext cx="2604640" cy="618889"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="5007"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3576">
+                <a:solidFill>
+                  <a:srgbClr val="2E2D27">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Extra-Bold"/>
+                <a:ea typeface="Montserrat Extra-Bold"/>
+                <a:cs typeface="Montserrat Extra-Bold"/>
+                <a:sym typeface="Montserrat Extra-Bold"/>
+              </a:rPr>
+              <a:t>Pagadores</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2863681" y="6807151"/>
+            <a:ext cx="4758332" cy="365485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3247"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>Recebem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>uma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> Carta </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>Vermelha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2D27">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1813069" y="7817858"/>
+            <a:ext cx="6688248" cy="790741"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3150"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>• </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>Mecânica</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>:  A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>consequência</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>, boa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>ou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>ruim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>descrita</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>na</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> carta </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>acontece</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2492" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> NA HORA.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11162860" y="6807151"/>
+            <a:ext cx="3905993" cy="365485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3247"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                    <a:alpha val="94902"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>Recebem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                    <a:alpha val="94902"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                    <a:alpha val="94902"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>uma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                    <a:alpha val="94902"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> Carta Azul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2D27">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9373131" y="7742130"/>
+            <a:ext cx="7416278" cy="1694838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3334"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>• </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>Mecânica</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>recompensas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> e ferramentas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>táticas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>que</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>podem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> ser </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>guardadas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> para </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>uso</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> no </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>momento</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>oportuno</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>. As cartas de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>restituição</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>acrescentam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> valor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>ao</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t> final do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>jogo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2563" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="141311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Montserrat Classic"/>
+                <a:ea typeface="Montserrat Classic"/>
+                <a:cs typeface="Montserrat Classic"/>
+                <a:sym typeface="Montserrat Classic"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="AutoShape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2096751" y="7489717"/>
+            <a:ext cx="13966375" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="C0C8D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="AutoShape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9084702" y="3211505"/>
+            <a:ext cx="19050" cy="6336330"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="C0C8D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="480624" y="238599"/>
+            <a:ext cx="17402621" cy="9767221"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="17402621" h="9767221">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="17402621" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="17402621" y="9767221"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="9767221"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-212793" y="6456375"/>
+            <a:ext cx="2227808" cy="3938625"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2227808" h="3938625">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2227808" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2227808" y="3938625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3938625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16941327" y="1416270"/>
+            <a:ext cx="1559465" cy="3949751"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1559465" h="3949751">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="3949751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3949751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-212793" y="3174187"/>
+            <a:ext cx="891123" cy="1312875"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="1312875">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="1312875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1312875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17609670" y="7112813"/>
+            <a:ext cx="668342" cy="1101480"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="668342" h="1101480">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="668342" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="668342" y="1101479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1101479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Freeform 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17164108" y="-108000"/>
+            <a:ext cx="891123" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="445042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="872595" y="520515"/>
+            <a:ext cx="8121696" cy="1438839"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="11705"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="8361" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>CARTAS AZUIS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="9" name="Freeform 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678330" y="1861312"/>
+            <a:ext cx="8242889" cy="656438"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="8242889" h="656438">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="8242889" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8242889" y="656438"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="656438"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Freeform 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10926246" y="548437"/>
+            <a:ext cx="1559465" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1559465" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="1535397"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535397"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3635993" y="1054991"/>
-[...106 lines deleted...]
-            <a:ext cx="2867772" cy="4276678"/>
+            <a:off x="12755722" y="714394"/>
+            <a:ext cx="4304125" cy="1124346"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3038"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>Cartas de ação (I):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> podem ser</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3038"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>usadas a partir da próxima rodada,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3038"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>quando o jogador quiser.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3234274" y="2517750"/>
+            <a:ext cx="3564493" cy="4595063"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3564493" h="4595063">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3564493" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3564493" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Freeform 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4570959" y="2951666"/>
+            <a:ext cx="891123" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Freeform 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4793740" y="6890291"/>
+            <a:ext cx="891123" cy="878959"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="878959">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111139" y="7820284"/>
+            <a:ext cx="2133349" cy="513951"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="4169"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2978" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>Restituição</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Freeform 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3679836" y="8203166"/>
+            <a:ext cx="3118931" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3118931" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3118931" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3118931" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3231601" y="8709411"/>
+            <a:ext cx="3854999" cy="1022417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Guarde até o final</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>do jogo para trocar por dinheiro</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>(Ex: Receba $50 extras).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10653718" y="2517750"/>
+            <a:ext cx="3564493" cy="4595063"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3564493" h="4595063">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3564492" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3564492" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Freeform 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12213183" y="2951666"/>
+            <a:ext cx="668342" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="668342" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="668343" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="668343" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11554643" y="4666189"/>
+            <a:ext cx="2058494" cy="380870"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3184"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2274" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>JOGADA BÔNUS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11723066" y="5627826"/>
+            <a:ext cx="1590655" cy="576267"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2325"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1860" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>JOGUE O DADO</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2325"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1860" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>NOVAMENTE.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Freeform 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11990403" y="6890291"/>
+            <a:ext cx="891123" cy="878959"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="878959">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11142945" y="7820284"/>
+            <a:ext cx="2657329" cy="513951"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="4169"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2978" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>Jogada Bônus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Freeform 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10876499" y="8203166"/>
+            <a:ext cx="3118931" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3118931" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3118931" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3118931" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10731246" y="8683723"/>
+            <a:ext cx="3518154" cy="1064269"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2836"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Use a partir da</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2836"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>rodada seguinte para jogar o</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2836"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>dado novamente.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34" name="Group 34"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15092568" y="9630443"/>
+            <a:ext cx="2517102" cy="750753"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="3356136" cy="1001005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Freeform 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1268573" cy="1001005"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1268573" h="1001005">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1268573" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1268573" y="1001005"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1001005"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId18"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="TextBox 36"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1203622" y="288687"/>
+              <a:ext cx="2152514" cy="384217"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2323"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1659" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="00275B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter Bold"/>
+                  <a:ea typeface="Inter Bold"/>
+                  <a:cs typeface="Inter Bold"/>
+                  <a:sym typeface="Inter Bold"/>
+                </a:rPr>
+                <a:t>Receita Federal</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-237599">
+            <a:off x="4294731" y="4689807"/>
+            <a:ext cx="1665509" cy="343225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2894"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2067" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>RESTITUIÇÃO</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-237599">
+            <a:off x="4619339" y="5396731"/>
+            <a:ext cx="1237951" cy="280436"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2396"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1711" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>RECUPERE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="TextBox 39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-237599">
+            <a:off x="4539307" y="5656175"/>
+            <a:ext cx="1692349" cy="430136"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3589"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2564" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>50 REALES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="TextBox 40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-237599">
+            <a:off x="4619041" y="6147714"/>
+            <a:ext cx="1646796" cy="285935"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2372"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1694" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>AO FIM DO JOGO.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE07E689-ED41-247B-788A-FC99BE5C4DD8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Imagem 2" descr="Gráfico, Gráfico de cascata&#10;&#10;Descrição gerada automaticamente">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B97E3C5-9893-ADF2-CFE7-19156EDE0B86}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56C1A03B-8FC2-4044-B4FA-FDC980A8BB9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...1 lines deleted...]
-          <a:blip r:embed="rId2">
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="480624" y="238599"/>
+            <a:ext cx="17402621" cy="9767221"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="17402621" h="9767221">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="17402621" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="17402621" y="9767221"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="9767221"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60E32C0-3CD4-617B-F98D-71E0BAAF6742}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="-212793" y="6456375"/>
+            <a:ext cx="2227808" cy="3938625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2227808" h="3938625">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2227808" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2227808" y="3938625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3938625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
+          <p:cNvPr id="4" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{022C00CF-595D-4116-9E2E-E12D15A2C7B4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742E15AD-E84B-D54E-B85C-88CF20808C15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16941327" y="1416270"/>
+            <a:ext cx="1559465" cy="3949751"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1559465" h="3949751">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="3949751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3949751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0F54AB9-3387-D742-13B8-382959355E22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-212793" y="3174187"/>
+            <a:ext cx="891123" cy="1312875"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="1312875">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="1312875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1312875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D7FA7A-4B0B-B25C-5F60-5E2A64DA55DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17609670" y="7112813"/>
+            <a:ext cx="668342" cy="1101480"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="668342" h="1101480">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="668342" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="668342" y="1101479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1101479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Freeform 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4115A93-E92F-AEC0-2B04-FF6355AC7E36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17164108" y="-108000"/>
+            <a:ext cx="891123" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891123" y="445042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2D0195B-A8A0-38AA-32EA-33C652EC2591}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3632201" y="1126868"/>
-[...86 lines deleted...]
-            <a:ext cx="2895918" cy="4150786"/>
+            <a:off x="872595" y="520515"/>
+            <a:ext cx="8121696" cy="1438839"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="11705"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="8361" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>CARTAS AZUIS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Freeform 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38ED367C-0E6B-FFC3-9B78-6986B9FD54C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678330" y="1861312"/>
+            <a:ext cx="8242889" cy="656438"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="8242889" h="656438">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="8242889" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8242889" y="656438"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="656438"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Freeform 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E14FBD6-703A-F297-A571-7B5742061915}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10926246" y="548437"/>
+            <a:ext cx="1559465" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1559465" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="1535397"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535397"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{873E3310-6E44-E61B-54EA-F54FBBF5F235}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12755722" y="714394"/>
+            <a:ext cx="4304125" cy="1124346"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3038"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>Cartas de ação (I):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> podem ser</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3038"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>usadas a partir da próxima rodada,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3038"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>quando o jogador quiser.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189CE816-41AA-7ADB-EBEC-0A8028E0007F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3657600" y="2457860"/>
+            <a:ext cx="3564493" cy="4595063"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3564493" h="4595063">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3564492" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3564492" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Freeform 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC169D0-C5AF-E50F-8B89-E7C04C241B61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5237450" y="2970947"/>
+            <a:ext cx="668342" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="668342" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="668343" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="668343" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C2A3502-CC79-1317-B137-17E0337524CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4647407" y="4683869"/>
+            <a:ext cx="2058494" cy="395301"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3184"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2274" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>NOVA CHANCE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64A40633-A861-E11C-4773-2DF05B308430}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4501352" y="5159963"/>
+            <a:ext cx="2350603" cy="1159933"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2325"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>EMBARALHE SUAS CARTAS AZUIS E SAQUE O MESMO NÚMERO DE CARTAS DO BARALHO</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FF648C5-3F43-1C0A-BF26-909A1A36DD21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4126396" y="7815650"/>
+            <a:ext cx="2657329" cy="493790"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="4169"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2978" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>Nova Chance</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Freeform 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837FB342-E0FB-19C8-4958-2396749E32DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3895594" y="8187859"/>
+            <a:ext cx="3118931" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3118931" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3118931" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3118931" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C915E4D6-0F71-E5A2-AFC8-594788FD2FBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3581400" y="8676200"/>
+            <a:ext cx="4191000" cy="1048492"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2836"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Troque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>suas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>outras</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> cartas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>azuis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>por</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>outras</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>baralho</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> com o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>faciltador</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>na</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>mesma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>quantidade</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2025" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Freeform 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8558D5A6-FD99-3370-5EE7-1CD2D8A8FE55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10913507" y="2502872"/>
+            <a:ext cx="3564493" cy="4595063"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3564493" h="4595063">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3564492" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3564492" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4595063"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Freeform 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F81884EC-40C5-5A24-A2AD-71189EF4028E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12486962" y="2926766"/>
+            <a:ext cx="668342" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="668342" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="668342" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="668342" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC80FD12-7A24-7770-1D6D-6F0BB7433C7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="237599">
+            <a:off x="11557411" y="4635156"/>
+            <a:ext cx="2357912" cy="380870"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3184"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2274" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>TROCA DE CARTA!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F70668E7-2948-C6B8-88A9-83B3DE3EE6BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="237599">
+            <a:off x="11762240" y="5340010"/>
+            <a:ext cx="1833931" cy="799840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2118"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1694" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>TROQUE UMA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2118"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1694" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>CARTA AZUL SUA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2118"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1694" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya SC Bold"/>
+                <a:ea typeface="Alegreya SC Bold"/>
+                <a:cs typeface="Alegreya SC Bold"/>
+                <a:sym typeface="Alegreya SC Bold"/>
+              </a:rPr>
+              <a:t>COM UM JOGADOR.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Freeform 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCB41B7-16AB-FCC7-6917-ED22BEE5452B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12027851" y="6905169"/>
+            <a:ext cx="891123" cy="878959"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="878959">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891124" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891124" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51B71EFF-E96E-0370-463B-8423402A33E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11342846" y="7799388"/>
+            <a:ext cx="2713470" cy="504929"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="4053"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2895" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t>Troca</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2895" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00275B"/>
+                </a:solidFill>
+                <a:latin typeface="Inter Bold"/>
+                <a:ea typeface="Inter Bold"/>
+                <a:cs typeface="Inter Bold"/>
+                <a:sym typeface="Inter Bold"/>
+              </a:rPr>
+              <a:t> de Carta</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Freeform 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA7D2107-43DB-BC25-D24E-6D5F0F6AD63E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11064101" y="8169147"/>
+            <a:ext cx="3118931" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3118931" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3118930" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3118930" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="TextBox 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAE93D0F-A9E9-B9DE-3126-050C434F3AE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11158123" y="8644661"/>
+            <a:ext cx="3237450" cy="1047274"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Troque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>uma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>outra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> carta </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>azul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>sua</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> com </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>uma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>adversário</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1984" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34" name="Group 34">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AC34617-70A4-D90B-7498-BD569F6FFC86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15092568" y="9630443"/>
+            <a:ext cx="2517102" cy="750753"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="3356136" cy="1001005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Freeform 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6121AB7D-7586-1B45-3034-B9A9D9EB69F7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1268573" cy="1001005"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1268573" h="1001005">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1268573" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1268573" y="1001005"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1001005"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId17"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="TextBox 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE8B7B1A-DB4C-1EA2-36B9-E70B530D0B9F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1203622" y="288687"/>
+              <a:ext cx="2152514" cy="384217"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2323"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1659" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="00275B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter Bold"/>
+                  <a:ea typeface="Inter Bold"/>
+                  <a:cs typeface="Inter Bold"/>
+                  <a:sym typeface="Inter Bold"/>
+                </a:rPr>
+                <a:t>Receita Federal</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Freeform 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B8A585-05C4-CDCE-C119-F4EF9363C08A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4878752" y="6905660"/>
+            <a:ext cx="891123" cy="878959"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="891123" h="878959">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="891124" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="891124" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="878959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1588366477"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3646268393"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="399778" y="406139"/>
-            <a:ext cx="6347904" cy="3724096"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect l="-1163" t="-1049" r="-1163" b="-1049"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...64 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...88 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1058" y="0"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="609600" y="247650"/>
+            <a:ext cx="17068800" cy="9791700"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22758400" cy="13055600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="22758400" cy="13055600"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="22758400" h="13055600">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="22758400" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="22758400" y="13055600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="13055600"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="901111" y="89602"/>
+            <a:ext cx="9213173" cy="1983105"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="16169"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="11550" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>Fim de Jogo</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678330" y="2072708"/>
+            <a:ext cx="8688451" cy="445042"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="8688451" h="445042">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="8688451" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8688451" y="445042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="445042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Freeform 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678330" y="2517750"/>
+            <a:ext cx="1559465" cy="1535396"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1559465" h="1535396">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1559466" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1535396"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="100857" y="203200"/>
-[...96 lines deleted...]
-            <a:ext cx="3870010" cy="2581281"/>
+            <a:off x="2687813" y="2780968"/>
+            <a:ext cx="3211346" cy="572102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4690"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3350" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Quando acaba?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3101582" y="3546918"/>
+            <a:ext cx="7351766" cy="1805623"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3630"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>Um </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>competidor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>cruza</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>linha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>chegada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>tabuleiro</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3630"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>O tempo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>limite</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> da </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>sessão</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>esgota</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3630"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>O </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>facilitador</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> decide </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>que</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>sociedade</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>já</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>aprendeu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>suficiente</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2320" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Freeform 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455549" y="5354895"/>
+            <a:ext cx="1782246" cy="1757917"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1782246" h="1757917">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1782247" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1782247" y="1757918"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1757918"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2687813" y="5685788"/>
+            <a:ext cx="5342920" cy="572102"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4690"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3350" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>A Bonificação da Chegada:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2556008" y="6375978"/>
+            <a:ext cx="7701895" cy="953394"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3827"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>Quem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>chegar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>ao</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>fim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>primeiro</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>ou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>estiver</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>mais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>avançado</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3827"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>ganha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> um </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>bônus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> de $ 1000 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>dividido</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>em</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>caso</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>empate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="171612"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Freeform 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10257904" y="325916"/>
+            <a:ext cx="7351766" cy="7443334"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7351766" h="7443334">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7351766" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7351766" y="7443334"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="7443334"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Freeform 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1123892" y="7980645"/>
+            <a:ext cx="1782246" cy="1980439"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1782246" h="1980439">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1782246" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1782246" y="1980439"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1980439"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3548638" y="7987378"/>
+            <a:ext cx="2825751" cy="499143"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3990"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2850" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>A Regra de Ouro:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3548638" y="8731100"/>
+            <a:ext cx="11295997" cy="1037382"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4094"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3470" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Vencedor:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3470" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> Ganha quem tiver o MAIOR SALDO BANCÁRIO no momento final!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Freeform 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15383975" y="8156820"/>
+            <a:ext cx="1482709" cy="1101480"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1482709" h="1101480">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1482709" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1482709" y="1101480"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1101480"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2906138" y="7980645"/>
+            <a:ext cx="445562" cy="1980439"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="445562" h="1980439">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="445562" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="445562" y="1980439"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1980439"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Freeform 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3351700" y="8425688"/>
+            <a:ext cx="11584601" cy="222521"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="11584601" h="222521">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="11584600" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11584600" y="222521"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="222521"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2687813" y="3507851"/>
+            <a:ext cx="224563" cy="1886111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3827"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya Bold"/>
+                <a:ea typeface="Alegreya Bold"/>
+                <a:cs typeface="Alegreya Bold"/>
+                <a:sym typeface="Alegreya Bold"/>
+              </a:rPr>
+              <a:t>1.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3827"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya Bold"/>
+                <a:ea typeface="Alegreya Bold"/>
+                <a:cs typeface="Alegreya Bold"/>
+                <a:sym typeface="Alegreya Bold"/>
+              </a:rPr>
+              <a:t>2.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3827"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2319" b="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Alegreya Bold"/>
+                <a:ea typeface="Alegreya Bold"/>
+                <a:cs typeface="Alegreya Bold"/>
+                <a:sym typeface="Alegreya Bold"/>
+              </a:rPr>
+              <a:t>3.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3827"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2319" b="1" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="182A50"/>
+              </a:solidFill>
+              <a:latin typeface="Alegreya Bold"/>
+              <a:ea typeface="Alegreya Bold"/>
+              <a:cs typeface="Alegreya Bold"/>
+              <a:sym typeface="Alegreya Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Freeform 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15159081" y="9460250"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1058" y="0"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="609600" y="247650"/>
+            <a:ext cx="17068800" cy="9791700"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22758400" cy="13055600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="22758400" cy="13055600"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="22758400" h="13055600">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="22758400" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="22758400" y="13055600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="13055600"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="930726" y="569975"/>
+            <a:ext cx="16747674" cy="9340751"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="16747674" h="9340751">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="16747674" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="16747674" y="9340751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="9340751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-1177" t="-1156" r="-1177" b="-1156"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7545580" y="8584540"/>
+            <a:ext cx="7037960" cy="673760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2659"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="54">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>6. Consequência: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="54">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>Sigo as instruções da casa em que caí, de acordo com o status do Estado.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="111888" y="85471"/>
-[...143 lines deleted...]
-            <a:ext cx="3686191" cy="2457460"/>
+            <a:off x="7545580" y="7594290"/>
+            <a:ext cx="6703820" cy="359073"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Movimento</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>Jogo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>os</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> dados e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>ando</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>pelo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>tabuleiro</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="CaixaDeTexto 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4456452" y="3024737"/>
-[...112 lines deleted...]
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="7556152" y="6372239"/>
+            <a:ext cx="4559648" cy="762406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Denúncia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Espontânea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>Faço</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> antes de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>jogar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>os</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> dados.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3403600" y="312208"/>
-[...145 lines deleted...]
-            <a:ext cx="3362325" cy="4895850"/>
+            <a:off x="7545580" y="5192726"/>
+            <a:ext cx="5103620" cy="743793"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="83" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>3. Carta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="83" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>: - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="83" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Azul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="83" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="83" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>paguei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="83" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="83" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>impostos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="83" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="263B67"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF3131"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>                - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="65" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF3131"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Vermelha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="88323B"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A3B56"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1A3B56"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>não</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A3B56"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1A3B56"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>paguei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="65" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7545580" y="3488837"/>
+            <a:ext cx="7422475" cy="1442980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2865"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" b="1" spc="102" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>2.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="102" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" b="1" spc="102" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>Destino do Estado</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="102" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>: A mesa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="102" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>revela</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="102" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="102" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>escolhas</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2092" spc="102" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E2E4D"/>
+              </a:solidFill>
+              <a:latin typeface="Roboto"/>
+              <a:ea typeface="Roboto"/>
+              <a:cs typeface="Roboto"/>
+              <a:sym typeface="Roboto"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2865"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>• A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>maioria</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> PAGOU? O Estado </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>tem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>recursos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="98" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2865"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>• Maioria NÃO PAGOU/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>empatou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>? O Estado </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>não</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>tem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>recursos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2092" spc="46" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7556152" y="2379105"/>
+            <a:ext cx="4909675" cy="762406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="118">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>1. A escolha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="118">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>: Decido secretamente:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3011"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="59">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>PAGO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="59">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> ($700) ou </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" b="1" spc="59">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Bold"/>
+                <a:ea typeface="Roboto Bold"/>
+                <a:cs typeface="Roboto Bold"/>
+                <a:sym typeface="Roboto Bold"/>
+              </a:rPr>
+              <a:t>NÃO PAGO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2199" spc="59">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t> ($1000)?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6177700" y="152111"/>
+            <a:ext cx="6253725" cy="1535127"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="12515"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="8939" spc="321" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2E4D"/>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>Checklist</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Freeform 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15192795" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="156839" y="139082"/>
-            <a:ext cx="5548544" cy="5262979"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...85 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="521979" y="304391"/>
+            <a:ext cx="17244042" cy="9678219"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22992056" cy="12904292"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="22992056" cy="12904292"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="22992056" h="12904292">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="22992056" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="22992056" y="12904292"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="12904292"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId3"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Freeform 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="640409"/>
+              <a:ext cx="1037246" cy="1282097"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1037246" h="1282097">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1037246" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1037246" y="1282097"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1282097"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Freeform 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="20744928" y="640409"/>
+              <a:ext cx="1037246" cy="1787165"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1037246" h="1787165">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1037247" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1037247" y="1787165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1787165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId5"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="TextBox 7"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1054361" y="2489489"/>
+              <a:ext cx="4892691" cy="817578"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="5198"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3713" b="1" spc="-111">
+                  <a:solidFill>
+                    <a:srgbClr val="102C57"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>VOCÊ NA VIDA REAL</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="TextBox 8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15749280" y="2491284"/>
+              <a:ext cx="5064376" cy="816810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r">
+                <a:lnSpc>
+                  <a:spcPts val="5194"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3710" b="1" spc="-111">
+                  <a:solidFill>
+                    <a:srgbClr val="D8A85C"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>SEU PAPEL NO JOGO</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Freeform 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="388967" y="3178702"/>
+              <a:ext cx="6612446" cy="518019"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="6612446" h="518019">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="6612446" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="6612446" y="518018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="518018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId6"/>
+              <a:stretch>
+                <a:fillRect r="-52941"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Freeform 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15024673" y="3307067"/>
+              <a:ext cx="6426394" cy="518019"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="6426394" h="518019">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="6426394" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="6426394" y="518019"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="518019"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect l="-57369"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Freeform 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="777935" y="4460798"/>
+              <a:ext cx="4667609" cy="6630642"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4667609" h="6630642">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4667609" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4667609" y="6630642"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="6630642"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId8"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Freeform 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="518623" y="10819480"/>
+              <a:ext cx="5964167" cy="1800116"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="5964167" h="1800116">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="5964167" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="5964167" y="1800116"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1800116"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Freeform 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1296558" y="11078490"/>
+              <a:ext cx="1296558" cy="1282097"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1296558" h="1282097">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1296558" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1296558" y="1282096"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1282096"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId10"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="TextBox 14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2853465" y="11270974"/>
+              <a:ext cx="2526732" cy="939768"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="5917"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4226" b="1" spc="-126">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>Vida Real</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7001413" y="2932643"/>
+              <a:ext cx="7779348" cy="2551243"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="7779348" h="2551243">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="7779348" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="7779348" y="2551243"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2551243"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId11"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Freeform 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7260725" y="3437711"/>
+              <a:ext cx="1815181" cy="1787165"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1815181" h="1787165">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1815181" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1815181" y="1787165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1787165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId12"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="TextBox 17"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9322771" y="3512877"/>
+              <a:ext cx="4138613" cy="567267"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3538"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2527" b="1" spc="-75">
+                  <a:solidFill>
+                    <a:srgbClr val="102C57"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>Mergulhe no Personagem</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="TextBox 18"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9499094" y="4170164"/>
+              <a:ext cx="4128668" cy="798556"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2476"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1768">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto"/>
+                  <a:ea typeface="Roboto"/>
+                  <a:cs typeface="Roboto"/>
+                  <a:sym typeface="Roboto"/>
+                </a:rPr>
+                <a:t>É uma simulação</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2476"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1768">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto"/>
+                  <a:ea typeface="Roboto"/>
+                  <a:cs typeface="Roboto"/>
+                  <a:sym typeface="Roboto"/>
+                </a:rPr>
+                <a:t>O jogo espelha a realidade.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Freeform 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7001413" y="5470935"/>
+              <a:ext cx="7779348" cy="2564193"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="7779348" h="2564193">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="7779348" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="7779348" y="2564194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2564194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId13"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Freeform 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7260725" y="5988954"/>
+              <a:ext cx="1815181" cy="1787165"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1815181" h="1787165">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1815181" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1815181" y="1787165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1787165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId14"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="TextBox 21"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9322771" y="6083341"/>
+              <a:ext cx="3114851" cy="546016"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3488"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2491" b="1" spc="-74">
+                  <a:solidFill>
+                    <a:srgbClr val="D8A85C"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>Assumam um papel</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="TextBox 22"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9322771" y="6826086"/>
+              <a:ext cx="4443564" cy="830487"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2577"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1840">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto"/>
+                  <a:ea typeface="Roboto"/>
+                  <a:cs typeface="Roboto"/>
+                  <a:sym typeface="Roboto"/>
+                </a:rPr>
+                <a:t>Assuma o papel de um cidadão implacável ou cidadão modelo.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Freeform 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7001413" y="8022178"/>
+              <a:ext cx="7779348" cy="4338408"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="7779348" h="4338408">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="7779348" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="7779348" y="4338408"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="4338408"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId15"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Freeform 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7260725" y="8527247"/>
+              <a:ext cx="1815181" cy="1800116"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1815181" h="1800116">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1815181" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1815181" y="1800115"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1800115"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId16"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="TextBox 25"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9322771" y="8513615"/>
+              <a:ext cx="3615841" cy="566043"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3589"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2563" b="1" spc="-76">
+                  <a:solidFill>
+                    <a:srgbClr val="102C57"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>Sem Constrangimento</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="TextBox 26"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9322771" y="9267195"/>
+              <a:ext cx="4857425" cy="2625953"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2627"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1877">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto"/>
+                  <a:ea typeface="Roboto"/>
+                  <a:cs typeface="Roboto"/>
+                  <a:sym typeface="Roboto"/>
+                </a:rPr>
+                <a:t>Não tenha medo de tomar decisões que você não tomaria na vida real (como sonegar). O objetivo é justamente explorar as consequências e analisar os resultados depois!</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Freeform 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15040073" y="3437711"/>
+              <a:ext cx="6482790" cy="3069262"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="6482790" h="3069262">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="6482790" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="6482790" y="3069262"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="3069262"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId17"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Freeform 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16077319" y="4460798"/>
+              <a:ext cx="4667609" cy="6630642"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4667609" h="6630642">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4667609" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4667609" y="6630642"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="6630642"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId18"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Freeform 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15301845" y="10819480"/>
+              <a:ext cx="6223479" cy="1800116"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="6223479" h="1800116">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="6223478" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="6223478" y="1800116"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1800116"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId19"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Freeform 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15818008" y="11078490"/>
+              <a:ext cx="1296558" cy="1282097"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1296558" h="1282097">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1296558" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1296558" y="1282096"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1282096"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId20"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="TextBox 31"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17369564" y="11138757"/>
+              <a:ext cx="2831683" cy="951494"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="5967"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4262" b="1" spc="-127">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed Bold"/>
+                  <a:ea typeface="Roboto Condensed Bold"/>
+                  <a:cs typeface="Roboto Condensed Bold"/>
+                  <a:sym typeface="Roboto Condensed Bold"/>
+                </a:rPr>
+                <a:t>Simulação</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="TextBox 32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6440546" y="1186207"/>
+              <a:ext cx="10208012" cy="1026480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="6420"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4586" spc="-137">
+                  <a:solidFill>
+                    <a:srgbClr val="141311"/>
+                  </a:solidFill>
+                  <a:latin typeface="Genty Sans"/>
+                  <a:ea typeface="Genty Sans"/>
+                  <a:cs typeface="Genty Sans"/>
+                  <a:sym typeface="Genty Sans"/>
+                </a:rPr>
+                <a:t>MERGULHE NO PERSONAGEM</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Freeform 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5861693" y="1165804"/>
-            <a:ext cx="3675355" cy="3011034"/>
+            <a:off x="15321290" y="9403509"/>
+            <a:ext cx="2351147" cy="579100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="529" y="-1"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15083915" y="9382125"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13569990" y="1103601"/>
+            <a:ext cx="3363752" cy="3717831"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4826000" cy="5334000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4826000" cy="5334000"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4826000" h="5334000">
+                  <a:moveTo>
+                    <a:pt x="482600" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4343400" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4609933" y="0"/>
+                    <a:pt x="4826000" y="216067"/>
+                    <a:pt x="4826000" y="482600"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="4826000" y="4851400"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4826000" y="5117933"/>
+                    <a:pt x="4609933" y="5334000"/>
+                    <a:pt x="4343400" y="5334000"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="482600" y="5334000"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="216067" y="5334000"/>
+                    <a:pt x="0" y="5117933"/>
+                    <a:pt x="0" y="4851400"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="482600"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="216067"/>
+                    <a:pt x="216067" y="0"/>
+                    <a:pt x="482600" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7F9FC"/>
+            </a:solidFill>
+            <a:ln w="19050" cap="sq">
+              <a:solidFill>
+                <a:srgbClr val="D0D8E0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Freeform 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14242803" y="1747024"/>
+            <a:ext cx="2124475" cy="1726136"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2124475" h="1726136">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2124475" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2124475" y="1726136"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1726136"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect l="-12844" t="-11856" r="-12844" b="-4164"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="AutoShape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13569990" y="5330421"/>
+            <a:ext cx="3363752" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="C0C8D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="AutoShape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1354258" y="5330421"/>
+            <a:ext cx="3363752" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="C0C8D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5245297" y="2085929"/>
+            <a:ext cx="7797407" cy="6488984"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7797407" h="6488984">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7797406" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7797406" y="6488985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6488985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect l="-1296" t="-524" r="-1296" b="-5496"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln w="9525" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="C0C8D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5859793" y="1039292"/>
+            <a:ext cx="6568413" cy="601913"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="4884"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3516" u="none" strike="noStrike" spc="119">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>O Tabuleiro e a Sociedade</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14" name="Group 14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1531298" y="1103601"/>
+            <a:ext cx="3363752" cy="3717831"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4485003" cy="4957109"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="15" name="Group 15"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4485003" cy="4957109"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="4826000" cy="5334000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Freeform 16"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="0" y="0"/>
+                <a:ext cx="4826000" cy="5334000"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect l="l" t="t" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="4826000" h="5334000">
+                    <a:moveTo>
+                      <a:pt x="482600" y="0"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="4343400" y="0"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="4609933" y="0"/>
+                      <a:pt x="4826000" y="216067"/>
+                      <a:pt x="4826000" y="482600"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="4826000" y="4851400"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="4826000" y="5117933"/>
+                      <a:pt x="4609933" y="5334000"/>
+                      <a:pt x="4343400" y="5334000"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="482600" y="5334000"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="216067" y="5334000"/>
+                      <a:pt x="0" y="5117933"/>
+                      <a:pt x="0" y="4851400"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="482600"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="0" y="216067"/>
+                      <a:pt x="216067" y="0"/>
+                      <a:pt x="482600" y="0"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="F7F9FC"/>
+              </a:solidFill>
+              <a:ln w="19050" cap="sq">
+                <a:solidFill>
+                  <a:srgbClr val="D0D8E0"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="pt-BR"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Freeform 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="826185" y="1200552"/>
+              <a:ext cx="2832633" cy="2124475"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2832633" h="2124475">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2832633" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2832633" y="2124476"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2124476"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId6"/>
+              <a:stretch>
+                <a:fillRect l="-6285" r="-6285"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="TextBox 18"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="219048"/>
+              <a:ext cx="4485003" cy="473749"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="2924"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2105" b="1" u="none" strike="noStrike" spc="71">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins Bold"/>
+                  <a:ea typeface="Poppins Bold"/>
+                  <a:cs typeface="Poppins Bold"/>
+                  <a:sym typeface="Poppins Bold"/>
+                </a:rPr>
+                <a:t>Mesa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="TextBox 19"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="236053" y="3718525"/>
+              <a:ext cx="4012897" cy="376573"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="2412"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1723" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="171612">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>Representa uma Sociedade.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Group 20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1531298" y="5540469"/>
+            <a:ext cx="3363752" cy="3717831"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4485003" cy="4957109"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Freeform 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590132" y="708158"/>
+              <a:ext cx="2832633" cy="2124475"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2832633" h="2124475">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2832633" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2832633" y="2124475"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2124475"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect l="-16785" t="-9327" r="-16785" b="-9327"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="22" name="Group 22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4485003" cy="4957109"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="4826000" cy="5334000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="23" name="Freeform 23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="0" y="0"/>
+                <a:ext cx="4826000" cy="5334000"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect l="l" t="t" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="4826000" h="5334000">
+                    <a:moveTo>
+                      <a:pt x="482600" y="0"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="4343400" y="0"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="4609933" y="0"/>
+                      <a:pt x="4826000" y="216067"/>
+                      <a:pt x="4826000" y="482600"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="4826000" y="4851400"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="4826000" y="5117933"/>
+                      <a:pt x="4609933" y="5334000"/>
+                      <a:pt x="4343400" y="5334000"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="482600" y="5334000"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="216067" y="5334000"/>
+                      <a:pt x="0" y="5117933"/>
+                      <a:pt x="0" y="4851400"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="482600"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="0" y="216067"/>
+                      <a:pt x="216067" y="0"/>
+                      <a:pt x="482600" y="0"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="F7F9FC"/>
+              </a:solidFill>
+              <a:ln w="19050" cap="sq">
+                <a:solidFill>
+                  <a:srgbClr val="D0D8E0"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="pt-BR"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="TextBox 24"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="236053" y="3675451"/>
+              <a:ext cx="4012897" cy="646584"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="1924"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1707" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="171612">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>Representa a sua Empresa</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="1924"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1707" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="171612">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>(ou sua equipe).</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Freeform 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="499433" y="1005471"/>
+              <a:ext cx="3486138" cy="2322639"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3486138" h="2322639">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3486137" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3486137" y="2322639"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2322639"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId8"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="TextBox 26"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="193906"/>
+              <a:ext cx="4485003" cy="473749"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="2924"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2105" b="1" u="none" strike="noStrike" spc="71">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins Bold"/>
+                  <a:ea typeface="Poppins Bold"/>
+                  <a:cs typeface="Poppins Bold"/>
+                  <a:sym typeface="Poppins Bold"/>
+                </a:rPr>
+                <a:t>O Peão</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="27" name="TextBox 27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="193055" y="709790"/>
-[...101 lines deleted...]
-            <a:ext cx="1279003" cy="1255853"/>
+            <a:off x="13711685" y="3576639"/>
+            <a:ext cx="3186713" cy="1196570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="1917"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1661" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="171612">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Caso sua empresa tenha mais de um jogador, escolham um líder para dar a palavra final</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="1917"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1661" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="171612">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>(pode ser trocado durante o jogo).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28" name="Group 28"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13711685" y="5540469"/>
+            <a:ext cx="3367164" cy="3717831"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4489552" cy="4957109"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="29" name="Group 29"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4549" y="0"/>
+              <a:ext cx="4485003" cy="4957109"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="4826000" cy="5334000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="30" name="Freeform 30"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="0" y="0"/>
+                <a:ext cx="4826000" cy="5334000"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect l="l" t="t" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="4826000" h="5334000">
+                    <a:moveTo>
+                      <a:pt x="482600" y="0"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="4343400" y="0"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="4609933" y="0"/>
+                      <a:pt x="4826000" y="216067"/>
+                      <a:pt x="4826000" y="482600"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="4826000" y="4851400"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="4826000" y="5117933"/>
+                      <a:pt x="4609933" y="5334000"/>
+                      <a:pt x="4343400" y="5334000"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="482600" y="5334000"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="216067" y="5334000"/>
+                      <a:pt x="0" y="5117933"/>
+                      <a:pt x="0" y="4851400"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="482600"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="0" y="216067"/>
+                      <a:pt x="216067" y="0"/>
+                      <a:pt x="482600" y="0"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="F7F9FC"/>
+              </a:solidFill>
+              <a:ln w="19050" cap="sq">
+                <a:solidFill>
+                  <a:srgbClr val="D0D8E0"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="pt-BR"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Freeform 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="837265" y="1015099"/>
+              <a:ext cx="2961370" cy="2416034"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2961370" h="2416034">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2961370" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2961370" y="2416035"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2416035"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect l="-1439" r="-5909"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="TextBox 32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="51675" y="3686159"/>
+              <a:ext cx="4390750" cy="1006398"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="2056"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1662" u="none" strike="noStrike" spc="66">
+                  <a:solidFill>
+                    <a:srgbClr val="171612">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>O Juiz da mesa. Ele controla o banco, as cartas e resolve qualquer dúvida.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="TextBox 33"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="88630"/>
+              <a:ext cx="4485003" cy="473749"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="2924"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2105" b="1" u="none" strike="noStrike" spc="71">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins Bold"/>
+                  <a:ea typeface="Poppins Bold"/>
+                  <a:cs typeface="Poppins Bold"/>
+                  <a:sym typeface="Poppins Bold"/>
+                </a:rPr>
+                <a:t>O facilitador</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="TextBox 34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8339700" y="3244947"/>
-            <a:ext cx="908613" cy="1255853"/>
+            <a:off x="13534645" y="1253599"/>
+            <a:ext cx="3363752" cy="369599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2924"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2105" b="1" u="none" strike="noStrike" spc="71">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins Bold"/>
+                <a:ea typeface="Poppins Bold"/>
+                <a:cs typeface="Poppins Bold"/>
+                <a:sym typeface="Poppins Bold"/>
+              </a:rPr>
+              <a:t>O Líder</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1058" y="0"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="6" name="Group 6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1545744" y="250576"/>
+            <a:ext cx="15196512" cy="8782749"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="23651596" cy="13669323"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Freeform 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="23651660" cy="13669311"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="23651660" h="13669311">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="23651660" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="23651660" y="13669311"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="13669311"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId3">
+                <a:alphaModFix amt="95000"/>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect l="-1774" r="-1773"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Freeform 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11814550" y="6870533"/>
+            <a:ext cx="1226174" cy="1322021"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1226174" h="1322021">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1226175" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1226175" y="1322021"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1322021"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip>
+              <a:alphaModFix amt="95000"/>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6322681" y="635342"/>
+            <a:ext cx="5668612" cy="712176"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="5898"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4212">
+                <a:solidFill>
+                  <a:srgbClr val="192F56">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>Receita da Empresa</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="544240" y="663604"/>
-[...128 lines deleted...]
-            <a:ext cx="3179778" cy="2092325"/>
+            <a:off x="8396130" y="6832433"/>
+            <a:ext cx="2464157" cy="1328729"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2857"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2056" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="0F456F">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>A Receita:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2619"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1884" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="131311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>Sua empresa fatura exatos $ 1000 por rodada.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3652973" y="6832433"/>
+            <a:ext cx="2578801" cy="1315550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2847"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2056" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="AD8732">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>Tempo:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2610"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1884" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="131311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>Cada rodada representa um</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2610"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1884" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="131311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>período (ex: 1 mês).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13297363" y="6841958"/>
+            <a:ext cx="2156860" cy="960948"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2718"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2056" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="AD2626">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>A Obrigação:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2491"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1884" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="131311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>O imposto devido </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2491"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1884" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="131311">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>é de $ 300.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Freeform 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14908153" y="9098627"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579101"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579101"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Freeform 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6820760" y="6813342"/>
+            <a:ext cx="1191106" cy="1349432"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1191106" h="1349432">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1191107" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1191107" y="1349431"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1349431"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect l="-485" r="-485"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Freeform 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2477980" y="6813342"/>
+            <a:ext cx="841373" cy="1267605"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="841373" h="1267605">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="841373" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="841373" y="1267604"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1267604"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="227860" y="237067"/>
-            <a:ext cx="7874493" cy="2616101"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...32 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4665133" y="1867070"/>
-            <a:ext cx="4956335" cy="3174787"/>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="CaixaDeTexto 5">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="227861" y="2807001"/>
-            <a:ext cx="4114800" cy="2062103"/>
+            <a:off x="15068854" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2059743" y="846955"/>
+            <a:ext cx="14256594" cy="7748839"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="19008792" cy="10331786"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="TextBox 8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2499374" y="5438090"/>
+              <a:ext cx="2437070" cy="1440821"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2204"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2052" b="1" spc="32">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans Bold"/>
+                  <a:ea typeface="Open Sans Bold"/>
+                  <a:cs typeface="Open Sans Bold"/>
+                  <a:sym typeface="Open Sans Bold"/>
+                </a:rPr>
+                <a:t>Ação:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2108"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1963" spc="31">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>Você declara e paga e seus tributos.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="TextBox 9"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2499374" y="7336179"/>
+              <a:ext cx="2514398" cy="1591949"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2432"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2052" b="1" spc="53">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans Bold"/>
+                  <a:ea typeface="Open Sans Bold"/>
+                  <a:cs typeface="Open Sans Bold"/>
+                  <a:sym typeface="Open Sans Bold"/>
+                </a:rPr>
+                <a:t>Resultado Imediato:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2326"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1963" spc="76">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>O facilitador te entrega $ 700 </a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="TextBox 10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2499374" y="9198822"/>
+              <a:ext cx="3105464" cy="1084944"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2173"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2052" b="1" spc="47">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans Bold"/>
+                  <a:ea typeface="Open Sans Bold"/>
+                  <a:cs typeface="Open Sans Bold"/>
+                  <a:sym typeface="Open Sans Bold"/>
+                </a:rPr>
+                <a:t>Status:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2079"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1963" spc="45">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>Você ajuda a financiar o Estado.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="TextBox 11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14484093" y="5526556"/>
+              <a:ext cx="3416329" cy="910906"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2873"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2052" b="1" spc="43">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans Bold"/>
+                  <a:ea typeface="Open Sans Bold"/>
+                  <a:cs typeface="Open Sans Bold"/>
+                  <a:sym typeface="Open Sans Bold"/>
+                </a:rPr>
+                <a:t>Ação:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="2748"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1963" spc="41">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>Você decide sonegar.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="TextBox 12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14484093" y="6739401"/>
+              <a:ext cx="2872562" cy="1851720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2873"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2052" b="1" spc="30">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans Bold"/>
+                  <a:ea typeface="Open Sans Bold"/>
+                  <a:cs typeface="Open Sans Bold"/>
+                  <a:sym typeface="Open Sans Bold"/>
+                </a:rPr>
+                <a:t>Resultado Imediato:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2748"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1963" spc="29">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>O facilitador te entrega $ 1000.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="TextBox 13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14484093" y="9179772"/>
+              <a:ext cx="3862202" cy="1152013"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2362"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2052" b="1" spc="28">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans Bold"/>
+                  <a:ea typeface="Open Sans Bold"/>
+                  <a:cs typeface="Open Sans Bold"/>
+                  <a:sym typeface="Open Sans Bold"/>
+                </a:rPr>
+                <a:t>Status:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2259"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1963" spc="27">
+                  <a:solidFill>
+                    <a:srgbClr val="1C1A15">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans"/>
+                  <a:cs typeface="Open Sans"/>
+                  <a:sym typeface="Open Sans"/>
+                </a:rPr>
+                <a:t>Ganho máximo, sem pagamento de impostos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="TextBox 14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-114300"/>
+              <a:ext cx="19008792" cy="1279018"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="8025"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="5732" spc="114">
+                  <a:solidFill>
+                    <a:srgbClr val="192F56">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Genty Sans"/>
+                  <a:ea typeface="Genty Sans"/>
+                  <a:cs typeface="Genty Sans"/>
+                  <a:sym typeface="Genty Sans"/>
+                </a:rPr>
+                <a:t>O Grande Dilema: A Decisão da Rodada</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15" name="Group 15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="445085"/>
+            <a:ext cx="16318681" cy="8493797"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="24379238" cy="12689279"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Freeform 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="24379301" cy="12689267"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="24379301" h="12689267">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="24379301" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="24379301" y="12689267"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="12689267"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4">
+                <a:alphaModFix amt="90250"/>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect t="-3616" b="-3616"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="529" y="-1"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15068854" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1365566" y="681381"/>
+            <a:ext cx="15556868" cy="8496185"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="20742491" cy="11328247"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="20742491" cy="11328247"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="20742491" h="11328247">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="20742491" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="20742491" y="11328247"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="11328247"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4">
+                <a:alphaModFix amt="95000"/>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect t="-2080"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Freeform 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13734003" y="8298771"/>
+              <a:ext cx="1726311" cy="2967096"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1726311" h="2967096">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1726311" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1726311" y="2967097"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2967097"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip>
+                <a:alphaModFix amt="95000"/>
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Freeform 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13610327" y="401098"/>
+              <a:ext cx="1849987" cy="3010334"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1849987" h="3010334">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1849987" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1849987" y="3010334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="3010334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip>
+                <a:alphaModFix amt="95000"/>
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="TextBox 11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="536661" y="8179242"/>
+              <a:ext cx="4899758" cy="2015270"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3024"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Decida se irá pagar os tributos devidos ou sonegar. Não revele sua escolha para a mesa!</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="TextBox 12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="991542" y="7072156"/>
+              <a:ext cx="2848573" cy="590861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3768"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2691">
+                  <a:solidFill>
+                    <a:srgbClr val="1B304F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Montserrat Extra-Bold"/>
+                  <a:ea typeface="Montserrat Extra-Bold"/>
+                  <a:cs typeface="Montserrat Extra-Bold"/>
+                  <a:sym typeface="Montserrat Extra-Bold"/>
+                </a:rPr>
+                <a:t>1. A Escolha</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="TextBox 13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7559453" y="7067599"/>
+              <a:ext cx="3423076" cy="590861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3768"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2691">
+                  <a:solidFill>
+                    <a:srgbClr val="1B304F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Montserrat Extra-Bold"/>
+                  <a:ea typeface="Montserrat Extra-Bold"/>
+                  <a:cs typeface="Montserrat Extra-Bold"/>
+                  <a:sym typeface="Montserrat Extra-Bold"/>
+                </a:rPr>
+                <a:t>2. O Comando</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="TextBox 14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6895768" y="8169717"/>
+              <a:ext cx="5001336" cy="3158530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3112"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>O facilitador dirá em voz</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3112"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>alta: Pago ou não? Todos</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3112"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>os líderes de empresa</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3112"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>levantam a mão fechada,</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3112"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>no exato ritmo do</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3112"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>tradicional Dois ou Um.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="TextBox 15"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15736994" y="556017"/>
+              <a:ext cx="4885388" cy="2103144"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3125"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1B304F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1B304F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins Bold"/>
+                  <a:ea typeface="Poppins Bold"/>
+                  <a:cs typeface="Poppins Bold"/>
+                  <a:sym typeface="Poppins Bold"/>
+                </a:rPr>
+                <a:t>PAGAR</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3125"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Abaixe</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t> a </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>mão</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>mostrando</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2261" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1D1C">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3125"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>1 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>dedo</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>. </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Receba</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t> $ 700 do</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3125"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>facilitador</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="TextBox 16"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15736994" y="9375364"/>
+              <a:ext cx="5005497" cy="1571622"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3155"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="192F56">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins Bold"/>
+                  <a:ea typeface="Poppins Bold"/>
+                  <a:cs typeface="Poppins Bold"/>
+                  <a:sym typeface="Poppins Bold"/>
+                </a:rPr>
+                <a:t>SONEGAR</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="3155"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2261">
+                  <a:solidFill>
+                    <a:srgbClr val="1D1D1C">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Abaixe a mão mostrando 2 dedos. Fique com $1000.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="373103"/>
+            <a:ext cx="8115300" cy="879934"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...57 lines deleted...]
-        </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="7186"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="pt-BR" sz="3600" b="1" dirty="0">
-[...48 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="5199">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>Dinâmica do Pago ou Não</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="529" y="-1"/>
-            <a:ext cx="9752542" cy="5851525"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15068854" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="452764" y="103893"/>
+            <a:ext cx="16914952" cy="9435373"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="24379238" cy="13599046"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="24379301" cy="13599033"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="24379301" h="13599033">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="24379301" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="24379301" y="13599033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="13599033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4">
+                <a:alphaModFix amt="95000"/>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect t="-29" b="-29"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3693673" y="7398912"/>
+            <a:ext cx="2991811" cy="770426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2711"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2226">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>O Estado tem recursos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2740" b="1" spc="46">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>suficientes. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4144888" y="3459336"/>
-[...75 lines deleted...]
-            <a:ext cx="3518814" cy="2345876"/>
+            <a:off x="11939574" y="7398912"/>
+            <a:ext cx="2439098" cy="759962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="2757"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2229">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>O Estado fica </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3330"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2692" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+                <a:ea typeface="Open Sans Bold"/>
+                <a:cs typeface="Open Sans Bold"/>
+                <a:sym typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>sem recursos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2692">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="3200239"/>
-            <a:ext cx="3265413" cy="2176942"/>
+            <a:off x="2287656" y="1737055"/>
+            <a:ext cx="2204972" cy="1171451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPts val="4118"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3375">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>Maioria decide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPts val="5118"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4195">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>PAGAR</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="CaixaDeTexto 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="95250" y="445957"/>
-            <a:ext cx="5723467" cy="2308324"/>
+            <a:off x="13223552" y="1718005"/>
+            <a:ext cx="2251031" cy="1576069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3646"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="pt-BR" sz="3600" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:t>Se a maioria das empresas da mesa decidir pagar, o Estado terá recursos suficientes...</a:t>
+              <a:rPr lang="en-US" sz="2777">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>Maioria decide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5542"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4221">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>NÃO PAGAR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3354"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2554">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>(ou ocorre EMPATE)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8222858" y="4079266"/>
+            <a:ext cx="1991895" cy="1443552"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="5674"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4744">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>A Maioria</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="5674"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4744">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:rPr>
+              <a:t>da Mesa</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1519039" y="414298"/>
+            <a:ext cx="15249923" cy="1095455"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="8920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6371" spc="31">
+                <a:solidFill>
+                  <a:srgbClr val="182A50"/>
+                </a:solidFill>
+                <a:latin typeface="Genty Sans"/>
+                <a:ea typeface="Genty Sans"/>
+                <a:cs typeface="Genty Sans"/>
+                <a:sym typeface="Genty Sans"/>
+              </a:rPr>
+              <a:t>O Efeito Coletivo: 0 Destino do Estado</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="275866" y="178602"/>
-            <a:ext cx="5760868" cy="6186309"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...53 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5F5F5"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="16200000">
-[...1 lines deleted...]
-            <a:ext cx="4332466" cy="2806529"/>
+          <a:xfrm>
+            <a:off x="15068854" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="818615" y="237589"/>
+            <a:ext cx="16445511" cy="8963569"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="21927349" cy="11951426"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="8" name="Group 8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="21927349" cy="11951426"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="24379238" cy="13287819"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Freeform 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="0" y="0"/>
+                <a:ext cx="24379301" cy="13287808"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect l="l" t="t" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="24379301" h="13287808">
+                    <a:moveTo>
+                      <a:pt x="0" y="0"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="24379301" y="0"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="24379301" y="13287808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="13287808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="0"/>
+                    </a:lnTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId4">
+                  <a:alphaModFix amt="90250"/>
+                </a:blip>
+                <a:stretch>
+                  <a:fillRect t="-1201" b="-1201"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="pt-BR"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="TextBox 10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6426914" y="2506956"/>
+              <a:ext cx="5738284" cy="2172228"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3537"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2698" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Barlow Condensed Bold"/>
+                  <a:ea typeface="Barlow Condensed Bold"/>
+                  <a:cs typeface="Barlow Condensed Bold"/>
+                  <a:sym typeface="Barlow Condensed Bold"/>
+                </a:rPr>
+                <a:t>Casas </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2698" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Barlow Condensed Bold"/>
+                  <a:ea typeface="Barlow Condensed Bold"/>
+                  <a:cs typeface="Barlow Condensed Bold"/>
+                  <a:sym typeface="Barlow Condensed Bold"/>
+                </a:rPr>
+                <a:t>Coloridas</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2698" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Barlow Condensed Bold"/>
+                  <a:ea typeface="Barlow Condensed Bold"/>
+                  <a:cs typeface="Barlow Condensed Bold"/>
+                  <a:sym typeface="Barlow Condensed Bold"/>
+                </a:rPr>
+                <a:t>:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3353"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>O </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>que</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>acontece</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>aqui</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2557" spc="71" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> DEPENDE</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3087"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>do Estado (se </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>tem</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>recursos</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>suficientes</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>ou</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>não</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2355" spc="35" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>).</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="TextBox 11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14934345" y="2394864"/>
+              <a:ext cx="5554051" cy="2109484"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3439"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2697">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Barlow Condensed Bold"/>
+                  <a:ea typeface="Barlow Condensed Bold"/>
+                  <a:cs typeface="Barlow Condensed Bold"/>
+                  <a:sym typeface="Barlow Condensed Bold"/>
+                </a:rPr>
+                <a:t>Casas Cinzas:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3044"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2388" spc="162">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>Eventos fixos, acontecem independentemente de o Estado ter ou não recursos.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="TextBox 12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3652714" y="9636568"/>
+              <a:ext cx="13281893" cy="938905"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2735"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>Se </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>uma</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>consequência</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> mandar </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>você</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>avançar</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>ou</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>recuar</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> para </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>uma</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="110" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> NOVA casa,</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="2735"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>NÃO </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>deve</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> ser </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>cumprida</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> a </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>consequência</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>na</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t> nova </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>posição</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2356" spc="40" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Roboto Condensed"/>
+                  <a:ea typeface="Roboto Condensed"/>
+                  <a:cs typeface="Roboto Condensed"/>
+                  <a:sym typeface="Roboto Condensed"/>
+                </a:rPr>
+                <a:t>.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="TextBox 13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3652713" y="8840583"/>
+              <a:ext cx="2133829" cy="641031"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="4193"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2995" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="11100F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Barlow Condensed Bold"/>
+                  <a:ea typeface="Barlow Condensed Bold"/>
+                  <a:cs typeface="Barlow Condensed Bold"/>
+                  <a:sym typeface="Barlow Condensed Bold"/>
+                </a:rPr>
+                <a:t>Importante</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2995" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="11100F">
+                    <a:alpha val="94902"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Barlow Condensed Bold"/>
+                <a:ea typeface="Barlow Condensed Bold"/>
+                <a:cs typeface="Barlow Condensed Bold"/>
+                <a:sym typeface="Barlow Condensed Bold"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="TextBox 14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2230321" y="593904"/>
+              <a:ext cx="17466707" cy="1181777"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="7449"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="5321" spc="138">
+                  <a:solidFill>
+                    <a:srgbClr val="292F5F">
+                      <a:alpha val="94902"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:latin typeface="Genty Sans"/>
+                  <a:ea typeface="Genty Sans"/>
+                  <a:cs typeface="Genty Sans"/>
+                  <a:sym typeface="Genty Sans"/>
+                </a:rPr>
+                <a:t>Movimentação e Casas do Tabuleiro</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="CaixaDeTexto 1">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="284331" y="364868"/>
-            <a:ext cx="9038209" cy="1077218"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect t="-666" b="-666"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="185526" y="2125133"/>
-            <a:ext cx="4356527" cy="3269190"/>
+            <a:off x="610288" y="250576"/>
+            <a:ext cx="17067424" cy="9785848"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="4495124" cy="2577343"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4495124" cy="2577343"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="4495124" h="2577343">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4495124" y="2577343"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2577343"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FAF9F7"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-95250"/>
+              <a:ext cx="4495124" cy="2672593"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3927"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="CaixaDeTexto 5">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Freeform 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4727579" y="1190369"/>
-            <a:ext cx="4880942" cy="4093428"/>
+            <a:off x="15068854" y="9258300"/>
+            <a:ext cx="2351147" cy="579100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-          <a:noFill/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2351147" h="579100">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2351147" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="579100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...21 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="608912" y="244724"/>
+            <a:ext cx="17068800" cy="9791700"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22758400" cy="13055600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="8" name="Group 8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="22758400" cy="13055600"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="22758400" cy="13055600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Freeform 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="0" y="0"/>
+                <a:ext cx="22758400" cy="13055600"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect l="l" t="t" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="22758400" h="13055600">
+                    <a:moveTo>
+                      <a:pt x="0" y="0"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="22758400" y="0"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="22758400" y="13055600"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="13055600"/>
+                    </a:lnTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="FAF9F7"/>
+              </a:solidFill>
+              <a:ln w="19050" cap="sq">
+                <a:solidFill>
+                  <a:srgbClr val="D4C5A9"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="pt-BR"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Freeform 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5729088" y="2725346"/>
+              <a:ext cx="11824083" cy="594939"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="11824083" h="594939">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="11824083" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="11824083" y="594939"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="594939"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4"/>
+              <a:stretch>
+                <a:fillRect t="-16170" b="-16170"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Freeform 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7220625" y="5059160"/>
+              <a:ext cx="3267451" cy="311530"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3267451" h="311530">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3267452" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3267452" y="311530"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="311530"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId5"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Freeform 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10785118" y="4480605"/>
+              <a:ext cx="1188164" cy="1171945"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1188164" h="1171945">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1188164" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1188164" y="1171945"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1171945"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId6"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Freeform 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12270323" y="5059160"/>
+              <a:ext cx="3267451" cy="311530"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3267451" h="311530">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3267452" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3267452" y="311530"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="311530"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Freeform 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2467969" y="7106355"/>
+              <a:ext cx="17822463" cy="296695"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="17822463" h="296695">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="17822462" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="17822462" y="296695"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="296695"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId8"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1279805" y="8856855"/>
+              <a:ext cx="20198791" cy="3219140"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="20198791" h="3219140">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="20198790" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="20198790" y="3219140"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="3219140"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Freeform 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1873887" y="9435410"/>
+              <a:ext cx="2079287" cy="2062030"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2079287" h="2062030">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2079287" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2079287" y="2062030"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="2062030"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId10"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Freeform 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="19279005" y="12014200"/>
+              <a:ext cx="3134863" cy="772134"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3134863" h="772134">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3134863" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3134863" y="772134"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="772134"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId3"/>
+              <a:stretch>
+                <a:fillRect l="-378817" t="-1384000" r="-199014" b="-52000"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Freeform 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5729088" y="743351"/>
+              <a:ext cx="1501435" cy="1501435"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1501435" h="1501435">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1501434" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1501434" y="1501435"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1501435"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip>
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="TextBox 19"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7348151" y="277597"/>
+              <a:ext cx="9681162" cy="2232919"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="14082"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="10059" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="B82B1D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Droid Serif Bold"/>
+                  <a:ea typeface="Droid Serif Bold"/>
+                  <a:cs typeface="Droid Serif Bold"/>
+                  <a:sym typeface="Droid Serif Bold"/>
+                </a:rPr>
+                <a:t>Malha Fina</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="TextBox 20"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6962794" y="3449390"/>
+              <a:ext cx="8832812" cy="987643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="6256"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4468" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="422716"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>Tributo Sonegado: $ 300</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="TextBox 21"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7312114" y="5816066"/>
+              <a:ext cx="8134172" cy="987643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="6256"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4468" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="422716"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>Multa de Ofício: $ 450</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="TextBox 22"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4667261" y="7426526"/>
+              <a:ext cx="13423879" cy="987643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="6256"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4468" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="422716"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>Total de $750 (por período sonegado)</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="TextBox 23"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4193183" y="9442400"/>
+              <a:ext cx="11178249" cy="653518"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="4169"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2978" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>Pagamento do tributo sonegado ocorre quando:</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="TextBox 24"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10855220" y="3972650"/>
+              <a:ext cx="1047961" cy="2147007"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="13560"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9686" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="C69364"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>+</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="TextBox 25"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3963317" y="10332109"/>
+              <a:ext cx="17285413" cy="1230423"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3846"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>• Quem </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>cair</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>na</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> casa da DENÚNCIA </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>poderá</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>denunciar</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> um </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>concorrente</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> à </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>Receita</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> Federal.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="3846"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>• Se o </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>sonegador</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>tirar</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>uma</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> carta de “</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>malha</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>fina</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2564" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF9EF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Bold"/>
+                  <a:ea typeface="Lato Bold"/>
+                  <a:cs typeface="Lato Bold"/>
+                  <a:sym typeface="Lato Bold"/>
+                </a:rPr>
+                <a:t>”.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Tema do Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Tema do Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Tema do Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...172 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" enabled="0" method="" siteId="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>479</Words>
+  <Words>910</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Personalizar</PresentationFormat>
-  <Paragraphs>66</Paragraphs>
-  <Slides>16</Slides>
+  <Paragraphs>159</Paragraphs>
+  <Slides>15</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fontes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de slides</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="36" baseType="lpstr">
+      <vt:lpstr>Inter</vt:lpstr>
+      <vt:lpstr>Barlow Condensed Bold</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Inter Bold</vt:lpstr>
+      <vt:lpstr>Genty Sans</vt:lpstr>
+      <vt:lpstr>Roboto Bold</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Roboto Condensed</vt:lpstr>
+      <vt:lpstr>Lato Bold</vt:lpstr>
+      <vt:lpstr>Poppins</vt:lpstr>
+      <vt:lpstr>Montserrat Extra-Bold</vt:lpstr>
+      <vt:lpstr>Montserrat Classic</vt:lpstr>
+      <vt:lpstr>Roboto Condensed Bold</vt:lpstr>
+      <vt:lpstr>Open Sans Bold</vt:lpstr>
+      <vt:lpstr>Droid Serif Bold</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Alegreya SC Bold</vt:lpstr>
+      <vt:lpstr>Alegreya Bold</vt:lpstr>
+      <vt:lpstr>Poppins Bold</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Receita Federal do Brasil</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Apresentação do PowerPoint</dc:title>
-  <dc:creator>Felipe Zaiden Rezende</dc:creator>
+  <dc:title>Cópia de manual jogo "Pago ou Não"</dc:title>
+  <dc:creator>Rosangela Galvao de Moraes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:identifier>DAHK3YXzATA</dc:identifier>
 </cp:coreProperties>
 </file>