--- v0 (2026-01-17)
+++ v1 (2026-07-03)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rfbgov-my.sharepoint.com/personal/paulo_carro_rfb_gov_br/Documents/Conscientizacao Tributaria/Jogo Pago Ou Nao - Materiais Digitais/Materiais do Jogo - Base/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="487" documentId="8_{040942CF-8F9D-4D92-9D75-878DC585A076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07C359B1-8256-4BCC-9056-A99A844E1ACF}"/>
+  <xr:revisionPtr revIDLastSave="505" documentId="8_{040942CF-8F9D-4D92-9D75-878DC585A076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D2020CC4-915F-4948-91F2-3974819D016A}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A670826-3113-4349-BEC2-998B96FA3BE8}"/>
   </bookViews>
   <sheets>
     <sheet name="Matriz de Resultados" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Matriz de Resultados'!$A$1:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Matriz de Resultados'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -94,129 +93,129 @@
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(somatório das rodadas)</t>
     </r>
   </si>
   <si>
     <t>Valor Total ($) RECEITA</t>
   </si>
   <si>
     <t>Quantidade de vezes que SONEGOU Imposto</t>
   </si>
   <si>
     <t>Valor Total ($) Imposto SONEGADO</t>
   </si>
   <si>
     <t>Quantidade de vezes que PAGOU Imposto TEMPESTIVAMENTE</t>
   </si>
   <si>
     <t>Valor Total ($) Imposto PAGO TEMPESTIVAMENTE</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Valor Total ($) Imposto PAGO 
-[...16 lines deleted...]
-    <r>
       <t xml:space="preserve">Total de CASAS prejudicadas 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(nos casos de investimentos INSUFICIENTES)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total ($) de RENDIMENTOS prejudicados </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(nos casos de investimentos INSUFICIENTES)</t>
     </r>
   </si>
   <si>
     <t>Quantidade Total de SONEGAÇÕES</t>
   </si>
   <si>
     <t>Quantidade Total de PAGAMENTOS (Tempestivos)</t>
   </si>
   <si>
     <t>Resultados Totais - SOCIEDADE (somatório dos resultados individuais)</t>
   </si>
   <si>
     <t>Valor Total ($) PIB
 (soma das receitas individuais)</t>
   </si>
   <si>
-    <t xml:space="preserve">Valor Total ($) Imposto PAGO </t>
-[...1 lines deleted...]
-  <si>
     <t>Total de CASAS prejudicadas</t>
   </si>
   <si>
     <t>Valor Total ($) de RENDIMENTOS prejudicados</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Valor Total ($) PAGO em AÇÃO FISCAL </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Malha Fina / Denúncia / 
+Denúncia Espontânea)</t>
+    </r>
+  </si>
+  <si>
+    <t>Valor Total ($) PAGO em AÇÃO FISCAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -224,59 +223,50 @@
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="10"/>
-[...7 lines deleted...]
-      <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
@@ -399,112 +389,108 @@
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -797,204 +783,204 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F9AD6D8-F1FE-4054-8B35-885380C28DE7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.81640625" customWidth="1"/>
     <col min="2" max="2" width="15.7265625" customWidth="1"/>
-    <col min="3" max="3" width="31.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.453125" customWidth="1"/>
     <col min="4" max="9" width="24.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="13"/>
     </row>
     <row r="2" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="3" spans="2:9" ht="62.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="6"/>
+      <c r="B3" s="4"/>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="9" t="s">
-        <v>14</v>
+      <c r="I4" s="6" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="15"/>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="8"/>
-[...5 lines deleted...]
-        <v>11</v>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="7" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="15"/>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="10" t="s">
+      <c r="I6" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="15"/>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="8"/>
-[...5 lines deleted...]
-        <v>12</v>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="6" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="15"/>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
-      <c r="I8" s="9" t="s">
+      <c r="I8" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="15"/>
-      <c r="C9" s="7" t="s">
-[...8 lines deleted...]
-        <v>15</v>
+      <c r="C9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="6" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="15"/>
-      <c r="C10" s="5" t="s">
-        <v>9</v>
+      <c r="C10" s="10" t="s">
+        <v>8</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="9" t="s">
-        <v>16</v>
+      <c r="I10" s="6" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="2:9" ht="65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="16"/>
-      <c r="C11" s="5" t="s">
-        <v>10</v>
+      <c r="C11" s="10" t="s">
+        <v>9</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="9" t="s">
-        <v>17</v>
+      <c r="I11" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B4:B11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" enabled="0" method="" siteId="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>