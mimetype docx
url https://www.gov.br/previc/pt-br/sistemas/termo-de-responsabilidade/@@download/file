--- v0 (2026-06-07)
+++ v1 (2026-10-31)
@@ -60,84 +60,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="003A2469" w:rsidRPr="00772D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A2469" w:rsidRPr="00772D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>RESPONSABILIDADE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FB0623" w14:textId="00424D94" w:rsidR="00387FAD" w:rsidRPr="00772D51" w:rsidRDefault="00772D51" w:rsidP="00772D51">
+    <w:p w14:paraId="61FB0623" w14:textId="6FECF43E" w:rsidR="00387FAD" w:rsidRPr="00772D51" w:rsidRDefault="00772D51" w:rsidP="00772D51">
       <w:pPr>
         <w:spacing w:line="319" w:lineRule="auto"/>
         <w:ind w:right="3013"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
       <w:r w:rsidR="003A2469" w:rsidRPr="00772D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>PORTARIA MPS Nº 862, DE 23 DE MARÇO DE 2001</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A2469" w:rsidRPr="00772D51">
+        <w:t xml:space="preserve">PORTARIA </w:t>
+      </w:r>
+      <w:r w:rsidR="0070711A" w:rsidRPr="0070711A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-43"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>PREVIC Nº 578, DE 29 DE JULHO DE 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-43"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="762769EB" w14:textId="1CFB033E" w:rsidR="00387FAD" w:rsidRPr="00772D51" w:rsidRDefault="00772D51" w:rsidP="00772D51">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:right="3013"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3081,58 +3080,58 @@
             <v:path arrowok="t"/>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00772D51">
         <w:t xml:space="preserve">                                                                                                              </w:t>
       </w:r>
       <w:r w:rsidR="003A2469">
         <w:t>Assinatura</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00387FAD">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="580" w:right="600" w:bottom="380" w:left="580" w:header="0" w:footer="181" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AC9ED6A" w14:textId="77777777" w:rsidR="00BD5B5F" w:rsidRDefault="00BD5B5F">
+    <w:p w14:paraId="2E630D48" w14:textId="77777777" w:rsidR="0053447F" w:rsidRDefault="0053447F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483B85E6" w14:textId="77777777" w:rsidR="00BD5B5F" w:rsidRDefault="00BD5B5F">
+    <w:p w14:paraId="33064392" w14:textId="77777777" w:rsidR="0053447F" w:rsidRDefault="0053447F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3241,58 +3240,58 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial MT"/>
                     <w:noProof/>
                     <w:color w:val="BEBEBE"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
                 <w:r>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C91F5B" w14:textId="77777777" w:rsidR="00BD5B5F" w:rsidRDefault="00BD5B5F">
+    <w:p w14:paraId="11808EA6" w14:textId="77777777" w:rsidR="0053447F" w:rsidRDefault="0053447F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DD2A7F9" w14:textId="77777777" w:rsidR="00BD5B5F" w:rsidRDefault="00BD5B5F">
+    <w:p w14:paraId="22AE033F" w14:textId="77777777" w:rsidR="0053447F" w:rsidRDefault="0053447F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FEB2349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EFC9FD4"/>
     <w:lvl w:ilvl="0" w:tplc="FE3E16D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="344" w:hanging="235"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
@@ -3419,52 +3418,55 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00387FAD"/>
     <w:rsid w:val="00150077"/>
     <w:rsid w:val="00387FAD"/>
     <w:rsid w:val="003A2469"/>
+    <w:rsid w:val="0053447F"/>
     <w:rsid w:val="00622056"/>
+    <w:rsid w:val="0070711A"/>
     <w:rsid w:val="00772D51"/>
+    <w:rsid w:val="00A13226"/>
     <w:rsid w:val="00BA56E2"/>
     <w:rsid w:val="00BD5B5F"/>
     <w:rsid w:val="00D56456"/>
     <w:rsid w:val="00E30CF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4246,60 +4248,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>378</Words>
-  <Characters>2046</Characters>
+  <Words>379</Words>
+  <Characters>2047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>PREVIC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2420</CharactersWithSpaces>
+  <CharactersWithSpaces>2422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PDF 0002</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-01-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>wkhtmltopdf 0.12.6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">