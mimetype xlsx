--- v0 (2026-06-04)
+++ v1 (2026-06-26)
@@ -1,1741 +1,1690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr dateCompatibility="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\SE-MPOR\CGGA\COLOG\APOIO COLOG\01_TERCEIRIZAÇÃO COM DEDICAÇÃO DE MÃO DE OBRA\TERCEIRIZADOS COMPILADOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sa\Departamentos\MPOR\SE-MPOR\SGA\COLOG\APOIO COLOG\01_TERCEIRIZAÇÃO COM DEDICAÇÃO DE MÃO DE OBRA\CGU\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD60888E-6D86-4411-9A55-923ADD341547}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F2DC643-9AC2-45BA-B772-707B68FD6A53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{53A55CD3-1E14-407B-9D2D-004C7F1BCB14}"/>
   </bookViews>
   <sheets>
-    <sheet name="CPF OCULTO" sheetId="4" r:id="rId1"/>
+    <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Planilha1!$A$1:$G$209</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
+      <x14:workbookPr/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1054" uniqueCount="482">
-[...2 lines deleted...]
-(sem abreviações)</t>
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="1463" uniqueCount="445">
+  <si>
+    <t>Nome da UG
+Unidade Gestora</t>
+  </si>
+  <si>
+    <t>Razão Social da Empresa</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
+    <t>Nome Completo</t>
+  </si>
+  <si>
+    <t>Categoria Profissional</t>
+  </si>
+  <si>
     <t>Unidade da prestação do serviço</t>
   </si>
   <si>
-    <t xml:space="preserve">ADRIANA MARSICO FERNANDES </t>
-[...2 lines deleted...]
-    <t>GAB MIN</t>
+    <t>MINISTERIO DE PORTOS E AEROPORTOS</t>
+  </si>
+  <si>
+    <t>INSTITUTO BRASILEIRO DE POLÍTICAS PÚBLICAS - IBRAPP</t>
+  </si>
+  <si>
+    <t>***.530.241-**</t>
+  </si>
+  <si>
+    <t>ADHEMAR COELHO JUNIOR</t>
+  </si>
+  <si>
+    <t>4110- 10</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>***.762.351-**</t>
+  </si>
+  <si>
+    <t>ADRIANA MARSICO FERNANDES</t>
   </si>
   <si>
     <t>SAC</t>
   </si>
   <si>
+    <t>***.184.451-**</t>
+  </si>
+  <si>
+    <t>ADRIELLY MARQUES DE SOUSA</t>
+  </si>
+  <si>
+    <t>GM</t>
+  </si>
+  <si>
+    <t>***.644.401-**</t>
+  </si>
+  <si>
+    <t>ALAN DOURADO DE SA</t>
+  </si>
+  <si>
+    <t>SNP</t>
+  </si>
+  <si>
+    <t>***.667.141-**</t>
+  </si>
+  <si>
     <t>ALEXANDRE DE MACEDO FERREIRA</t>
   </si>
   <si>
-    <t>SE</t>
-[...2 lines deleted...]
-    <t>ASSAD</t>
+    <t>***.997.461-**</t>
+  </si>
+  <si>
+    <t>ALINE GABRIELE DA SILVA</t>
+  </si>
+  <si>
+    <t>***.670.401-**</t>
+  </si>
+  <si>
+    <t>ALINE ROCHA DE MOURA OLIVEIRA</t>
+  </si>
+  <si>
+    <t>***.486.021-**</t>
   </si>
   <si>
     <t>AMANDA COELHO MONTEIRO</t>
   </si>
   <si>
-    <t>GABINETE</t>
+    <t>***.821.256-**</t>
   </si>
   <si>
     <t>ANA CLAUDIA TRAVASSOS BOUERI</t>
   </si>
   <si>
-    <t>CONJUR</t>
-[...5 lines deleted...]
-    <t>ANA KAROLYNE VIEIRA SILVA</t>
+    <t>***.732.321-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANA CRISTINA SARAIVA PINTO </t>
+  </si>
+  <si>
+    <t>***.659.171-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANNA GIULIA CERQUEIRA SILVA </t>
+  </si>
+  <si>
+    <t>***.281.361-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANA LUISA DA PENHA MATOS </t>
+  </si>
+  <si>
+    <t>***.109.581-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANA VITORIA MOUSINHO </t>
+  </si>
+  <si>
+    <t>***.626.651-**</t>
+  </si>
+  <si>
+    <t>ANDERSON TORRES OLIVEIRA</t>
+  </si>
+  <si>
+    <t>***.968.101-**</t>
+  </si>
+  <si>
+    <t>ANDREA DE OLIVEIRA BRAGA</t>
+  </si>
+  <si>
+    <t>***.025.084-**</t>
+  </si>
+  <si>
+    <t>ANDREIA DE SOUZA LIMA</t>
+  </si>
+  <si>
+    <t>***.762.791-**</t>
+  </si>
+  <si>
+    <t>ANGELO CASSIANO DA SILVEIRA FRANÇA</t>
+  </si>
+  <si>
+    <t>***.371.061-**</t>
+  </si>
+  <si>
+    <t>ARIADNA BARBOSA GOMES OLIVEIRA</t>
+  </si>
+  <si>
+    <t>***.556.232-**</t>
+  </si>
+  <si>
+    <t>ARLENE VYTORIA SOUSA</t>
+  </si>
+  <si>
+    <t>***.070.431-**</t>
+  </si>
+  <si>
+    <t>ARTHUALISSON BENVINDOS DE JESUS</t>
+  </si>
+  <si>
+    <t>SNHN</t>
+  </si>
+  <si>
+    <t>***.157.731-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEATRIZ PEREIRA PASSOS </t>
+  </si>
+  <si>
+    <t>***.491.141-**</t>
+  </si>
+  <si>
+    <t>BIANCA PORTO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>***.000.741-**</t>
+  </si>
+  <si>
+    <t>BINUI LUCENA RIBEIRO</t>
+  </si>
+  <si>
+    <t>***.751.311-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRENDA OLIVEIRA STUCKERT </t>
+  </si>
+  <si>
+    <t>***.085.981-**</t>
+  </si>
+  <si>
+    <t>BRISA BUENO LIRA</t>
+  </si>
+  <si>
+    <t>***.147,217-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUNA BIANKA ARAUJO DA SILVA </t>
+  </si>
+  <si>
+    <t>***.327.231-**</t>
+  </si>
+  <si>
+    <t>BRUNO ANTHONYONY JARDIM LEMOS</t>
+  </si>
+  <si>
+    <t>***.205.271-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAETANO SANTOS DE ALMEIDA </t>
+  </si>
+  <si>
+    <t>***.634.161-**</t>
+  </si>
+  <si>
+    <t>CAMILA VIEIRA DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>***.783.731-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARLA DOS SANTOS REIS </t>
+  </si>
+  <si>
+    <t>***.674.491-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARLOS EDUARDO DE SOUZA CÂNDIDO </t>
+  </si>
+  <si>
+    <t>***.586.991-**</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO LOPES MESQUITA</t>
+  </si>
+  <si>
+    <t>***.158.031-**</t>
+  </si>
+  <si>
+    <t>CAROLINA SANTOS REZENDE</t>
+  </si>
+  <si>
+    <t>***.516.971-**</t>
+  </si>
+  <si>
+    <t>CATARINE CAVALCANTE TORRES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE </t>
+  </si>
+  <si>
+    <t>***.917.001-**</t>
+  </si>
+  <si>
+    <t>CINTIA FERREIRA BARRETO</t>
+  </si>
+  <si>
+    <t>***.359.502-**</t>
+  </si>
+  <si>
+    <t>CLAUDIA LUCIA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CLAUDIANE MEDEIROS PINHEIRO</t>
+  </si>
+  <si>
+    <t>***.435.661-**</t>
+  </si>
+  <si>
+    <t>CLECIO SOUZA SANTOS</t>
+  </si>
+  <si>
+    <t>***.813.061-**</t>
+  </si>
+  <si>
+    <t>CLEIDE DA SILVA VICTOR</t>
+  </si>
+  <si>
+    <t>***.525,321-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRHISTYAN BRAYAN DO AMARAL CARVALHO </t>
+  </si>
+  <si>
+    <t>***.042.301-**</t>
+  </si>
+  <si>
+    <t>DAYANE GOMES DE MOURA</t>
+  </si>
+  <si>
+    <t>***.758.326-**</t>
+  </si>
+  <si>
+    <t>DENER CAETANO DO NASCIMENTO JUNIOR</t>
+  </si>
+  <si>
+    <t>***.986.504-**</t>
+  </si>
+  <si>
+    <t>DENISE MARIA FONSECA</t>
+  </si>
+  <si>
+    <t>***.024.621-**</t>
+  </si>
+  <si>
+    <t>DENNY HARRISON CAMARGO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>***.162.423-**</t>
+  </si>
+  <si>
+    <t>EDUARDO HENRIQUE LEITE DO VALE</t>
+  </si>
+  <si>
+    <t>***.415.324-**</t>
+  </si>
+  <si>
+    <t>ELIONE MARIA GALVAO</t>
+  </si>
+  <si>
+    <t>***.548.051-**</t>
+  </si>
+  <si>
+    <t>EMANUELA DAS NEVES CAMPOS</t>
+  </si>
+  <si>
+    <t>***.000.541-**</t>
+  </si>
+  <si>
+    <t>ERICA SILVA DE MORAES</t>
+  </si>
+  <si>
+    <t>***.891.181-**</t>
+  </si>
+  <si>
+    <t>ERICK SANDER GONÇALVES SILVA</t>
+  </si>
+  <si>
+    <t>***.435.341-**</t>
+  </si>
+  <si>
+    <t>EUCLIDES CRISPIM FERREIRA</t>
+  </si>
+  <si>
+    <t>***.176.031-**</t>
+  </si>
+  <si>
+    <t>EVANEIDE SARAIVA LIMA</t>
+  </si>
+  <si>
+    <t>***.548.691-**</t>
+  </si>
+  <si>
+    <t>ELIESER AVELINO BORGES</t>
+  </si>
+  <si>
+    <t>***.304.221-**</t>
+  </si>
+  <si>
+    <t>EVELLYN FERREIRA SOBRINHO</t>
+  </si>
+  <si>
+    <t>***.341.981-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EZEQUIEL LOPES DE SOUSA </t>
+  </si>
+  <si>
+    <t>***.102.471-**</t>
+  </si>
+  <si>
+    <t>FERNANDA LINHARES DE OLIVEIRA LOPES</t>
+  </si>
+  <si>
+    <t>***.498.311-**</t>
+  </si>
+  <si>
+    <t>FERNANDO DECO PEREIRA CARLOS</t>
+  </si>
+  <si>
+    <t>***.011.641-**</t>
+  </si>
+  <si>
+    <t>FLAVIA MELO BRAGA RODRIGUES</t>
+  </si>
+  <si>
+    <t>***.668.987-**</t>
+  </si>
+  <si>
+    <t>FRANCISCO DIAS NASCIMENTO FILHO</t>
+  </si>
+  <si>
+    <t>***.106.381-**</t>
+  </si>
+  <si>
+    <t>FRANCISCO LEVI QUEIROZ DANTAS</t>
+  </si>
+  <si>
+    <t>***.613.426-**</t>
+  </si>
+  <si>
+    <t>GEISIENE NARA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>***.008.151-**</t>
+  </si>
+  <si>
+    <t>GELSON BELINO</t>
+  </si>
+  <si>
+    <t>***.184.551-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GILSON SANTOS DAMASCENO </t>
+  </si>
+  <si>
+    <t>***.962.151-**</t>
+  </si>
+  <si>
+    <t>GIOVANI ALVES MOISES</t>
+  </si>
+  <si>
+    <t>***.109.551-**</t>
+  </si>
+  <si>
+    <t>GUILHERME DE SOUZA ROCHA</t>
+  </si>
+  <si>
+    <t>***.446.621-**</t>
+  </si>
+  <si>
+    <t>HAILTON PACHECO CAVALCANTE FILHO</t>
+  </si>
+  <si>
+    <t>***.515.351-**</t>
+  </si>
+  <si>
+    <t>HELIO MIGUEL DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>***.712.691-**</t>
+  </si>
+  <si>
+    <t>HELY ANTONIO FERREIRA JUNIOR</t>
+  </si>
+  <si>
+    <t>***.226.801-**</t>
+  </si>
+  <si>
+    <t>HENRIQUE CARVALHO QUEIROZ</t>
+  </si>
+  <si>
+    <t>***.123.331-**</t>
+  </si>
+  <si>
+    <t>HENRIQUE MAGNUM LIMA JUSTINO DA CRUZ</t>
+  </si>
+  <si>
+    <t>***.505.9110-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IEDA RODRIGUES MARQUES </t>
+  </si>
+  <si>
+    <t>***.127.941-**</t>
+  </si>
+  <si>
+    <t>IGOR ALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.185.531-**</t>
+  </si>
+  <si>
+    <t>ISABEL SOUZA PADUA</t>
+  </si>
+  <si>
+    <t>4110- 11</t>
+  </si>
+  <si>
+    <t>***.455.861-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAIRA PEREIRA DO NASCIMENTO </t>
+  </si>
+  <si>
+    <t>***.389.553-**</t>
+  </si>
+  <si>
+    <t>JAIRO MACIEL DE BRITO</t>
+  </si>
+  <si>
+    <t>***.577.451-**</t>
+  </si>
+  <si>
+    <t>JANAINA SENA DUTRA LOPES</t>
+  </si>
+  <si>
+    <t>***.365.541-**</t>
+  </si>
+  <si>
+    <t>JAQUELINE MARÇAL</t>
+  </si>
+  <si>
+    <t>***.782.161-**</t>
+  </si>
+  <si>
+    <t>JARDEN DA SILVA SANTOS PEREIRA</t>
+  </si>
+  <si>
+    <t>***.438.141-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JESSICA ALVES DA SILVA </t>
+  </si>
+  <si>
+    <t>***.132.061-**</t>
+  </si>
+  <si>
+    <t>JESSICA EGIDIO FRANÇA</t>
+  </si>
+  <si>
+    <t>***.747.441-**</t>
+  </si>
+  <si>
+    <t>JORDANIA CASTRO DA SILVA</t>
+  </si>
+  <si>
+    <t>***.835.011-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSÉ FALCÃO FILHO </t>
+  </si>
+  <si>
+    <t>***.897.294-**</t>
+  </si>
+  <si>
+    <t>JOSIRENE MARIA PRINCIPE AGOSTINHO</t>
+  </si>
+  <si>
+    <t>***.748.561-**</t>
+  </si>
+  <si>
+    <t>JUAREZ MORAES DE MEDEIROS</t>
+  </si>
+  <si>
+    <t>***.985.391-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JULIANA FREITAS DE SÁ </t>
+  </si>
+  <si>
+    <t>***.410.922-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JULIANA KATARYNE PAIVA DE JESUS </t>
+  </si>
+  <si>
+    <t>***.066.011-**</t>
+  </si>
+  <si>
+    <t>JULIANA LINHARES BARBOSA</t>
+  </si>
+  <si>
+    <t>***.444.861-**</t>
+  </si>
+  <si>
+    <t>JULIANA RAQUEL MACHADO KOLONITZ</t>
+  </si>
+  <si>
+    <t>***.373.161-**</t>
+  </si>
+  <si>
+    <t>JULIANA RODRIGUES DE CARVALHO LIMA</t>
+  </si>
+  <si>
+    <t>***.903.541-**</t>
+  </si>
+  <si>
+    <t>JULIENE FERREIRA DE SA ABREU</t>
+  </si>
+  <si>
+    <t>***.454.221-**</t>
+  </si>
+  <si>
+    <t>KALITA DE SOUZA ARAUJO</t>
+  </si>
+  <si>
+    <t>***.627.961-**</t>
+  </si>
+  <si>
+    <t>KAREN ABRANTES BITTENCOURT</t>
+  </si>
+  <si>
+    <t>***.350.331-**</t>
+  </si>
+  <si>
+    <t>KAREN RUTH NUNES LIMA MARTINS</t>
+  </si>
+  <si>
+    <t>***.571.201-**</t>
+  </si>
+  <si>
+    <t>KARINE DE PAIVA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.413.051-**</t>
+  </si>
+  <si>
+    <t>KARLA CRISTINA AGUIAR VIEIRA</t>
+  </si>
+  <si>
+    <t>***.898.891-**</t>
+  </si>
+  <si>
+    <t>KASSIA PEREIRA DA SILVA CAETANO</t>
+  </si>
+  <si>
+    <t>***.080.821-**</t>
+  </si>
+  <si>
+    <t>KEYLA PRISCILA DA COSTA MEDEIROS</t>
+  </si>
+  <si>
+    <t>***.998.516-**</t>
+  </si>
+  <si>
+    <t>LARA FERNANDA BORGES DE SOUZA</t>
+  </si>
+  <si>
+    <t>***437.651-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAYLA VITORIA LEMOS DE SOUSA </t>
+  </si>
+  <si>
+    <t>***.252.571-**</t>
+  </si>
+  <si>
+    <t>LEANDRO OLIVEIRA MORAIS</t>
+  </si>
+  <si>
+    <t>***.419.561-**</t>
+  </si>
+  <si>
+    <t>LILIAN CAROLINA CERQUEIRA DE MENDONCA</t>
+  </si>
+  <si>
+    <t>***.545.851-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LILIANE HIPOLITO BEZERRA DANTAS </t>
+  </si>
+  <si>
+    <t>***.445.626-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LORENA APARECIDA DIAS FERREIRA COSTA </t>
+  </si>
+  <si>
+    <t>***.651.701-**</t>
+  </si>
+  <si>
+    <t>LUAN DOS REIS SOUSA</t>
+  </si>
+  <si>
+    <t>***.221.313-**</t>
+  </si>
+  <si>
+    <t>LUCAS DE SOUZA PRINCIPЕ</t>
+  </si>
+  <si>
+    <t>***.243.271-**</t>
+  </si>
+  <si>
+    <t>LUCIANA DE SANTANA MARTINS</t>
+  </si>
+  <si>
+    <t>***.696.301-**</t>
+  </si>
+  <si>
+    <t>LUIS CARLOS DOS SANTOS BRITO</t>
+  </si>
+  <si>
+    <t>***.520.121-**</t>
+  </si>
+  <si>
+    <t>LUIZ GILVAN OLIVEIRA DA CONCEIÇAO</t>
+  </si>
+  <si>
+    <t>***.648.063-**</t>
+  </si>
+  <si>
+    <t>LUIZ HENRIQUE IBIAPIANO MARQUES</t>
+  </si>
+  <si>
+    <t>***.355.541-**</t>
+  </si>
+  <si>
+    <t>LUZINEIDE MOREIRA LEITAO MAIA</t>
+  </si>
+  <si>
+    <t>***.016.613-**</t>
+  </si>
+  <si>
+    <t>MARCELO HENRIQUE GUIMARAES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.325.491-**</t>
+  </si>
+  <si>
+    <t>MARCIA BEATRIZ BEIRO LOURENÇO</t>
+  </si>
+  <si>
+    <t>***.021.083-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARCIA PATRICIA PEREIRA LIMA </t>
+  </si>
+  <si>
+    <t>***.025.844-**</t>
+  </si>
+  <si>
+    <t>MARCIA ROCHA CAVALCANTI</t>
+  </si>
+  <si>
+    <t>***.471.551-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARCIA SANTOS ESTRUC </t>
+  </si>
+  <si>
+    <t>***.269.301-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARCIO PEREIRA DA SILVA JUNIOR </t>
+  </si>
+  <si>
+    <t>***.379.531-**</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA DOS SANTOS NASCIMENTO</t>
+  </si>
+  <si>
+    <t>***.668.726-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARIA APARECIDA FERREIRA </t>
+  </si>
+  <si>
+    <t>***.049.004-**</t>
+  </si>
+  <si>
+    <t>MARIA CLARA RAIMUNDA LIMA</t>
+  </si>
+  <si>
+    <t>***-891-871-**</t>
+  </si>
+  <si>
+    <t>MARIA DA CONCEIÇAO RODRIGUES PAIVA</t>
+  </si>
+  <si>
+    <t>***-926-651-**</t>
+  </si>
+  <si>
+    <t>MARIA EDUARDA ALMEIDA DE SOUSA</t>
+  </si>
+  <si>
+    <t>***.944.144-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARIA KATIANE QUEIROZ MARQUES </t>
+  </si>
+  <si>
+    <t>***.599.611-**</t>
+  </si>
+  <si>
+    <t>MARIA LUIZA PINTO COSTA</t>
+  </si>
+  <si>
+    <t>***.163.991-**</t>
+  </si>
+  <si>
+    <t>MARIANI DA SILVA BRAGA</t>
+  </si>
+  <si>
+    <t>***.798.921-**</t>
+  </si>
+  <si>
+    <t>MARIZETE CUNHA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>***.520.741-**</t>
+  </si>
+  <si>
+    <t>MARLI ANTONIA DA SILVA AGUIAR</t>
+  </si>
+  <si>
+    <t>***.451.236-**</t>
+  </si>
+  <si>
+    <t>MATHEUS NASCIMENTO MATOS</t>
+  </si>
+  <si>
+    <t>***.961.011-**</t>
+  </si>
+  <si>
+    <t>MATHEUS  RIBEIRO CAIXETA</t>
+  </si>
+  <si>
+    <t>***.594.151-**</t>
+  </si>
+  <si>
+    <t>MICER REIS SOUSA SANTOS</t>
+  </si>
+  <si>
+    <t>***.381.271-**</t>
+  </si>
+  <si>
+    <t>MICHELLE VARGAS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>***.464.151-**</t>
+  </si>
+  <si>
+    <t>MILTON ANDRE LIMA MORENO</t>
+  </si>
+  <si>
+    <t>***.113.341-**</t>
+  </si>
+  <si>
+    <t>MIRLAINE CONCEIÇAO DE OLIVEIRA DORNELAS</t>
+  </si>
+  <si>
+    <t>***.117.687-**</t>
+  </si>
+  <si>
+    <t>MÔNICA CATANHO LOPES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.853.521-**</t>
+  </si>
+  <si>
+    <t>NATHALIA CRISTINA DA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>***.893.101-**</t>
+  </si>
+  <si>
+    <t>NATHALIA DELAYNE CONCEIÇAO SILVA</t>
+  </si>
+  <si>
+    <t>***.933.101-**</t>
+  </si>
+  <si>
+    <t>OLIVIA CUNHA DIAS</t>
+  </si>
+  <si>
+    <t>***.043.621-**</t>
+  </si>
+  <si>
+    <t>PATRICIA OLIVEIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.854.201-**</t>
+  </si>
+  <si>
+    <t>PATRICIA SILVA ARAUJO</t>
+  </si>
+  <si>
+    <t>***.277.771-**</t>
+  </si>
+  <si>
+    <t>PAULO ROBERTO ALVES</t>
+  </si>
+  <si>
+    <t>***.956.461-**</t>
+  </si>
+  <si>
+    <t>PEDRO HENRIQUE MENESES XAVIER</t>
+  </si>
+  <si>
+    <t>***.689.861-**</t>
+  </si>
+  <si>
+    <t>PEDRO HENRIQUE PROCOPIO TRINDADE</t>
+  </si>
+  <si>
+    <t>***.116.561-**</t>
+  </si>
+  <si>
+    <t>PRISCILA RIBEIRO DA CUNHA</t>
+  </si>
+  <si>
+    <t>***.277.841-**</t>
+  </si>
+  <si>
+    <t>RAFAEL REIS LIMA</t>
+  </si>
+  <si>
+    <t>***.831.103-**</t>
+  </si>
+  <si>
+    <t>RAFAELLA SANTIAGO LINHARES PACINI</t>
+  </si>
+  <si>
+    <t>***.273.731-**</t>
+  </si>
+  <si>
+    <t>RAMON LIMA MARTINS</t>
+  </si>
+  <si>
+    <t>***.779.581-**</t>
+  </si>
+  <si>
+    <t>RAQUEL DE JESUS MOURA</t>
+  </si>
+  <si>
+    <t>***.020.881-**</t>
+  </si>
+  <si>
+    <t>RAQUEL PEREIRA SOARES</t>
+  </si>
+  <si>
+    <t>***.496.121-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDNEY DUARTE DA SILVA </t>
+  </si>
+  <si>
+    <t>***.546.181-**</t>
+  </si>
+  <si>
+    <t>RENATA PAIVA DA SILVA</t>
+  </si>
+  <si>
+    <t>***.331.911-**</t>
+  </si>
+  <si>
+    <t>RICARDO DE ALMEIDA METZNER</t>
+  </si>
+  <si>
+    <t>***.979.501-**</t>
+  </si>
+  <si>
+    <t>ROSA MARIA BENTO DE MORAIS</t>
+  </si>
+  <si>
+    <t>***.841.911-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAMUEL DE OLIVEIRA LIMA </t>
+  </si>
+  <si>
+    <t>***.860.091-**</t>
+  </si>
+  <si>
+    <t>SANDRA GONÇALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.670.251-**</t>
+  </si>
+  <si>
+    <t>SANDRA JORGE GONÇALVES</t>
+  </si>
+  <si>
+    <t>***.272.391-**</t>
+  </si>
+  <si>
+    <t>SERGIO DA SILVA MOREIRA</t>
+  </si>
+  <si>
+    <t>***.713.924-**</t>
+  </si>
+  <si>
+    <t>SORELLI GUEDES SOTERO</t>
+  </si>
+  <si>
+    <t>***.500.771-**</t>
+  </si>
+  <si>
+    <t>TATIANA LOPES FERNANDES</t>
+  </si>
+  <si>
+    <t>***.284.301-**</t>
+  </si>
+  <si>
+    <t>TAKANE KIYOTSUKA DO NASCIMENTO JUNIOR</t>
+  </si>
+  <si>
+    <t>***.663.111-**</t>
+  </si>
+  <si>
+    <t>THAYNARA VINICIO NUNES PEREIRA</t>
+  </si>
+  <si>
+    <t>***.305.181-**</t>
+  </si>
+  <si>
+    <t>TIAGO LOPES DE SANTANA</t>
+  </si>
+  <si>
+    <t>***.981.912-**</t>
+  </si>
+  <si>
+    <t>TIAGO SILVA SOUSA</t>
+  </si>
+  <si>
+    <t>***.819.901-**</t>
+  </si>
+  <si>
+    <t>VICTOR AGUINF PIRES PRIJOPRANOTO</t>
+  </si>
+  <si>
+    <t>***.932.771-**</t>
+  </si>
+  <si>
+    <t>VICTOR LEONARDO MEDEIROS BATISTA</t>
+  </si>
+  <si>
+    <t>***.927.071-**</t>
+  </si>
+  <si>
+    <t>VINICIUS MARTINS DE FREITAS AQUINO</t>
+  </si>
+  <si>
+    <t>***.897.371-**</t>
+  </si>
+  <si>
+    <t>WANESSA ALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>***.561.929-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WELINTON NUNES DE SOUZA </t>
+  </si>
+  <si>
+    <t>***.055.926-**</t>
+  </si>
+  <si>
+    <t>WILSON MALAQUIAS</t>
+  </si>
+  <si>
+    <t>***.047.261-**</t>
+  </si>
+  <si>
+    <t>WILTON OLIVEIRA BARRETO</t>
+  </si>
+  <si>
+    <t>***.390.121-**</t>
+  </si>
+  <si>
+    <t>ZELIA JULIA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ESPLANADA SERVIÇOS TERCEIRIZADOS LTDA</t>
+  </si>
+  <si>
+    <t>***7.262.71-**</t>
+  </si>
+  <si>
+    <t>AMANDA FREITAS MACIEL NEVES</t>
+  </si>
+  <si>
+    <t>2523-05</t>
+  </si>
+  <si>
+    <t>***3.845.39-**</t>
+  </si>
+  <si>
+    <t>ANA LIA BARBOSA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>***5.690-16-**</t>
   </si>
   <si>
     <t>ANA PAULA DAS GRAÇAS NASÁRIO</t>
   </si>
   <si>
-    <t>DNHI</t>
-[...17 lines deleted...]
-    <t>ANDREA DE OLIVEIRA BRAGA</t>
+    <t>***.316.791-**</t>
   </si>
   <si>
     <t>ANDREIA BRITO ROCHA</t>
   </si>
   <si>
-    <t>ANDRÉIA DE SOUZA LIMA</t>
-[...62 lines deleted...]
-    <t>CLEIDE DA SILVA VICTOR</t>
+    <t>3515-05</t>
+  </si>
+  <si>
+    <t>***.068.881-**</t>
+  </si>
+  <si>
+    <t>CAMILA RODRIGUES LOPES</t>
+  </si>
+  <si>
+    <t>***.380.851-**</t>
   </si>
   <si>
     <t>CLEIDE TELIS LEANDRO</t>
   </si>
   <si>
+    <t>***2.499.31-**</t>
+  </si>
+  <si>
     <t>DANIELLE MEIRELLES PEREIRA RODRIGUES</t>
   </si>
   <si>
-    <t xml:space="preserve">DAYANE GOMES DE MOURA </t>
-[...32 lines deleted...]
-    <t>FLÁVIA MELO BRAGA RODRIGUES</t>
+    <t>***.834.131-**</t>
   </si>
   <si>
     <t>FRANCISCA VIEIRA DA SILVA SOARES</t>
   </si>
   <si>
-    <t>FRANCISCO DIAS NASCIMENTO FILHO</t>
-[...26 lines deleted...]
-    <t>HENRIQUE CARVALHO QUEIROZ</t>
+    <t>***.115.931-**</t>
   </si>
   <si>
     <t>IARA GOMES DA SILVA</t>
   </si>
   <si>
-    <t>JAIRA PEREIRA DO NASCIMENTO</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">CERIMONIAL </t>
+    <t>***.210.401-**</t>
+  </si>
+  <si>
+    <t>IVETE CARDOSO DA SILVA</t>
+  </si>
+  <si>
+    <t>***8.091.70-**</t>
+  </si>
+  <si>
+    <t>JANYNE DOURADO DE MELO</t>
+  </si>
+  <si>
+    <t>***.197.391-**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEANE RIBEIRO DA SILVA SANTOS </t>
+  </si>
+  <si>
+    <t>***.207.711-**</t>
+  </si>
+  <si>
+    <t>JÉSSICA MOUZINHO ALMEIDA</t>
+  </si>
+  <si>
+    <t>***.814.501-**</t>
+  </si>
+  <si>
+    <t>JOSANNY DE JESUS CASTRO</t>
+  </si>
+  <si>
+    <t>***.202.711-**</t>
+  </si>
+  <si>
+    <t>KEISER SILVA COSTA</t>
+  </si>
+  <si>
+    <t>***.495.261-**</t>
+  </si>
+  <si>
+    <t>KETHOLLEN KAROLAYN MACEDO LOPES</t>
+  </si>
+  <si>
+    <t>***.533.571-**</t>
+  </si>
+  <si>
+    <t>LETÍCIA LIMA E LIMA</t>
+  </si>
+  <si>
+    <t>***.592.101-**</t>
+  </si>
+  <si>
+    <t>LILIAN KARINA BARROS DE ANDRADE</t>
+  </si>
+  <si>
+    <t>***7.706.53-**</t>
+  </si>
+  <si>
+    <t>LUCIANA SIQUEIRA</t>
+  </si>
+  <si>
+    <t>***.333.261-**</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA DOS SANTOS GOMES</t>
+  </si>
+  <si>
+    <t>***.548.391-**</t>
+  </si>
+  <si>
+    <t>MEIRIANNE RODRIGUES ARAUJO DA SILVA</t>
+  </si>
+  <si>
+    <t>***.356.601-**</t>
+  </si>
+  <si>
+    <t>MICHELLE VIRGINIA DUARTE DE OLIVIERA</t>
+  </si>
+  <si>
+    <t>***.040.001-**</t>
+  </si>
+  <si>
+    <t>NÍVIA DA SILVA ALVES</t>
+  </si>
+  <si>
+    <t>***.231.44--**</t>
+  </si>
+  <si>
+    <t>QUEZIA DE MORAES SANTOS</t>
+  </si>
+  <si>
+    <t>***.717.401-**</t>
+  </si>
+  <si>
+    <t>ROMILDA ALVES DE LIMA</t>
+  </si>
+  <si>
+    <t>***.658.651-**</t>
+  </si>
+  <si>
+    <t>SILVANIA MARQUES DA SILVA</t>
+  </si>
+  <si>
+    <t>***.210.341-**</t>
+  </si>
+  <si>
+    <t>THAMIRIS GABRIELE SANTANA</t>
+  </si>
+  <si>
+    <t>***3.408.90-**</t>
+  </si>
+  <si>
+    <t>THAYS GUIMARAES DA SILVA</t>
+  </si>
+  <si>
+    <t>***.554.021-**</t>
+  </si>
+  <si>
+    <t>VALÉRIA LÍDIA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>***.139.612-**</t>
+  </si>
+  <si>
+    <t>VANESSA ROBERTA CALACIA PIQUIA</t>
+  </si>
+  <si>
+    <t>***.600.751-**</t>
+  </si>
+  <si>
+    <t>WILLYANS FREDERICO ROCHA ALVES</t>
+  </si>
+  <si>
+    <t>***5.949.71-**</t>
+  </si>
+  <si>
+    <t>ALESSANDRA DE LIMA ABADIAS NERES</t>
+  </si>
+  <si>
+    <t>1311-15</t>
+  </si>
+  <si>
+    <t>***.216.261-**</t>
+  </si>
+  <si>
+    <t>AMANDA TAVARES DE CARVALHO</t>
+  </si>
+  <si>
+    <t>3548-20</t>
+  </si>
+  <si>
+    <t>***.730.982-**</t>
+  </si>
+  <si>
+    <t>ELAINE DOS SANTOS SOUZA</t>
+  </si>
+  <si>
+    <t>***.827.681-**</t>
   </si>
   <si>
     <t>JENNIFER GRAZIELLY MATOS SANTOS</t>
   </si>
   <si>
-    <t>JÉSSICA EGIDIO FRANÇA</t>
-[...221 lines deleted...]
-    <t>Unidade (GabMim/SE/SAC/SNHN/ SNP)</t>
+    <t>***.632.571-**</t>
+  </si>
+  <si>
+    <t>JESSIKA DE SOUZA ALMEIDA FERREIRA</t>
+  </si>
+  <si>
+    <t>3548-25</t>
+  </si>
+  <si>
+    <t>***.503.190-**</t>
+  </si>
+  <si>
+    <t>KELLI MACHADO BASTOS MARQUES</t>
+  </si>
+  <si>
+    <t>***.125.291-**</t>
+  </si>
+  <si>
+    <t>PRICILA BESSA DE PAULA E SILVA</t>
+  </si>
+  <si>
+    <t>***.902.791-**</t>
+  </si>
+  <si>
+    <t>SARAH DA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>***.729.172-**</t>
+  </si>
+  <si>
+    <t>SERGIO LUIZ COELHO FRANCES</t>
+  </si>
+  <si>
+    <t>Cargo</t>
+  </si>
+  <si>
+    <t>Assistente Administrativo Nível I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Técnico em Secretariado </t>
+  </si>
+  <si>
+    <t>Apoio Administrativo Nível II</t>
   </si>
   <si>
     <t xml:space="preserve">Secretária Executiva </t>
   </si>
   <si>
-    <t>SNP</t>
-[...974 lines deleted...]
-    <t>***.326.651-**</t>
+    <t>Nível II: Organizador de Cerimonial (Gestor de Evento)</t>
+  </si>
+  <si>
+    <t>Apoio Administrativo Nível III</t>
+  </si>
+  <si>
+    <t>Nível III: Supervisora de Cerimonial (Coodeandora de Evento)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8">
+<styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="000,000&quot;-&quot;**"/>
+  </numFmts>
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...27 lines deleted...]
-      <color theme="1"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="FF196B24"/>
+        <bgColor rgb="FF196B24"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFCCFFCC"/>
+        <bgColor rgb="FFCCFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
-        <bgColor rgb="FFCCCCFF"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border>
-      <left/>
-      <right/>
+      <start/>
+      <end/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-        <color indexed="64"/>
+      <start style="medium">
+        <color rgb="FF000000"/>
+      </start>
+      <end style="thin">
+        <color rgb="FF000000"/>
+      </end>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <start style="thin">
+        <color rgb="FF000000"/>
+      </start>
+      <end style="medium">
+        <color rgb="FF000000"/>
+      </end>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <start style="thin">
+        <color rgb="FF000000"/>
+      </start>
+      <end style="thin">
+        <color rgb="FF000000"/>
+      </end>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <start style="thin">
+        <color rgb="FF000000"/>
+      </start>
+      <end/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <start style="thin">
+        <color rgb="FF000000"/>
+      </start>
+      <end style="thin">
+        <color rgb="FF000000"/>
+      </end>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...7 lines deleted...]
-    <cellStyle name="Normal 3 2" xfId="6" xr:uid="{CDC38DB0-78BF-40EE-AB03-F232C62F37D2}"/>
+  <cellStyles count="3">
+    <cellStyle name="cf1" xfId="1" xr:uid="{647D56BF-FE7B-42F8-AAF9-5773845ED0FD}"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Normal 18" xfId="2" xr:uid="{1D028E63-5EB6-496D-B648-961021473BD2}"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <dxfs count="1">
+    <dxf>
+      <font>
+        <color rgb="FFFFFFFF"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF196B24"/>
+          <bgColor rgb="FF196B24"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="145F82"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E87331"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="186C24"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1802,4152 +1751,5063 @@
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:lumMod val="110%"/>
+                <a:satMod val="105%"/>
+                <a:tint val="67%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="50%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:lumMod val="105%"/>
+                <a:satMod val="103%"/>
+                <a:tint val="73%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:lumMod val="105%"/>
+                <a:satMod val="109%"/>
+                <a:tint val="81%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:satMod val="103%"/>
+                <a:lumMod val="102%"/>
+                <a:tint val="94%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="50%">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:satMod val="110%"/>
+                <a:lumMod val="100%"/>
+                <a:shade val="100%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:lumMod val="99%"/>
+                <a:satMod val="120%"/>
+                <a:shade val="78%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter lim="800%"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter lim="800%"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter lim="800%"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="63%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
-            <a:tint val="95000"/>
-            <a:satMod val="170000"/>
+            <a:tint val="95%"/>
+            <a:satMod val="170%"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="93%"/>
+                <a:satMod val="150%"/>
+                <a:shade val="98%"/>
+                <a:lumMod val="102%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="50%">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="98%"/>
+                <a:satMod val="130%"/>
+                <a:shade val="90%"/>
+                <a:lumMod val="103%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="63%"/>
+                <a:satMod val="120%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FC6780E-D25F-4EB1-9460-2A9CD9ABB967}">
-  <dimension ref="A1:E211"/>
+<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B23F690D-DA67-462C-BC83-157738790E06}">
+  <dimension ref="A1:G209"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A187" workbookViewId="0">
-      <selection activeCell="C207" sqref="C207"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.75" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="36.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="42.140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="49.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="9" customWidth="1"/>
+    <col min="7" max="7" width="16.28515625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="45" customHeight="1">
+    <row r="1" spans="1:7" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>269</v>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>8</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>7</v>
-[...13 lines deleted...]
-        <v>270</v>
+        <v>9</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>5</v>
-[...13 lines deleted...]
-        <v>271</v>
+        <v>13</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-        <v>272</v>
+        <v>16</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="13" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...7 lines deleted...]
-        <v>273</v>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>156</v>
-[...13 lines deleted...]
-        <v>274</v>
+        <v>22</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>23</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-        <v>275</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>156</v>
-[...13 lines deleted...]
-        <v>276</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>4</v>
-[...13 lines deleted...]
-        <v>277</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>29</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-        <v>278</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="A12" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...47 lines deleted...]
-      <c r="A15" s="3" t="s">
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D16" s="3" t="s">
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="3" t="s">
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...139 lines deleted...]
-        <v>291</v>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>7</v>
-[...13 lines deleted...]
-        <v>292</v>
+        <v>61</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>62</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="E26" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G73" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="3" t="s">
+      <c r="E93" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G110" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G113" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G119" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G120" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G121" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G128" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G129" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G134" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G137" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="D27" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C28" s="3" t="s">
+      <c r="D141" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="D28" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C29" s="3" t="s">
+      <c r="E141" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C142" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="D29" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C30" s="3" t="s">
+      <c r="D142" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="D30" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C31" s="3" t="s">
+      <c r="E142" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C143" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="D31" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C32" s="3" t="s">
+      <c r="D143" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="D32" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C33" s="3" t="s">
+      <c r="E143" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C144" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="D33" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C34" s="3" t="s">
+      <c r="D144" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C35" s="3" t="s">
+      <c r="E144" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C145" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="D35" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C36" s="3" t="s">
+      <c r="D145" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="D36" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C37" s="3" t="s">
+      <c r="E145" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C146" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="D37" s="3" t="s">
-[...30 lines deleted...]
-      <c r="C39" s="3" t="s">
+      <c r="D146" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="D39" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C40" s="3" t="s">
+      <c r="E146" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C147" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="D40" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C41" s="3" t="s">
+      <c r="D147" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="D41" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C42" s="3" t="s">
+      <c r="E147" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C148" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D42" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C43" s="3" t="s">
+      <c r="D148" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="D43" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C44" s="3" t="s">
+      <c r="E148" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C149" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="D44" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C45" s="3" t="s">
+      <c r="D149" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="D45" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C46" s="3" t="s">
+      <c r="E149" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C150" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="D46" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A47" s="3" t="s">
+      <c r="D150" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...155 lines deleted...]
-      <c r="C56" s="3" t="s">
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C155" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="D56" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C57" s="3" t="s">
+      <c r="D155" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="D57" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C58" s="3" t="s">
+      <c r="E155" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="D58" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C59" s="3" t="s">
+      <c r="D156" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="D59" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C60" s="3" t="s">
+      <c r="E156" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C157" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="D60" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C61" s="3" t="s">
+      <c r="D157" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="D61" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C62" s="3" t="s">
+      <c r="E157" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C158" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="D62" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C63" s="3" t="s">
+      <c r="D158" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="D63" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C64" s="3" t="s">
+      <c r="E158" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="D64" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C65" s="3" t="s">
+      <c r="D159" s="3" t="s">
         <v>330</v>
       </c>
-      <c r="D65" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C66" s="3" t="s">
+      <c r="E159" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C160" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="D66" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C67" s="3" t="s">
+      <c r="D160" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="D67" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C68" s="3" t="s">
+      <c r="E160" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C161" s="7" t="s">
         <v>333</v>
       </c>
-      <c r="D68" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C69" s="3" t="s">
+      <c r="D161" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="D69" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C70" s="3" t="s">
+      <c r="E161" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C162" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="D70" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C71" s="3" t="s">
+      <c r="D162" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="D71" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C72" s="3" t="s">
+      <c r="E162" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="D72" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C73" s="3" t="s">
+      <c r="D163" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="D73" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C74" s="3" t="s">
+      <c r="E163" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C164" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="D74" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C75" s="3" t="s">
+      <c r="D164" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="D75" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C76" s="3" t="s">
+      <c r="E164" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="7" t="s">
         <v>341</v>
       </c>
-      <c r="D76" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C77" s="3" t="s">
+      <c r="D165" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="D77" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C78" s="3" t="s">
+      <c r="E165" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G165" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C166" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="D78" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C79" s="3" t="s">
+      <c r="D166" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="D79" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C80" s="3" t="s">
+      <c r="E166" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C167" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="D80" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C81" s="3" t="s">
+      <c r="D167" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="D81" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C82" s="3" t="s">
+      <c r="E167" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C168" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="D82" s="3" t="s">
+      <c r="D168" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E82" s="3" t="s">
-[...27 lines deleted...]
-      <c r="C84" s="3" t="s">
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C169" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="D84" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C85" s="3" t="s">
+      <c r="D169" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="D85" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C86" s="3" t="s">
+      <c r="E169" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B170" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="D86" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C87" s="3" t="s">
+      <c r="C170" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="D87" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C88" s="3" t="s">
+      <c r="D170" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="D88" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C89" s="3" t="s">
+      <c r="E170" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F170" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="D89" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C90" s="3" t="s">
+      <c r="G170" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C171" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="D90" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C91" s="3" t="s">
+      <c r="D171" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="D91" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C92" s="3" t="s">
+      <c r="E171" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G171" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C172" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="D92" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C93" s="3" t="s">
+      <c r="D172" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="D93" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C94" s="3" t="s">
+      <c r="E172" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G172" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C173" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="D94" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C95" s="3" t="s">
+      <c r="D173" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="D95" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C96" s="3" t="s">
+      <c r="E173" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F173" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="D96" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C97" s="3" t="s">
+      <c r="G173" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C174" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="D97" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C98" s="3" t="s">
+      <c r="D174" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="D98" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C99" s="3" t="s">
+      <c r="E174" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G174" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C175" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="D99" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C100" s="3" t="s">
+      <c r="D175" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="D100" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C101" s="3" t="s">
+      <c r="E175" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G175" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C176" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="D101" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C102" s="3" t="s">
+      <c r="D176" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="D102" s="3" t="s">
+      <c r="E176" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G176" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G177" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G178" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G179" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G180" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G181" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A182" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G182" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...214 lines deleted...]
-      <c r="C115" s="3" t="s">
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C183" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="D115" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C116" s="3" t="s">
+      <c r="D183" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="D116" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C117" s="3" t="s">
+      <c r="E183" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G183" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C184" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="D117" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C118" s="3" t="s">
+      <c r="D184" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="D118" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C119" s="3" t="s">
+      <c r="E184" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G184" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C185" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="D119" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C120" s="3" t="s">
+      <c r="D185" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="D120" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C121" s="3" t="s">
+      <c r="E185" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G185" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C186" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="D121" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C122" s="3" t="s">
+      <c r="D186" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="D122" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C123" s="3" t="s">
+      <c r="E186" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G186" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C187" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="D123" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C124" s="3" t="s">
+      <c r="D187" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="D124" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C125" s="3" t="s">
+      <c r="E187" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G187" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C188" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="D125" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C126" s="3" t="s">
+      <c r="D188" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="D126" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C127" s="3" t="s">
+      <c r="E188" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G188" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C189" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="D127" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C128" s="3" t="s">
+      <c r="D189" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="D128" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C129" s="3" t="s">
+      <c r="E189" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G189" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C190" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="D129" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C130" s="3" t="s">
+      <c r="D190" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="D130" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C131" s="3" t="s">
+      <c r="E190" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G190" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C191" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="D131" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C132" s="3" t="s">
+      <c r="D191" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="D132" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C133" s="3" t="s">
+      <c r="E191" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G191" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C192" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="D133" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C134" s="3" t="s">
+      <c r="D192" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="D134" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C135" s="3" t="s">
+      <c r="E192" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G192" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C193" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="D135" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C136" s="3" t="s">
+      <c r="D193" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="D136" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C137" s="3" t="s">
+      <c r="E193" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G193" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C194" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="D137" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C138" s="3" t="s">
+      <c r="D194" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="D138" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C139" s="3" t="s">
+      <c r="E194" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G194" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C195" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="D139" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C140" s="3" t="s">
+      <c r="D195" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="D140" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C141" s="3" t="s">
+      <c r="E195" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G195" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A196" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C196" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="D141" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C142" s="3" t="s">
+      <c r="D196" s="11" t="s">
         <v>407</v>
       </c>
-      <c r="D142" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C143" s="3" t="s">
+      <c r="E196" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G196" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C197" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="D143" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C144" s="3" t="s">
+      <c r="D197" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="D144" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C145" s="3" t="s">
+      <c r="E197" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G197" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C198" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="D145" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C146" s="3" t="s">
+      <c r="D198" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="D146" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C147" s="3" t="s">
+      <c r="E198" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G198" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C199" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="D147" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C148" s="3" t="s">
+      <c r="D199" s="3" t="s">
         <v>413</v>
       </c>
-      <c r="D148" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C149" s="3" t="s">
+      <c r="E199" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G199" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C200" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="D149" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C150" s="3" t="s">
+      <c r="D200" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="D150" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C151" s="3" t="s">
+      <c r="E200" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="G200" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C201" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="D151" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C152" s="3" t="s">
+      <c r="D201" s="3" t="s">
         <v>417</v>
       </c>
-      <c r="D152" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C153" s="3" t="s">
+      <c r="E201" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="F201" s="12" t="s">
         <v>418</v>
       </c>
-      <c r="D153" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C154" s="3" t="s">
+      <c r="G201" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C202" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="D154" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C155" s="3" t="s">
+      <c r="D202" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="D155" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C156" s="3" t="s">
+      <c r="E202" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F202" s="12" t="s">
         <v>421</v>
       </c>
-      <c r="D156" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C157" s="3" t="s">
+      <c r="G202" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C203" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="D157" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C158" s="3" t="s">
+      <c r="D203" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="D158" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C159" s="3" t="s">
+      <c r="E203" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F203" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="G203" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C204" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="D159" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C160" s="3" t="s">
+      <c r="D204" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="D160" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C161" s="3" t="s">
+      <c r="E204" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F204" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="G204" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C205" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="D161" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C162" s="3" t="s">
+      <c r="D205" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="D162" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C163" s="3" t="s">
+      <c r="E205" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F205" s="12" t="s">
         <v>428</v>
       </c>
-      <c r="D163" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C164" s="3" t="s">
+      <c r="G205" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C206" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="D164" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C165" s="3" t="s">
+      <c r="D206" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="D165" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C166" s="3" t="s">
+      <c r="E206" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F206" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="G206" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C207" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="D166" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C167" s="3" t="s">
+      <c r="D207" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="D167" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C168" s="3" t="s">
+      <c r="E207" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F207" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="G207" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C208" s="7" t="s">
         <v>433</v>
       </c>
-      <c r="D168" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C169" s="3" t="s">
+      <c r="D208" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="D169" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C170" s="3" t="s">
+      <c r="E208" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="F208" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="G208" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C209" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="D170" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C171" s="3" t="s">
+      <c r="D209" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="D171" s="3" t="s">
-[...98 lines deleted...]
-      <c r="C177" s="3" t="s">
+      <c r="E209" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="D177" s="3" t="s">
-[...581 lines deleted...]
-        <v>268</v>
+      <c r="F209" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="G209" s="13" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <autoFilter ref="A1:G209" xr:uid="{CB5B6C52-69FE-4AEA-8C33-D97D5378D6E6}"/>
+  <conditionalFormatting sqref="G116">
+    <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
+      <formula>NOT(ISERROR(SEARCH("ADMITIDO(A)",G116)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="2">
+    <dataValidation allowBlank="1" sqref="B1 A1" xr:uid="{96052342-09BC-4328-937E-3379EF114B74}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Unid Prestaç Serviços" prompt="Digite aqui a Unidade de Prestação de Serviços_x000a_Ex : CGTI, CNE etc" sqref="G1" xr:uid="{88E78D39-0368-4DD8-BB06-5D2A03A65567}"/>
+  </dataValidations>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157500000008" bottom="0.78740157500000008" header="0.31496062000000008" footer="0.31496062000000008"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...298 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CPF OCULTO</vt:lpstr>
+      <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Evellyn Ferreira Sobrinho</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>