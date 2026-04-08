--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Site VPR\Ações e programas\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E97CDC7F-CE35-415C-ABDB-41D252C0D386}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7442CC28-3B51-4FB0-B801-5AA73ABF29FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{7055D9C4-2AF1-47E8-A7DB-DF924B774F85}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -108,54 +108,54 @@
   <si>
     <t>2867 – Ativos Militares da União</t>
   </si>
   <si>
     <t>212B – Benefícios Obrigatórios aos Servidores Civis, Empregados, Militares e seus Dependentes</t>
   </si>
   <si>
     <t>2004 – Assistência Médica e Odontológica aos Servidores Civis, Empregados, Militares e seus Dependentes</t>
   </si>
   <si>
     <t xml:space="preserve">216H – Ajuda de Custo para Moradia ou Auxílio-Moradia a Agentes Públicos </t>
   </si>
   <si>
     <t xml:space="preserve">2000 – Administração da Unidade </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1/1</t>
   </si>
   <si>
     <t>PROGRAMAS E AÇÕES - 2026</t>
   </si>
   <si>
-    <t>Fonte: Tesouro Gerencial - Janeiro/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>00X3 - Compensação Financeira entre o RPPSU e os demais RPPS dos Entes Federados</t>
+  </si>
+  <si>
+    <t>Fonte: Tesouro Gerencial - Fevereiro/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -282,69 +282,69 @@
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -754,52 +754,52 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BD24541-675F-4A8F-B474-A1FECD155FE8}">
   <dimension ref="A1:G25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+    <sheetView tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="2" width="65.140625" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="51" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="10" t="s">
         <v>1</v>
       </c>
@@ -821,191 +821,191 @@
     </row>
     <row r="7" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
     </row>
     <row r="9" spans="1:7" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="5">
         <v>14121</v>
       </c>
       <c r="D10" s="5">
         <v>14121</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-      <c r="A11" s="20"/>
+      <c r="A11" s="21"/>
       <c r="B11" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11" s="5">
         <v>13000</v>
       </c>
       <c r="D11" s="5">
         <v>13000</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="5">
         <v>14121</v>
       </c>
       <c r="D12" s="5">
         <v>14121</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="17"/>
+      <c r="A13" s="18"/>
       <c r="B13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5">
         <v>13000</v>
       </c>
       <c r="D13" s="5">
         <v>13000</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="17"/>
+      <c r="A14" s="18"/>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="14">
         <v>8981279</v>
       </c>
       <c r="D14" s="5">
         <v>8981279</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="17"/>
+      <c r="A15" s="18"/>
       <c r="B15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="5">
         <v>556980</v>
       </c>
       <c r="D15" s="5">
         <v>556980</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="17"/>
+      <c r="A16" s="18"/>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5">
         <v>374841</v>
       </c>
       <c r="D16" s="5">
         <v>374841</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="17"/>
+      <c r="A17" s="18"/>
       <c r="B17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="5">
         <v>59460</v>
       </c>
       <c r="D17" s="5">
         <v>59460</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="17"/>
+      <c r="A18" s="18"/>
       <c r="B18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="5">
         <v>232000</v>
       </c>
       <c r="D18" s="5">
         <v>232000</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="18"/>
+      <c r="A19" s="19"/>
       <c r="B19" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="5">
         <v>4331994</v>
       </c>
       <c r="D19" s="5">
         <v>4666377</v>
       </c>
-      <c r="F19" s="21"/>
+      <c r="F19" s="15"/>
     </row>
     <row r="20" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="15"/>
+      <c r="B20" s="16"/>
       <c r="C20" s="7">
         <f>SUM(C10:C19)</f>
         <v>14590796</v>
       </c>
       <c r="D20" s="7">
         <f>SUM(D10:D19)</f>
         <v>14925179</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B25" s="13" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A12:A19"/>
     <mergeCell ref="A10:A11"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>