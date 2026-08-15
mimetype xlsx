--- v0 (2025-12-09)
+++ v1 (2026-08-15)
@@ -1,279 +1,269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\roliveira\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5E5D8D3-3136-4D6A-9597-0C333992F1EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="23955" windowHeight="10035"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Orientações" sheetId="4" r:id="rId1"/>
-    <sheet name="Passo 1" sheetId="1" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="Passo 6" sheetId="3" r:id="rId5"/>
+    <sheet name="Orçamento_Caixa" sheetId="6" r:id="rId2"/>
+    <sheet name="Balanço" sheetId="1" r:id="rId3"/>
+    <sheet name="Objetivos" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Orientações!$A$1:$X$11</definedName>
-[...7 lines deleted...]
-    <definedName name="TotalObrigações">'Passo 1'!$B$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Balanço!$A$1:$F$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Objetivos!$A$1:$D$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Orientações!$A$1:$W$11</definedName>
+    <definedName name="Totalbensdireitos">Balanço!$B$20</definedName>
+    <definedName name="TotalBenseDireitos">Balanço!$B$20</definedName>
+    <definedName name="TotalObrigações">Balanço!$B$33</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Y63" i="3"/>
-[...185 lines deleted...]
-  <c r="Z64"/>
+  <c r="C11" i="6" l="1"/>
+  <c r="D11" i="6"/>
+  <c r="E11" i="6"/>
+  <c r="F11" i="6"/>
+  <c r="G11" i="6"/>
+  <c r="H11" i="6"/>
+  <c r="I11" i="6"/>
+  <c r="J11" i="6"/>
+  <c r="J63" i="6" s="1"/>
+  <c r="K11" i="6"/>
+  <c r="L11" i="6"/>
+  <c r="M11" i="6"/>
+  <c r="C62" i="6"/>
+  <c r="D62" i="6"/>
+  <c r="E62" i="6"/>
+  <c r="F62" i="6"/>
+  <c r="F63" i="6" s="1"/>
+  <c r="G62" i="6"/>
+  <c r="G63" i="6" s="1"/>
+  <c r="H62" i="6"/>
+  <c r="H63" i="6" s="1"/>
+  <c r="I62" i="6"/>
+  <c r="J62" i="6"/>
+  <c r="K62" i="6"/>
+  <c r="L62" i="6"/>
+  <c r="M62" i="6"/>
+  <c r="D63" i="6"/>
+  <c r="E63" i="6"/>
+  <c r="I63" i="6"/>
+  <c r="K63" i="6"/>
+  <c r="L63" i="6"/>
+  <c r="M63" i="6"/>
+  <c r="B62" i="6"/>
+  <c r="B11" i="6"/>
+  <c r="D18" i="5"/>
+  <c r="D17" i="5"/>
+  <c r="D16" i="5"/>
+  <c r="D15" i="5"/>
+  <c r="D13" i="5"/>
+  <c r="D12" i="5"/>
+  <c r="D11" i="5"/>
+  <c r="D7" i="5"/>
+  <c r="D8" i="5"/>
+  <c r="D9" i="5"/>
+  <c r="D6" i="5"/>
+  <c r="C33" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="E33" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="B33" i="1"/>
+  <c r="C63" i="6" l="1"/>
+  <c r="B63" i="6"/>
+  <c r="B64" i="6" s="1"/>
+  <c r="F20" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="C20" i="1"/>
+  <c r="B20" i="1"/>
+  <c r="C64" i="6" l="1"/>
+  <c r="D64" i="6" s="1"/>
+  <c r="E64" i="6" s="1"/>
+  <c r="F64" i="6" s="1"/>
+  <c r="G64" i="6" s="1"/>
+  <c r="H64" i="6" s="1"/>
+  <c r="I64" i="6" s="1"/>
+  <c r="J64" i="6" s="1"/>
+  <c r="K64" i="6" s="1"/>
+  <c r="L64" i="6" s="1"/>
+  <c r="M64" i="6" s="1"/>
+  <c r="E34" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="C34" i="1"/>
+  <c r="F34" i="1"/>
+  <c r="B34" i="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Rogerio Vicentin Ferraz de Oliveira</author>
+  </authors>
+  <commentList>
+    <comment ref="B2" authorId="0" shapeId="0" xr:uid="{43872F02-E72F-4C57-8493-DB896F7A79EC}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>Preencha o saldo inicial com o valor disponível em caixa no início de janeiro. Para os outros períodos, isso não é preciso.</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Rogerio Vicentin Ferraz de Oliveira</author>
+  </authors>
+  <commentList>
+    <comment ref="B6" authorId="0" shapeId="0" xr:uid="{09E4E24D-2DA8-4EBF-82E5-22EA9A000AC9}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>Ajuste o prazo (em meses) necessário.</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C6" authorId="0" shapeId="0" xr:uid="{AD13141D-490D-4645-9264-EC553DDD674F}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>insira o valor (em R$) do bem.</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="137">
   <si>
     <t>Conta Corrente Bancária</t>
   </si>
   <si>
     <t xml:space="preserve">Bens de Investimento </t>
   </si>
   <si>
     <t>Reserva para aposentadoria</t>
   </si>
   <si>
     <t>Outras Reservas</t>
   </si>
   <si>
     <t>Ações</t>
   </si>
   <si>
     <t>Imóveis</t>
   </si>
   <si>
     <t>Bens de Negócios</t>
   </si>
   <si>
     <t>Total Bens e Direitos</t>
   </si>
   <si>
@@ -285,290 +275,182 @@
   <si>
     <t>Crédito Pessoal</t>
   </si>
   <si>
     <t>Investimentos</t>
   </si>
   <si>
     <t>Ações Emprestadas</t>
   </si>
   <si>
     <t>Total Obrigações</t>
   </si>
   <si>
     <t>PATRIMÔNIO LÍQUIDO</t>
   </si>
   <si>
     <t>BENS E DIREITOS</t>
   </si>
   <si>
     <t>Residência principal</t>
   </si>
   <si>
     <t>Residência secundária</t>
   </si>
   <si>
-    <t>Valor Mensal</t>
-[...4 lines deleted...]
-  <si>
     <t>RECEITAS</t>
   </si>
   <si>
-    <t>Remuneração</t>
-[...4 lines deleted...]
-  <si>
     <t>Total Receitas</t>
   </si>
   <si>
     <t>DESPESAS</t>
   </si>
   <si>
     <t>Reserva Financeira</t>
   </si>
   <si>
     <t>Outros Investimentos</t>
   </si>
   <si>
     <t>Moradia</t>
   </si>
   <si>
     <t>Condomínio</t>
   </si>
   <si>
     <t>IPTU</t>
   </si>
   <si>
     <t>Gás</t>
   </si>
   <si>
     <t>Luz</t>
   </si>
   <si>
-    <t>Telefone / Internet / TV</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Transporte </t>
   </si>
   <si>
     <t>Financiamento Veículo</t>
   </si>
   <si>
     <t>Combustível</t>
   </si>
   <si>
-    <t>Estacionamento / Pedágio</t>
-[...1 lines deleted...]
-  <si>
     <t>Seguro Veículo</t>
   </si>
   <si>
-    <t>IPVA / Licenciamento</t>
-[...1 lines deleted...]
-  <si>
     <t>Taxi</t>
   </si>
   <si>
-    <t>Ônibus / Trem / Metrô</t>
-[...1 lines deleted...]
-  <si>
     <t>Saúde</t>
   </si>
   <si>
     <t xml:space="preserve">Seguro saúde </t>
   </si>
   <si>
     <t>Academia</t>
   </si>
   <si>
     <t>Farmácia</t>
   </si>
   <si>
     <t>Gastos Pessoais</t>
   </si>
   <si>
     <t>Vestuário  (roupas, sapatos)</t>
   </si>
   <si>
     <t>Presentes</t>
   </si>
   <si>
     <t xml:space="preserve">Cinema/ Teatro / Shows </t>
   </si>
   <si>
     <t>Educação</t>
   </si>
   <si>
     <t xml:space="preserve">Cursos </t>
   </si>
   <si>
-    <t>Livros</t>
-[...7 lines deleted...]
-  <si>
     <t>Total Despesas</t>
   </si>
   <si>
     <t>TOTAL GERAL</t>
   </si>
   <si>
-    <t>Jan</t>
-[...43 lines deleted...]
-  <si>
     <t>Ano 01</t>
   </si>
   <si>
     <t>Ano 02</t>
   </si>
   <si>
     <t>Ano 03</t>
   </si>
   <si>
     <t>Ano 04</t>
   </si>
   <si>
     <t>Ano 05</t>
   </si>
   <si>
     <t>Reserva para emergências</t>
   </si>
   <si>
     <t>Outros bens de uso pessoal</t>
   </si>
   <si>
-    <t>Cheques pré-datados</t>
-[...1 lines deleted...]
-  <si>
     <t>Financiamento Imobiliário</t>
   </si>
   <si>
     <t>Outros Financiamentos/Empréstimos</t>
   </si>
   <si>
     <t>Financimanento Automóvel</t>
   </si>
   <si>
     <t>Automóvel 1</t>
   </si>
   <si>
     <t>Automóvel 2</t>
   </si>
   <si>
     <t>Financiamento para investimentos</t>
   </si>
   <si>
     <t>Margem</t>
   </si>
   <si>
     <t xml:space="preserve">Empréstimos para investimentos </t>
   </si>
   <si>
-    <t>BALANÇO PATRIMONIAL PESSOAL</t>
-[...7 lines deleted...]
-  <si>
     <t>Reserva para Aposentadoria</t>
   </si>
   <si>
     <t>Reservas para Conquistas</t>
   </si>
   <si>
-    <t>Outras reservas</t>
-[...1 lines deleted...]
-  <si>
     <t>SONHOS E OBJETIVOS</t>
   </si>
   <si>
     <t>Curto Prazo</t>
   </si>
   <si>
     <t>Médio Prazo</t>
   </si>
   <si>
     <t>Longo Prazo</t>
   </si>
   <si>
     <t>Valor Estimado</t>
   </si>
   <si>
     <t>Prazo (meses)</t>
   </si>
   <si>
     <t>Reserva Mensal</t>
   </si>
   <si>
     <t>Móveis e Eletrodomésticos</t>
   </si>
   <si>
     <t>Apartamento</t>
@@ -576,140 +458,233 @@
   <si>
     <t>Negócio Próprio</t>
   </si>
   <si>
     <t>Pequenas Reformas</t>
   </si>
   <si>
     <t>Outros objetivos de curto prazo</t>
   </si>
   <si>
     <t>Viagens</t>
   </si>
   <si>
     <t>Automóvel</t>
   </si>
   <si>
     <t>Reformas de imóvel</t>
   </si>
   <si>
     <t>Outros objetivos de médio prazo</t>
   </si>
   <si>
     <t>Outros objetivos de longo prazo</t>
   </si>
   <si>
-    <t>Faculdade do Filho</t>
-[...1 lines deleted...]
-  <si>
     <t>ORÇAMENTO DOMÉSTICO</t>
   </si>
   <si>
     <t>·</t>
   </si>
   <si>
     <t>As categorias de receitas, despesas, bens e direitos, obrigações, sonhos e objetivos são apenas exemplificativas. Exclua e inclua as que achar necessárias, de acordo com as suas necessidades.</t>
   </si>
   <si>
     <t xml:space="preserve">GUIA CVM DE PLANEJAMENTO FINANCEIRO </t>
   </si>
   <si>
     <t>Sucesso!</t>
   </si>
   <si>
-    <t>Nas abas, estão os modelos de planilhas que podem ser utilizados como apoio para elaboração de um planejamento financeiro pessoal.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Os modelos são apenas sugestões. Não existe um único padrão a ser utilizado. Utilize estas ou outras que considerar mais apropriadas, ou altere, crie e organize da maneira que melhor lhe convier. </t>
   </si>
   <si>
     <t>Bens de uso pessoal</t>
   </si>
   <si>
     <t>Uso Pessoal</t>
   </si>
   <si>
     <t>Orientações</t>
   </si>
   <si>
-    <t>Dúvidas? Fale conosco pelo e-mail investidor@cvm.gov.br</t>
-[...4 lines deleted...]
-  <si>
     <t>Aluguéis</t>
   </si>
   <si>
-    <t>Receitas de Investimentos</t>
-[...4 lines deleted...]
-  <si>
     <t>Financiamento ou Aluguel</t>
   </si>
   <si>
-    <t>Utensílios domésticos</t>
-[...13 lines deleted...]
-  <si>
     <t>Bares e Restaurantes</t>
   </si>
   <si>
-    <t>Fim de Semana</t>
-[...1 lines deleted...]
-  <si>
     <t>Ao incluir ou excluir linhas, atente-se para as fórmulas pré-existentes. Confira, sempre que alterar, para evitar erros.</t>
   </si>
   <si>
-    <t>Comissão de Valores Mobiliários - Coordenação de Educação Financeira</t>
-[...2 lines deleted...]
-    <t>http://www.investidor.gov.br/guiafinanceiro</t>
+    <t>Salário</t>
+  </si>
+  <si>
+    <t>13º salário</t>
+  </si>
+  <si>
+    <t>Férias</t>
+  </si>
+  <si>
+    <t>Renda Extra</t>
+  </si>
+  <si>
+    <t>Renda de Investimentos</t>
+  </si>
+  <si>
+    <t>Reserva para Emergências</t>
+  </si>
+  <si>
+    <t>Água</t>
+  </si>
+  <si>
+    <t>Limpeza/Lavanderia</t>
+  </si>
+  <si>
+    <t>Celular / Internet / TV</t>
+  </si>
+  <si>
+    <t>Manutenção/Reformas</t>
+  </si>
+  <si>
+    <t>Seguro residencial</t>
+  </si>
+  <si>
+    <t>Alimentação</t>
+  </si>
+  <si>
+    <t>Supermercado, padaria, feira</t>
+  </si>
+  <si>
+    <t>Fora de casa/delivery</t>
+  </si>
+  <si>
+    <t>Manutenção/Consertos</t>
+  </si>
+  <si>
+    <t>Festas</t>
+  </si>
+  <si>
+    <t>Jogos/Streaming</t>
+  </si>
+  <si>
+    <t>Livros/Revistas</t>
+  </si>
+  <si>
+    <t>Escola dos filhos</t>
+  </si>
+  <si>
+    <t>Material Escolar</t>
+  </si>
+  <si>
+    <t>IPVA/Licenciamento</t>
+  </si>
+  <si>
+    <t>Estacionamento/Pedágio</t>
+  </si>
+  <si>
+    <t>Ônibus/Trem/Metrô/Perua escolar</t>
+  </si>
+  <si>
+    <t>Médicos/Dentista</t>
+  </si>
+  <si>
+    <t>Compras</t>
+  </si>
+  <si>
+    <t>Lazer</t>
+  </si>
+  <si>
+    <t>Salão e Cabelereiro</t>
+  </si>
+  <si>
+    <t>Nas abas, estão os modelos de planilhas que podem ser utilizados como apoio para elaboração de um planejamento financeiro familiar.</t>
+  </si>
+  <si>
+    <t>Na aba Orçamento/Caixa, recomenda-se que os valores previstos sejam marcados em vermelho (ou destacados em amarelo); reverta este formato quando os valores forem de fato realizados.</t>
+  </si>
+  <si>
+    <t>janeiro</t>
+  </si>
+  <si>
+    <t>fevereiro</t>
+  </si>
+  <si>
+    <t>março</t>
+  </si>
+  <si>
+    <t>abril</t>
+  </si>
+  <si>
+    <t>maio</t>
+  </si>
+  <si>
+    <t>junho</t>
+  </si>
+  <si>
+    <t>julho</t>
+  </si>
+  <si>
+    <t>agosto</t>
+  </si>
+  <si>
+    <t>setembro</t>
+  </si>
+  <si>
+    <t>outubro</t>
+  </si>
+  <si>
+    <t>novembro</t>
+  </si>
+  <si>
+    <t>dezembro</t>
+  </si>
+  <si>
+    <t>FLUXO DE CAIXA (acumulado)</t>
+  </si>
+  <si>
+    <t>saldo inicial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALANÇO PATRIMONIAL </t>
+  </si>
+  <si>
+    <t>Faculdade dos filhos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -731,665 +706,635 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="6" tint="-0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="6" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF76933C"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDCE6F1"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="6" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="6" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="6" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="6" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...18 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="6" tint="-0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="1" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="44" fontId="5" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="19" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="17" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="24" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="25" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Hiperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
-    <cellStyle name="Moeda 2" xfId="2"/>
+    <cellStyle name="Moeda 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-[...14 lines deleted...]
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76201</xdr:colOff>
+      <xdr:colOff>138532</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>96012</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>361950</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:colOff>457199</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagem 2" descr="logo_transparente-peq.PNG"/>
+        <xdr:cNvPr id="2" name="Imagem 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FED622D-3E68-36E5-20B7-8C32914DE339}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="76201" y="96012"/>
-          <a:ext cx="800099" cy="304038"/>
+          <a:off x="138532" y="19050"/>
+          <a:ext cx="858417" cy="565150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...168 lines deleted...]
-</xdr:wsDr>
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1518,7080 +1463,3560 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.investidor.gov.br/guiafinanceiro" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.investidor.gov.br/guiafinanceiro" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.investidor.gov.br/guiafinanceiro" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.investidor.gov.br/guiafinanceiro" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.investidor.gov.br/guiafinanceiro" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y21"/>
+  <dimension ref="A1:X18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L13" sqref="L13"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="7.7109375" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="8.85546875" style="28"/>
+    <col min="1" max="2" width="7.7265625" style="17" customWidth="1"/>
+    <col min="3" max="5" width="4.1796875" style="17" customWidth="1"/>
+    <col min="6" max="16384" width="8.81640625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="27" customFormat="1" ht="19.5" customHeight="1">
-[...10 lines deleted...]
-      <c r="D2" s="42" t="s">
+    <row r="1" spans="1:24" s="16" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="26"/>
+      <c r="B1" s="19"/>
+      <c r="L1"/>
+      <c r="O1" s="22"/>
+    </row>
+    <row r="2" spans="1:24" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="27"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="23"/>
+      <c r="O2" s="23"/>
+    </row>
+    <row r="3" spans="1:24" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+    </row>
+    <row r="4" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C4" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+    </row>
+    <row r="5" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" s="51" t="s">
         <v>119</v>
       </c>
-      <c r="E2" s="42"/>
-[...236 lines deleted...]
-      <c r="E10" s="29" t="s">
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+    </row>
+    <row r="6" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+    </row>
+    <row r="7" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C7" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+    </row>
+    <row r="8" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C8" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+    </row>
+    <row r="9" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C9" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" s="51" t="s">
         <v>120</v>
       </c>
-      <c r="F10" s="29"/>
-[...314 lines deleted...]
-    </row>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+    </row>
+    <row r="10" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C10" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+    </row>
+    <row r="11" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="12" spans="1:24" ht="23.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="13" spans="1:24" ht="23.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="14" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="15" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="16" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="17" ht="20.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="18" ht="20.25" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:A2"/>
-    <mergeCell ref="J3:Q3"/>
-    <mergeCell ref="D2:L2"/>
+    <mergeCell ref="I3:P3"/>
+    <mergeCell ref="C2:K2"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.68" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="71" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId2"/>
-  <drawing r:id="rId3"/>
+  <pageSetup paperSize="9" scale="71" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{877502BC-8A6A-4321-BA63-3C21A5E192EE}">
+  <dimension ref="A1:M64"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="41.6328125" customWidth="1"/>
+    <col min="2" max="2" width="9.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="37" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="43">
+        <v>1</v>
+      </c>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="24"/>
+      <c r="B3" s="46" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="46" t="s">
+        <v>122</v>
+      </c>
+      <c r="D3" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="E3" s="46" t="s">
+        <v>124</v>
+      </c>
+      <c r="F3" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="G3" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="I3" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="J3" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="K3" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="L3" s="46" t="s">
+        <v>131</v>
+      </c>
+      <c r="M3" s="46" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+    </row>
+    <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B5" s="34">
+        <v>0</v>
+      </c>
+      <c r="C5" s="34">
+        <v>0</v>
+      </c>
+      <c r="D5" s="34">
+        <v>0</v>
+      </c>
+      <c r="E5" s="34">
+        <v>0</v>
+      </c>
+      <c r="F5" s="34">
+        <v>0</v>
+      </c>
+      <c r="G5" s="34">
+        <v>0</v>
+      </c>
+      <c r="H5" s="34">
+        <v>0</v>
+      </c>
+      <c r="I5" s="34">
+        <v>0</v>
+      </c>
+      <c r="J5" s="34">
+        <v>0</v>
+      </c>
+      <c r="K5" s="34">
+        <v>0</v>
+      </c>
+      <c r="L5" s="34">
+        <v>0</v>
+      </c>
+      <c r="M5" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="34">
+        <v>0</v>
+      </c>
+      <c r="C6" s="34">
+        <v>0</v>
+      </c>
+      <c r="D6" s="34">
+        <v>0</v>
+      </c>
+      <c r="E6" s="34">
+        <v>0</v>
+      </c>
+      <c r="F6" s="34">
+        <v>0</v>
+      </c>
+      <c r="G6" s="34">
+        <v>0</v>
+      </c>
+      <c r="H6" s="34">
+        <v>0</v>
+      </c>
+      <c r="I6" s="34">
+        <v>0</v>
+      </c>
+      <c r="J6" s="34">
+        <v>0</v>
+      </c>
+      <c r="K6" s="34">
+        <v>0</v>
+      </c>
+      <c r="L6" s="34">
+        <v>0</v>
+      </c>
+      <c r="M6" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="34">
+        <v>0</v>
+      </c>
+      <c r="C7" s="34">
+        <v>0</v>
+      </c>
+      <c r="D7" s="34">
+        <v>0</v>
+      </c>
+      <c r="E7" s="34">
+        <v>0</v>
+      </c>
+      <c r="F7" s="34">
+        <v>0</v>
+      </c>
+      <c r="G7" s="34">
+        <v>0</v>
+      </c>
+      <c r="H7" s="34">
+        <v>0</v>
+      </c>
+      <c r="I7" s="34">
+        <v>0</v>
+      </c>
+      <c r="J7" s="34">
+        <v>0</v>
+      </c>
+      <c r="K7" s="34">
+        <v>0</v>
+      </c>
+      <c r="L7" s="34">
+        <v>0</v>
+      </c>
+      <c r="M7" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="34">
+        <v>0</v>
+      </c>
+      <c r="C8" s="34">
+        <v>0</v>
+      </c>
+      <c r="D8" s="34">
+        <v>0</v>
+      </c>
+      <c r="E8" s="34">
+        <v>0</v>
+      </c>
+      <c r="F8" s="34">
+        <v>0</v>
+      </c>
+      <c r="G8" s="34">
+        <v>0</v>
+      </c>
+      <c r="H8" s="34">
+        <v>0</v>
+      </c>
+      <c r="I8" s="34">
+        <v>0</v>
+      </c>
+      <c r="J8" s="34">
+        <v>0</v>
+      </c>
+      <c r="K8" s="34">
+        <v>0</v>
+      </c>
+      <c r="L8" s="34">
+        <v>0</v>
+      </c>
+      <c r="M8" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="34">
+        <v>0</v>
+      </c>
+      <c r="C9" s="34">
+        <v>0</v>
+      </c>
+      <c r="D9" s="34">
+        <v>0</v>
+      </c>
+      <c r="E9" s="34">
+        <v>0</v>
+      </c>
+      <c r="F9" s="34">
+        <v>0</v>
+      </c>
+      <c r="G9" s="34">
+        <v>0</v>
+      </c>
+      <c r="H9" s="34">
+        <v>0</v>
+      </c>
+      <c r="I9" s="34">
+        <v>0</v>
+      </c>
+      <c r="J9" s="34">
+        <v>0</v>
+      </c>
+      <c r="K9" s="34">
+        <v>0</v>
+      </c>
+      <c r="L9" s="34">
+        <v>0</v>
+      </c>
+      <c r="M9" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="34">
+        <v>0</v>
+      </c>
+      <c r="C10" s="34">
+        <v>0</v>
+      </c>
+      <c r="D10" s="34">
+        <v>0</v>
+      </c>
+      <c r="E10" s="34">
+        <v>0</v>
+      </c>
+      <c r="F10" s="34">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
+        <v>0</v>
+      </c>
+      <c r="H10" s="34">
+        <v>0</v>
+      </c>
+      <c r="I10" s="34">
+        <v>0</v>
+      </c>
+      <c r="J10" s="34">
+        <v>0</v>
+      </c>
+      <c r="K10" s="34">
+        <v>0</v>
+      </c>
+      <c r="L10" s="34">
+        <v>0</v>
+      </c>
+      <c r="M10" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="37">
+        <f t="shared" ref="B11:M11" si="0">SUM(B5:B10)</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+    </row>
+    <row r="14" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="34">
+        <v>0</v>
+      </c>
+      <c r="C14" s="34">
+        <v>0</v>
+      </c>
+      <c r="D14" s="34">
+        <v>0</v>
+      </c>
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>0</v>
+      </c>
+      <c r="G14" s="34">
+        <v>0</v>
+      </c>
+      <c r="H14" s="34">
+        <v>0</v>
+      </c>
+      <c r="I14" s="34">
+        <v>0</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="34">
+        <v>0</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="34">
+        <v>0</v>
+      </c>
+      <c r="C15" s="34">
+        <v>0</v>
+      </c>
+      <c r="D15" s="34">
+        <v>0</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>0</v>
+      </c>
+      <c r="I15" s="34">
+        <v>0</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>0</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="34">
+        <v>0</v>
+      </c>
+      <c r="C16" s="34">
+        <v>0</v>
+      </c>
+      <c r="D16" s="34">
+        <v>0</v>
+      </c>
+      <c r="E16" s="34">
+        <v>0</v>
+      </c>
+      <c r="F16" s="34">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0</v>
+      </c>
+      <c r="I16" s="34">
+        <v>0</v>
+      </c>
+      <c r="J16" s="34">
+        <v>0</v>
+      </c>
+      <c r="K16" s="34">
+        <v>0</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="34">
+        <v>0</v>
+      </c>
+      <c r="C17" s="34">
+        <v>0</v>
+      </c>
+      <c r="D17" s="34">
+        <v>0</v>
+      </c>
+      <c r="E17" s="34">
+        <v>0</v>
+      </c>
+      <c r="F17" s="34">
+        <v>0</v>
+      </c>
+      <c r="G17" s="34">
+        <v>0</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>0</v>
+      </c>
+      <c r="K17" s="34">
+        <v>0</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="34">
+        <v>0</v>
+      </c>
+      <c r="C19" s="34">
+        <v>0</v>
+      </c>
+      <c r="D19" s="34">
+        <v>0</v>
+      </c>
+      <c r="E19" s="34">
+        <v>0</v>
+      </c>
+      <c r="F19" s="34">
+        <v>0</v>
+      </c>
+      <c r="G19" s="34">
+        <v>0</v>
+      </c>
+      <c r="H19" s="34">
+        <v>0</v>
+      </c>
+      <c r="I19" s="34">
+        <v>0</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0</v>
+      </c>
+      <c r="K19" s="34">
+        <v>0</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="34">
+        <v>0</v>
+      </c>
+      <c r="C20" s="34">
+        <v>0</v>
+      </c>
+      <c r="D20" s="34">
+        <v>0</v>
+      </c>
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>0</v>
+      </c>
+      <c r="G20" s="34">
+        <v>0</v>
+      </c>
+      <c r="H20" s="34">
+        <v>0</v>
+      </c>
+      <c r="I20" s="34">
+        <v>0</v>
+      </c>
+      <c r="J20" s="34">
+        <v>0</v>
+      </c>
+      <c r="K20" s="34">
+        <v>0</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="34">
+        <v>0</v>
+      </c>
+      <c r="C21" s="34">
+        <v>0</v>
+      </c>
+      <c r="D21" s="34">
+        <v>0</v>
+      </c>
+      <c r="E21" s="34">
+        <v>0</v>
+      </c>
+      <c r="F21" s="34">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>0</v>
+      </c>
+      <c r="H21" s="34">
+        <v>0</v>
+      </c>
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
+        <v>0</v>
+      </c>
+      <c r="K21" s="34">
+        <v>0</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="34">
+        <v>0</v>
+      </c>
+      <c r="C22" s="34">
+        <v>0</v>
+      </c>
+      <c r="D22" s="34">
+        <v>0</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>0</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>0</v>
+      </c>
+      <c r="I22" s="34">
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>0</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="34">
+        <v>0</v>
+      </c>
+      <c r="C23" s="34">
+        <v>0</v>
+      </c>
+      <c r="D23" s="34">
+        <v>0</v>
+      </c>
+      <c r="E23" s="34">
+        <v>0</v>
+      </c>
+      <c r="F23" s="34">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
+        <v>0</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>0</v>
+      </c>
+      <c r="J23" s="34">
+        <v>0</v>
+      </c>
+      <c r="K23" s="34">
+        <v>0</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="34">
+        <v>0</v>
+      </c>
+      <c r="C24" s="34">
+        <v>0</v>
+      </c>
+      <c r="D24" s="34">
+        <v>0</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>0</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="34">
+        <v>0</v>
+      </c>
+      <c r="C25" s="34">
+        <v>0</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="34">
+        <v>0</v>
+      </c>
+      <c r="F25" s="34">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>0</v>
+      </c>
+      <c r="K25" s="34">
+        <v>0</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="34">
+        <v>0</v>
+      </c>
+      <c r="C26" s="34">
+        <v>0</v>
+      </c>
+      <c r="D26" s="34">
+        <v>0</v>
+      </c>
+      <c r="E26" s="34">
+        <v>0</v>
+      </c>
+      <c r="F26" s="34">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>0</v>
+      </c>
+      <c r="H26" s="34">
+        <v>0</v>
+      </c>
+      <c r="I26" s="34">
+        <v>0</v>
+      </c>
+      <c r="J26" s="34">
+        <v>0</v>
+      </c>
+      <c r="K26" s="34">
+        <v>0</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="34">
+        <v>0</v>
+      </c>
+      <c r="C27" s="34">
+        <v>0</v>
+      </c>
+      <c r="D27" s="34">
+        <v>0</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
+        <v>0</v>
+      </c>
+      <c r="I27" s="34">
+        <v>0</v>
+      </c>
+      <c r="J27" s="34">
+        <v>0</v>
+      </c>
+      <c r="K27" s="34">
+        <v>0</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+    </row>
+    <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="35" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="34">
+        <v>0</v>
+      </c>
+      <c r="C31" s="34">
+        <v>0</v>
+      </c>
+      <c r="D31" s="34">
+        <v>0</v>
+      </c>
+      <c r="E31" s="34">
+        <v>0</v>
+      </c>
+      <c r="F31" s="34">
+        <v>0</v>
+      </c>
+      <c r="G31" s="34">
+        <v>0</v>
+      </c>
+      <c r="H31" s="34">
+        <v>0</v>
+      </c>
+      <c r="I31" s="34">
+        <v>0</v>
+      </c>
+      <c r="J31" s="34">
+        <v>0</v>
+      </c>
+      <c r="K31" s="34">
+        <v>0</v>
+      </c>
+      <c r="L31" s="34">
+        <v>0</v>
+      </c>
+      <c r="M31" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+    </row>
+    <row r="33" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="34">
+        <v>0</v>
+      </c>
+      <c r="C33" s="34">
+        <v>0</v>
+      </c>
+      <c r="D33" s="34">
+        <v>0</v>
+      </c>
+      <c r="E33" s="34">
+        <v>0</v>
+      </c>
+      <c r="F33" s="34">
+        <v>0</v>
+      </c>
+      <c r="G33" s="34">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34">
+        <v>0</v>
+      </c>
+      <c r="I33" s="34">
+        <v>0</v>
+      </c>
+      <c r="J33" s="34">
+        <v>0</v>
+      </c>
+      <c r="K33" s="34">
+        <v>0</v>
+      </c>
+      <c r="L33" s="34">
+        <v>0</v>
+      </c>
+      <c r="M33" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="34">
+        <v>0</v>
+      </c>
+      <c r="C34" s="34">
+        <v>0</v>
+      </c>
+      <c r="D34" s="34">
+        <v>0</v>
+      </c>
+      <c r="E34" s="34">
+        <v>0</v>
+      </c>
+      <c r="F34" s="34">
+        <v>0</v>
+      </c>
+      <c r="G34" s="34">
+        <v>0</v>
+      </c>
+      <c r="H34" s="34">
+        <v>0</v>
+      </c>
+      <c r="I34" s="34">
+        <v>0</v>
+      </c>
+      <c r="J34" s="34">
+        <v>0</v>
+      </c>
+      <c r="K34" s="34">
+        <v>0</v>
+      </c>
+      <c r="L34" s="34">
+        <v>0</v>
+      </c>
+      <c r="M34" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="34">
+        <v>0</v>
+      </c>
+      <c r="C35" s="34">
+        <v>0</v>
+      </c>
+      <c r="D35" s="34">
+        <v>0</v>
+      </c>
+      <c r="E35" s="34">
+        <v>0</v>
+      </c>
+      <c r="F35" s="34">
+        <v>0</v>
+      </c>
+      <c r="G35" s="34">
+        <v>0</v>
+      </c>
+      <c r="H35" s="34">
+        <v>0</v>
+      </c>
+      <c r="I35" s="34">
+        <v>0</v>
+      </c>
+      <c r="J35" s="34">
+        <v>0</v>
+      </c>
+      <c r="K35" s="34">
+        <v>0</v>
+      </c>
+      <c r="L35" s="34">
+        <v>0</v>
+      </c>
+      <c r="M35" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="34">
+        <v>0</v>
+      </c>
+      <c r="C36" s="34">
+        <v>0</v>
+      </c>
+      <c r="D36" s="34">
+        <v>0</v>
+      </c>
+      <c r="E36" s="34">
+        <v>0</v>
+      </c>
+      <c r="F36" s="34">
+        <v>0</v>
+      </c>
+      <c r="G36" s="34">
+        <v>0</v>
+      </c>
+      <c r="H36" s="34">
+        <v>0</v>
+      </c>
+      <c r="I36" s="34">
+        <v>0</v>
+      </c>
+      <c r="J36" s="34">
+        <v>0</v>
+      </c>
+      <c r="K36" s="34">
+        <v>0</v>
+      </c>
+      <c r="L36" s="34">
+        <v>0</v>
+      </c>
+      <c r="M36" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="34">
+        <v>0</v>
+      </c>
+      <c r="C37" s="34">
+        <v>0</v>
+      </c>
+      <c r="D37" s="34">
+        <v>0</v>
+      </c>
+      <c r="E37" s="34">
+        <v>0</v>
+      </c>
+      <c r="F37" s="34">
+        <v>0</v>
+      </c>
+      <c r="G37" s="34">
+        <v>0</v>
+      </c>
+      <c r="H37" s="34">
+        <v>0</v>
+      </c>
+      <c r="I37" s="34">
+        <v>0</v>
+      </c>
+      <c r="J37" s="34">
+        <v>0</v>
+      </c>
+      <c r="K37" s="34">
+        <v>0</v>
+      </c>
+      <c r="L37" s="34">
+        <v>0</v>
+      </c>
+      <c r="M37" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="34">
+        <v>0</v>
+      </c>
+      <c r="C38" s="34">
+        <v>0</v>
+      </c>
+      <c r="D38" s="34">
+        <v>0</v>
+      </c>
+      <c r="E38" s="34">
+        <v>0</v>
+      </c>
+      <c r="F38" s="34">
+        <v>0</v>
+      </c>
+      <c r="G38" s="34">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34">
+        <v>0</v>
+      </c>
+      <c r="I38" s="34">
+        <v>0</v>
+      </c>
+      <c r="J38" s="34">
+        <v>0</v>
+      </c>
+      <c r="K38" s="34">
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>0</v>
+      </c>
+      <c r="M38" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="34">
+        <v>0</v>
+      </c>
+      <c r="C39" s="34">
+        <v>0</v>
+      </c>
+      <c r="D39" s="34">
+        <v>0</v>
+      </c>
+      <c r="E39" s="34">
+        <v>0</v>
+      </c>
+      <c r="F39" s="34">
+        <v>0</v>
+      </c>
+      <c r="G39" s="34">
+        <v>0</v>
+      </c>
+      <c r="H39" s="34">
+        <v>0</v>
+      </c>
+      <c r="I39" s="34">
+        <v>0</v>
+      </c>
+      <c r="J39" s="34">
+        <v>0</v>
+      </c>
+      <c r="K39" s="34">
+        <v>0</v>
+      </c>
+      <c r="L39" s="34">
+        <v>0</v>
+      </c>
+      <c r="M39" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="34">
+        <v>0</v>
+      </c>
+      <c r="C40" s="34">
+        <v>0</v>
+      </c>
+      <c r="D40" s="34">
+        <v>0</v>
+      </c>
+      <c r="E40" s="34">
+        <v>0</v>
+      </c>
+      <c r="F40" s="34">
+        <v>0</v>
+      </c>
+      <c r="G40" s="34">
+        <v>0</v>
+      </c>
+      <c r="H40" s="34">
+        <v>0</v>
+      </c>
+      <c r="I40" s="34">
+        <v>0</v>
+      </c>
+      <c r="J40" s="34">
+        <v>0</v>
+      </c>
+      <c r="K40" s="34">
+        <v>0</v>
+      </c>
+      <c r="L40" s="34">
+        <v>0</v>
+      </c>
+      <c r="M40" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+      <c r="M41" s="38"/>
+    </row>
+    <row r="42" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="34">
+        <v>0</v>
+      </c>
+      <c r="C42" s="34">
+        <v>0</v>
+      </c>
+      <c r="D42" s="34">
+        <v>0</v>
+      </c>
+      <c r="E42" s="34">
+        <v>0</v>
+      </c>
+      <c r="F42" s="34">
+        <v>0</v>
+      </c>
+      <c r="G42" s="34">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34">
+        <v>0</v>
+      </c>
+      <c r="I42" s="34">
+        <v>0</v>
+      </c>
+      <c r="J42" s="34">
+        <v>0</v>
+      </c>
+      <c r="K42" s="34">
+        <v>0</v>
+      </c>
+      <c r="L42" s="34">
+        <v>0</v>
+      </c>
+      <c r="M42" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="34">
+        <v>0</v>
+      </c>
+      <c r="C43" s="34">
+        <v>0</v>
+      </c>
+      <c r="D43" s="34">
+        <v>0</v>
+      </c>
+      <c r="E43" s="34">
+        <v>0</v>
+      </c>
+      <c r="F43" s="34">
+        <v>0</v>
+      </c>
+      <c r="G43" s="34">
+        <v>0</v>
+      </c>
+      <c r="H43" s="34">
+        <v>0</v>
+      </c>
+      <c r="I43" s="34">
+        <v>0</v>
+      </c>
+      <c r="J43" s="34">
+        <v>0</v>
+      </c>
+      <c r="K43" s="34">
+        <v>0</v>
+      </c>
+      <c r="L43" s="34">
+        <v>0</v>
+      </c>
+      <c r="M43" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="34">
+        <v>0</v>
+      </c>
+      <c r="C44" s="34">
+        <v>0</v>
+      </c>
+      <c r="D44" s="34">
+        <v>0</v>
+      </c>
+      <c r="E44" s="34">
+        <v>0</v>
+      </c>
+      <c r="F44" s="34">
+        <v>0</v>
+      </c>
+      <c r="G44" s="34">
+        <v>0</v>
+      </c>
+      <c r="H44" s="34">
+        <v>0</v>
+      </c>
+      <c r="I44" s="34">
+        <v>0</v>
+      </c>
+      <c r="J44" s="34">
+        <v>0</v>
+      </c>
+      <c r="K44" s="34">
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>0</v>
+      </c>
+      <c r="M44" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="38"/>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
+    </row>
+    <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="34">
+        <v>0</v>
+      </c>
+      <c r="C46" s="34">
+        <v>0</v>
+      </c>
+      <c r="D46" s="34">
+        <v>0</v>
+      </c>
+      <c r="E46" s="34">
+        <v>0</v>
+      </c>
+      <c r="F46" s="34">
+        <v>0</v>
+      </c>
+      <c r="G46" s="34">
+        <v>0</v>
+      </c>
+      <c r="H46" s="34">
+        <v>0</v>
+      </c>
+      <c r="I46" s="34">
+        <v>0</v>
+      </c>
+      <c r="J46" s="34">
+        <v>0</v>
+      </c>
+      <c r="K46" s="34">
+        <v>0</v>
+      </c>
+      <c r="L46" s="34">
+        <v>0</v>
+      </c>
+      <c r="M46" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="34">
+        <v>0</v>
+      </c>
+      <c r="C47" s="34">
+        <v>0</v>
+      </c>
+      <c r="D47" s="34">
+        <v>0</v>
+      </c>
+      <c r="E47" s="34">
+        <v>0</v>
+      </c>
+      <c r="F47" s="34">
+        <v>0</v>
+      </c>
+      <c r="G47" s="34">
+        <v>0</v>
+      </c>
+      <c r="H47" s="34">
+        <v>0</v>
+      </c>
+      <c r="I47" s="34">
+        <v>0</v>
+      </c>
+      <c r="J47" s="34">
+        <v>0</v>
+      </c>
+      <c r="K47" s="34">
+        <v>0</v>
+      </c>
+      <c r="L47" s="34">
+        <v>0</v>
+      </c>
+      <c r="M47" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="34">
+        <v>0</v>
+      </c>
+      <c r="C48" s="34">
+        <v>0</v>
+      </c>
+      <c r="D48" s="34">
+        <v>0</v>
+      </c>
+      <c r="E48" s="34">
+        <v>0</v>
+      </c>
+      <c r="F48" s="34">
+        <v>0</v>
+      </c>
+      <c r="G48" s="34">
+        <v>0</v>
+      </c>
+      <c r="H48" s="34">
+        <v>0</v>
+      </c>
+      <c r="I48" s="34">
+        <v>0</v>
+      </c>
+      <c r="J48" s="34">
+        <v>0</v>
+      </c>
+      <c r="K48" s="34">
+        <v>0</v>
+      </c>
+      <c r="L48" s="34">
+        <v>0</v>
+      </c>
+      <c r="M48" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="35" t="s">
+        <v>116</v>
+      </c>
+      <c r="B49" s="34">
+        <v>0</v>
+      </c>
+      <c r="C49" s="34">
+        <v>0</v>
+      </c>
+      <c r="D49" s="34">
+        <v>0</v>
+      </c>
+      <c r="E49" s="34">
+        <v>0</v>
+      </c>
+      <c r="F49" s="34">
+        <v>0</v>
+      </c>
+      <c r="G49" s="34">
+        <v>0</v>
+      </c>
+      <c r="H49" s="34">
+        <v>0</v>
+      </c>
+      <c r="I49" s="34">
+        <v>0</v>
+      </c>
+      <c r="J49" s="34">
+        <v>0</v>
+      </c>
+      <c r="K49" s="34">
+        <v>0</v>
+      </c>
+      <c r="L49" s="34">
+        <v>0</v>
+      </c>
+      <c r="M49" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B50" s="34">
+        <v>0</v>
+      </c>
+      <c r="C50" s="34">
+        <v>0</v>
+      </c>
+      <c r="D50" s="34">
+        <v>0</v>
+      </c>
+      <c r="E50" s="34">
+        <v>0</v>
+      </c>
+      <c r="F50" s="34">
+        <v>0</v>
+      </c>
+      <c r="G50" s="34">
+        <v>0</v>
+      </c>
+      <c r="H50" s="34">
+        <v>0</v>
+      </c>
+      <c r="I50" s="34">
+        <v>0</v>
+      </c>
+      <c r="J50" s="34">
+        <v>0</v>
+      </c>
+      <c r="K50" s="34">
+        <v>0</v>
+      </c>
+      <c r="L50" s="34">
+        <v>0</v>
+      </c>
+      <c r="M50" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="B51" s="38"/>
+      <c r="C51" s="38"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="38"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="38"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+      <c r="L51" s="38"/>
+      <c r="M51" s="38"/>
+    </row>
+    <row r="52" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="34">
+        <v>0</v>
+      </c>
+      <c r="C52" s="34">
+        <v>0</v>
+      </c>
+      <c r="D52" s="34">
+        <v>0</v>
+      </c>
+      <c r="E52" s="34">
+        <v>0</v>
+      </c>
+      <c r="F52" s="34">
+        <v>0</v>
+      </c>
+      <c r="G52" s="34">
+        <v>0</v>
+      </c>
+      <c r="H52" s="34">
+        <v>0</v>
+      </c>
+      <c r="I52" s="34">
+        <v>0</v>
+      </c>
+      <c r="J52" s="34">
+        <v>0</v>
+      </c>
+      <c r="K52" s="34">
+        <v>0</v>
+      </c>
+      <c r="L52" s="34">
+        <v>0</v>
+      </c>
+      <c r="M52" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="34">
+        <v>0</v>
+      </c>
+      <c r="C53" s="34">
+        <v>0</v>
+      </c>
+      <c r="D53" s="34">
+        <v>0</v>
+      </c>
+      <c r="E53" s="34">
+        <v>0</v>
+      </c>
+      <c r="F53" s="34">
+        <v>0</v>
+      </c>
+      <c r="G53" s="34">
+        <v>0</v>
+      </c>
+      <c r="H53" s="34">
+        <v>0</v>
+      </c>
+      <c r="I53" s="34">
+        <v>0</v>
+      </c>
+      <c r="J53" s="34">
+        <v>0</v>
+      </c>
+      <c r="K53" s="34">
+        <v>0</v>
+      </c>
+      <c r="L53" s="34">
+        <v>0</v>
+      </c>
+      <c r="M53" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="35" t="s">
+        <v>107</v>
+      </c>
+      <c r="B54" s="34">
+        <v>0</v>
+      </c>
+      <c r="C54" s="34">
+        <v>0</v>
+      </c>
+      <c r="D54" s="34">
+        <v>0</v>
+      </c>
+      <c r="E54" s="34">
+        <v>0</v>
+      </c>
+      <c r="F54" s="34">
+        <v>0</v>
+      </c>
+      <c r="G54" s="34">
+        <v>0</v>
+      </c>
+      <c r="H54" s="34">
+        <v>0</v>
+      </c>
+      <c r="I54" s="34">
+        <v>0</v>
+      </c>
+      <c r="J54" s="34">
+        <v>0</v>
+      </c>
+      <c r="K54" s="34">
+        <v>0</v>
+      </c>
+      <c r="L54" s="34">
+        <v>0</v>
+      </c>
+      <c r="M54" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55" s="34">
+        <v>0</v>
+      </c>
+      <c r="C55" s="34">
+        <v>0</v>
+      </c>
+      <c r="D55" s="34">
+        <v>0</v>
+      </c>
+      <c r="E55" s="34">
+        <v>0</v>
+      </c>
+      <c r="F55" s="34">
+        <v>0</v>
+      </c>
+      <c r="G55" s="34">
+        <v>0</v>
+      </c>
+      <c r="H55" s="34">
+        <v>0</v>
+      </c>
+      <c r="I55" s="34">
+        <v>0</v>
+      </c>
+      <c r="J55" s="34">
+        <v>0</v>
+      </c>
+      <c r="K55" s="34">
+        <v>0</v>
+      </c>
+      <c r="L55" s="34">
+        <v>0</v>
+      </c>
+      <c r="M55" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" s="34">
+        <v>0</v>
+      </c>
+      <c r="C56" s="34">
+        <v>0</v>
+      </c>
+      <c r="D56" s="34">
+        <v>0</v>
+      </c>
+      <c r="E56" s="34">
+        <v>0</v>
+      </c>
+      <c r="F56" s="34">
+        <v>0</v>
+      </c>
+      <c r="G56" s="34">
+        <v>0</v>
+      </c>
+      <c r="H56" s="34">
+        <v>0</v>
+      </c>
+      <c r="I56" s="34">
+        <v>0</v>
+      </c>
+      <c r="J56" s="34">
+        <v>0</v>
+      </c>
+      <c r="K56" s="34">
+        <v>0</v>
+      </c>
+      <c r="L56" s="34">
+        <v>0</v>
+      </c>
+      <c r="M56" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B57" s="34">
+        <v>0</v>
+      </c>
+      <c r="C57" s="34">
+        <v>0</v>
+      </c>
+      <c r="D57" s="34">
+        <v>0</v>
+      </c>
+      <c r="E57" s="34">
+        <v>0</v>
+      </c>
+      <c r="F57" s="34">
+        <v>0</v>
+      </c>
+      <c r="G57" s="34">
+        <v>0</v>
+      </c>
+      <c r="H57" s="34">
+        <v>0</v>
+      </c>
+      <c r="I57" s="34">
+        <v>0</v>
+      </c>
+      <c r="J57" s="34">
+        <v>0</v>
+      </c>
+      <c r="K57" s="34">
+        <v>0</v>
+      </c>
+      <c r="L57" s="34">
+        <v>0</v>
+      </c>
+      <c r="M57" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="38"/>
+      <c r="C58" s="38"/>
+      <c r="D58" s="38"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+      <c r="G58" s="38"/>
+      <c r="H58" s="38"/>
+      <c r="I58" s="38"/>
+      <c r="J58" s="38"/>
+      <c r="K58" s="38"/>
+      <c r="L58" s="38"/>
+      <c r="M58" s="38"/>
+    </row>
+    <row r="59" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B59" s="34">
+        <v>0</v>
+      </c>
+      <c r="C59" s="34">
+        <v>0</v>
+      </c>
+      <c r="D59" s="34">
+        <v>0</v>
+      </c>
+      <c r="E59" s="34">
+        <v>0</v>
+      </c>
+      <c r="F59" s="34">
+        <v>0</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0</v>
+      </c>
+      <c r="H59" s="34">
+        <v>0</v>
+      </c>
+      <c r="I59" s="34">
+        <v>0</v>
+      </c>
+      <c r="J59" s="34">
+        <v>0</v>
+      </c>
+      <c r="K59" s="34">
+        <v>0</v>
+      </c>
+      <c r="L59" s="34">
+        <v>0</v>
+      </c>
+      <c r="M59" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="34">
+        <v>0</v>
+      </c>
+      <c r="C60" s="34">
+        <v>0</v>
+      </c>
+      <c r="D60" s="34">
+        <v>0</v>
+      </c>
+      <c r="E60" s="34">
+        <v>0</v>
+      </c>
+      <c r="F60" s="34">
+        <v>0</v>
+      </c>
+      <c r="G60" s="34">
+        <v>0</v>
+      </c>
+      <c r="H60" s="34">
+        <v>0</v>
+      </c>
+      <c r="I60" s="34">
+        <v>0</v>
+      </c>
+      <c r="J60" s="34">
+        <v>0</v>
+      </c>
+      <c r="K60" s="34">
+        <v>0</v>
+      </c>
+      <c r="L60" s="34">
+        <v>0</v>
+      </c>
+      <c r="M60" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" s="34">
+        <v>0</v>
+      </c>
+      <c r="C61" s="34">
+        <v>0</v>
+      </c>
+      <c r="D61" s="34">
+        <v>0</v>
+      </c>
+      <c r="E61" s="34">
+        <v>0</v>
+      </c>
+      <c r="F61" s="34">
+        <v>0</v>
+      </c>
+      <c r="G61" s="34">
+        <v>0</v>
+      </c>
+      <c r="H61" s="34">
+        <v>0</v>
+      </c>
+      <c r="I61" s="34">
+        <v>0</v>
+      </c>
+      <c r="J61" s="34">
+        <v>0</v>
+      </c>
+      <c r="K61" s="34">
+        <v>0</v>
+      </c>
+      <c r="L61" s="34">
+        <v>0</v>
+      </c>
+      <c r="M61" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="37">
+        <f>SUM(B13:B61)</f>
+        <v>0</v>
+      </c>
+      <c r="C62" s="37">
+        <f t="shared" ref="C62:M62" si="1">SUM(C13:C61)</f>
+        <v>0</v>
+      </c>
+      <c r="D62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="K62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M62" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B63" s="40">
+        <f>B11-B62</f>
+        <v>0</v>
+      </c>
+      <c r="C63" s="40">
+        <f t="shared" ref="C63:M63" si="2">C11-C62</f>
+        <v>0</v>
+      </c>
+      <c r="D63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M63" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="45">
+        <f>B2+B63</f>
+        <v>1</v>
+      </c>
+      <c r="C64" s="45">
+        <f>B64+C63</f>
+        <v>1</v>
+      </c>
+      <c r="D64" s="45">
+        <f t="shared" ref="D64:M64" si="3">C64+D63</f>
+        <v>1</v>
+      </c>
+      <c r="E64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="F64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="G64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="I64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="J64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="K64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="L64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="M64" s="45">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="C64" formula="1"/>
+  </ignoredErrors>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="6" width="14.7109375" customWidth="1"/>
+    <col min="1" max="1" width="34.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="14.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1">
-[...36 lines deleted...]
-      <c r="A6" s="20" t="s">
+    <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="21" t="s">
-[...26 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B4" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="5">
-[...16 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="B6" s="3">
+        <v>0</v>
+      </c>
+      <c r="C6" s="3">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3">
+        <v>0</v>
+      </c>
+      <c r="F6" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="5">
-[...96 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="B7" s="3">
+        <v>0</v>
+      </c>
+      <c r="C7" s="3">
+        <v>0</v>
+      </c>
+      <c r="D7" s="3">
+        <v>0</v>
+      </c>
+      <c r="E7" s="3">
+        <v>0</v>
+      </c>
+      <c r="F7" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="3">
+        <v>0</v>
+      </c>
+      <c r="C8" s="3">
+        <v>0</v>
+      </c>
+      <c r="D8" s="3">
+        <v>0</v>
+      </c>
+      <c r="E8" s="3">
+        <v>0</v>
+      </c>
+      <c r="F8" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="3">
+        <v>0</v>
+      </c>
+      <c r="C9" s="3">
+        <v>0</v>
+      </c>
+      <c r="D9" s="3">
+        <v>0</v>
+      </c>
+      <c r="E9" s="3">
+        <v>0</v>
+      </c>
+      <c r="F9" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="3">
+        <v>0</v>
+      </c>
+      <c r="C10" s="3">
+        <v>0</v>
+      </c>
+      <c r="D10" s="3">
+        <v>0</v>
+      </c>
+      <c r="E10" s="3">
+        <v>0</v>
+      </c>
+      <c r="F10" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="3">
+        <v>0</v>
+      </c>
+      <c r="C11" s="3">
+        <v>0</v>
+      </c>
+      <c r="D11" s="3">
+        <v>0</v>
+      </c>
+      <c r="E11" s="3">
+        <v>0</v>
+      </c>
+      <c r="F11" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="17"/>
-[...26 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="4">
+        <v>0</v>
+      </c>
+      <c r="C13" s="4">
+        <v>0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0</v>
+      </c>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="6">
-[...16 lines deleted...]
-      <c r="A17" s="4" t="s">
+      <c r="B14" s="4">
+        <v>0</v>
+      </c>
+      <c r="C14" s="4">
+        <v>0</v>
+      </c>
+      <c r="D14" s="4">
+        <v>0</v>
+      </c>
+      <c r="E14" s="4">
+        <v>0</v>
+      </c>
+      <c r="F14" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="6">
-[...16 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="B15" s="4">
+        <v>0</v>
+      </c>
+      <c r="C15" s="4">
+        <v>0</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0</v>
+      </c>
+      <c r="F15" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="6">
-[...36 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="B16" s="4">
+        <v>0</v>
+      </c>
+      <c r="C16" s="4">
+        <v>0</v>
+      </c>
+      <c r="D16" s="4">
+        <v>0</v>
+      </c>
+      <c r="E16" s="4">
+        <v>0</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="4">
+        <v>0</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="6">
-[...16 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+      <c r="C18" s="4">
+        <v>0</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="6">
-[...16 lines deleted...]
-      <c r="A22" s="12" t="s">
+      <c r="B19" s="4">
+        <v>0</v>
+      </c>
+      <c r="C19" s="4">
+        <v>0</v>
+      </c>
+      <c r="D19" s="4">
+        <v>0</v>
+      </c>
+      <c r="E19" s="4">
+        <v>0</v>
+      </c>
+      <c r="F19" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="13">
-[...21 lines deleted...]
-      <c r="A23" s="20" t="s">
+      <c r="B20" s="7">
+        <f>SUM(B6:B11,B13:B19)</f>
+        <v>0</v>
+      </c>
+      <c r="C20" s="7">
+        <f>SUM(C6:C11,C13:C19)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="7">
+        <f>SUM(D6:D11,D13:D19)</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="7">
+        <f>SUM(E6:E11,E13:E19)</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="7">
+        <f>SUM(F6:F11,F13:F19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="21" t="s">
-[...27 lines deleted...]
-        <v>84</v>
+      <c r="B21" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="2">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="2">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>9</v>
       </c>
       <c r="B25" s="2">
         <v>0</v>
       </c>
       <c r="C25" s="2">
         <v>0</v>
       </c>
       <c r="D25" s="2">
         <v>0</v>
       </c>
       <c r="E25" s="2">
         <v>0</v>
       </c>
       <c r="F25" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="3" customFormat="1">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>10</v>
       </c>
       <c r="B26" s="2">
         <v>0</v>
       </c>
       <c r="C26" s="2">
         <v>0</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>0</v>
       </c>
       <c r="F26" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="3" customFormat="1">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>53</v>
       </c>
       <c r="B27" s="2">
         <v>0</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
         <v>0</v>
       </c>
       <c r="F27" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
-[...21 lines deleted...]
-        <v>83</v>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>57</v>
       </c>
       <c r="B29" s="2">
         <v>0</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>0</v>
       </c>
       <c r="F29" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>0</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
-[...11 lines deleted...]
-        <v>89</v>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="2">
+        <v>0</v>
+      </c>
+      <c r="C31" s="2">
+        <v>0</v>
+      </c>
+      <c r="D31" s="2">
+        <v>0</v>
+      </c>
+      <c r="E31" s="2">
+        <v>0</v>
+      </c>
+      <c r="F31" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>59</v>
       </c>
       <c r="B32" s="2">
         <v>0</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="2">
         <v>0</v>
       </c>
       <c r="E32" s="2">
         <v>0</v>
       </c>
       <c r="F32" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
-[...60 lines deleted...]
-      <c r="A36" s="14" t="s">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="15">
-[...7 lines deleted...]
-      <c r="D36" s="15">
+      <c r="B33" s="9">
+        <f>SUM(B23:B27,B29:B32)</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="9">
+        <f t="shared" ref="C33:F33" si="0">SUM(C23:C27,C29:C32)</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E33" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F36" s="15">
+      <c r="F33" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="15.75">
-      <c r="A37" s="20" t="s">
+    <row r="34" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="25">
-[...16 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="B34" s="14">
+        <f>B20-B33</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="14">
+        <f>C20-C33</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="14">
+        <f>D20-D33</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="14">
+        <f>E20-E33</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="14">
+        <f>F20-F33</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:F4"/>
-    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A1:F2"/>
+    <mergeCell ref="A3:F3"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CComissão de Valores Mobiliários - Coordenação de Educação Financeira
 http://www.investidor.gov.br/guiafinanceiro</oddHeader>
   </headerFooter>
-  <drawing r:id="rId3"/>
-[...793 lines deleted...]
-  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="23.85546875" customWidth="1"/>
+    <col min="1" max="1" width="46.08984375" style="48" customWidth="1"/>
+    <col min="2" max="2" width="13.54296875" style="48" customWidth="1"/>
+    <col min="3" max="3" width="17.1796875" style="48" customWidth="1"/>
+    <col min="4" max="4" width="16.1796875" style="48" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="48"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="3" customFormat="1">
-[...192 lines deleted...]
-      <c r="D20" s="2">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A1" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="D4" s="50" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A5" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A6" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="15">
+        <v>1</v>
+      </c>
+      <c r="C6" s="3">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3">
+        <f>C6/B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A7" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="15">
+        <v>1</v>
+      </c>
+      <c r="C7" s="3">
+        <v>0</v>
+      </c>
+      <c r="D7" s="3">
+        <f t="shared" ref="D7:D9" si="0">C7/B7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="15">
+        <v>1</v>
+      </c>
+      <c r="C8" s="3">
+        <v>0</v>
+      </c>
+      <c r="D8" s="3">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A9" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="15">
+        <v>1</v>
+      </c>
+      <c r="C9" s="3">
+        <v>0</v>
+      </c>
+      <c r="D9" s="3">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A10" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A11" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="15">
+        <v>1</v>
+      </c>
+      <c r="C11" s="3">
+        <v>0</v>
+      </c>
+      <c r="D11" s="3">
+        <f>C11/B11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A12" s="48" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="15">
+        <v>1</v>
+      </c>
+      <c r="C12" s="3">
+        <v>0</v>
+      </c>
+      <c r="D12" s="3">
+        <f t="shared" ref="D12:D13" si="1">C12/B12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A13" s="48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="15">
+        <v>1</v>
+      </c>
+      <c r="C13" s="3">
+        <v>0</v>
+      </c>
+      <c r="D13" s="3">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A15" s="48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="15">
+        <v>1</v>
+      </c>
+      <c r="C15" s="1">
+        <v>0</v>
+      </c>
+      <c r="D15" s="3">
+        <f t="shared" ref="D15:D18" si="2">C15/B15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A16" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="15">
+        <v>1</v>
+      </c>
+      <c r="C16" s="1">
+        <v>0</v>
+      </c>
+      <c r="D16" s="3">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="B17" s="15">
+        <v>1</v>
+      </c>
+      <c r="C17" s="1">
+        <v>0</v>
+      </c>
+      <c r="D17" s="3">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="30">
+        <v>1</v>
+      </c>
+      <c r="C18" s="1">
+        <v>0</v>
+      </c>
+      <c r="D18" s="3">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:D4"/>
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A1:D2"/>
+    <mergeCell ref="A3:D3"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId2"/>
-[...4666 lines deleted...]
-  <drawing r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Intervalos nomeados</vt:lpstr>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Orientações</vt:lpstr>
-      <vt:lpstr>Passo 1</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Passo 6</vt:lpstr>
+      <vt:lpstr>Orçamento_Caixa</vt:lpstr>
+      <vt:lpstr>Balanço</vt:lpstr>
+      <vt:lpstr>Objetivos</vt:lpstr>
+      <vt:lpstr>Balanço!Area_de_impressao</vt:lpstr>
+      <vt:lpstr>Objetivos!Area_de_impressao</vt:lpstr>
       <vt:lpstr>Orientações!Area_de_impressao</vt:lpstr>
-      <vt:lpstr>'Passo 1'!Area_de_impressao</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>'Passo 6'!Titulos_de_impressao</vt:lpstr>
       <vt:lpstr>Totalbensdireitos</vt:lpstr>
       <vt:lpstr>TotalBenseDireitos</vt:lpstr>
       <vt:lpstr>TotalObrigações</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CVM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>