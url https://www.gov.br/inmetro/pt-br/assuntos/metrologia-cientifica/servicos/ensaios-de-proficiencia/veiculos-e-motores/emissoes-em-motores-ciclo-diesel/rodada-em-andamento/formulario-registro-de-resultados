--- v0 (2025-12-14)
+++ v1 (2026-05-02)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\xfile01s\GT-PEP\Dimci-257X\Ensaios de Proficiência\PEP\Emissões em Motores Ciclo Diesel\3ª rodada\Resultados\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58542DD0-E2C8-4248-A691-0C88375D8B1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52D0344F-2209-4038-B9D0-6F3464343180}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="KAV27tlM10gdGx1RZ88K5noc9hrGBsM3OyOD+ExQlWTBhWaOG6dPoXlkR5gHaRtsY8oIcStTSDvhk6rzyYaimg==" workbookSaltValue="hSLeUIOkuHEohS7+UDvKJw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruções aos Participantes" sheetId="11" r:id="rId1"/>
     <sheet name="Formulário de Resultados" sheetId="10" r:id="rId2"/>
     <sheet name="Parâmetro_Facultativo_NH3" sheetId="13" r:id="rId3"/>
     <sheet name="Parâmetro_Facultativo_CP" sheetId="14" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1430,51 +1430,51 @@
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="15" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="158">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1554,76 +1554,232 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="26" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="7" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="7" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="8" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1635,295 +1791,127 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="6" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="13" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="64" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="1" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="10" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="13" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...124 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="35" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="5" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="15" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="4" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="16" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="36" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="7" borderId="37" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="args.style" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Calc Units (2)" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="category" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma [00]" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency $" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [00]" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="custom" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date Short" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Dezimal [0]_pldt" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Dezimal_pldt" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Enter Currency (0)" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Enter Currency (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Enter Units (0)" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Enter Units (1)" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Enter Units (2)" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Euro" xfId="18" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Followed Hyperlink" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Grey" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="HEADER" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Header1" xfId="22" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Header2" xfId="23" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2181,51 +2169,51 @@
             <a:rPr lang="pt-BR" sz="1100" kern="1200">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: Rodrigo Caciano</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> de Sena (Chefe do Lapep)                                        </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" b="1" kern="1200" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Data</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>: 21/10/2025</a:t>
+            <a:t>: 29/04/2026</a:t>
           </a:r>
           <a:endParaRPr lang="pt-BR" sz="1100" kern="1200">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1492250</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>444500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>6466417</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>761999</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
@@ -3665,52 +3653,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Planilha1">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="B1:P14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="138" style="1" customWidth="1"/>
     <col min="4" max="4" width="34.28515625" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="57.42578125" style="1" customWidth="1"/>
     <col min="11" max="257" width="9.140625" style="1"/>
     <col min="258" max="258" width="11.42578125" style="1" customWidth="1"/>
     <col min="259" max="259" width="135.28515625" style="1" customWidth="1"/>
     <col min="260" max="513" width="9.140625" style="1"/>
     <col min="514" max="514" width="11.42578125" style="1" customWidth="1"/>
     <col min="515" max="515" width="135.28515625" style="1" customWidth="1"/>
     <col min="516" max="769" width="9.140625" style="1"/>
     <col min="770" max="770" width="11.42578125" style="1" customWidth="1"/>
     <col min="771" max="771" width="135.28515625" style="1" customWidth="1"/>
     <col min="772" max="1025" width="9.140625" style="1"/>
     <col min="1026" max="1026" width="11.42578125" style="1" customWidth="1"/>
     <col min="1027" max="1027" width="135.28515625" style="1" customWidth="1"/>
     <col min="1028" max="1281" width="9.140625" style="1"/>
     <col min="1282" max="1282" width="11.42578125" style="1" customWidth="1"/>
     <col min="1283" max="1283" width="135.28515625" style="1" customWidth="1"/>
@@ -3877,1358 +3865,1358 @@
     <col min="15106" max="15106" width="11.42578125" style="1" customWidth="1"/>
     <col min="15107" max="15107" width="135.28515625" style="1" customWidth="1"/>
     <col min="15108" max="15361" width="9.140625" style="1"/>
     <col min="15362" max="15362" width="11.42578125" style="1" customWidth="1"/>
     <col min="15363" max="15363" width="135.28515625" style="1" customWidth="1"/>
     <col min="15364" max="15617" width="9.140625" style="1"/>
     <col min="15618" max="15618" width="11.42578125" style="1" customWidth="1"/>
     <col min="15619" max="15619" width="135.28515625" style="1" customWidth="1"/>
     <col min="15620" max="15873" width="9.140625" style="1"/>
     <col min="15874" max="15874" width="11.42578125" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="135.28515625" style="1" customWidth="1"/>
     <col min="15876" max="16129" width="9.140625" style="1"/>
     <col min="16130" max="16130" width="11.42578125" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="135.28515625" style="1" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="7.5" customHeight="1" thickBot="1"/>
     <row r="2" spans="2:16" ht="72.75" customHeight="1" thickBot="1">
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="21" customHeight="1" thickBot="1">
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="61"/>
+      <c r="C3" s="113"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="2:16" ht="36.75" customHeight="1">
-      <c r="B4" s="62" t="s">
+      <c r="B4" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="C4" s="63"/>
+      <c r="C4" s="115"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
     </row>
     <row r="5" spans="2:16" ht="32.25" customHeight="1">
-      <c r="B5" s="64" t="s">
+      <c r="B5" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="65"/>
+      <c r="C5" s="117"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
     </row>
     <row r="6" spans="2:16" ht="73.5" customHeight="1">
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="116" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="65"/>
+      <c r="C6" s="117"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="27" customHeight="1">
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="67"/>
+      <c r="C7" s="119"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="58.5" customHeight="1">
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="110" t="s">
         <v>75</v>
       </c>
-      <c r="C8" s="59"/>
+      <c r="C8" s="111"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
     </row>
     <row r="9" spans="2:16" ht="48.75" customHeight="1">
-      <c r="B9" s="66" t="s">
+      <c r="B9" s="118" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="67"/>
+      <c r="C9" s="119"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
     </row>
     <row r="10" spans="2:16" ht="64.5" customHeight="1">
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="116" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="65"/>
-[...2 lines deleted...]
-      <c r="F10" s="69"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="120"/>
+      <c r="E10" s="121"/>
+      <c r="F10" s="121"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="2:16" ht="36.75" customHeight="1">
-      <c r="B11" s="64" t="s">
+      <c r="B11" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="65"/>
-[...2 lines deleted...]
-      <c r="F11" s="69"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="121"/>
+      <c r="F11" s="121"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="2:16" ht="237" customHeight="1">
-      <c r="B12" s="66" t="s">
+      <c r="B12" s="118" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="67"/>
-[...2 lines deleted...]
-      <c r="F12" s="69"/>
+      <c r="C12" s="119"/>
+      <c r="D12" s="120"/>
+      <c r="E12" s="121"/>
+      <c r="F12" s="121"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="2:16" ht="109.5" customHeight="1" thickBot="1">
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="122" t="s">
         <v>50</v>
       </c>
-      <c r="C13" s="71"/>
-[...2 lines deleted...]
-      <c r="F13" s="69"/>
+      <c r="C13" s="123"/>
+      <c r="D13" s="120"/>
+      <c r="E13" s="121"/>
+      <c r="F13" s="121"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="2:16" ht="3.95" customHeight="1">
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NAl/1gwzCRtUE5FwOxPUMQqGC99cyYGfHyFut2xp+4gxgnnpgpbMIEAlCq00nOtxzy/PXpXR+7FmSkKYWuyKJQ==" saltValue="bDSQ+D+Pt8dGiKasSp1ZTg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="K9lxOY5Q5uiS1R8m48V2BeRnRleiddFYUZp7WM0bWBm60UtkdUwFL3Sf+3CdpA3EEma1F/WClaW7aSVIiKYb4w==" saltValue="W1vdCFiLLs2y2jlWWD3JBQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:F13"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Planilha2">
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="O24" sqref="O24:BD25"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="10" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="10" customWidth="1"/>
     <col min="6" max="7" width="12" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="10" customWidth="1"/>
     <col min="10" max="10" width="2.42578125" style="10" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" style="10" customWidth="1"/>
     <col min="12" max="12" width="16.5703125" style="10" customWidth="1"/>
     <col min="13" max="13" width="28.5703125" style="10" customWidth="1"/>
     <col min="14" max="15" width="23.7109375" style="10" customWidth="1"/>
     <col min="16" max="16" width="35.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="14.42578125" style="10" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="10" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="5.25" customHeight="1" thickBot="1"/>
     <row r="2" spans="2:18" ht="15" customHeight="1">
-      <c r="B2" s="151"/>
-      <c r="C2" s="106" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="89" t="s">
         <v>54</v>
       </c>
-      <c r="D2" s="107"/>
-[...10 lines deleted...]
-      <c r="O2" s="118" t="s">
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="P2" s="119"/>
-      <c r="Q2" s="120"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="73"/>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1" thickBot="1">
-      <c r="B3" s="152"/>
-[...14 lines deleted...]
-      <c r="Q3" s="123"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="76"/>
     </row>
     <row r="4" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B4" s="152"/>
-[...11 lines deleted...]
-      <c r="N4" s="114"/>
+      <c r="B4" s="88"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="97"/>
       <c r="O4" s="19" t="s">
         <v>77</v>
       </c>
       <c r="P4" s="20" t="s">
         <v>78</v>
       </c>
       <c r="Q4" s="22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B5" s="83" t="s">
+      <c r="B5" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="84"/>
-[...10 lines deleted...]
-      <c r="N5" s="86"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="42"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="39"/>
     </row>
     <row r="6" spans="2:18" ht="26.25" customHeight="1" thickBot="1">
-      <c r="B6" s="129" t="s">
+      <c r="B6" s="102" t="s">
         <v>74</v>
       </c>
-      <c r="C6" s="85"/>
-[...14 lines deleted...]
-      <c r="R6" s="131"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="106"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="108"/>
+      <c r="P6" s="109"/>
+      <c r="Q6" s="109"/>
+      <c r="R6" s="109"/>
     </row>
     <row r="7" spans="2:18" ht="21" customHeight="1" thickBot="1">
-      <c r="B7" s="115" t="s">
+      <c r="B7" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="C7" s="116"/>
-[...5 lines deleted...]
-      <c r="I7" s="117"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="70"/>
       <c r="J7" s="11"/>
-      <c r="K7" s="118" t="s">
+      <c r="K7" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="L7" s="119"/>
-[...1 lines deleted...]
-      <c r="N7" s="120"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="73"/>
       <c r="O7" s="40"/>
     </row>
     <row r="8" spans="2:18" ht="21" customHeight="1" thickBot="1">
-      <c r="B8" s="87" t="s">
+      <c r="B8" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="88"/>
-      <c r="D8" s="126" t="s">
+      <c r="C8" s="78"/>
+      <c r="D8" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="126" t="s">
+      <c r="E8" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="126"/>
-[...2 lines deleted...]
-      <c r="I8" s="128"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
       <c r="J8" s="11"/>
-      <c r="K8" s="121"/>
-[...2 lines deleted...]
-      <c r="N8" s="123"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="76"/>
       <c r="O8" s="40"/>
     </row>
     <row r="9" spans="2:18" ht="29.25" customHeight="1">
-      <c r="B9" s="124"/>
-[...1 lines deleted...]
-      <c r="D9" s="127"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="82"/>
       <c r="E9" s="32">
         <v>1</v>
       </c>
       <c r="F9" s="32">
         <v>2</v>
       </c>
       <c r="G9" s="32">
         <v>3</v>
       </c>
       <c r="H9" s="32">
         <v>4</v>
       </c>
       <c r="I9" s="33">
         <v>5</v>
       </c>
       <c r="J9" s="12"/>
       <c r="K9" s="19" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="20" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="21" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>39</v>
       </c>
       <c r="O9" s="40"/>
     </row>
     <row r="10" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B10" s="81" t="s">
+      <c r="B10" s="128" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="82"/>
+      <c r="C10" s="129"/>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="45"/>
       <c r="F10" s="45"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="46"/>
-      <c r="K10" s="51"/>
+      <c r="K10" s="49"/>
       <c r="L10" s="45"/>
       <c r="M10" s="45"/>
       <c r="N10" s="23" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="40"/>
     </row>
     <row r="11" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B11" s="81" t="s">
+      <c r="B11" s="128" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="82"/>
+      <c r="C11" s="129"/>
       <c r="D11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="46"/>
-      <c r="K11" s="51"/>
+      <c r="K11" s="49"/>
       <c r="L11" s="45"/>
       <c r="M11" s="45"/>
       <c r="N11" s="23" t="s">
         <v>63</v>
       </c>
       <c r="O11" s="40"/>
       <c r="P11" s="40"/>
       <c r="Q11" s="40"/>
       <c r="R11" s="40"/>
     </row>
     <row r="12" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B12" s="81" t="s">
+      <c r="B12" s="128" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="82"/>
+      <c r="C12" s="129"/>
       <c r="D12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="45"/>
       <c r="F12" s="45"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="46"/>
-      <c r="K12" s="51"/>
+      <c r="K12" s="49"/>
       <c r="L12" s="45"/>
       <c r="M12" s="45"/>
       <c r="N12" s="23" t="s">
         <v>63</v>
       </c>
       <c r="O12" s="40"/>
       <c r="P12" s="40"/>
       <c r="Q12" s="40"/>
       <c r="R12" s="40"/>
     </row>
     <row r="13" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B13" s="81" t="s">
+      <c r="B13" s="128" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="82"/>
+      <c r="C13" s="129"/>
       <c r="D13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="45"/>
       <c r="F13" s="45"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="46"/>
-      <c r="K13" s="51"/>
+      <c r="K13" s="49"/>
       <c r="L13" s="45"/>
       <c r="M13" s="45"/>
       <c r="N13" s="23" t="s">
         <v>41</v>
       </c>
       <c r="O13" s="40"/>
       <c r="P13" s="40"/>
       <c r="Q13" s="40"/>
       <c r="R13" s="40"/>
     </row>
     <row r="14" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B14" s="81" t="s">
+      <c r="B14" s="128" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="82"/>
+      <c r="C14" s="129"/>
       <c r="D14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="45"/>
       <c r="F14" s="45"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="46"/>
-      <c r="K14" s="51"/>
+      <c r="K14" s="49"/>
       <c r="L14" s="45"/>
       <c r="M14" s="45"/>
       <c r="N14" s="23" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="2:18" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B15" s="81" t="s">
+      <c r="B15" s="128" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="82"/>
+      <c r="C15" s="129"/>
       <c r="D15" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="45"/>
       <c r="F15" s="45"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="46"/>
-      <c r="K15" s="51"/>
+      <c r="K15" s="49"/>
       <c r="L15" s="45"/>
       <c r="M15" s="45"/>
       <c r="N15" s="23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B16" s="83" t="s">
+      <c r="B16" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="84"/>
-[...10 lines deleted...]
-      <c r="N16" s="86"/>
+      <c r="C16" s="99"/>
+      <c r="D16" s="99"/>
+      <c r="E16" s="99"/>
+      <c r="F16" s="99"/>
+      <c r="G16" s="99"/>
+      <c r="H16" s="99"/>
+      <c r="I16" s="99"/>
+      <c r="J16" s="100"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="100"/>
+      <c r="M16" s="100"/>
+      <c r="N16" s="101"/>
     </row>
     <row r="17" spans="2:17" ht="21.75" customHeight="1">
-      <c r="B17" s="87" t="s">
+      <c r="B17" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="88"/>
+      <c r="C17" s="78"/>
       <c r="D17" s="34" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="30">
         <v>1</v>
       </c>
       <c r="F17" s="30">
         <v>2</v>
       </c>
       <c r="G17" s="30">
         <v>3</v>
       </c>
       <c r="H17" s="30">
         <v>4</v>
       </c>
       <c r="I17" s="31">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="2:17" ht="21.75" customHeight="1">
-      <c r="B18" s="89" t="s">
+      <c r="B18" s="130" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="90"/>
+      <c r="C18" s="131"/>
       <c r="D18" s="29" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="43"/>
       <c r="F18" s="43"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="44"/>
     </row>
     <row r="19" spans="2:17" ht="21.75" customHeight="1">
-      <c r="B19" s="74" t="s">
+      <c r="B19" s="126" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="75"/>
+      <c r="C19" s="127"/>
       <c r="D19" s="14" t="s">
         <v>93</v>
       </c>
       <c r="E19" s="45"/>
       <c r="F19" s="45"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="46"/>
     </row>
     <row r="20" spans="2:17" ht="21.75" customHeight="1">
-      <c r="B20" s="74" t="s">
+      <c r="B20" s="126" t="s">
         <v>92</v>
       </c>
-      <c r="C20" s="75"/>
+      <c r="C20" s="127"/>
       <c r="D20" s="14" t="s">
         <v>93</v>
       </c>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="46"/>
     </row>
     <row r="21" spans="2:17" ht="21.75" customHeight="1">
-      <c r="B21" s="74" t="s">
+      <c r="B21" s="126" t="s">
         <v>68</v>
       </c>
-      <c r="C21" s="75"/>
+      <c r="C21" s="127"/>
       <c r="D21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="46"/>
     </row>
     <row r="22" spans="2:17" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B22" s="91" t="s">
+      <c r="B22" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="C22" s="92"/>
+      <c r="C22" s="133"/>
       <c r="D22" s="25" t="s">
         <v>91</v>
       </c>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="48"/>
     </row>
     <row r="23" spans="2:17" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B23" s="99" t="s">
+      <c r="B23" s="138" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="100"/>
-[...7 lines deleted...]
-      <c r="K23" s="102"/>
+      <c r="C23" s="139"/>
+      <c r="D23" s="139"/>
+      <c r="E23" s="139"/>
+      <c r="F23" s="139"/>
+      <c r="G23" s="139"/>
+      <c r="H23" s="139"/>
+      <c r="I23" s="139"/>
+      <c r="J23" s="140"/>
+      <c r="K23" s="141"/>
     </row>
     <row r="24" spans="2:17" ht="46.5" customHeight="1">
-      <c r="B24" s="87" t="s">
+      <c r="B24" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="88"/>
+      <c r="C24" s="78"/>
       <c r="D24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="30">
         <v>1</v>
       </c>
       <c r="F24" s="30">
         <v>2</v>
       </c>
       <c r="G24" s="30">
         <v>3</v>
       </c>
       <c r="H24" s="30">
         <v>4</v>
       </c>
       <c r="I24" s="31">
         <v>5</v>
       </c>
       <c r="J24" s="15"/>
       <c r="K24" s="26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="136" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="96"/>
+      <c r="C25" s="137"/>
       <c r="D25" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E25" s="52"/>
-[...3 lines deleted...]
-      <c r="I25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="46"/>
       <c r="K25" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="L25" s="72" t="s">
+      <c r="L25" s="124" t="s">
         <v>80</v>
       </c>
-      <c r="M25" s="73"/>
+      <c r="M25" s="125"/>
     </row>
     <row r="26" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="C26" s="96"/>
+      <c r="C26" s="137"/>
       <c r="D26" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E26" s="52"/>
-[...3 lines deleted...]
-      <c r="I26" s="50"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="46"/>
       <c r="K26" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="L26" s="72"/>
-      <c r="M26" s="73"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="125"/>
     </row>
     <row r="27" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B27" s="97" t="s">
+      <c r="B27" s="145" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="98"/>
+      <c r="C27" s="146"/>
       <c r="D27" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E27" s="52"/>
-[...3 lines deleted...]
-      <c r="I27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="46"/>
       <c r="K27" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="L27" s="72"/>
-      <c r="M27" s="73"/>
+      <c r="L27" s="124"/>
+      <c r="M27" s="125"/>
     </row>
     <row r="28" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B28" s="97" t="s">
+      <c r="B28" s="145" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="98"/>
+      <c r="C28" s="146"/>
       <c r="D28" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E28" s="52"/>
-[...3 lines deleted...]
-      <c r="I28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
       <c r="K28" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="L28" s="72"/>
-      <c r="M28" s="73"/>
+      <c r="L28" s="124"/>
+      <c r="M28" s="125"/>
     </row>
     <row r="29" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B29" s="97" t="s">
+      <c r="B29" s="145" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="98"/>
+      <c r="C29" s="146"/>
       <c r="D29" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E29" s="52"/>
-[...3 lines deleted...]
-      <c r="I29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="46"/>
       <c r="K29" s="27" t="s">
         <v>86</v>
       </c>
-      <c r="L29" s="72"/>
-      <c r="M29" s="73"/>
+      <c r="L29" s="124"/>
+      <c r="M29" s="125"/>
       <c r="P29" s="41"/>
       <c r="Q29" s="41"/>
     </row>
     <row r="30" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B30" s="95" t="s">
+      <c r="B30" s="136" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="96"/>
+      <c r="C30" s="137"/>
       <c r="D30" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E30" s="52"/>
-[...3 lines deleted...]
-      <c r="I30" s="50"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="46"/>
       <c r="K30" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="L30" s="72"/>
-      <c r="M30" s="73"/>
+      <c r="L30" s="124"/>
+      <c r="M30" s="125"/>
       <c r="Q30" s="41"/>
     </row>
     <row r="31" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B31" s="95" t="s">
+      <c r="B31" s="136" t="s">
         <v>10</v>
       </c>
-      <c r="C31" s="96"/>
+      <c r="C31" s="137"/>
       <c r="D31" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E31" s="52"/>
-[...3 lines deleted...]
-      <c r="I31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="46"/>
       <c r="K31" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="L31" s="72"/>
-      <c r="M31" s="73"/>
+      <c r="L31" s="124"/>
+      <c r="M31" s="125"/>
       <c r="P31" s="41"/>
     </row>
     <row r="32" spans="2:17" ht="24.95" customHeight="1">
-      <c r="B32" s="95" t="s">
+      <c r="B32" s="136" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="96"/>
+      <c r="C32" s="137"/>
       <c r="D32" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E32" s="52"/>
-[...3 lines deleted...]
-      <c r="I32" s="50"/>
+      <c r="E32" s="50"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="46"/>
       <c r="K32" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="L32" s="72"/>
-      <c r="M32" s="73"/>
+      <c r="L32" s="124"/>
+      <c r="M32" s="125"/>
       <c r="P32" s="41"/>
     </row>
     <row r="33" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B33" s="95" t="s">
+      <c r="B33" s="136" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="96"/>
+      <c r="C33" s="137"/>
       <c r="D33" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E33" s="52"/>
-[...3 lines deleted...]
-      <c r="I33" s="50"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="46"/>
       <c r="K33" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="L33" s="72"/>
-      <c r="M33" s="73"/>
+      <c r="L33" s="124"/>
+      <c r="M33" s="125"/>
     </row>
     <row r="34" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B34" s="95" t="s">
+      <c r="B34" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C34" s="96"/>
+      <c r="C34" s="137"/>
       <c r="D34" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E34" s="52"/>
-[...3 lines deleted...]
-      <c r="I34" s="50"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="46"/>
       <c r="K34" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="L34" s="72"/>
-      <c r="M34" s="73"/>
+      <c r="L34" s="124"/>
+      <c r="M34" s="125"/>
     </row>
     <row r="35" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B35" s="95" t="s">
+      <c r="B35" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="96"/>
+      <c r="C35" s="137"/>
       <c r="D35" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E35" s="52"/>
-[...3 lines deleted...]
-      <c r="I35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="46"/>
       <c r="K35" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="L35" s="72"/>
-      <c r="M35" s="73"/>
+      <c r="L35" s="124"/>
+      <c r="M35" s="125"/>
     </row>
     <row r="36" spans="2:13" ht="24.95" customHeight="1" thickBot="1">
-      <c r="B36" s="93" t="s">
+      <c r="B36" s="134" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="94"/>
+      <c r="C36" s="135"/>
       <c r="D36" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="E36" s="53"/>
-[...3 lines deleted...]
-      <c r="I36" s="55"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="48"/>
       <c r="K36" s="28" t="s">
         <v>97</v>
       </c>
-      <c r="L36" s="72"/>
-      <c r="M36" s="73"/>
+      <c r="L36" s="124"/>
+      <c r="M36" s="125"/>
     </row>
     <row r="37" spans="2:13" ht="26.25" customHeight="1" thickBot="1">
-      <c r="B37" s="146" t="s">
+      <c r="B37" s="149" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="147"/>
-[...5 lines deleted...]
-      <c r="I37" s="148"/>
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="150"/>
+      <c r="F37" s="150"/>
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
     </row>
     <row r="38" spans="2:13" ht="27" customHeight="1" thickBot="1">
-      <c r="B38" s="103" t="s">
+      <c r="B38" s="142" t="s">
         <v>20</v>
       </c>
-      <c r="C38" s="104"/>
-[...5 lines deleted...]
-      <c r="I38" s="105"/>
+      <c r="C38" s="143"/>
+      <c r="D38" s="143"/>
+      <c r="E38" s="143"/>
+      <c r="F38" s="143"/>
+      <c r="G38" s="143"/>
+      <c r="H38" s="143"/>
+      <c r="I38" s="144"/>
     </row>
     <row r="39" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B39" s="87" t="s">
+      <c r="B39" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="C39" s="88"/>
+      <c r="C39" s="78"/>
       <c r="D39" s="34" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="30">
         <v>1</v>
       </c>
       <c r="F39" s="30">
         <v>2</v>
       </c>
       <c r="G39" s="30">
         <v>3</v>
       </c>
       <c r="H39" s="30">
         <v>4</v>
       </c>
       <c r="I39" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B40" s="141" t="s">
+      <c r="B40" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="142"/>
+      <c r="C40" s="148"/>
       <c r="D40" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E40" s="52"/>
-[...3 lines deleted...]
-      <c r="I40" s="50"/>
+      <c r="E40" s="50"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="46"/>
     </row>
     <row r="41" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B41" s="141" t="s">
+      <c r="B41" s="147" t="s">
         <v>5</v>
       </c>
-      <c r="C41" s="142"/>
+      <c r="C41" s="148"/>
       <c r="D41" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E41" s="52"/>
-[...3 lines deleted...]
-      <c r="I41" s="50"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="46"/>
     </row>
     <row r="42" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B42" s="141" t="s">
+      <c r="B42" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="C42" s="142"/>
+      <c r="C42" s="148"/>
       <c r="D42" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E42" s="52"/>
-[...3 lines deleted...]
-      <c r="I42" s="50"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="46"/>
     </row>
     <row r="43" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B43" s="141" t="s">
+      <c r="B43" s="147" t="s">
         <v>32</v>
       </c>
-      <c r="C43" s="142"/>
+      <c r="C43" s="148"/>
       <c r="D43" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E43" s="52"/>
-[...3 lines deleted...]
-      <c r="I43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="46"/>
     </row>
     <row r="44" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B44" s="141" t="s">
+      <c r="B44" s="147" t="s">
         <v>11</v>
       </c>
-      <c r="C44" s="142"/>
+      <c r="C44" s="148"/>
       <c r="D44" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="E44" s="49"/>
-[...3 lines deleted...]
-      <c r="I44" s="50"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="46"/>
     </row>
     <row r="45" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B45" s="141" t="s">
+      <c r="B45" s="147" t="s">
         <v>9</v>
       </c>
-      <c r="C45" s="142"/>
+      <c r="C45" s="148"/>
       <c r="D45" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="E45" s="49"/>
-[...3 lines deleted...]
-      <c r="I45" s="50"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="46"/>
     </row>
     <row r="46" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B46" s="141" t="s">
+      <c r="B46" s="147" t="s">
         <v>33</v>
       </c>
-      <c r="C46" s="142"/>
+      <c r="C46" s="148"/>
       <c r="D46" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="E46" s="49"/>
-[...3 lines deleted...]
-      <c r="I46" s="50"/>
+      <c r="E46" s="45"/>
+      <c r="F46" s="45"/>
+      <c r="G46" s="45"/>
+      <c r="H46" s="45"/>
+      <c r="I46" s="46"/>
     </row>
     <row r="47" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B47" s="141" t="s">
+      <c r="B47" s="147" t="s">
         <v>34</v>
       </c>
-      <c r="C47" s="142"/>
+      <c r="C47" s="148"/>
       <c r="D47" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="E47" s="49"/>
-[...3 lines deleted...]
-      <c r="I47" s="50"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="46"/>
     </row>
     <row r="48" spans="2:13" ht="21.75" customHeight="1">
-      <c r="B48" s="141" t="s">
+      <c r="B48" s="147" t="s">
         <v>35</v>
       </c>
-      <c r="C48" s="142"/>
+      <c r="C48" s="148"/>
       <c r="D48" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="E48" s="49"/>
-[...3 lines deleted...]
-      <c r="I48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="46"/>
     </row>
     <row r="49" spans="2:14" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B49" s="149" t="s">
+      <c r="B49" s="152" t="s">
         <v>36</v>
       </c>
-      <c r="C49" s="150"/>
+      <c r="C49" s="153"/>
       <c r="D49" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="E49" s="56"/>
-[...3 lines deleted...]
-      <c r="I49" s="57"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="53"/>
     </row>
     <row r="50" spans="2:14" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B50" s="143" t="s">
+      <c r="B50" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="C50" s="144"/>
-[...10 lines deleted...]
-      <c r="N50" s="145"/>
+      <c r="C50" s="57"/>
+      <c r="D50" s="57"/>
+      <c r="E50" s="57"/>
+      <c r="F50" s="57"/>
+      <c r="G50" s="57"/>
+      <c r="H50" s="57"/>
+      <c r="I50" s="57"/>
+      <c r="J50" s="57"/>
+      <c r="K50" s="57"/>
+      <c r="L50" s="57"/>
+      <c r="M50" s="57"/>
+      <c r="N50" s="58"/>
     </row>
     <row r="51" spans="2:14" ht="14.1" customHeight="1">
-      <c r="B51" s="132"/>
-[...11 lines deleted...]
-      <c r="N51" s="134"/>
+      <c r="B51" s="59"/>
+      <c r="C51" s="60"/>
+      <c r="D51" s="60"/>
+      <c r="E51" s="60"/>
+      <c r="F51" s="60"/>
+      <c r="G51" s="60"/>
+      <c r="H51" s="60"/>
+      <c r="I51" s="60"/>
+      <c r="J51" s="60"/>
+      <c r="K51" s="60"/>
+      <c r="L51" s="60"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="61"/>
     </row>
     <row r="52" spans="2:14" ht="14.1" customHeight="1">
-      <c r="B52" s="135"/>
-[...11 lines deleted...]
-      <c r="N52" s="137"/>
+      <c r="B52" s="62"/>
+      <c r="C52" s="63"/>
+      <c r="D52" s="63"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="63"/>
+      <c r="G52" s="63"/>
+      <c r="H52" s="63"/>
+      <c r="I52" s="63"/>
+      <c r="J52" s="63"/>
+      <c r="K52" s="63"/>
+      <c r="L52" s="63"/>
+      <c r="M52" s="63"/>
+      <c r="N52" s="64"/>
     </row>
     <row r="53" spans="2:14" ht="14.1" customHeight="1">
-      <c r="B53" s="135"/>
-[...11 lines deleted...]
-      <c r="N53" s="137"/>
+      <c r="B53" s="62"/>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+      <c r="H53" s="63"/>
+      <c r="I53" s="63"/>
+      <c r="J53" s="63"/>
+      <c r="K53" s="63"/>
+      <c r="L53" s="63"/>
+      <c r="M53" s="63"/>
+      <c r="N53" s="64"/>
     </row>
     <row r="54" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B54" s="135"/>
-[...11 lines deleted...]
-      <c r="N54" s="137"/>
+      <c r="B54" s="62"/>
+      <c r="C54" s="63"/>
+      <c r="D54" s="63"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="63"/>
+      <c r="G54" s="63"/>
+      <c r="H54" s="63"/>
+      <c r="I54" s="63"/>
+      <c r="J54" s="63"/>
+      <c r="K54" s="63"/>
+      <c r="L54" s="63"/>
+      <c r="M54" s="63"/>
+      <c r="N54" s="64"/>
     </row>
     <row r="55" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B55" s="135"/>
-[...11 lines deleted...]
-      <c r="N55" s="137"/>
+      <c r="B55" s="62"/>
+      <c r="C55" s="63"/>
+      <c r="D55" s="63"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="63"/>
+      <c r="G55" s="63"/>
+      <c r="H55" s="63"/>
+      <c r="I55" s="63"/>
+      <c r="J55" s="63"/>
+      <c r="K55" s="63"/>
+      <c r="L55" s="63"/>
+      <c r="M55" s="63"/>
+      <c r="N55" s="64"/>
     </row>
     <row r="56" spans="2:14">
-      <c r="B56" s="135"/>
-[...11 lines deleted...]
-      <c r="N56" s="137"/>
+      <c r="B56" s="62"/>
+      <c r="C56" s="63"/>
+      <c r="D56" s="63"/>
+      <c r="E56" s="63"/>
+      <c r="F56" s="63"/>
+      <c r="G56" s="63"/>
+      <c r="H56" s="63"/>
+      <c r="I56" s="63"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="63"/>
+      <c r="L56" s="63"/>
+      <c r="M56" s="63"/>
+      <c r="N56" s="64"/>
     </row>
     <row r="57" spans="2:14" ht="16.5" customHeight="1">
-      <c r="B57" s="135"/>
-[...11 lines deleted...]
-      <c r="N57" s="137"/>
+      <c r="B57" s="62"/>
+      <c r="C57" s="63"/>
+      <c r="D57" s="63"/>
+      <c r="E57" s="63"/>
+      <c r="F57" s="63"/>
+      <c r="G57" s="63"/>
+      <c r="H57" s="63"/>
+      <c r="I57" s="63"/>
+      <c r="J57" s="63"/>
+      <c r="K57" s="63"/>
+      <c r="L57" s="63"/>
+      <c r="M57" s="63"/>
+      <c r="N57" s="64"/>
     </row>
     <row r="58" spans="2:14" ht="15.75" customHeight="1" thickBot="1">
-      <c r="B58" s="138"/>
-[...11 lines deleted...]
-      <c r="N58" s="140"/>
+      <c r="B58" s="65"/>
+      <c r="C58" s="66"/>
+      <c r="D58" s="66"/>
+      <c r="E58" s="66"/>
+      <c r="F58" s="66"/>
+      <c r="G58" s="66"/>
+      <c r="H58" s="66"/>
+      <c r="I58" s="66"/>
+      <c r="J58" s="66"/>
+      <c r="K58" s="66"/>
+      <c r="L58" s="66"/>
+      <c r="M58" s="66"/>
+      <c r="N58" s="67"/>
     </row>
     <row r="59" spans="2:14">
       <c r="J59" s="15"/>
     </row>
     <row r="68" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="56">
     <mergeCell ref="O2:Q3"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="B51:N58"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B50:N50"/>
     <mergeCell ref="B37:I37"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:N4"/>
     <mergeCell ref="B5:N5"/>
@@ -5258,51 +5246,51 @@
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:N6"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:N16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B26:C26"/>
   </mergeCells>
   <phoneticPr fontId="32" type="noConversion"/>
   <dataValidations count="25">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="OBSERVAÇÕES" prompt="Inclua neste campo observações sobre as mediçõe. " sqref="B51:N58" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="ATENÇÃO" prompt="Não altere as informações desse campo!" sqref="D8 B8" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O Limite de Tolerância é de32 ºC a 38 ºC. Em caso de dúvidas, entre em contato com o Comitê de Organização." promptTitle="Temperatura T22" sqref="E26:I26" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>32</formula1>
       <formula2>38</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O Limite de Tolerância é de 23 ºC a 27 ºC. Em caso de dúvidas, entre em contato com o Comitê de Organização." promptTitle="Temperatura T1" sqref="E25:I25" xr:uid="{00000000-0002-0000-0100-000003000000}">
-      <formula1>25</formula1>
+      <formula1>23</formula1>
       <formula2>27</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O Limite de Tolerância é de 38 ºC a 42 ºC. Em caso de dúvidas, entre em contato com o Comitê de Organização." sqref="E27:I27" xr:uid="{00000000-0002-0000-0100-000004000000}">
       <formula1>38</formula1>
       <formula2>42</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O Limite de Tolerância é de 85 ºC a 95 ºC. Em caso de dúvidas, entre em contato com o Comitê de Organização." sqref="E28:I28" xr:uid="{00000000-0002-0000-0100-000005000000}">
       <formula1>85</formula1>
       <formula2>95</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O Limite de Tolerância é de 23 ºC a 29 ºC. Em caso de dúvidas, entre em contato com o Comitê de Organização." sqref="E29:I29" xr:uid="{00000000-0002-0000-0100-000006000000}">
       <formula1>23</formula1>
       <formula2>29</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O limite de tolerância é de - 0,80 KPa  a -0,2 kPa. Em caso de dúvidas, entre em contato com o Comitê de Organização." sqref="E30:I30" xr:uid="{00000000-0002-0000-0100-000007000000}">
       <formula1>-0.8</formula1>
       <formula2>-0.2</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O limite de tolerância é de 1,9 kPa a 9,9 kPa. Em caso de dúvidas, entre em contato com o Comitê Organizador." sqref="E31:I31" xr:uid="{00000000-0002-0000-0100-000008000000}">
       <formula1>1.9</formula1>
       <formula2>9.9</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Revise o valor digitado!" error="O limite de tolerância é de 30 kPa a 90 kPa. Em caso de dúvidas, entre em contato com o Comitê de Organização." sqref="E32:I32" xr:uid="{00000000-0002-0000-0100-000009000000}">
       <formula1>30</formula1>
       <formula2>90</formula2>
@@ -5346,430 +5334,430 @@
       <formula1>"B43:D52=B43:D52"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Atenção!" error="O código de identificação digitado deve possuir 10 caracteres, incluinto &quot;ponto&quot; e &quot;/&quot;. _x000a_Como exemplo: EP00.0/001._x000a_Esse código é único e está associado a cada laboratório participante do EP e foi enviado por e-mail." prompt="Código de identificação do laboratório fornecido pela coordenação do ensaio de proficiência (EP) por e-mail._x000a__x000a_Exemplo: EP00.0/000" sqref="E6:F6" xr:uid="{24E2ECE4-B40F-408D-96AB-D2E2257EAE5F}">
       <formula1>AND(     LEN(E6)=10,     LEFT(E6,2)="EP",     ISNUMBER(VALUE(MID(E6,3,2))),     MID(E6,5,1)=".",     ISNUMBER(VALUE(MID(E6,6,1))),     MID(E6,7,1)="/",     ISNUMBER(VALUE(RIGHT(E6,3))) )</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="ATENÇÃO!!!" error="Você tentou alterar células que possuem valores fixos. Não faça nenhum tipo de alteração nessa área." sqref="K26:K36 K25" xr:uid="{7FFF57DC-0BAB-4072-ACB0-A8B52283CC50}">
       <formula1>"k26=k37"</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="ATENÇÃO!" error="Por favor, antes de relatar os resultados das medições, informe o código de identificação do participante no campo&quot;Código de Identificação&quot;. Esse código foi enviado por e-mail pela coordenação desse EP. " prompt="Para o relato dos resultados, digite os valores manualmente. Evite copiar e colar, pois, mesmo que os valores sejam arredondados no Excel, o número completo permanece registrado e pode afetar a etapa de análise dos dados.  _x000a_" sqref="E10" xr:uid="{69C19B97-699D-4C0F-8B85-02F41EA99DF8}">
       <formula1>AND(NOT(ISBLANK($E$6)))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AF077D4-2AC1-4D0D-83E0-20B61F8FF27D}">
   <sheetPr codeName="Planilha3">
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="B1:R30"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="10" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="10" customWidth="1"/>
     <col min="6" max="7" width="15" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="10" customWidth="1"/>
     <col min="10" max="10" width="2.42578125" style="10" customWidth="1"/>
     <col min="11" max="11" width="24" style="10" customWidth="1"/>
     <col min="12" max="12" width="16.5703125" style="10" customWidth="1"/>
     <col min="13" max="13" width="33.28515625" style="10" customWidth="1"/>
     <col min="14" max="14" width="54.85546875" style="10" customWidth="1"/>
     <col min="15" max="15" width="23.7109375" style="10" customWidth="1"/>
     <col min="16" max="16" width="35.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="14.42578125" style="10" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="10" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="5.25" customHeight="1" thickBot="1"/>
     <row r="2" spans="2:18" ht="15" customHeight="1">
-      <c r="B2" s="151"/>
-      <c r="C2" s="106" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="89" t="s">
         <v>54</v>
       </c>
-      <c r="D2" s="107"/>
-[...10 lines deleted...]
-      <c r="O2" s="118" t="s">
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="P2" s="119"/>
-      <c r="Q2" s="120"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="73"/>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1" thickBot="1">
-      <c r="B3" s="152"/>
-[...14 lines deleted...]
-      <c r="Q3" s="123"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="76"/>
     </row>
     <row r="4" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B4" s="152"/>
-[...11 lines deleted...]
-      <c r="N4" s="114"/>
+      <c r="B4" s="88"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="97"/>
       <c r="O4" s="19" t="s">
         <v>77</v>
       </c>
       <c r="P4" s="20" t="s">
         <v>78</v>
       </c>
       <c r="Q4" s="22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B5" s="83" t="s">
+      <c r="B5" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="84"/>
-[...10 lines deleted...]
-      <c r="N5" s="86"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="42"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="39"/>
     </row>
     <row r="6" spans="2:18" ht="26.25" customHeight="1" thickBot="1">
-      <c r="B6" s="129" t="s">
+      <c r="B6" s="102" t="s">
         <v>74</v>
       </c>
-      <c r="C6" s="85"/>
-[...14 lines deleted...]
-      <c r="R6" s="131"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="106"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="108"/>
+      <c r="P6" s="109"/>
+      <c r="Q6" s="109"/>
+      <c r="R6" s="109"/>
     </row>
     <row r="7" spans="2:18" ht="21" customHeight="1" thickBot="1">
-      <c r="B7" s="115" t="s">
+      <c r="B7" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="C7" s="116"/>
-[...5 lines deleted...]
-      <c r="I7" s="117"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="70"/>
       <c r="J7" s="11"/>
-      <c r="K7" s="118" t="s">
+      <c r="K7" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="L7" s="119"/>
-[...1 lines deleted...]
-      <c r="N7" s="120"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="73"/>
       <c r="O7" s="40"/>
     </row>
     <row r="8" spans="2:18" ht="21" customHeight="1" thickBot="1">
-      <c r="B8" s="87" t="s">
+      <c r="B8" s="77" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="88"/>
-      <c r="D8" s="126" t="s">
+      <c r="C8" s="78"/>
+      <c r="D8" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="126" t="s">
+      <c r="E8" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="126"/>
-[...2 lines deleted...]
-      <c r="I8" s="128"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
       <c r="J8" s="11"/>
-      <c r="K8" s="121"/>
-[...2 lines deleted...]
-      <c r="N8" s="123"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="76"/>
       <c r="O8" s="40"/>
     </row>
     <row r="9" spans="2:18" ht="29.25" customHeight="1" thickBot="1">
-      <c r="B9" s="124"/>
-[...1 lines deleted...]
-      <c r="D9" s="127"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="82"/>
       <c r="E9" s="32">
         <v>1</v>
       </c>
       <c r="F9" s="32">
         <v>2</v>
       </c>
       <c r="G9" s="32">
         <v>3</v>
       </c>
       <c r="H9" s="32">
         <v>4</v>
       </c>
       <c r="I9" s="33">
         <v>5</v>
       </c>
       <c r="J9" s="12"/>
       <c r="K9" s="19" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="20" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="21" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>39</v>
       </c>
       <c r="O9" s="40"/>
     </row>
     <row r="10" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B10" s="153" t="s">
+      <c r="B10" s="84" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="154"/>
-[...5 lines deleted...]
-      <c r="I10" s="155"/>
+      <c r="C10" s="85"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="86"/>
       <c r="K10" s="35"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="37"/>
     </row>
     <row r="11" spans="2:18" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B11" s="156" t="s">
+      <c r="B11" s="54" t="s">
         <v>95</v>
       </c>
-      <c r="C11" s="157"/>
+      <c r="C11" s="55"/>
       <c r="D11" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="46"/>
-      <c r="K11" s="51"/>
+      <c r="K11" s="49"/>
       <c r="L11" s="45"/>
       <c r="M11" s="47"/>
       <c r="N11" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="2:18" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B12" s="143" t="s">
+      <c r="B12" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="144"/>
-[...10 lines deleted...]
-      <c r="N12" s="145"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="57"/>
+      <c r="J12" s="57"/>
+      <c r="K12" s="57"/>
+      <c r="L12" s="57"/>
+      <c r="M12" s="57"/>
+      <c r="N12" s="58"/>
     </row>
     <row r="13" spans="2:18" ht="14.1" customHeight="1">
-      <c r="B13" s="132"/>
-[...11 lines deleted...]
-      <c r="N13" s="134"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="61"/>
     </row>
     <row r="14" spans="2:18" ht="14.1" customHeight="1">
-      <c r="B14" s="135"/>
-[...11 lines deleted...]
-      <c r="N14" s="137"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="64"/>
     </row>
     <row r="15" spans="2:18" ht="14.1" customHeight="1">
-      <c r="B15" s="135"/>
-[...11 lines deleted...]
-      <c r="N15" s="137"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="64"/>
     </row>
     <row r="16" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B16" s="135"/>
-[...11 lines deleted...]
-      <c r="N16" s="137"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="64"/>
     </row>
     <row r="17" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B17" s="135"/>
-[...11 lines deleted...]
-      <c r="N17" s="137"/>
+      <c r="B17" s="62"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="64"/>
     </row>
     <row r="18" spans="2:14">
-      <c r="B18" s="135"/>
-[...11 lines deleted...]
-      <c r="N18" s="137"/>
+      <c r="B18" s="62"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="64"/>
     </row>
     <row r="19" spans="2:14" ht="16.5" customHeight="1">
-      <c r="B19" s="135"/>
-[...11 lines deleted...]
-      <c r="N19" s="137"/>
+      <c r="B19" s="62"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="64"/>
     </row>
     <row r="20" spans="2:14" ht="89.25" customHeight="1" thickBot="1">
-      <c r="B20" s="138"/>
-[...11 lines deleted...]
-      <c r="N20" s="140"/>
+      <c r="B20" s="65"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
+      <c r="M20" s="66"/>
+      <c r="N20" s="67"/>
     </row>
     <row r="21" spans="2:14">
       <c r="J21" s="15"/>
     </row>
     <row r="30" spans="2:14" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:N12"/>
     <mergeCell ref="B13:N20"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="K7:N8"/>
     <mergeCell ref="B8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:I8"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:N4"/>
     <mergeCell ref="O2:Q3"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:N6"/>
     <mergeCell ref="O6:R6"/>
   </mergeCells>
@@ -5782,430 +5770,430 @@
       <formula1>AND(NOT(ISBLANK($E$6)))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="ATENÇÃO" prompt="Não altere as informações desse campo!" sqref="D8 B8 B10" xr:uid="{056079B5-E3BC-4180-BD5A-5D47048118D0}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="OBSERVAÇÕES" prompt="Inclua neste campo observações sobre as mediçõe. " sqref="B13:N20" xr:uid="{086D6DE8-E9D3-46BC-96DC-5ECE2578E49C}"/>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="ATENÇÃO!" error="Por favor, antes de relatar os resultados das medições, informe o código de identificação do participante no campo&quot;Código de Identificação&quot;. Esse código foi enviado por e-mail pela coordenação desse EP. " promptTitle="ATENÇÃO!!" prompt="Para o relato dos resultados, digite os valores manualmente. Evite copiar e colar, pois, mesmo que os valores sejam arredondados no Excel, o número completo permanece registrado e pode afetar a etapa de análise dos dados.  " sqref="E11:I11" xr:uid="{B96D86A3-96BF-4866-B14A-A340E3596ADE}">
       <formula1>AND(NOT(ISBLANK($E$6)))</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Atenção!!!" error="Não altere estes campos." sqref="B11:D11" xr:uid="{601094F6-F03D-4280-AD86-D59230FEC236}">
       <formula1>"B11:D11=B11:D11"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4380AC8A-04CB-4A13-9F22-01DE0897D9B9}">
   <sheetPr codeName="Planilha4">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="B1:R30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13:N20"/>
+      <selection activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="10" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.140625" style="10" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="10" customWidth="1"/>
     <col min="10" max="10" width="2.42578125" style="10" customWidth="1"/>
     <col min="11" max="11" width="21.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="17.7109375" style="10" customWidth="1"/>
     <col min="13" max="13" width="39.85546875" style="10" customWidth="1"/>
     <col min="14" max="14" width="18.42578125" style="10" customWidth="1"/>
     <col min="15" max="15" width="23.7109375" style="10" customWidth="1"/>
     <col min="16" max="16" width="35.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="14.42578125" style="10" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="10" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="5.25" customHeight="1" thickBot="1"/>
     <row r="2" spans="2:18" ht="15" customHeight="1">
-      <c r="B2" s="151"/>
-      <c r="C2" s="106" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="89" t="s">
         <v>54</v>
       </c>
-      <c r="D2" s="107"/>
-[...10 lines deleted...]
-      <c r="O2" s="118" t="s">
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="P2" s="119"/>
-      <c r="Q2" s="120"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="73"/>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1" thickBot="1">
-      <c r="B3" s="152"/>
-[...14 lines deleted...]
-      <c r="Q3" s="123"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="76"/>
     </row>
     <row r="4" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B4" s="152"/>
-[...11 lines deleted...]
-      <c r="N4" s="114"/>
+      <c r="B4" s="88"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="97"/>
       <c r="O4" s="19" t="s">
         <v>77</v>
       </c>
       <c r="P4" s="20" t="s">
         <v>78</v>
       </c>
       <c r="Q4" s="22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="2:18" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B5" s="83" t="s">
+      <c r="B5" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="84"/>
-[...10 lines deleted...]
-      <c r="N5" s="86"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="42"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="39"/>
     </row>
     <row r="6" spans="2:18" ht="26.25" customHeight="1" thickBot="1">
-      <c r="B6" s="129" t="s">
+      <c r="B6" s="102" t="s">
         <v>74</v>
       </c>
-      <c r="C6" s="85"/>
-[...14 lines deleted...]
-      <c r="R6" s="131"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="106"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="108"/>
+      <c r="P6" s="109"/>
+      <c r="Q6" s="109"/>
+      <c r="R6" s="109"/>
     </row>
     <row r="7" spans="2:18" ht="21" customHeight="1" thickBot="1">
-      <c r="B7" s="115" t="s">
+      <c r="B7" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="C7" s="116"/>
-[...5 lines deleted...]
-      <c r="I7" s="117"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="70"/>
       <c r="J7" s="11"/>
-      <c r="K7" s="118" t="s">
+      <c r="K7" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="L7" s="119"/>
-[...1 lines deleted...]
-      <c r="N7" s="120"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="73"/>
       <c r="O7" s="40"/>
     </row>
     <row r="8" spans="2:18" ht="21" customHeight="1" thickBot="1">
-      <c r="B8" s="87" t="s">
+      <c r="B8" s="77" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="88"/>
-      <c r="D8" s="126" t="s">
+      <c r="C8" s="78"/>
+      <c r="D8" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="126" t="s">
+      <c r="E8" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="126"/>
-[...2 lines deleted...]
-      <c r="I8" s="128"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
       <c r="J8" s="11"/>
-      <c r="K8" s="121"/>
-[...2 lines deleted...]
-      <c r="N8" s="123"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="76"/>
       <c r="O8" s="40"/>
     </row>
     <row r="9" spans="2:18" ht="29.25" customHeight="1" thickBot="1">
-      <c r="B9" s="124"/>
-[...1 lines deleted...]
-      <c r="D9" s="127"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="82"/>
       <c r="E9" s="32">
         <v>1</v>
       </c>
       <c r="F9" s="32">
         <v>2</v>
       </c>
       <c r="G9" s="32">
         <v>3</v>
       </c>
       <c r="H9" s="32">
         <v>4</v>
       </c>
       <c r="I9" s="33">
         <v>5</v>
       </c>
       <c r="J9" s="12"/>
       <c r="K9" s="19" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="20" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="21" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>39</v>
       </c>
       <c r="O9" s="40"/>
     </row>
     <row r="10" spans="2:18" ht="21.75" customHeight="1">
-      <c r="B10" s="153" t="s">
+      <c r="B10" s="84" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="154"/>
-[...5 lines deleted...]
-      <c r="I10" s="155"/>
+      <c r="C10" s="85"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="86"/>
       <c r="K10" s="35"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="37"/>
     </row>
     <row r="11" spans="2:18" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B11" s="156" t="s">
+      <c r="B11" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="157"/>
+      <c r="C11" s="55"/>
       <c r="D11" s="17" t="s">
         <v>99</v>
       </c>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="46"/>
-      <c r="K11" s="51"/>
+      <c r="K11" s="49"/>
       <c r="L11" s="45"/>
       <c r="M11" s="47"/>
       <c r="N11" s="24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="2:18" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B12" s="143" t="s">
+      <c r="B12" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="144"/>
-[...10 lines deleted...]
-      <c r="N12" s="145"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="57"/>
+      <c r="J12" s="57"/>
+      <c r="K12" s="57"/>
+      <c r="L12" s="57"/>
+      <c r="M12" s="57"/>
+      <c r="N12" s="58"/>
     </row>
     <row r="13" spans="2:18" ht="14.1" customHeight="1">
-      <c r="B13" s="132"/>
-[...11 lines deleted...]
-      <c r="N13" s="134"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="61"/>
     </row>
     <row r="14" spans="2:18" ht="14.1" customHeight="1">
-      <c r="B14" s="135"/>
-[...11 lines deleted...]
-      <c r="N14" s="137"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="64"/>
     </row>
     <row r="15" spans="2:18" ht="14.1" customHeight="1">
-      <c r="B15" s="135"/>
-[...11 lines deleted...]
-      <c r="N15" s="137"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="64"/>
     </row>
     <row r="16" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B16" s="135"/>
-[...11 lines deleted...]
-      <c r="N16" s="137"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="64"/>
     </row>
     <row r="17" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B17" s="135"/>
-[...11 lines deleted...]
-      <c r="N17" s="137"/>
+      <c r="B17" s="62"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="64"/>
     </row>
     <row r="18" spans="2:14">
-      <c r="B18" s="135"/>
-[...11 lines deleted...]
-      <c r="N18" s="137"/>
+      <c r="B18" s="62"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="64"/>
     </row>
     <row r="19" spans="2:14" ht="16.5" customHeight="1">
-      <c r="B19" s="135"/>
-[...11 lines deleted...]
-      <c r="N19" s="137"/>
+      <c r="B19" s="62"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="64"/>
     </row>
     <row r="20" spans="2:14" ht="70.5" customHeight="1" thickBot="1">
-      <c r="B20" s="138"/>
-[...11 lines deleted...]
-      <c r="N20" s="140"/>
+      <c r="B20" s="65"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
+      <c r="M20" s="66"/>
+      <c r="N20" s="67"/>
     </row>
     <row r="21" spans="2:14">
       <c r="J21" s="15"/>
     </row>
     <row r="30" spans="2:14" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:N4"/>
     <mergeCell ref="O2:Q3"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:N6"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:N12"/>
     <mergeCell ref="B13:N20"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="K7:N8"/>
     <mergeCell ref="B8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:I8"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>