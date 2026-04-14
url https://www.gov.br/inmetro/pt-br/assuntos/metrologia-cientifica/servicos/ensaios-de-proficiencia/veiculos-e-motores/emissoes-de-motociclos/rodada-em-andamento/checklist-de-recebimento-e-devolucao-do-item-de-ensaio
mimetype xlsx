--- v0 (2026-02-08)
+++ v1 (2026-04-14)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\xfile01s\GT-PEP\Dimci-257X\Ensaios de Proficiência\PEP\Emissões de Motociclos\10ª rodada\Formulário de Checklist de Recebimento e Devolução\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE8EE96E-2158-4C15-BD91-9B46DDBBBEED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="3ncZeB83psDNUQ3FCCLOKYklMlSdgAlcvm2mughg/zCnrohKIYEKRJUvxXbJYZ8Tnbi26ZJ+Ub0eRnEuFxKNSQ==" workbookSaltValue="qrGaFU8YEgszihwAbkOjxw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BCA4904-E5AB-4CF3-8DD7-1EB86D37A902}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="NRfFhyXX8vAduBx5QyEmMyjG2ag/XSBuX3ChvDhk1eJuKD+wA0xjVGiVsPaWYbX0SZwH2C2xT9OICLVCwVeOqw==" workbookSaltValue="WFqUJD4tbK+xXkXZWMglOw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1761E795-92DB-4C3F-BA0C-56055795555D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{1761E795-92DB-4C3F-BA0C-56055795555D}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruções aos Participantes" sheetId="2" r:id="rId1"/>
     <sheet name="Checklist" sheetId="3" r:id="rId2"/>
     <sheet name="Auxiliar" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="95">
   <si>
     <t>INSTRUÇÕES AOS PARTICIPANTES:</t>
@@ -305,120 +307,108 @@
   <si>
     <t>Trincado</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>ITENS PARA AVERIGUAÇÃO</t>
   </si>
   <si>
     <t>CHECAGEM</t>
   </si>
   <si>
     <t>OK</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t xml:space="preserve">Pneus </t>
   </si>
   <si>
     <t>Integridade (Cortes, furos, pedras, etc)</t>
   </si>
   <si>
-    <t>Pressão ( pneus diant.: 32 psi / Tras.: 36 psi) ver etiqueta no garfo traseiro do lado esquerdo.</t>
-[...1 lines deleted...]
-  <si>
     <t>Transmissão</t>
   </si>
   <si>
     <t>Integridade da corrente de transmissão (oxidada, ou ressecada, etc) --&gt;Lubrif. óleo SAE 80 ou 90</t>
   </si>
   <si>
-    <t>Ajuste da corrente de transmissão (a folga deve ser de 20 ~ 30 mm)</t>
-[...1 lines deleted...]
-  <si>
     <t>Escapamento</t>
   </si>
   <si>
     <t>Vazamento de gases de escape (durante funcionamento não pode haver vazamento dos gases)</t>
   </si>
   <si>
     <t>Avaliação Visual</t>
   </si>
   <si>
     <t>Checar se não existe peças soltas, como mangueiras e conectores elétricos</t>
   </si>
   <si>
     <t>Vela</t>
   </si>
   <si>
     <t>Avaliação visual (Checar montagem do supressor de ruído na vela)</t>
   </si>
   <si>
     <t>Óleo</t>
   </si>
   <si>
     <t>Checar nível (Deve estar no nível máximo)</t>
   </si>
   <si>
     <t>Acelerador</t>
   </si>
   <si>
     <t>Giro livre (Observar se acelerador não prende ou se gira com movimento pesado)</t>
   </si>
   <si>
     <t>Marcha lenta</t>
   </si>
   <si>
-    <t>Estabilidade da rotação (1400 ± 100 rpm)</t>
-[...1 lines deleted...]
-  <si>
     <t>Tanque de combustível</t>
   </si>
   <si>
     <t>Vazio (não pode haver combustível)</t>
   </si>
   <si>
     <t>Bateria</t>
   </si>
   <si>
     <t>Tensão (12 V mín.)  Atenção: Não deixar a chave de ignição ligada quando motor estiver desligado!</t>
   </si>
   <si>
     <t>Farol</t>
   </si>
   <si>
     <t>Sempre ligado</t>
   </si>
   <si>
     <t>Alavancas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Folga livre do manete da embreagem (10 mm ~ 15 mm)</t>
   </si>
   <si>
     <t>Manoplas</t>
   </si>
   <si>
     <t>Integridade das manoplas (Isento de rasgos e esmagamentos)</t>
   </si>
   <si>
     <t>Retrovisores</t>
   </si>
   <si>
     <t>Montados e Integros (Devem estar montados e sem avarias)</t>
   </si>
   <si>
     <t xml:space="preserve"> Nome do Laboratório</t>
   </si>
   <si>
     <t xml:space="preserve">  Nome do Responsável pelo recebimento e preenchimento</t>
   </si>
   <si>
     <t xml:space="preserve">Você está recebendo ou devolvento o item de EP? </t>
   </si>
   <si>
     <t>Estou recebendo o item de EP</t>
   </si>
@@ -526,54 +516,66 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Inspeção do Motociclo</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: No recebimento e na devolução do item de ensaio, o laboratório deve realizar uma inspeção detalhada para verificar a existência de danos no motociclo.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Não foi identificado nenhum dano ou avaria no momento do recebimento do item de EP que possa comprometer a integridade ou a execução dos ensaios.</t>
   </si>
   <si>
-    <t>Não foi identificado nenhum dano ou avaria no momento da devolução do item de EP que comprometer a integridade do motociclo.</t>
+    <t>Folga livre do manete da embreagem (10 mm ~ 20 mm)</t>
+  </si>
+  <si>
+    <t>Estabilidade da rotação (1200 ± 100 rpm)</t>
   </si>
   <si>
     <t>Preta</t>
+  </si>
+  <si>
+    <t>Pressão ( pneus diant.: 36 psi / Tras.: 42 psi) ver etiqueta no garfo traseiro do lado esquerdo.</t>
+  </si>
+  <si>
+    <t>Ajuste da corrente de transmissão (a folga deve ser de 25 ~ 35 mm)</t>
+  </si>
+  <si>
+    <t>Não foi identificado nenhum dano ou avaria no momento do recebimento ou devolução do item de EP que comprometer a integridade do motociclo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -1343,51 +1345,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="185">
+  <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1405,62 +1407,56 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1531,447 +1527,442 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="19" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="29" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="39" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="3" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="3" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="46" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...315 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{2B903A4C-E349-4ACF-84B7-2EE79B66112E}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{C2F28D09-510F-4125-ACA1-CDC16F3E1A23}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-motociclos/rodada-em-andamento/link-para-envio-do-formulario-de-recebimento-do-item-de-ensaio" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-motociclos/rodada-em-andamento/formulario-de-envio-de-resultados" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>8077200</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1090" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8EFCDD4-602A-BD04-89B6-88747C46B54F}"/>
             </a:ext>
           </a:extLst>
@@ -2185,51 +2176,51 @@
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" b="1" kern="1200" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Data</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="EE0000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>12/01/2026</a:t>
+            <a:t>04/03/2026</a:t>
           </a:r>
           <a:endParaRPr lang="pt-BR" sz="1100" kern="1200">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1460500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>825500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>6434667</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>1142999</xdr:rowOff>
@@ -2379,53 +2370,53 @@
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>101600</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2086" name="Picture 2" descr="Logo AEA">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D540E4BB-A128-3663-C575-8DB6DB557C6B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -2589,51 +2580,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>204085</xdr:rowOff>
+      <xdr:rowOff>200910</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF6065F-3FF1-4536-82D8-91D741C6145A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="73111" t="15808" r="11418" b="65898"/>
         <a:stretch>
           <a:fillRect/>
@@ -2955,1951 +2946,2031 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{625647B7-45A4-4715-BA29-90EC29998C9D}">
-  <sheetPr>
+  <sheetPr codeName="Planilha1">
     <tabColor rgb="FFFFC000"/>
+    <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:P11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C34" sqref="C34"/>
+    <sheetView topLeftCell="A7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="138" style="1" customWidth="1"/>
     <col min="4" max="4" width="34.28515625" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="57.42578125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:16" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2"/>
       <c r="C2" s="3" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="71" t="s">
+      <c r="B3" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="72"/>
+      <c r="C3" s="170"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="2:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="171" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="74"/>
+      <c r="C4" s="172"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
     </row>
     <row r="5" spans="2:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="75" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="76"/>
+      <c r="B5" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="C5" s="174"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="2:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="75" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="76"/>
+      <c r="B6" s="173" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="174"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
     </row>
     <row r="7" spans="2:16" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="66"/>
+      <c r="B7" s="163" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" s="164"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
     </row>
     <row r="8" spans="2:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="77" t="s">
+      <c r="B8" s="175" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="78"/>
+      <c r="C8" s="176"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
     </row>
     <row r="9" spans="2:16" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="65" t="s">
+      <c r="B9" s="163" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="66"/>
-[...2 lines deleted...]
-      <c r="F9" s="68"/>
+      <c r="C9" s="164"/>
+      <c r="D9" s="165"/>
+      <c r="E9" s="166"/>
+      <c r="F9" s="166"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
     </row>
     <row r="10" spans="2:16" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="69" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="68"/>
+      <c r="B10" s="167" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="168"/>
+      <c r="D10" s="165"/>
+      <c r="E10" s="166"/>
+      <c r="F10" s="166"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="2:16" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vzp2TkncpJoX98FUZqDu9w3wEQUwCvhFk43E1IPzubBfjAVVlmvQhOSzmIGP/mVUGTrjv3mLSm/rUrVM0QCKmw==" saltValue="0VAfYEjvRkImZzvDJXgesA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="50tDRVLvQYt6Qm6hTdH4KyR6XM5buBvEpaIvO1t92L8gqZaFVOkFRDF6U3pjvHCxuHPbggKKsthj3gxl6vHJjw==" saltValue="jm/Q/IV6x6Em3xGPCPeDcw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:F10"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </oddHeader>
+    <evenHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </evenHeader>
+    <firstHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </firstHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F94AFDE8-9203-4107-974A-7E9A7E04A371}">
-  <sheetPr>
+  <sheetPr codeName="Planilha2">
     <tabColor rgb="FF0070C0"/>
+    <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:Q78"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S26" sqref="S26"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A31" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Q60" sqref="Q60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" style="11" customWidth="1"/>
     <col min="2" max="2" width="5.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="12" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" style="12" customWidth="1"/>
     <col min="5" max="6" width="12.7109375" style="12" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="11" customWidth="1"/>
     <col min="10" max="11" width="9.7109375" style="11" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="11" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="3.42578125" style="11" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="11"/>
     <col min="17" max="17" width="9.140625" style="11" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="30"/>
-[...1 lines deleted...]
-      <c r="D2" s="92" t="s">
+      <c r="B2" s="28"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="93"/>
-[...11 lines deleted...]
-        <v>88</v>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="142"/>
+      <c r="H2" s="142"/>
+      <c r="I2" s="142"/>
+      <c r="J2" s="142"/>
+      <c r="K2" s="142"/>
+      <c r="L2" s="142"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="30"/>
+      <c r="Q2" s="56" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="18"/>
-      <c r="C3" s="49"/>
-[...13 lines deleted...]
-        <v>81</v>
+      <c r="C3" s="47"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="31"/>
+      <c r="Q3" s="56" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="41"/>
-[...1 lines deleted...]
-      <c r="D4" s="51" t="s">
+      <c r="B4" s="39"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="52"/>
-[...11 lines deleted...]
-        <v>82</v>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="52"/>
+      <c r="Q4" s="56" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="5" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="18"/>
-      <c r="D5" s="60"/>
-[...11 lines deleted...]
-      <c r="Q5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="57"/>
+      <c r="O5" s="31"/>
+      <c r="Q5" s="56"/>
     </row>
     <row r="6" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18"/>
-      <c r="C6" s="103" t="s">
-[...13 lines deleted...]
-      <c r="O6" s="33"/>
+      <c r="C6" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" s="153"/>
+      <c r="E6" s="145"/>
+      <c r="F6" s="145"/>
+      <c r="G6" s="145"/>
+      <c r="H6" s="145"/>
+      <c r="I6" s="145"/>
+      <c r="J6" s="145"/>
+      <c r="K6" s="145"/>
+      <c r="L6" s="145"/>
+      <c r="M6" s="145"/>
+      <c r="N6" s="145"/>
+      <c r="O6" s="31"/>
     </row>
     <row r="7" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="18"/>
-      <c r="C7" s="97" t="s">
-[...13 lines deleted...]
-      <c r="O7" s="33"/>
+      <c r="C7" s="146" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="146"/>
+      <c r="E7" s="146"/>
+      <c r="F7" s="146"/>
+      <c r="G7" s="146"/>
+      <c r="H7" s="147"/>
+      <c r="I7" s="147"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="147"/>
+      <c r="M7" s="147"/>
+      <c r="N7" s="148"/>
+      <c r="O7" s="31"/>
     </row>
     <row r="8" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="18"/>
-      <c r="C8" s="61"/>
-[...11 lines deleted...]
-      <c r="O8" s="33"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="31"/>
     </row>
     <row r="9" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="18"/>
-      <c r="C9" s="97" t="s">
-[...15 lines deleted...]
-      <c r="O9" s="102"/>
+      <c r="C9" s="146" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" s="146"/>
+      <c r="E9" s="146"/>
+      <c r="F9" s="146"/>
+      <c r="G9" s="146"/>
+      <c r="H9" s="149" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="150"/>
+      <c r="J9" s="150"/>
+      <c r="K9" s="150"/>
+      <c r="L9" s="150"/>
+      <c r="M9" s="150"/>
+      <c r="N9" s="150"/>
+      <c r="O9" s="151"/>
     </row>
     <row r="10" spans="2:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="18"/>
-      <c r="C10" s="61"/>
-[...8 lines deleted...]
-      <c r="O10" s="33"/>
+      <c r="C10" s="59"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="57"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="57"/>
+      <c r="L10" s="57"/>
+      <c r="M10" s="57"/>
+      <c r="N10" s="57"/>
+      <c r="O10" s="31"/>
     </row>
     <row r="11" spans="2:17" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="18"/>
-      <c r="C11" s="81" t="s">
+      <c r="C11" s="154" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="82"/>
-[...10 lines deleted...]
-    <row r="12" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="155"/>
+      <c r="E11" s="155"/>
+      <c r="F11" s="155"/>
+      <c r="G11" s="156"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="125"/>
+      <c r="L11" s="125"/>
+      <c r="M11" s="125"/>
+      <c r="N11" s="125"/>
+      <c r="O11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="18"/>
-      <c r="C12" s="85" t="s">
+      <c r="C12" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="86"/>
-      <c r="E12" s="87" t="s">
+      <c r="D12" s="158"/>
+      <c r="E12" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="88"/>
-[...1 lines deleted...]
-      <c r="J12" s="90" t="s">
+      <c r="F12" s="159"/>
+      <c r="G12" s="160"/>
+      <c r="J12" s="161" t="s">
         <v>10</v>
       </c>
-      <c r="K12" s="91"/>
-[...5 lines deleted...]
-    <row r="13" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K12" s="162"/>
+      <c r="L12" s="131"/>
+      <c r="M12" s="131"/>
+      <c r="N12" s="132"/>
+      <c r="O12" s="33"/>
+    </row>
+    <row r="13" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="18"/>
-      <c r="C13" s="105" t="s">
+      <c r="C13" s="93" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="106"/>
-      <c r="E13" s="107" t="s">
+      <c r="D13" s="128"/>
+      <c r="E13" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="F13" s="108"/>
-[...1 lines deleted...]
-      <c r="J13" s="109" t="s">
+      <c r="F13" s="129"/>
+      <c r="G13" s="128"/>
+      <c r="J13" s="123" t="s">
         <v>13</v>
       </c>
-      <c r="K13" s="110"/>
-[...5 lines deleted...]
-    <row r="14" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K13" s="124"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="34"/>
+    </row>
+    <row r="14" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="18"/>
-      <c r="C14" s="105" t="s">
-[...8 lines deleted...]
-      <c r="J14" s="109" t="s">
+      <c r="C14" s="93" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" s="128"/>
+      <c r="E14" s="69">
+        <v>2025</v>
+      </c>
+      <c r="F14" s="129"/>
+      <c r="G14" s="128"/>
+      <c r="J14" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="K14" s="110"/>
-[...3 lines deleted...]
-      <c r="O14" s="37"/>
+      <c r="K14" s="124"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="132"/>
+      <c r="O14" s="35"/>
     </row>
     <row r="15" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="18"/>
-      <c r="C15" s="105" t="s">
+      <c r="C15" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="106"/>
-[...5 lines deleted...]
-      <c r="J15" s="109" t="s">
+      <c r="D15" s="128"/>
+      <c r="E15" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="F15" s="129"/>
+      <c r="G15" s="128"/>
+      <c r="J15" s="123" t="s">
         <v>16</v>
       </c>
-      <c r="K15" s="110"/>
-[...3 lines deleted...]
-      <c r="O15" s="37"/>
+      <c r="K15" s="124"/>
+      <c r="L15" s="131"/>
+      <c r="M15" s="131"/>
+      <c r="N15" s="132"/>
+      <c r="O15" s="35"/>
     </row>
     <row r="16" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="18"/>
-      <c r="C16" s="118" t="s">
+      <c r="C16" s="133" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="119"/>
-      <c r="E16" s="120" t="s">
+      <c r="D16" s="134"/>
+      <c r="E16" s="135" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="121"/>
-[...1 lines deleted...]
-      <c r="J16" s="122" t="s">
+      <c r="F16" s="136"/>
+      <c r="G16" s="134"/>
+      <c r="J16" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="K16" s="123"/>
-[...3 lines deleted...]
-      <c r="O16" s="38"/>
+      <c r="K16" s="138"/>
+      <c r="L16" s="139"/>
+      <c r="M16" s="139"/>
+      <c r="N16" s="140"/>
+      <c r="O16" s="36"/>
     </row>
     <row r="17" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18"/>
-      <c r="C17" s="84"/>
-[...6 lines deleted...]
-      <c r="O17" s="38"/>
+      <c r="C17" s="125"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="126"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="126"/>
+      <c r="M17" s="127"/>
+      <c r="N17" s="127"/>
+      <c r="O17" s="36"/>
     </row>
     <row r="18" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="18"/>
-      <c r="C18" s="130" t="s">
+      <c r="C18" s="111" t="s">
         <v>20</v>
       </c>
-      <c r="D18" s="131"/>
-[...2 lines deleted...]
-      <c r="G18" s="132"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="112"/>
+      <c r="F18" s="112"/>
+      <c r="G18" s="113"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
-      <c r="J18" s="133" t="s">
+      <c r="J18" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="K18" s="112"/>
-[...2 lines deleted...]
-      <c r="N18" s="113"/>
+      <c r="K18" s="115"/>
+      <c r="L18" s="115"/>
+      <c r="M18" s="115"/>
+      <c r="N18" s="116"/>
       <c r="O18" s="14"/>
     </row>
     <row r="19" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="18"/>
       <c r="C19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="111" t="s">
+      <c r="D19" s="130" t="s">
         <v>22</v>
       </c>
-      <c r="E19" s="112"/>
-[...1 lines deleted...]
-      <c r="G19" s="113"/>
+      <c r="E19" s="115"/>
+      <c r="F19" s="115"/>
+      <c r="G19" s="116"/>
       <c r="H19" s="13"/>
       <c r="I19" s="14"/>
       <c r="J19" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K19" s="111" t="s">
+      <c r="K19" s="130" t="s">
         <v>22</v>
       </c>
-      <c r="L19" s="112"/>
-[...1 lines deleted...]
-      <c r="N19" s="113"/>
+      <c r="L19" s="115"/>
+      <c r="M19" s="115"/>
+      <c r="N19" s="116"/>
       <c r="O19" s="14"/>
     </row>
     <row r="20" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B20" s="18"/>
       <c r="C20" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="134" t="s">
+      <c r="D20" s="117" t="s">
         <v>24</v>
       </c>
-      <c r="E20" s="135"/>
-[...1 lines deleted...]
-      <c r="G20" s="136"/>
+      <c r="E20" s="118"/>
+      <c r="F20" s="118"/>
+      <c r="G20" s="119"/>
       <c r="H20" s="18"/>
       <c r="I20" s="19"/>
       <c r="J20" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="K20" s="137" t="s">
+      <c r="K20" s="120" t="s">
         <v>26</v>
       </c>
-      <c r="L20" s="138"/>
-[...1 lines deleted...]
-      <c r="N20" s="139"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="122"/>
       <c r="O20" s="14"/>
     </row>
     <row r="21" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B21" s="18"/>
-      <c r="C21" s="39" t="s">
+      <c r="C21" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="D21" s="140" t="s">
+      <c r="D21" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="E21" s="141"/>
-[...1 lines deleted...]
-      <c r="G21" s="142"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="106"/>
+      <c r="G21" s="107"/>
       <c r="H21" s="18"/>
       <c r="I21" s="19"/>
-      <c r="J21" s="39" t="s">
+      <c r="J21" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="K21" s="140" t="s">
+      <c r="K21" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="141"/>
-[...1 lines deleted...]
-      <c r="N21" s="142"/>
+      <c r="L21" s="106"/>
+      <c r="M21" s="106"/>
+      <c r="N21" s="107"/>
       <c r="O21" s="14"/>
     </row>
     <row r="22" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B22" s="18"/>
-      <c r="C22" s="39" t="s">
+      <c r="C22" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="D22" s="140" t="s">
+      <c r="D22" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="141"/>
-[...1 lines deleted...]
-      <c r="G22" s="142"/>
+      <c r="E22" s="106"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="107"/>
       <c r="H22" s="18"/>
       <c r="I22" s="19"/>
-      <c r="J22" s="39" t="s">
+      <c r="J22" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="K22" s="140" t="s">
+      <c r="K22" s="105" t="s">
         <v>34</v>
       </c>
-      <c r="L22" s="141"/>
-[...1 lines deleted...]
-      <c r="N22" s="142"/>
+      <c r="L22" s="106"/>
+      <c r="M22" s="106"/>
+      <c r="N22" s="107"/>
       <c r="O22" s="14"/>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="18"/>
-      <c r="C23" s="39" t="s">
+      <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="140" t="s">
+      <c r="D23" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="141"/>
-[...1 lines deleted...]
-      <c r="G23" s="142"/>
+      <c r="E23" s="106"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="107"/>
       <c r="H23" s="18"/>
       <c r="I23" s="19"/>
       <c r="J23" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="K23" s="140" t="s">
+      <c r="K23" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="L23" s="141"/>
-[...1 lines deleted...]
-      <c r="N23" s="142"/>
+      <c r="L23" s="106"/>
+      <c r="M23" s="106"/>
+      <c r="N23" s="107"/>
       <c r="O23" s="14"/>
     </row>
     <row r="24" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="18"/>
       <c r="C24" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="143" t="s">
+      <c r="D24" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="E24" s="144"/>
-[...1 lines deleted...]
-      <c r="G24" s="145"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="109"/>
+      <c r="G24" s="110"/>
       <c r="H24" s="18"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K24" s="143" t="s">
+      <c r="K24" s="108" t="s">
         <v>42</v>
       </c>
-      <c r="L24" s="144"/>
-[...1 lines deleted...]
-      <c r="N24" s="145"/>
+      <c r="L24" s="109"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="110"/>
       <c r="O24" s="14"/>
     </row>
     <row r="25" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B25" s="18"/>
-      <c r="C25" s="64"/>
-[...1 lines deleted...]
-      <c r="E25" s="64"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
       <c r="F25" s="11"/>
-      <c r="G25" s="64"/>
-[...4 lines deleted...]
-      <c r="M25" s="64"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
       <c r="O25" s="19"/>
     </row>
     <row r="26" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B26" s="105" t="s">
+      <c r="B26" s="93" t="s">
         <v>43</v>
       </c>
-      <c r="C26" s="147" t="s">
+      <c r="C26" s="95" t="s">
         <v>44</v>
       </c>
-      <c r="D26" s="148"/>
-[...5 lines deleted...]
-      <c r="J26" s="152" t="s">
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="97"/>
+      <c r="J26" s="101" t="s">
         <v>45</v>
       </c>
-      <c r="K26" s="153"/>
-[...5 lines deleted...]
-      <c r="O26" s="154"/>
+      <c r="K26" s="102"/>
+      <c r="L26" s="95" t="s">
+        <v>80</v>
+      </c>
+      <c r="M26" s="96"/>
+      <c r="N26" s="96"/>
+      <c r="O26" s="103"/>
     </row>
     <row r="27" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B27" s="146"/>
-[...6 lines deleted...]
-      <c r="I27" s="87"/>
+      <c r="B27" s="94"/>
+      <c r="C27" s="98"/>
+      <c r="D27" s="99"/>
+      <c r="E27" s="99"/>
+      <c r="F27" s="99"/>
+      <c r="G27" s="99"/>
+      <c r="H27" s="99"/>
+      <c r="I27" s="100"/>
       <c r="J27" s="22" t="s">
         <v>46</v>
       </c>
       <c r="K27" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="L27" s="150"/>
-[...2 lines deleted...]
-      <c r="O27" s="155"/>
+      <c r="L27" s="98"/>
+      <c r="M27" s="99"/>
+      <c r="N27" s="99"/>
+      <c r="O27" s="104"/>
     </row>
     <row r="28" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="156">
+      <c r="B28" s="66">
         <v>1</v>
       </c>
-      <c r="C28" s="157" t="s">
+      <c r="C28" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="158"/>
-[...4 lines deleted...]
-      <c r="I28" s="107"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="68"/>
+      <c r="F28" s="68"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="69"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
-      <c r="O28" s="40"/>
+      <c r="O28" s="38"/>
     </row>
     <row r="29" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="156"/>
-      <c r="C29" s="23" t="s">
+      <c r="B29" s="66"/>
+      <c r="C29" s="177" t="s">
         <v>49</v>
       </c>
-      <c r="D29" s="24"/>
-[...10 lines deleted...]
-      <c r="O29" s="161"/>
+      <c r="D29" s="178"/>
+      <c r="E29" s="178"/>
+      <c r="F29" s="178"/>
+      <c r="G29" s="178"/>
+      <c r="H29" s="178"/>
+      <c r="I29" s="178"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="65"/>
     </row>
     <row r="30" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="156"/>
-      <c r="C30" s="23" t="s">
+      <c r="B30" s="66"/>
+      <c r="C30" s="177" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30" s="178"/>
+      <c r="E30" s="178"/>
+      <c r="F30" s="178"/>
+      <c r="G30" s="178"/>
+      <c r="H30" s="178"/>
+      <c r="I30" s="178"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="65"/>
+    </row>
+    <row r="31" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="66">
+        <v>2</v>
+      </c>
+      <c r="C31" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D30" s="24"/>
-[...24 lines deleted...]
-      <c r="I31" s="107"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="69"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="10"/>
-      <c r="O31" s="40"/>
+      <c r="O31" s="38"/>
     </row>
     <row r="32" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="156"/>
-      <c r="C32" s="23" t="s">
+      <c r="B32" s="66"/>
+      <c r="C32" s="177" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="178"/>
+      <c r="E32" s="178"/>
+      <c r="F32" s="178"/>
+      <c r="G32" s="178"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="63"/>
+      <c r="M32" s="64"/>
+      <c r="N32" s="64"/>
+      <c r="O32" s="65"/>
+    </row>
+    <row r="33" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="66"/>
+      <c r="C33" s="177" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" s="178"/>
+      <c r="E33" s="178"/>
+      <c r="F33" s="178"/>
+      <c r="G33" s="178"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="53"/>
+      <c r="K33" s="53"/>
+      <c r="L33" s="63"/>
+      <c r="M33" s="64"/>
+      <c r="N33" s="64"/>
+      <c r="O33" s="65"/>
+    </row>
+    <row r="34" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="66">
+        <v>3</v>
+      </c>
+      <c r="C34" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="D32" s="24"/>
-[...42 lines deleted...]
-      <c r="I34" s="107"/>
+      <c r="D34" s="68"/>
+      <c r="E34" s="68"/>
+      <c r="F34" s="68"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="68"/>
+      <c r="I34" s="69"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
-      <c r="O34" s="40"/>
+      <c r="O34" s="38"/>
     </row>
     <row r="35" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="156"/>
-[...14 lines deleted...]
-      <c r="O35" s="161"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="177" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="178"/>
+      <c r="E35" s="178"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="53"/>
+      <c r="L35" s="63"/>
+      <c r="M35" s="64"/>
+      <c r="N35" s="64"/>
+      <c r="O35" s="65"/>
     </row>
     <row r="36" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="156">
+      <c r="B36" s="66">
         <v>4</v>
       </c>
-      <c r="C36" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I36" s="107"/>
+      <c r="C36" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="68"/>
+      <c r="E36" s="68"/>
+      <c r="F36" s="68"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="68"/>
+      <c r="I36" s="69"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
-      <c r="O36" s="40"/>
+      <c r="O36" s="38"/>
     </row>
     <row r="37" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="156"/>
-[...14 lines deleted...]
-      <c r="O37" s="161"/>
+      <c r="B37" s="66"/>
+      <c r="C37" s="177" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="53"/>
+      <c r="L37" s="63"/>
+      <c r="M37" s="64"/>
+      <c r="N37" s="64"/>
+      <c r="O37" s="65"/>
     </row>
     <row r="38" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="156">
+      <c r="B38" s="66">
         <v>5</v>
       </c>
-      <c r="C38" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I38" s="107"/>
+      <c r="C38" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="68"/>
+      <c r="E38" s="68"/>
+      <c r="F38" s="68"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="68"/>
+      <c r="I38" s="69"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="10"/>
-      <c r="O38" s="40"/>
+      <c r="O38" s="38"/>
     </row>
     <row r="39" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="156"/>
-[...14 lines deleted...]
-      <c r="O39" s="161"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="177" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="53"/>
+      <c r="K39" s="53"/>
+      <c r="L39" s="63"/>
+      <c r="M39" s="64"/>
+      <c r="N39" s="64"/>
+      <c r="O39" s="65"/>
     </row>
     <row r="40" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="156">
+      <c r="B40" s="66">
         <v>6</v>
       </c>
-      <c r="C40" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I40" s="107"/>
+      <c r="C40" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="68"/>
+      <c r="E40" s="68"/>
+      <c r="F40" s="68"/>
+      <c r="G40" s="68"/>
+      <c r="H40" s="68"/>
+      <c r="I40" s="69"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
-      <c r="O40" s="40"/>
+      <c r="O40" s="38"/>
     </row>
     <row r="41" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="156"/>
-[...14 lines deleted...]
-      <c r="O41" s="161"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="177" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" s="24"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="53"/>
+      <c r="K41" s="53"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="64"/>
+      <c r="N41" s="64"/>
+      <c r="O41" s="65"/>
     </row>
     <row r="42" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="156">
+      <c r="B42" s="66">
         <v>7</v>
       </c>
-      <c r="C42" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I42" s="107"/>
+      <c r="C42" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="68"/>
+      <c r="E42" s="68"/>
+      <c r="F42" s="68"/>
+      <c r="G42" s="68"/>
+      <c r="H42" s="68"/>
+      <c r="I42" s="69"/>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
       <c r="N42" s="10"/>
-      <c r="O42" s="40"/>
+      <c r="O42" s="38"/>
     </row>
     <row r="43" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="156"/>
-[...14 lines deleted...]
-      <c r="O43" s="161"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="177" t="s">
+        <v>61</v>
+      </c>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+      <c r="J43" s="53"/>
+      <c r="K43" s="53"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="64"/>
+      <c r="N43" s="64"/>
+      <c r="O43" s="65"/>
     </row>
     <row r="44" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="156">
+      <c r="B44" s="66">
         <v>8</v>
       </c>
-      <c r="C44" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I44" s="107"/>
+      <c r="C44" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="68"/>
+      <c r="E44" s="68"/>
+      <c r="F44" s="68"/>
+      <c r="G44" s="68"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="69"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
       <c r="N44" s="10"/>
-      <c r="O44" s="40"/>
+      <c r="O44" s="38"/>
     </row>
     <row r="45" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="156"/>
-[...14 lines deleted...]
-      <c r="O45" s="161"/>
+      <c r="B45" s="66"/>
+      <c r="C45" s="177" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="178"/>
+      <c r="E45" s="178"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="53"/>
+      <c r="K45" s="53"/>
+      <c r="L45" s="63"/>
+      <c r="M45" s="64"/>
+      <c r="N45" s="64"/>
+      <c r="O45" s="65"/>
     </row>
     <row r="46" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="156">
+      <c r="B46" s="66">
         <v>9</v>
       </c>
-      <c r="C46" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I46" s="107"/>
+      <c r="C46" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="69"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="10"/>
       <c r="M46" s="10"/>
       <c r="N46" s="10"/>
-      <c r="O46" s="40"/>
+      <c r="O46" s="38"/>
     </row>
     <row r="47" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="156"/>
-[...14 lines deleted...]
-      <c r="O47" s="161"/>
+      <c r="B47" s="66"/>
+      <c r="C47" s="177" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="53"/>
+      <c r="K47" s="53"/>
+      <c r="L47" s="63"/>
+      <c r="M47" s="64"/>
+      <c r="N47" s="64"/>
+      <c r="O47" s="65"/>
     </row>
     <row r="48" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="156">
+      <c r="B48" s="66">
         <v>10</v>
       </c>
-      <c r="C48" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I48" s="107"/>
+      <c r="C48" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="D48" s="68"/>
+      <c r="E48" s="68"/>
+      <c r="F48" s="68"/>
+      <c r="G48" s="68"/>
+      <c r="H48" s="68"/>
+      <c r="I48" s="69"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
-      <c r="O48" s="40"/>
+      <c r="O48" s="38"/>
     </row>
     <row r="49" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="156"/>
-[...14 lines deleted...]
-      <c r="O49" s="161"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="177" t="s">
+        <v>66</v>
+      </c>
+      <c r="D49" s="24"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="53"/>
+      <c r="K49" s="53"/>
+      <c r="L49" s="63"/>
+      <c r="M49" s="64"/>
+      <c r="N49" s="64"/>
+      <c r="O49" s="65"/>
     </row>
     <row r="50" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="156">
+      <c r="B50" s="66">
         <v>11</v>
       </c>
-      <c r="C50" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I50" s="107"/>
+      <c r="C50" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="68"/>
+      <c r="E50" s="68"/>
+      <c r="F50" s="68"/>
+      <c r="G50" s="68"/>
+      <c r="H50" s="68"/>
+      <c r="I50" s="69"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
-      <c r="O50" s="40"/>
+      <c r="O50" s="38"/>
     </row>
     <row r="51" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="156"/>
-[...14 lines deleted...]
-      <c r="O51" s="161"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="177" t="s">
+        <v>68</v>
+      </c>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="53"/>
+      <c r="K51" s="53"/>
+      <c r="L51" s="63"/>
+      <c r="M51" s="64"/>
+      <c r="N51" s="64"/>
+      <c r="O51" s="65"/>
     </row>
     <row r="52" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="156">
+      <c r="B52" s="66">
         <v>12</v>
       </c>
-      <c r="C52" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I52" s="107"/>
+      <c r="C52" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" s="68"/>
+      <c r="E52" s="68"/>
+      <c r="F52" s="68"/>
+      <c r="G52" s="68"/>
+      <c r="H52" s="68"/>
+      <c r="I52" s="69"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="10"/>
       <c r="M52" s="10"/>
       <c r="N52" s="10"/>
-      <c r="O52" s="40"/>
+      <c r="O52" s="38"/>
     </row>
     <row r="53" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="156"/>
-[...14 lines deleted...]
-      <c r="O53" s="161"/>
+      <c r="B53" s="66"/>
+      <c r="C53" s="177" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" s="178"/>
+      <c r="E53" s="178"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="J53" s="53"/>
+      <c r="K53" s="53"/>
+      <c r="L53" s="63"/>
+      <c r="M53" s="64"/>
+      <c r="N53" s="64"/>
+      <c r="O53" s="65"/>
     </row>
     <row r="54" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B54" s="156">
+      <c r="B54" s="66">
         <v>13</v>
       </c>
-      <c r="C54" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I54" s="107"/>
+      <c r="C54" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="D54" s="68"/>
+      <c r="E54" s="68"/>
+      <c r="F54" s="68"/>
+      <c r="G54" s="68"/>
+      <c r="H54" s="68"/>
+      <c r="I54" s="69"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10"/>
       <c r="N54" s="10"/>
-      <c r="O54" s="40"/>
+      <c r="O54" s="38"/>
     </row>
     <row r="55" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="156"/>
-[...14 lines deleted...]
-      <c r="O55" s="161"/>
+      <c r="B55" s="66"/>
+      <c r="C55" s="177" t="s">
+        <v>71</v>
+      </c>
+      <c r="D55" s="178"/>
+      <c r="E55" s="178"/>
+      <c r="F55" s="178"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="J55" s="53"/>
+      <c r="K55" s="53"/>
+      <c r="L55" s="63"/>
+      <c r="M55" s="64"/>
+      <c r="N55" s="64"/>
+      <c r="O55" s="65"/>
     </row>
     <row r="56" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="156">
+      <c r="B56" s="66">
         <v>14</v>
       </c>
-      <c r="C56" s="157" t="s">
-[...7 lines deleted...]
-      <c r="I56" s="107"/>
+      <c r="C56" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="D56" s="68"/>
+      <c r="E56" s="68"/>
+      <c r="F56" s="68"/>
+      <c r="G56" s="68"/>
+      <c r="H56" s="68"/>
+      <c r="I56" s="69"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
       <c r="N56" s="10"/>
-      <c r="O56" s="40"/>
+      <c r="O56" s="38"/>
     </row>
     <row r="57" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="156"/>
-[...14 lines deleted...]
-      <c r="O57" s="161"/>
+      <c r="B57" s="66"/>
+      <c r="C57" s="179" t="s">
+        <v>73</v>
+      </c>
+      <c r="D57" s="25"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="24"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="53"/>
+      <c r="K57" s="53"/>
+      <c r="L57" s="63"/>
+      <c r="M57" s="64"/>
+      <c r="N57" s="64"/>
+      <c r="O57" s="65"/>
     </row>
     <row r="58" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="41"/>
-[...12 lines deleted...]
-      <c r="O58" s="47"/>
+      <c r="B58" s="39"/>
+      <c r="C58" s="40"/>
+      <c r="D58" s="40"/>
+      <c r="E58" s="40"/>
+      <c r="F58" s="40"/>
+      <c r="G58" s="40"/>
+      <c r="H58" s="41"/>
+      <c r="I58" s="41"/>
+      <c r="J58" s="42"/>
+      <c r="K58" s="43"/>
+      <c r="L58" s="44"/>
+      <c r="M58" s="44"/>
+      <c r="N58" s="44"/>
+      <c r="O58" s="45"/>
     </row>
     <row r="59" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="180"/>
-[...14 lines deleted...]
-      <c r="O59" s="176"/>
+      <c r="B59" s="88"/>
+      <c r="C59" s="82" t="s">
+        <v>88</v>
+      </c>
+      <c r="D59" s="83"/>
+      <c r="E59" s="83"/>
+      <c r="F59" s="83"/>
+      <c r="G59" s="83"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="83"/>
+      <c r="K59" s="83"/>
+      <c r="L59" s="83"/>
+      <c r="M59" s="83"/>
+      <c r="N59" s="83"/>
+      <c r="O59" s="84"/>
     </row>
     <row r="60" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="181"/>
-[...12 lines deleted...]
-      <c r="O60" s="179"/>
+      <c r="B60" s="89"/>
+      <c r="C60" s="85"/>
+      <c r="D60" s="86"/>
+      <c r="E60" s="86"/>
+      <c r="F60" s="86"/>
+      <c r="G60" s="86"/>
+      <c r="H60" s="86"/>
+      <c r="I60" s="86"/>
+      <c r="J60" s="86"/>
+      <c r="K60" s="86"/>
+      <c r="L60" s="86"/>
+      <c r="M60" s="86"/>
+      <c r="N60" s="86"/>
+      <c r="O60" s="87"/>
     </row>
     <row r="61" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="56"/>
-[...14 lines deleted...]
-      <c r="O61" s="176"/>
+      <c r="B61" s="54"/>
+      <c r="C61" s="82" t="s">
+        <v>94</v>
+      </c>
+      <c r="D61" s="83"/>
+      <c r="E61" s="83"/>
+      <c r="F61" s="83"/>
+      <c r="G61" s="83"/>
+      <c r="H61" s="83"/>
+      <c r="I61" s="83"/>
+      <c r="J61" s="83"/>
+      <c r="K61" s="83"/>
+      <c r="L61" s="83"/>
+      <c r="M61" s="83"/>
+      <c r="N61" s="83"/>
+      <c r="O61" s="84"/>
     </row>
     <row r="62" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="57"/>
-[...12 lines deleted...]
-      <c r="O62" s="184"/>
+      <c r="B62" s="55"/>
+      <c r="C62" s="90"/>
+      <c r="D62" s="91"/>
+      <c r="E62" s="91"/>
+      <c r="F62" s="91"/>
+      <c r="G62" s="91"/>
+      <c r="H62" s="91"/>
+      <c r="I62" s="91"/>
+      <c r="J62" s="91"/>
+      <c r="K62" s="91"/>
+      <c r="L62" s="91"/>
+      <c r="M62" s="91"/>
+      <c r="N62" s="91"/>
+      <c r="O62" s="92"/>
     </row>
     <row r="63" spans="2:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="162" t="s">
-[...14 lines deleted...]
-      <c r="O63" s="164"/>
+      <c r="B63" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="71"/>
+      <c r="L63" s="71"/>
+      <c r="M63" s="71"/>
+      <c r="N63" s="71"/>
+      <c r="O63" s="72"/>
     </row>
     <row r="64" spans="2:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="165"/>
-[...12 lines deleted...]
-      <c r="O64" s="167"/>
+      <c r="B64" s="73"/>
+      <c r="C64" s="74"/>
+      <c r="D64" s="74"/>
+      <c r="E64" s="74"/>
+      <c r="F64" s="74"/>
+      <c r="G64" s="74"/>
+      <c r="H64" s="74"/>
+      <c r="I64" s="74"/>
+      <c r="J64" s="74"/>
+      <c r="K64" s="74"/>
+      <c r="L64" s="74"/>
+      <c r="M64" s="74"/>
+      <c r="N64" s="74"/>
+      <c r="O64" s="75"/>
     </row>
     <row r="65" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="168"/>
-[...12 lines deleted...]
-      <c r="O65" s="170"/>
+      <c r="B65" s="76"/>
+      <c r="C65" s="77"/>
+      <c r="D65" s="77"/>
+      <c r="E65" s="77"/>
+      <c r="F65" s="77"/>
+      <c r="G65" s="77"/>
+      <c r="H65" s="77"/>
+      <c r="I65" s="77"/>
+      <c r="J65" s="77"/>
+      <c r="K65" s="77"/>
+      <c r="L65" s="77"/>
+      <c r="M65" s="77"/>
+      <c r="N65" s="77"/>
+      <c r="O65" s="78"/>
     </row>
     <row r="66" spans="2:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="168"/>
-[...12 lines deleted...]
-      <c r="O66" s="170"/>
+      <c r="B66" s="76"/>
+      <c r="C66" s="77"/>
+      <c r="D66" s="77"/>
+      <c r="E66" s="77"/>
+      <c r="F66" s="77"/>
+      <c r="G66" s="77"/>
+      <c r="H66" s="77"/>
+      <c r="I66" s="77"/>
+      <c r="J66" s="77"/>
+      <c r="K66" s="77"/>
+      <c r="L66" s="77"/>
+      <c r="M66" s="77"/>
+      <c r="N66" s="77"/>
+      <c r="O66" s="78"/>
     </row>
     <row r="67" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="168"/>
-[...12 lines deleted...]
-      <c r="O67" s="170"/>
+      <c r="B67" s="76"/>
+      <c r="C67" s="77"/>
+      <c r="D67" s="77"/>
+      <c r="E67" s="77"/>
+      <c r="F67" s="77"/>
+      <c r="G67" s="77"/>
+      <c r="H67" s="77"/>
+      <c r="I67" s="77"/>
+      <c r="J67" s="77"/>
+      <c r="K67" s="77"/>
+      <c r="L67" s="77"/>
+      <c r="M67" s="77"/>
+      <c r="N67" s="77"/>
+      <c r="O67" s="78"/>
     </row>
     <row r="68" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="168"/>
-[...12 lines deleted...]
-      <c r="O68" s="170"/>
+      <c r="B68" s="76"/>
+      <c r="C68" s="77"/>
+      <c r="D68" s="77"/>
+      <c r="E68" s="77"/>
+      <c r="F68" s="77"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="77"/>
+      <c r="I68" s="77"/>
+      <c r="J68" s="77"/>
+      <c r="K68" s="77"/>
+      <c r="L68" s="77"/>
+      <c r="M68" s="77"/>
+      <c r="N68" s="77"/>
+      <c r="O68" s="78"/>
     </row>
     <row r="69" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="168"/>
-[...12 lines deleted...]
-      <c r="O69" s="170"/>
+      <c r="B69" s="76"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="77"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="77"/>
+      <c r="I69" s="77"/>
+      <c r="J69" s="77"/>
+      <c r="K69" s="77"/>
+      <c r="L69" s="77"/>
+      <c r="M69" s="77"/>
+      <c r="N69" s="77"/>
+      <c r="O69" s="78"/>
     </row>
     <row r="70" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="168"/>
-[...12 lines deleted...]
-      <c r="O70" s="170"/>
+      <c r="B70" s="76"/>
+      <c r="C70" s="77"/>
+      <c r="D70" s="77"/>
+      <c r="E70" s="77"/>
+      <c r="F70" s="77"/>
+      <c r="G70" s="77"/>
+      <c r="H70" s="77"/>
+      <c r="I70" s="77"/>
+      <c r="J70" s="77"/>
+      <c r="K70" s="77"/>
+      <c r="L70" s="77"/>
+      <c r="M70" s="77"/>
+      <c r="N70" s="77"/>
+      <c r="O70" s="78"/>
     </row>
     <row r="71" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="168"/>
-[...12 lines deleted...]
-      <c r="O71" s="170"/>
+      <c r="B71" s="76"/>
+      <c r="C71" s="77"/>
+      <c r="D71" s="77"/>
+      <c r="E71" s="77"/>
+      <c r="F71" s="77"/>
+      <c r="G71" s="77"/>
+      <c r="H71" s="77"/>
+      <c r="I71" s="77"/>
+      <c r="J71" s="77"/>
+      <c r="K71" s="77"/>
+      <c r="L71" s="77"/>
+      <c r="M71" s="77"/>
+      <c r="N71" s="77"/>
+      <c r="O71" s="78"/>
     </row>
     <row r="72" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="168"/>
-[...12 lines deleted...]
-      <c r="O72" s="170"/>
+      <c r="B72" s="76"/>
+      <c r="C72" s="77"/>
+      <c r="D72" s="77"/>
+      <c r="E72" s="77"/>
+      <c r="F72" s="77"/>
+      <c r="G72" s="77"/>
+      <c r="H72" s="77"/>
+      <c r="I72" s="77"/>
+      <c r="J72" s="77"/>
+      <c r="K72" s="77"/>
+      <c r="L72" s="77"/>
+      <c r="M72" s="77"/>
+      <c r="N72" s="77"/>
+      <c r="O72" s="78"/>
     </row>
     <row r="73" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="168"/>
-[...12 lines deleted...]
-      <c r="O73" s="170"/>
+      <c r="B73" s="76"/>
+      <c r="C73" s="77"/>
+      <c r="D73" s="77"/>
+      <c r="E73" s="77"/>
+      <c r="F73" s="77"/>
+      <c r="G73" s="77"/>
+      <c r="H73" s="77"/>
+      <c r="I73" s="77"/>
+      <c r="J73" s="77"/>
+      <c r="K73" s="77"/>
+      <c r="L73" s="77"/>
+      <c r="M73" s="77"/>
+      <c r="N73" s="77"/>
+      <c r="O73" s="78"/>
     </row>
     <row r="74" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="168"/>
-[...12 lines deleted...]
-      <c r="O74" s="170"/>
+      <c r="B74" s="76"/>
+      <c r="C74" s="77"/>
+      <c r="D74" s="77"/>
+      <c r="E74" s="77"/>
+      <c r="F74" s="77"/>
+      <c r="G74" s="77"/>
+      <c r="H74" s="77"/>
+      <c r="I74" s="77"/>
+      <c r="J74" s="77"/>
+      <c r="K74" s="77"/>
+      <c r="L74" s="77"/>
+      <c r="M74" s="77"/>
+      <c r="N74" s="77"/>
+      <c r="O74" s="78"/>
     </row>
     <row r="75" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="168"/>
-[...12 lines deleted...]
-      <c r="O75" s="170"/>
+      <c r="B75" s="76"/>
+      <c r="C75" s="77"/>
+      <c r="D75" s="77"/>
+      <c r="E75" s="77"/>
+      <c r="F75" s="77"/>
+      <c r="G75" s="77"/>
+      <c r="H75" s="77"/>
+      <c r="I75" s="77"/>
+      <c r="J75" s="77"/>
+      <c r="K75" s="77"/>
+      <c r="L75" s="77"/>
+      <c r="M75" s="77"/>
+      <c r="N75" s="77"/>
+      <c r="O75" s="78"/>
     </row>
     <row r="76" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="168"/>
-[...12 lines deleted...]
-      <c r="O76" s="170"/>
+      <c r="B76" s="76"/>
+      <c r="C76" s="77"/>
+      <c r="D76" s="77"/>
+      <c r="E76" s="77"/>
+      <c r="F76" s="77"/>
+      <c r="G76" s="77"/>
+      <c r="H76" s="77"/>
+      <c r="I76" s="77"/>
+      <c r="J76" s="77"/>
+      <c r="K76" s="77"/>
+      <c r="L76" s="77"/>
+      <c r="M76" s="77"/>
+      <c r="N76" s="77"/>
+      <c r="O76" s="78"/>
     </row>
     <row r="77" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="168"/>
-[...12 lines deleted...]
-      <c r="O77" s="170"/>
+      <c r="B77" s="76"/>
+      <c r="C77" s="77"/>
+      <c r="D77" s="77"/>
+      <c r="E77" s="77"/>
+      <c r="F77" s="77"/>
+      <c r="G77" s="77"/>
+      <c r="H77" s="77"/>
+      <c r="I77" s="77"/>
+      <c r="J77" s="77"/>
+      <c r="K77" s="77"/>
+      <c r="L77" s="77"/>
+      <c r="M77" s="77"/>
+      <c r="N77" s="77"/>
+      <c r="O77" s="78"/>
     </row>
     <row r="78" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="171"/>
-[...12 lines deleted...]
-      <c r="O78" s="173"/>
+      <c r="B78" s="79"/>
+      <c r="C78" s="80"/>
+      <c r="D78" s="80"/>
+      <c r="E78" s="80"/>
+      <c r="F78" s="80"/>
+      <c r="G78" s="80"/>
+      <c r="H78" s="80"/>
+      <c r="I78" s="80"/>
+      <c r="J78" s="80"/>
+      <c r="K78" s="80"/>
+      <c r="L78" s="80"/>
+      <c r="M78" s="80"/>
+      <c r="N78" s="80"/>
+      <c r="O78" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="100">
-    <mergeCell ref="L51:O51"/>
-[...8 lines deleted...]
-    <mergeCell ref="L49:O49"/>
+    <mergeCell ref="L12:N12"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="D2:L3"/>
+    <mergeCell ref="E6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="H7:N7"/>
+    <mergeCell ref="H9:O9"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="D19:G19"/>
+    <mergeCell ref="K19:N19"/>
+    <mergeCell ref="L13:N13"/>
+    <mergeCell ref="L14:N14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="L16:N16"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="J18:N18"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="K20:N20"/>
+    <mergeCell ref="D21:G21"/>
+    <mergeCell ref="K21:N21"/>
+    <mergeCell ref="D22:G22"/>
+    <mergeCell ref="K22:N22"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="K24:N24"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:I27"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:O27"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="C28:I28"/>
+    <mergeCell ref="L29:O29"/>
+    <mergeCell ref="L30:O30"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="C31:I31"/>
+    <mergeCell ref="L32:O32"/>
+    <mergeCell ref="L33:O33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:I34"/>
+    <mergeCell ref="L35:O35"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:I36"/>
+    <mergeCell ref="L37:O37"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="L39:O39"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="L41:O41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="L43:O43"/>
+    <mergeCell ref="B42:B43"/>
     <mergeCell ref="B44:B45"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="L45:O45"/>
     <mergeCell ref="B63:O63"/>
     <mergeCell ref="B64:O78"/>
     <mergeCell ref="B54:B55"/>
     <mergeCell ref="C54:I54"/>
     <mergeCell ref="L55:O55"/>
     <mergeCell ref="B56:B57"/>
     <mergeCell ref="C56:I56"/>
     <mergeCell ref="L57:O57"/>
     <mergeCell ref="C59:O60"/>
     <mergeCell ref="B59:B60"/>
     <mergeCell ref="C61:O62"/>
     <mergeCell ref="B50:B51"/>
     <mergeCell ref="C50:I50"/>
-    <mergeCell ref="B40:B41"/>
-[...72 lines deleted...]
-    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L51:O51"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="C52:I52"/>
+    <mergeCell ref="L53:O53"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="C46:I46"/>
+    <mergeCell ref="L47:O47"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:I48"/>
+    <mergeCell ref="L49:O49"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Marque com um X a célula correspondente. _x000a__x000a_NC = Não Conforme." sqref="J29:K30 J32:K33 J35:K35 J37:K37 J39:K39 J41:K41 J43:K43 J45:K45 J47:K47 J49:K49 J51:K51 J53:K53 J55:K55 J57:K57" xr:uid="{ED93BE07-7A66-45E6-8C40-78D7E9C73858}"/>
   </dataValidations>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.43307086614173229" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.78740157480314965" bottom="1.8110236220472442" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </oddHeader>
+    <oddHeader>&amp;C
+&amp;G
+&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </oddHeader>
+    <oddFooter>Página &amp;P</oddFooter>
     <evenHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </evenHeader>
     <firstHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </firstHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2054" r:id="rId4" name="Check Box 6">
+            <control shapeId="2054" r:id="rId5" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>59</xdr:row>
                     <xdr:rowOff>142875</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2055" r:id="rId5" name="Check Box 7">
+            <control shapeId="2055" r:id="rId6" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{731CAC17-4158-40DB-A1A7-5B040D04A3D2}">
           <x14:formula1>
             <xm:f>Auxiliar!$C$4:$C$6</xm:f>
           </x14:formula1>
           <xm:sqref>H9:O9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E47E0F7-014F-4690-8B55-0952B43AF427}">
+  <sheetPr codeName="Planilha3">
+    <pageSetUpPr autoPageBreaks="0"/>
+  </sheetPr>
   <dimension ref="C4:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="42.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C5" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </oddHeader>
+    <evenHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </evenHeader>
+    <firstHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </firstHeader>
+  </headerFooter>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="06b056e2-7ddb-4f31-a510-f19fdcc3f692" origin="userSelected">
+  <element uid="id_classification_nonbusiness" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91E2FB78-DCA7-4A53-90D7-00A4FF4FC8B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Instruções aos Participantes</vt:lpstr>
       <vt:lpstr>Checklist</vt:lpstr>
       <vt:lpstr>Auxiliar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rodrigo Sena/LAPEP/INMETRO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>XPTOPublic</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
+    <vt:lpwstr>40601b82-bb43-4c86-945d-530310d3b6d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
+    <vt:lpwstr>uxUbZLhnJbJwQ9R6j5slMUGhhIXkSWBs</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjDocumentLabelXML">
+    <vt:lpwstr>&lt;?xml version="1.0" encoding="us-ascii"?&gt;&lt;sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" sislVersion="0" policy="06b056e2-7ddb-4f31-a510-f19fdcc3f692" origin="userSelected" xmlns="http://www.boldonj</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="bjDocumentLabelXML-0">
+    <vt:lpwstr>ames.com/2008/01/sie/internal/label"&gt;&lt;element uid="id_classification_nonbusiness" value="" /&gt;&lt;/sisl&gt;</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentSecurityLabel">
+    <vt:lpwstr>NÃO CLASSIFICADA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="X-BJ-Classification">
+    <vt:lpwstr>X-BJ-CLASSIFICATION-{Classificação}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="bjClsUserRVM">
+    <vt:lpwstr>[]</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="bjLeftHeaderLabel-first">
+    <vt:lpwstr>&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="bjLeftHeaderLabel-even">
+    <vt:lpwstr>&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="bjLeftHeaderLabel">
+    <vt:lpwstr>&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </vt:lpwstr>
+  </property>
+</Properties>
+</file>