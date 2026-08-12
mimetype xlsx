--- v1 (2026-04-14)
+++ v2 (2026-08-12)
@@ -9,61 +9,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\xfile01s\GT-PEP\Dimci-257X\Ensaios de Proficiência\PEP\Emissões de Motociclos\10ª rodada\Formulário de Checklist de Recebimento e Devolução\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BCA4904-E5AB-4CF3-8DD7-1EB86D37A902}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F755CFB2-632A-47FA-BE9B-E5A821EC9FEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="NRfFhyXX8vAduBx5QyEmMyjG2ag/XSBuX3ChvDhk1eJuKD+wA0xjVGiVsPaWYbX0SZwH2C2xT9OICLVCwVeOqw==" workbookSaltValue="WFqUJD4tbK+xXkXZWMglOw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{1761E795-92DB-4C3F-BA0C-56055795555D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1761E795-92DB-4C3F-BA0C-56055795555D}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruções aos Participantes" sheetId="2" r:id="rId1"/>
     <sheet name="Checklist" sheetId="3" r:id="rId2"/>
     <sheet name="Auxiliar" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="95">
   <si>
     <t>INSTRUÇÕES AOS PARTICIPANTES:</t>
@@ -1345,51 +1345,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="180">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1527,50 +1527,92 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1707,71 +1749,71 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="39" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1826,135 +1868,84 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="46" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{2B903A4C-E349-4ACF-84B7-2EE79B66112E}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{C2F28D09-510F-4125-ACA1-CDC16F3E1A23}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-motociclos/rodada-em-andamento/formulario-de-envio-de-resultados" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-motociclos/rodada-em-andamento/envio-do-checklist-de-recebimento-e-devolucao-do-item-de-ensaio" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>8077200</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
@@ -2176,51 +2167,51 @@
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" b="1" kern="1200" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Data</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="EE0000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>04/03/2026</a:t>
+            <a:t>03/08/2026</a:t>
           </a:r>
           <a:endParaRPr lang="pt-BR" sz="1100" kern="1200">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1460500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>825500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>6434667</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>1142999</xdr:rowOff>
@@ -2961,1720 +2952,1720 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{625647B7-45A4-4715-BA29-90EC29998C9D}">
   <sheetPr codeName="Planilha1">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:P11"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="138" style="1" customWidth="1"/>
     <col min="4" max="4" width="34.28515625" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="57.42578125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:16" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2"/>
       <c r="C2" s="3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="169" t="s">
+      <c r="B3" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="170"/>
+      <c r="C3" s="70"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="2:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="171" t="s">
+      <c r="B4" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="172"/>
+      <c r="C4" s="72"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
     </row>
     <row r="5" spans="2:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="173" t="s">
+      <c r="B5" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="C5" s="174"/>
+      <c r="C5" s="74"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="2:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="173" t="s">
+      <c r="B6" s="73" t="s">
         <v>81</v>
       </c>
-      <c r="C6" s="174"/>
+      <c r="C6" s="74"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
     </row>
     <row r="7" spans="2:16" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="163" t="s">
+      <c r="B7" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="C7" s="164"/>
+      <c r="C7" s="64"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
     </row>
     <row r="8" spans="2:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="175" t="s">
+      <c r="B8" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="176"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
     </row>
     <row r="9" spans="2:16" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="163" t="s">
+      <c r="B9" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="164"/>
-[...2 lines deleted...]
-      <c r="F9" s="166"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="65"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
     </row>
     <row r="10" spans="2:16" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="167" t="s">
+      <c r="B10" s="67" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="168"/>
-[...2 lines deleted...]
-      <c r="F10" s="166"/>
+      <c r="C10" s="68"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="2:16" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="50tDRVLvQYt6Qm6hTdH4KyR6XM5buBvEpaIvO1t92L8gqZaFVOkFRDF6U3pjvHCxuHPbggKKsthj3gxl6vHJjw==" saltValue="jm/Q/IV6x6Em3xGPCPeDcw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="y7/Gw+Dst2b5wPGF60INEOVefQJLlN1/p7fxkEyYqnUJTOo4qsqXe/xuhnShuRJiPPlGcsbVuBlHdrUJq0fmEg==" saltValue="Kb7WvYcf5v7pWJuiyxW3QA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:F10"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </oddHeader>
     <evenHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </evenHeader>
     <firstHeader>&amp;L&amp;"Times New Roman,Regular"&amp;01&amp;K000000 </firstHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F94AFDE8-9203-4107-974A-7E9A7E04A371}">
   <sheetPr codeName="Planilha2">
     <tabColor rgb="FF0070C0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:Q78"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A31" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" showRuler="0" topLeftCell="A31" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="Q60" sqref="Q60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" style="11" customWidth="1"/>
     <col min="2" max="2" width="5.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="12" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" style="12" customWidth="1"/>
     <col min="5" max="6" width="12.7109375" style="12" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="11" customWidth="1"/>
     <col min="10" max="11" width="9.7109375" style="11" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="11" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="3.42578125" style="11" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="11"/>
     <col min="17" max="17" width="9.140625" style="11" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="28"/>
       <c r="C2" s="46"/>
-      <c r="D2" s="141" t="s">
+      <c r="D2" s="155" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="142"/>
-[...6 lines deleted...]
-      <c r="L2" s="142"/>
+      <c r="E2" s="156"/>
+      <c r="F2" s="156"/>
+      <c r="G2" s="156"/>
+      <c r="H2" s="156"/>
+      <c r="I2" s="156"/>
+      <c r="J2" s="156"/>
+      <c r="K2" s="156"/>
+      <c r="L2" s="156"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="30"/>
       <c r="Q2" s="56" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="18"/>
       <c r="C3" s="47"/>
-      <c r="D3" s="143"/>
-[...7 lines deleted...]
-      <c r="L3" s="144"/>
+      <c r="D3" s="157"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+      <c r="J3" s="158"/>
+      <c r="K3" s="158"/>
+      <c r="L3" s="158"/>
       <c r="M3" s="57"/>
       <c r="N3" s="57"/>
       <c r="O3" s="31"/>
       <c r="Q3" s="56" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="39"/>
       <c r="C4" s="48"/>
       <c r="D4" s="49" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="50"/>
       <c r="J4" s="50"/>
       <c r="K4" s="50"/>
       <c r="L4" s="50"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52"/>
       <c r="Q4" s="56" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="18"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="31"/>
       <c r="Q5" s="56"/>
     </row>
     <row r="6" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18"/>
-      <c r="C6" s="152" t="s">
+      <c r="C6" s="166" t="s">
         <v>74</v>
       </c>
-      <c r="D6" s="153"/>
-[...9 lines deleted...]
-      <c r="N6" s="145"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="159"/>
+      <c r="F6" s="159"/>
+      <c r="G6" s="159"/>
+      <c r="H6" s="159"/>
+      <c r="I6" s="159"/>
+      <c r="J6" s="159"/>
+      <c r="K6" s="159"/>
+      <c r="L6" s="159"/>
+      <c r="M6" s="159"/>
+      <c r="N6" s="159"/>
       <c r="O6" s="31"/>
     </row>
     <row r="7" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="18"/>
-      <c r="C7" s="146" t="s">
+      <c r="C7" s="160" t="s">
         <v>75</v>
       </c>
-      <c r="D7" s="146"/>
-[...9 lines deleted...]
-      <c r="N7" s="148"/>
+      <c r="D7" s="160"/>
+      <c r="E7" s="160"/>
+      <c r="F7" s="160"/>
+      <c r="G7" s="160"/>
+      <c r="H7" s="161"/>
+      <c r="I7" s="161"/>
+      <c r="J7" s="161"/>
+      <c r="K7" s="161"/>
+      <c r="L7" s="161"/>
+      <c r="M7" s="161"/>
+      <c r="N7" s="162"/>
       <c r="O7" s="31"/>
     </row>
     <row r="8" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="18"/>
       <c r="C8" s="59"/>
       <c r="D8" s="59"/>
       <c r="E8" s="59"/>
       <c r="F8" s="59"/>
       <c r="G8" s="59"/>
       <c r="H8" s="60"/>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="31"/>
     </row>
     <row r="9" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="18"/>
-      <c r="C9" s="146" t="s">
+      <c r="C9" s="160" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="146"/>
-[...3 lines deleted...]
-      <c r="H9" s="149" t="s">
+      <c r="D9" s="160"/>
+      <c r="E9" s="160"/>
+      <c r="F9" s="160"/>
+      <c r="G9" s="160"/>
+      <c r="H9" s="163" t="s">
         <v>79</v>
       </c>
-      <c r="I9" s="150"/>
-[...5 lines deleted...]
-      <c r="O9" s="151"/>
+      <c r="I9" s="164"/>
+      <c r="J9" s="164"/>
+      <c r="K9" s="164"/>
+      <c r="L9" s="164"/>
+      <c r="M9" s="164"/>
+      <c r="N9" s="164"/>
+      <c r="O9" s="165"/>
     </row>
     <row r="10" spans="2:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="18"/>
       <c r="C10" s="59"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="57"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="57"/>
       <c r="N10" s="57"/>
       <c r="O10" s="31"/>
     </row>
     <row r="11" spans="2:17" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="18"/>
-      <c r="C11" s="154" t="s">
+      <c r="C11" s="168" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="155"/>
-[...2 lines deleted...]
-      <c r="G11" s="156"/>
+      <c r="D11" s="169"/>
+      <c r="E11" s="169"/>
+      <c r="F11" s="169"/>
+      <c r="G11" s="170"/>
       <c r="J11" s="61"/>
-      <c r="K11" s="125"/>
-[...2 lines deleted...]
-      <c r="N11" s="125"/>
+      <c r="K11" s="141"/>
+      <c r="L11" s="141"/>
+      <c r="M11" s="141"/>
+      <c r="N11" s="141"/>
       <c r="O11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="18"/>
-      <c r="C12" s="157" t="s">
+      <c r="C12" s="171" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="158"/>
-      <c r="E12" s="100" t="s">
+      <c r="D12" s="172"/>
+      <c r="E12" s="114" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="159"/>
-[...1 lines deleted...]
-      <c r="J12" s="161" t="s">
+      <c r="F12" s="173"/>
+      <c r="G12" s="174"/>
+      <c r="J12" s="175" t="s">
         <v>10</v>
       </c>
-      <c r="K12" s="162"/>
-[...2 lines deleted...]
-      <c r="N12" s="132"/>
+      <c r="K12" s="176"/>
+      <c r="L12" s="145"/>
+      <c r="M12" s="145"/>
+      <c r="N12" s="146"/>
       <c r="O12" s="33"/>
     </row>
     <row r="13" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="18"/>
-      <c r="C13" s="93" t="s">
+      <c r="C13" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="128"/>
-      <c r="E13" s="69" t="s">
+      <c r="D13" s="138"/>
+      <c r="E13" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="F13" s="129"/>
-[...1 lines deleted...]
-      <c r="J13" s="123" t="s">
+      <c r="F13" s="137"/>
+      <c r="G13" s="138"/>
+      <c r="J13" s="139" t="s">
         <v>13</v>
       </c>
-      <c r="K13" s="124"/>
-[...2 lines deleted...]
-      <c r="N13" s="132"/>
+      <c r="K13" s="140"/>
+      <c r="L13" s="145"/>
+      <c r="M13" s="145"/>
+      <c r="N13" s="146"/>
       <c r="O13" s="34"/>
     </row>
     <row r="14" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="18"/>
-      <c r="C14" s="93" t="s">
+      <c r="C14" s="107" t="s">
         <v>85</v>
       </c>
-      <c r="D14" s="128"/>
-      <c r="E14" s="69">
+      <c r="D14" s="138"/>
+      <c r="E14" s="83">
         <v>2025</v>
       </c>
-      <c r="F14" s="129"/>
-[...1 lines deleted...]
-      <c r="J14" s="123" t="s">
+      <c r="F14" s="137"/>
+      <c r="G14" s="138"/>
+      <c r="J14" s="139" t="s">
         <v>14</v>
       </c>
-      <c r="K14" s="124"/>
-[...2 lines deleted...]
-      <c r="N14" s="132"/>
+      <c r="K14" s="140"/>
+      <c r="L14" s="145"/>
+      <c r="M14" s="145"/>
+      <c r="N14" s="146"/>
       <c r="O14" s="35"/>
     </row>
     <row r="15" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="18"/>
-      <c r="C15" s="93" t="s">
+      <c r="C15" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="128"/>
-      <c r="E15" s="69" t="s">
+      <c r="D15" s="138"/>
+      <c r="E15" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="F15" s="129"/>
-[...1 lines deleted...]
-      <c r="J15" s="123" t="s">
+      <c r="F15" s="137"/>
+      <c r="G15" s="138"/>
+      <c r="J15" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="K15" s="124"/>
-[...2 lines deleted...]
-      <c r="N15" s="132"/>
+      <c r="K15" s="140"/>
+      <c r="L15" s="145"/>
+      <c r="M15" s="145"/>
+      <c r="N15" s="146"/>
       <c r="O15" s="35"/>
     </row>
     <row r="16" spans="2:17" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="18"/>
-      <c r="C16" s="133" t="s">
+      <c r="C16" s="147" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="134"/>
-      <c r="E16" s="135" t="s">
+      <c r="D16" s="148"/>
+      <c r="E16" s="149" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="136"/>
-[...1 lines deleted...]
-      <c r="J16" s="137" t="s">
+      <c r="F16" s="150"/>
+      <c r="G16" s="148"/>
+      <c r="J16" s="151" t="s">
         <v>19</v>
       </c>
-      <c r="K16" s="138"/>
-[...2 lines deleted...]
-      <c r="N16" s="140"/>
+      <c r="K16" s="152"/>
+      <c r="L16" s="153"/>
+      <c r="M16" s="153"/>
+      <c r="N16" s="154"/>
       <c r="O16" s="36"/>
     </row>
     <row r="17" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18"/>
-      <c r="C17" s="125"/>
-[...5 lines deleted...]
-      <c r="N17" s="127"/>
+      <c r="C17" s="141"/>
+      <c r="D17" s="141"/>
+      <c r="E17" s="142"/>
+      <c r="F17" s="142"/>
+      <c r="G17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="143"/>
       <c r="O17" s="36"/>
     </row>
     <row r="18" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="18"/>
-      <c r="C18" s="111" t="s">
+      <c r="C18" s="125" t="s">
         <v>20</v>
       </c>
-      <c r="D18" s="112"/>
-[...2 lines deleted...]
-      <c r="G18" s="113"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="126"/>
+      <c r="F18" s="126"/>
+      <c r="G18" s="127"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
-      <c r="J18" s="114" t="s">
+      <c r="J18" s="128" t="s">
         <v>20</v>
       </c>
-      <c r="K18" s="115"/>
-[...2 lines deleted...]
-      <c r="N18" s="116"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="129"/>
+      <c r="M18" s="129"/>
+      <c r="N18" s="130"/>
       <c r="O18" s="14"/>
     </row>
     <row r="19" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="18"/>
       <c r="C19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="130" t="s">
+      <c r="D19" s="144" t="s">
         <v>22</v>
       </c>
-      <c r="E19" s="115"/>
-[...1 lines deleted...]
-      <c r="G19" s="116"/>
+      <c r="E19" s="129"/>
+      <c r="F19" s="129"/>
+      <c r="G19" s="130"/>
       <c r="H19" s="13"/>
       <c r="I19" s="14"/>
       <c r="J19" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K19" s="130" t="s">
+      <c r="K19" s="144" t="s">
         <v>22</v>
       </c>
-      <c r="L19" s="115"/>
-[...1 lines deleted...]
-      <c r="N19" s="116"/>
+      <c r="L19" s="129"/>
+      <c r="M19" s="129"/>
+      <c r="N19" s="130"/>
       <c r="O19" s="14"/>
     </row>
     <row r="20" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B20" s="18"/>
       <c r="C20" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="117" t="s">
+      <c r="D20" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="E20" s="118"/>
-[...1 lines deleted...]
-      <c r="G20" s="119"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="133"/>
       <c r="H20" s="18"/>
       <c r="I20" s="19"/>
       <c r="J20" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="K20" s="120" t="s">
+      <c r="K20" s="134" t="s">
         <v>26</v>
       </c>
-      <c r="L20" s="121"/>
-[...1 lines deleted...]
-      <c r="N20" s="122"/>
+      <c r="L20" s="135"/>
+      <c r="M20" s="135"/>
+      <c r="N20" s="136"/>
       <c r="O20" s="14"/>
     </row>
     <row r="21" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B21" s="18"/>
       <c r="C21" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="D21" s="105" t="s">
+      <c r="D21" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="E21" s="106"/>
-[...1 lines deleted...]
-      <c r="G21" s="107"/>
+      <c r="E21" s="120"/>
+      <c r="F21" s="120"/>
+      <c r="G21" s="121"/>
       <c r="H21" s="18"/>
       <c r="I21" s="19"/>
       <c r="J21" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="K21" s="105" t="s">
+      <c r="K21" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="106"/>
-[...1 lines deleted...]
-      <c r="N21" s="107"/>
+      <c r="L21" s="120"/>
+      <c r="M21" s="120"/>
+      <c r="N21" s="121"/>
       <c r="O21" s="14"/>
     </row>
     <row r="22" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B22" s="18"/>
       <c r="C22" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="D22" s="105" t="s">
+      <c r="D22" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="106"/>
-[...1 lines deleted...]
-      <c r="G22" s="107"/>
+      <c r="E22" s="120"/>
+      <c r="F22" s="120"/>
+      <c r="G22" s="121"/>
       <c r="H22" s="18"/>
       <c r="I22" s="19"/>
       <c r="J22" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="K22" s="105" t="s">
+      <c r="K22" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="L22" s="106"/>
-[...1 lines deleted...]
-      <c r="N22" s="107"/>
+      <c r="L22" s="120"/>
+      <c r="M22" s="120"/>
+      <c r="N22" s="121"/>
       <c r="O22" s="14"/>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="18"/>
       <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="105" t="s">
+      <c r="D23" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="106"/>
-[...1 lines deleted...]
-      <c r="G23" s="107"/>
+      <c r="E23" s="120"/>
+      <c r="F23" s="120"/>
+      <c r="G23" s="121"/>
       <c r="H23" s="18"/>
       <c r="I23" s="19"/>
       <c r="J23" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="K23" s="105" t="s">
+      <c r="K23" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="L23" s="106"/>
-[...1 lines deleted...]
-      <c r="N23" s="107"/>
+      <c r="L23" s="120"/>
+      <c r="M23" s="120"/>
+      <c r="N23" s="121"/>
       <c r="O23" s="14"/>
     </row>
     <row r="24" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="18"/>
       <c r="C24" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="108" t="s">
+      <c r="D24" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="E24" s="109"/>
-[...1 lines deleted...]
-      <c r="G24" s="110"/>
+      <c r="E24" s="123"/>
+      <c r="F24" s="123"/>
+      <c r="G24" s="124"/>
       <c r="H24" s="18"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K24" s="108" t="s">
+      <c r="K24" s="122" t="s">
         <v>42</v>
       </c>
-      <c r="L24" s="109"/>
-[...1 lines deleted...]
-      <c r="N24" s="110"/>
+      <c r="L24" s="123"/>
+      <c r="M24" s="123"/>
+      <c r="N24" s="124"/>
       <c r="O24" s="14"/>
     </row>
     <row r="25" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B25" s="18"/>
       <c r="C25" s="62"/>
       <c r="D25" s="62"/>
       <c r="E25" s="62"/>
       <c r="F25" s="11"/>
       <c r="G25" s="62"/>
       <c r="H25" s="62"/>
       <c r="I25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="O25" s="19"/>
     </row>
     <row r="26" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B26" s="93" t="s">
+      <c r="B26" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="C26" s="95" t="s">
+      <c r="C26" s="109" t="s">
         <v>44</v>
       </c>
-      <c r="D26" s="96"/>
-[...5 lines deleted...]
-      <c r="J26" s="101" t="s">
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="111"/>
+      <c r="J26" s="115" t="s">
         <v>45</v>
       </c>
-      <c r="K26" s="102"/>
-      <c r="L26" s="95" t="s">
+      <c r="K26" s="116"/>
+      <c r="L26" s="109" t="s">
         <v>80</v>
       </c>
-      <c r="M26" s="96"/>
-[...1 lines deleted...]
-      <c r="O26" s="103"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="117"/>
     </row>
     <row r="27" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B27" s="94"/>
-[...6 lines deleted...]
-      <c r="I27" s="100"/>
+      <c r="B27" s="108"/>
+      <c r="C27" s="112"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="113"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="113"/>
+      <c r="H27" s="113"/>
+      <c r="I27" s="114"/>
       <c r="J27" s="22" t="s">
         <v>46</v>
       </c>
       <c r="K27" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="L27" s="98"/>
-[...2 lines deleted...]
-      <c r="O27" s="104"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="113"/>
+      <c r="N27" s="113"/>
+      <c r="O27" s="118"/>
     </row>
     <row r="28" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="66">
+      <c r="B28" s="80">
         <v>1</v>
       </c>
-      <c r="C28" s="67" t="s">
+      <c r="C28" s="81" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="68"/>
-[...4 lines deleted...]
-      <c r="I28" s="69"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="83"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="38"/>
     </row>
     <row r="29" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="66"/>
-      <c r="C29" s="177" t="s">
+      <c r="B29" s="80"/>
+      <c r="C29" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="D29" s="178"/>
-[...4 lines deleted...]
-      <c r="I29" s="178"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
       <c r="J29" s="53"/>
       <c r="K29" s="53"/>
-      <c r="L29" s="63"/>
-[...2 lines deleted...]
-      <c r="O29" s="65"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="79"/>
     </row>
     <row r="30" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="66"/>
-      <c r="C30" s="177" t="s">
+      <c r="B30" s="80"/>
+      <c r="C30" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="D30" s="178"/>
-[...4 lines deleted...]
-      <c r="I30" s="178"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
       <c r="J30" s="53"/>
       <c r="K30" s="53"/>
-      <c r="L30" s="63"/>
-[...2 lines deleted...]
-      <c r="O30" s="65"/>
+      <c r="L30" s="77"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="79"/>
     </row>
     <row r="31" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="66">
+      <c r="B31" s="80">
         <v>2</v>
       </c>
-      <c r="C31" s="67" t="s">
+      <c r="C31" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="D31" s="68"/>
-[...4 lines deleted...]
-      <c r="I31" s="69"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82"/>
+      <c r="H31" s="82"/>
+      <c r="I31" s="83"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="10"/>
       <c r="O31" s="38"/>
     </row>
     <row r="32" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="66"/>
-      <c r="C32" s="177" t="s">
+      <c r="B32" s="80"/>
+      <c r="C32" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="D32" s="178"/>
-[...2 lines deleted...]
-      <c r="G32" s="178"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="53"/>
       <c r="K32" s="53"/>
-      <c r="L32" s="63"/>
-[...2 lines deleted...]
-      <c r="O32" s="65"/>
+      <c r="L32" s="77"/>
+      <c r="M32" s="78"/>
+      <c r="N32" s="78"/>
+      <c r="O32" s="79"/>
     </row>
     <row r="33" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="66"/>
-      <c r="C33" s="177" t="s">
+      <c r="B33" s="80"/>
+      <c r="C33" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="D33" s="178"/>
-[...2 lines deleted...]
-      <c r="G33" s="178"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="53"/>
       <c r="K33" s="53"/>
-      <c r="L33" s="63"/>
-[...2 lines deleted...]
-      <c r="O33" s="65"/>
+      <c r="L33" s="77"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="79"/>
     </row>
     <row r="34" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="66">
+      <c r="B34" s="80">
         <v>3</v>
       </c>
-      <c r="C34" s="67" t="s">
+      <c r="C34" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="D34" s="68"/>
-[...4 lines deleted...]
-      <c r="I34" s="69"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="82"/>
+      <c r="G34" s="82"/>
+      <c r="H34" s="82"/>
+      <c r="I34" s="83"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="38"/>
     </row>
     <row r="35" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="66"/>
-      <c r="C35" s="177" t="s">
+      <c r="B35" s="80"/>
+      <c r="C35" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="D35" s="178"/>
-      <c r="E35" s="178"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="53"/>
       <c r="K35" s="53"/>
-      <c r="L35" s="63"/>
-[...2 lines deleted...]
-      <c r="O35" s="65"/>
+      <c r="L35" s="77"/>
+      <c r="M35" s="78"/>
+      <c r="N35" s="78"/>
+      <c r="O35" s="79"/>
     </row>
     <row r="36" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="66">
+      <c r="B36" s="80">
         <v>4</v>
       </c>
-      <c r="C36" s="67" t="s">
+      <c r="C36" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="D36" s="68"/>
-[...4 lines deleted...]
-      <c r="I36" s="69"/>
+      <c r="D36" s="82"/>
+      <c r="E36" s="82"/>
+      <c r="F36" s="82"/>
+      <c r="G36" s="82"/>
+      <c r="H36" s="82"/>
+      <c r="I36" s="83"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="38"/>
     </row>
     <row r="37" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="66"/>
-      <c r="C37" s="177" t="s">
+      <c r="B37" s="80"/>
+      <c r="C37" s="26" t="s">
         <v>55</v>
       </c>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="53"/>
       <c r="K37" s="53"/>
-      <c r="L37" s="63"/>
-[...2 lines deleted...]
-      <c r="O37" s="65"/>
+      <c r="L37" s="77"/>
+      <c r="M37" s="78"/>
+      <c r="N37" s="78"/>
+      <c r="O37" s="79"/>
     </row>
     <row r="38" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="66">
+      <c r="B38" s="80">
         <v>5</v>
       </c>
-      <c r="C38" s="67" t="s">
+      <c r="C38" s="81" t="s">
         <v>56</v>
       </c>
-      <c r="D38" s="68"/>
-[...4 lines deleted...]
-      <c r="I38" s="69"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="82"/>
+      <c r="G38" s="82"/>
+      <c r="H38" s="82"/>
+      <c r="I38" s="83"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="10"/>
       <c r="O38" s="38"/>
     </row>
     <row r="39" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="66"/>
-      <c r="C39" s="177" t="s">
+      <c r="B39" s="80"/>
+      <c r="C39" s="26" t="s">
         <v>57</v>
       </c>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="53"/>
       <c r="K39" s="53"/>
-      <c r="L39" s="63"/>
-[...2 lines deleted...]
-      <c r="O39" s="65"/>
+      <c r="L39" s="77"/>
+      <c r="M39" s="78"/>
+      <c r="N39" s="78"/>
+      <c r="O39" s="79"/>
     </row>
     <row r="40" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="66">
+      <c r="B40" s="80">
         <v>6</v>
       </c>
-      <c r="C40" s="67" t="s">
+      <c r="C40" s="81" t="s">
         <v>58</v>
       </c>
-      <c r="D40" s="68"/>
-[...4 lines deleted...]
-      <c r="I40" s="69"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="83"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
       <c r="O40" s="38"/>
     </row>
     <row r="41" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="66"/>
-      <c r="C41" s="177" t="s">
+      <c r="B41" s="80"/>
+      <c r="C41" s="26" t="s">
         <v>59</v>
       </c>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="53"/>
       <c r="K41" s="53"/>
-      <c r="L41" s="63"/>
-[...2 lines deleted...]
-      <c r="O41" s="65"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="78"/>
+      <c r="N41" s="78"/>
+      <c r="O41" s="79"/>
     </row>
     <row r="42" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="66">
+      <c r="B42" s="80">
         <v>7</v>
       </c>
-      <c r="C42" s="67" t="s">
+      <c r="C42" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="D42" s="68"/>
-[...4 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="82"/>
+      <c r="H42" s="82"/>
+      <c r="I42" s="83"/>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
       <c r="N42" s="10"/>
       <c r="O42" s="38"/>
     </row>
     <row r="43" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="66"/>
-      <c r="C43" s="177" t="s">
+      <c r="B43" s="80"/>
+      <c r="C43" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="24"/>
       <c r="J43" s="53"/>
       <c r="K43" s="53"/>
-      <c r="L43" s="63"/>
-[...2 lines deleted...]
-      <c r="O43" s="65"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="78"/>
+      <c r="N43" s="78"/>
+      <c r="O43" s="79"/>
     </row>
     <row r="44" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="66">
+      <c r="B44" s="80">
         <v>8</v>
       </c>
-      <c r="C44" s="67" t="s">
+      <c r="C44" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="D44" s="68"/>
-[...4 lines deleted...]
-      <c r="I44" s="69"/>
+      <c r="D44" s="82"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="82"/>
+      <c r="G44" s="82"/>
+      <c r="H44" s="82"/>
+      <c r="I44" s="83"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
       <c r="N44" s="10"/>
       <c r="O44" s="38"/>
     </row>
     <row r="45" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="66"/>
-      <c r="C45" s="177" t="s">
+      <c r="B45" s="80"/>
+      <c r="C45" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="D45" s="178"/>
-      <c r="E45" s="178"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
       <c r="H45" s="24"/>
       <c r="I45" s="24"/>
       <c r="J45" s="53"/>
       <c r="K45" s="53"/>
-      <c r="L45" s="63"/>
-[...2 lines deleted...]
-      <c r="O45" s="65"/>
+      <c r="L45" s="77"/>
+      <c r="M45" s="78"/>
+      <c r="N45" s="78"/>
+      <c r="O45" s="79"/>
     </row>
     <row r="46" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="66">
+      <c r="B46" s="80">
         <v>9</v>
       </c>
-      <c r="C46" s="67" t="s">
+      <c r="C46" s="81" t="s">
         <v>63</v>
       </c>
-      <c r="D46" s="68"/>
-[...4 lines deleted...]
-      <c r="I46" s="69"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="82"/>
+      <c r="G46" s="82"/>
+      <c r="H46" s="82"/>
+      <c r="I46" s="83"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="10"/>
       <c r="M46" s="10"/>
       <c r="N46" s="10"/>
       <c r="O46" s="38"/>
     </row>
     <row r="47" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="66"/>
-      <c r="C47" s="177" t="s">
+      <c r="B47" s="80"/>
+      <c r="C47" s="26" t="s">
         <v>64</v>
       </c>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="53"/>
       <c r="K47" s="53"/>
-      <c r="L47" s="63"/>
-[...2 lines deleted...]
-      <c r="O47" s="65"/>
+      <c r="L47" s="77"/>
+      <c r="M47" s="78"/>
+      <c r="N47" s="78"/>
+      <c r="O47" s="79"/>
     </row>
     <row r="48" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="66">
+      <c r="B48" s="80">
         <v>10</v>
       </c>
-      <c r="C48" s="67" t="s">
+      <c r="C48" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="D48" s="68"/>
-[...4 lines deleted...]
-      <c r="I48" s="69"/>
+      <c r="D48" s="82"/>
+      <c r="E48" s="82"/>
+      <c r="F48" s="82"/>
+      <c r="G48" s="82"/>
+      <c r="H48" s="82"/>
+      <c r="I48" s="83"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="38"/>
     </row>
     <row r="49" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="66"/>
-      <c r="C49" s="177" t="s">
+      <c r="B49" s="80"/>
+      <c r="C49" s="26" t="s">
         <v>66</v>
       </c>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="53"/>
       <c r="K49" s="53"/>
-      <c r="L49" s="63"/>
-[...2 lines deleted...]
-      <c r="O49" s="65"/>
+      <c r="L49" s="77"/>
+      <c r="M49" s="78"/>
+      <c r="N49" s="78"/>
+      <c r="O49" s="79"/>
     </row>
     <row r="50" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="66">
+      <c r="B50" s="80">
         <v>11</v>
       </c>
-      <c r="C50" s="67" t="s">
+      <c r="C50" s="81" t="s">
         <v>67</v>
       </c>
-      <c r="D50" s="68"/>
-[...4 lines deleted...]
-      <c r="I50" s="69"/>
+      <c r="D50" s="82"/>
+      <c r="E50" s="82"/>
+      <c r="F50" s="82"/>
+      <c r="G50" s="82"/>
+      <c r="H50" s="82"/>
+      <c r="I50" s="83"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="38"/>
     </row>
     <row r="51" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="66"/>
-      <c r="C51" s="177" t="s">
+      <c r="B51" s="80"/>
+      <c r="C51" s="26" t="s">
         <v>68</v>
       </c>
       <c r="D51" s="24"/>
       <c r="E51" s="24"/>
       <c r="F51" s="24"/>
       <c r="G51" s="24"/>
       <c r="H51" s="24"/>
       <c r="I51" s="24"/>
       <c r="J51" s="53"/>
       <c r="K51" s="53"/>
-      <c r="L51" s="63"/>
-[...2 lines deleted...]
-      <c r="O51" s="65"/>
+      <c r="L51" s="77"/>
+      <c r="M51" s="78"/>
+      <c r="N51" s="78"/>
+      <c r="O51" s="79"/>
     </row>
     <row r="52" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="66">
+      <c r="B52" s="80">
         <v>12</v>
       </c>
-      <c r="C52" s="67" t="s">
+      <c r="C52" s="81" t="s">
         <v>69</v>
       </c>
-      <c r="D52" s="68"/>
-[...4 lines deleted...]
-      <c r="I52" s="69"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="82"/>
+      <c r="F52" s="82"/>
+      <c r="G52" s="82"/>
+      <c r="H52" s="82"/>
+      <c r="I52" s="83"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="10"/>
       <c r="M52" s="10"/>
       <c r="N52" s="10"/>
       <c r="O52" s="38"/>
     </row>
     <row r="53" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="66"/>
-      <c r="C53" s="177" t="s">
+      <c r="B53" s="80"/>
+      <c r="C53" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="D53" s="178"/>
-      <c r="E53" s="178"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="24"/>
       <c r="H53" s="24"/>
       <c r="I53" s="24"/>
       <c r="J53" s="53"/>
       <c r="K53" s="53"/>
-      <c r="L53" s="63"/>
-[...2 lines deleted...]
-      <c r="O53" s="65"/>
+      <c r="L53" s="77"/>
+      <c r="M53" s="78"/>
+      <c r="N53" s="78"/>
+      <c r="O53" s="79"/>
     </row>
     <row r="54" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B54" s="66">
+      <c r="B54" s="80">
         <v>13</v>
       </c>
-      <c r="C54" s="67" t="s">
+      <c r="C54" s="81" t="s">
         <v>70</v>
       </c>
-      <c r="D54" s="68"/>
-[...4 lines deleted...]
-      <c r="I54" s="69"/>
+      <c r="D54" s="82"/>
+      <c r="E54" s="82"/>
+      <c r="F54" s="82"/>
+      <c r="G54" s="82"/>
+      <c r="H54" s="82"/>
+      <c r="I54" s="83"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10"/>
       <c r="N54" s="10"/>
       <c r="O54" s="38"/>
     </row>
     <row r="55" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="66"/>
-      <c r="C55" s="177" t="s">
+      <c r="B55" s="80"/>
+      <c r="C55" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="D55" s="178"/>
-[...1 lines deleted...]
-      <c r="F55" s="178"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
       <c r="G55" s="24"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="53"/>
       <c r="K55" s="53"/>
-      <c r="L55" s="63"/>
-[...2 lines deleted...]
-      <c r="O55" s="65"/>
+      <c r="L55" s="77"/>
+      <c r="M55" s="78"/>
+      <c r="N55" s="78"/>
+      <c r="O55" s="79"/>
     </row>
     <row r="56" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="66">
+      <c r="B56" s="80">
         <v>14</v>
       </c>
-      <c r="C56" s="67" t="s">
+      <c r="C56" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="D56" s="68"/>
-[...4 lines deleted...]
-      <c r="I56" s="69"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="82"/>
+      <c r="G56" s="82"/>
+      <c r="H56" s="82"/>
+      <c r="I56" s="83"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
       <c r="N56" s="10"/>
       <c r="O56" s="38"/>
     </row>
     <row r="57" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="66"/>
-      <c r="C57" s="179" t="s">
+      <c r="B57" s="80"/>
+      <c r="C57" s="25" t="s">
         <v>73</v>
       </c>
       <c r="D57" s="25"/>
       <c r="E57" s="25"/>
       <c r="F57" s="26"/>
       <c r="G57" s="24"/>
       <c r="H57" s="24"/>
       <c r="I57" s="27"/>
       <c r="J57" s="53"/>
       <c r="K57" s="53"/>
-      <c r="L57" s="63"/>
-[...2 lines deleted...]
-      <c r="O57" s="65"/>
+      <c r="L57" s="77"/>
+      <c r="M57" s="78"/>
+      <c r="N57" s="78"/>
+      <c r="O57" s="79"/>
     </row>
     <row r="58" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B58" s="39"/>
       <c r="C58" s="40"/>
       <c r="D58" s="40"/>
       <c r="E58" s="40"/>
       <c r="F58" s="40"/>
       <c r="G58" s="40"/>
       <c r="H58" s="41"/>
       <c r="I58" s="41"/>
       <c r="J58" s="42"/>
       <c r="K58" s="43"/>
       <c r="L58" s="44"/>
       <c r="M58" s="44"/>
       <c r="N58" s="44"/>
       <c r="O58" s="45"/>
     </row>
     <row r="59" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="88"/>
-      <c r="C59" s="82" t="s">
+      <c r="B59" s="102"/>
+      <c r="C59" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="D59" s="83"/>
-[...10 lines deleted...]
-      <c r="O59" s="84"/>
+      <c r="D59" s="97"/>
+      <c r="E59" s="97"/>
+      <c r="F59" s="97"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="97"/>
+      <c r="I59" s="97"/>
+      <c r="J59" s="97"/>
+      <c r="K59" s="97"/>
+      <c r="L59" s="97"/>
+      <c r="M59" s="97"/>
+      <c r="N59" s="97"/>
+      <c r="O59" s="98"/>
     </row>
     <row r="60" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="89"/>
-[...12 lines deleted...]
-      <c r="O60" s="87"/>
+      <c r="B60" s="103"/>
+      <c r="C60" s="99"/>
+      <c r="D60" s="100"/>
+      <c r="E60" s="100"/>
+      <c r="F60" s="100"/>
+      <c r="G60" s="100"/>
+      <c r="H60" s="100"/>
+      <c r="I60" s="100"/>
+      <c r="J60" s="100"/>
+      <c r="K60" s="100"/>
+      <c r="L60" s="100"/>
+      <c r="M60" s="100"/>
+      <c r="N60" s="100"/>
+      <c r="O60" s="101"/>
     </row>
     <row r="61" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="54"/>
-      <c r="C61" s="82" t="s">
+      <c r="C61" s="96" t="s">
         <v>94</v>
       </c>
-      <c r="D61" s="83"/>
-[...10 lines deleted...]
-      <c r="O61" s="84"/>
+      <c r="D61" s="97"/>
+      <c r="E61" s="97"/>
+      <c r="F61" s="97"/>
+      <c r="G61" s="97"/>
+      <c r="H61" s="97"/>
+      <c r="I61" s="97"/>
+      <c r="J61" s="97"/>
+      <c r="K61" s="97"/>
+      <c r="L61" s="97"/>
+      <c r="M61" s="97"/>
+      <c r="N61" s="97"/>
+      <c r="O61" s="98"/>
     </row>
     <row r="62" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B62" s="55"/>
-      <c r="C62" s="90"/>
-[...11 lines deleted...]
-      <c r="O62" s="92"/>
+      <c r="C62" s="104"/>
+      <c r="D62" s="105"/>
+      <c r="E62" s="105"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="105"/>
+      <c r="H62" s="105"/>
+      <c r="I62" s="105"/>
+      <c r="J62" s="105"/>
+      <c r="K62" s="105"/>
+      <c r="L62" s="105"/>
+      <c r="M62" s="105"/>
+      <c r="N62" s="105"/>
+      <c r="O62" s="106"/>
     </row>
     <row r="63" spans="2:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="70" t="s">
+      <c r="B63" s="84" t="s">
         <v>80</v>
       </c>
-      <c r="C63" s="71"/>
-[...11 lines deleted...]
-      <c r="O63" s="72"/>
+      <c r="C63" s="85"/>
+      <c r="D63" s="85"/>
+      <c r="E63" s="85"/>
+      <c r="F63" s="85"/>
+      <c r="G63" s="85"/>
+      <c r="H63" s="85"/>
+      <c r="I63" s="85"/>
+      <c r="J63" s="85"/>
+      <c r="K63" s="85"/>
+      <c r="L63" s="85"/>
+      <c r="M63" s="85"/>
+      <c r="N63" s="85"/>
+      <c r="O63" s="86"/>
     </row>
     <row r="64" spans="2:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="73"/>
-[...12 lines deleted...]
-      <c r="O64" s="75"/>
+      <c r="B64" s="87"/>
+      <c r="C64" s="88"/>
+      <c r="D64" s="88"/>
+      <c r="E64" s="88"/>
+      <c r="F64" s="88"/>
+      <c r="G64" s="88"/>
+      <c r="H64" s="88"/>
+      <c r="I64" s="88"/>
+      <c r="J64" s="88"/>
+      <c r="K64" s="88"/>
+      <c r="L64" s="88"/>
+      <c r="M64" s="88"/>
+      <c r="N64" s="88"/>
+      <c r="O64" s="89"/>
     </row>
     <row r="65" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="76"/>
-[...12 lines deleted...]
-      <c r="O65" s="78"/>
+      <c r="B65" s="90"/>
+      <c r="C65" s="91"/>
+      <c r="D65" s="91"/>
+      <c r="E65" s="91"/>
+      <c r="F65" s="91"/>
+      <c r="G65" s="91"/>
+      <c r="H65" s="91"/>
+      <c r="I65" s="91"/>
+      <c r="J65" s="91"/>
+      <c r="K65" s="91"/>
+      <c r="L65" s="91"/>
+      <c r="M65" s="91"/>
+      <c r="N65" s="91"/>
+      <c r="O65" s="92"/>
     </row>
     <row r="66" spans="2:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="76"/>
-[...12 lines deleted...]
-      <c r="O66" s="78"/>
+      <c r="B66" s="90"/>
+      <c r="C66" s="91"/>
+      <c r="D66" s="91"/>
+      <c r="E66" s="91"/>
+      <c r="F66" s="91"/>
+      <c r="G66" s="91"/>
+      <c r="H66" s="91"/>
+      <c r="I66" s="91"/>
+      <c r="J66" s="91"/>
+      <c r="K66" s="91"/>
+      <c r="L66" s="91"/>
+      <c r="M66" s="91"/>
+      <c r="N66" s="91"/>
+      <c r="O66" s="92"/>
     </row>
     <row r="67" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="76"/>
-[...12 lines deleted...]
-      <c r="O67" s="78"/>
+      <c r="B67" s="90"/>
+      <c r="C67" s="91"/>
+      <c r="D67" s="91"/>
+      <c r="E67" s="91"/>
+      <c r="F67" s="91"/>
+      <c r="G67" s="91"/>
+      <c r="H67" s="91"/>
+      <c r="I67" s="91"/>
+      <c r="J67" s="91"/>
+      <c r="K67" s="91"/>
+      <c r="L67" s="91"/>
+      <c r="M67" s="91"/>
+      <c r="N67" s="91"/>
+      <c r="O67" s="92"/>
     </row>
     <row r="68" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="76"/>
-[...12 lines deleted...]
-      <c r="O68" s="78"/>
+      <c r="B68" s="90"/>
+      <c r="C68" s="91"/>
+      <c r="D68" s="91"/>
+      <c r="E68" s="91"/>
+      <c r="F68" s="91"/>
+      <c r="G68" s="91"/>
+      <c r="H68" s="91"/>
+      <c r="I68" s="91"/>
+      <c r="J68" s="91"/>
+      <c r="K68" s="91"/>
+      <c r="L68" s="91"/>
+      <c r="M68" s="91"/>
+      <c r="N68" s="91"/>
+      <c r="O68" s="92"/>
     </row>
     <row r="69" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="76"/>
-[...12 lines deleted...]
-      <c r="O69" s="78"/>
+      <c r="B69" s="90"/>
+      <c r="C69" s="91"/>
+      <c r="D69" s="91"/>
+      <c r="E69" s="91"/>
+      <c r="F69" s="91"/>
+      <c r="G69" s="91"/>
+      <c r="H69" s="91"/>
+      <c r="I69" s="91"/>
+      <c r="J69" s="91"/>
+      <c r="K69" s="91"/>
+      <c r="L69" s="91"/>
+      <c r="M69" s="91"/>
+      <c r="N69" s="91"/>
+      <c r="O69" s="92"/>
     </row>
     <row r="70" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="76"/>
-[...12 lines deleted...]
-      <c r="O70" s="78"/>
+      <c r="B70" s="90"/>
+      <c r="C70" s="91"/>
+      <c r="D70" s="91"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="91"/>
+      <c r="I70" s="91"/>
+      <c r="J70" s="91"/>
+      <c r="K70" s="91"/>
+      <c r="L70" s="91"/>
+      <c r="M70" s="91"/>
+      <c r="N70" s="91"/>
+      <c r="O70" s="92"/>
     </row>
     <row r="71" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="76"/>
-[...12 lines deleted...]
-      <c r="O71" s="78"/>
+      <c r="B71" s="90"/>
+      <c r="C71" s="91"/>
+      <c r="D71" s="91"/>
+      <c r="E71" s="91"/>
+      <c r="F71" s="91"/>
+      <c r="G71" s="91"/>
+      <c r="H71" s="91"/>
+      <c r="I71" s="91"/>
+      <c r="J71" s="91"/>
+      <c r="K71" s="91"/>
+      <c r="L71" s="91"/>
+      <c r="M71" s="91"/>
+      <c r="N71" s="91"/>
+      <c r="O71" s="92"/>
     </row>
     <row r="72" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="76"/>
-[...12 lines deleted...]
-      <c r="O72" s="78"/>
+      <c r="B72" s="90"/>
+      <c r="C72" s="91"/>
+      <c r="D72" s="91"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="91"/>
+      <c r="I72" s="91"/>
+      <c r="J72" s="91"/>
+      <c r="K72" s="91"/>
+      <c r="L72" s="91"/>
+      <c r="M72" s="91"/>
+      <c r="N72" s="91"/>
+      <c r="O72" s="92"/>
     </row>
     <row r="73" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="76"/>
-[...12 lines deleted...]
-      <c r="O73" s="78"/>
+      <c r="B73" s="90"/>
+      <c r="C73" s="91"/>
+      <c r="D73" s="91"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="91"/>
+      <c r="I73" s="91"/>
+      <c r="J73" s="91"/>
+      <c r="K73" s="91"/>
+      <c r="L73" s="91"/>
+      <c r="M73" s="91"/>
+      <c r="N73" s="91"/>
+      <c r="O73" s="92"/>
     </row>
     <row r="74" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="76"/>
-[...12 lines deleted...]
-      <c r="O74" s="78"/>
+      <c r="B74" s="90"/>
+      <c r="C74" s="91"/>
+      <c r="D74" s="91"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="91"/>
+      <c r="I74" s="91"/>
+      <c r="J74" s="91"/>
+      <c r="K74" s="91"/>
+      <c r="L74" s="91"/>
+      <c r="M74" s="91"/>
+      <c r="N74" s="91"/>
+      <c r="O74" s="92"/>
     </row>
     <row r="75" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="76"/>
-[...12 lines deleted...]
-      <c r="O75" s="78"/>
+      <c r="B75" s="90"/>
+      <c r="C75" s="91"/>
+      <c r="D75" s="91"/>
+      <c r="E75" s="91"/>
+      <c r="F75" s="91"/>
+      <c r="G75" s="91"/>
+      <c r="H75" s="91"/>
+      <c r="I75" s="91"/>
+      <c r="J75" s="91"/>
+      <c r="K75" s="91"/>
+      <c r="L75" s="91"/>
+      <c r="M75" s="91"/>
+      <c r="N75" s="91"/>
+      <c r="O75" s="92"/>
     </row>
     <row r="76" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="76"/>
-[...12 lines deleted...]
-      <c r="O76" s="78"/>
+      <c r="B76" s="90"/>
+      <c r="C76" s="91"/>
+      <c r="D76" s="91"/>
+      <c r="E76" s="91"/>
+      <c r="F76" s="91"/>
+      <c r="G76" s="91"/>
+      <c r="H76" s="91"/>
+      <c r="I76" s="91"/>
+      <c r="J76" s="91"/>
+      <c r="K76" s="91"/>
+      <c r="L76" s="91"/>
+      <c r="M76" s="91"/>
+      <c r="N76" s="91"/>
+      <c r="O76" s="92"/>
     </row>
     <row r="77" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="76"/>
-[...12 lines deleted...]
-      <c r="O77" s="78"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="91"/>
+      <c r="D77" s="91"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="91"/>
+      <c r="I77" s="91"/>
+      <c r="J77" s="91"/>
+      <c r="K77" s="91"/>
+      <c r="L77" s="91"/>
+      <c r="M77" s="91"/>
+      <c r="N77" s="91"/>
+      <c r="O77" s="92"/>
     </row>
     <row r="78" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="79"/>
-[...12 lines deleted...]
-      <c r="O78" s="81"/>
+      <c r="B78" s="93"/>
+      <c r="C78" s="94"/>
+      <c r="D78" s="94"/>
+      <c r="E78" s="94"/>
+      <c r="F78" s="94"/>
+      <c r="G78" s="94"/>
+      <c r="H78" s="94"/>
+      <c r="I78" s="94"/>
+      <c r="J78" s="94"/>
+      <c r="K78" s="94"/>
+      <c r="L78" s="94"/>
+      <c r="M78" s="94"/>
+      <c r="N78" s="94"/>
+      <c r="O78" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="100">
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="D2:L3"/>
     <mergeCell ref="E6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="H7:N7"/>
     <mergeCell ref="H9:O9"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="K19:N19"/>
     <mergeCell ref="L13:N13"/>
     <mergeCell ref="L14:N14"/>
     <mergeCell ref="C15:D15"/>