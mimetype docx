--- v0 (2026-02-08)
+++ v1 (2026-04-22)
@@ -1,1340 +1,6350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...108 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\xfile01s\GT-PEP\Dimci-257X\Ensaios de Proficiência\PEP\Emissões de Automóveis\15ª rodada\Formulário de checklist de recebimento e devolução\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88F416C5-A2AF-4A87-AADF-04C1DF9BB8FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="cgrhoL5nIGRrFEPvxzasQHSCxNAmX47O75Xk2PuP5Y1ctx74x3npFMbYB6uLhyDtTu1VmK/iMVJ9+HYTG9Ug+Q==" workbookSaltValue="DNHl1vhIh044ZnGzif1EGg==" workbookSpinCount="100000" lockStructure="1"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Instruções aos Participantes" sheetId="7" r:id="rId1"/>
+    <sheet name="Checklist" sheetId="3" r:id="rId2"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Checklist!$A$2:$P$84</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="189">
+  <si>
+    <t>Extintor</t>
+  </si>
+  <si>
+    <t>Rádio CD</t>
+  </si>
+  <si>
+    <t>Antena</t>
+  </si>
+  <si>
+    <t>Modelo/Versão</t>
+  </si>
+  <si>
+    <t>Chassi</t>
+  </si>
+  <si>
+    <t>Ano/Modelo</t>
+  </si>
+  <si>
+    <t>Cor</t>
+  </si>
+  <si>
+    <t>Combustível</t>
+  </si>
+  <si>
+    <t>Placa</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Hora</t>
+  </si>
+  <si>
+    <t>N° Portas</t>
+  </si>
+  <si>
+    <t>Triângulo</t>
+  </si>
+  <si>
+    <t>Macaco</t>
+  </si>
+  <si>
+    <t>Chave de Roda</t>
+  </si>
+  <si>
+    <t>Avarias</t>
+  </si>
+  <si>
+    <t>Código</t>
+  </si>
+  <si>
+    <t>Descrição</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Amassado</t>
+  </si>
+  <si>
+    <t>Corte</t>
+  </si>
+  <si>
+    <t>Arranhado</t>
+  </si>
+  <si>
+    <t>Sujo</t>
+  </si>
+  <si>
+    <t>Queimado</t>
+  </si>
+  <si>
+    <t>Quebrado</t>
+  </si>
+  <si>
+    <t>Descascado</t>
+  </si>
+  <si>
+    <t>Trincado</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>Componentes</t>
+  </si>
+  <si>
+    <t>Antena Rádio</t>
+  </si>
+  <si>
+    <t>Documentos/DUT</t>
+  </si>
+  <si>
+    <t>Tapetes Habitáculo</t>
+  </si>
+  <si>
+    <t>Bateria</t>
+  </si>
+  <si>
+    <t>Ar-Condicionado</t>
+  </si>
+  <si>
+    <t>Rack</t>
+  </si>
+  <si>
+    <t>Mancha</t>
+  </si>
+  <si>
+    <t>Itens Avaliados</t>
+  </si>
+  <si>
+    <t>Grade/Logotipo</t>
+  </si>
+  <si>
+    <t>Farol direito</t>
+  </si>
+  <si>
+    <t>Farol esquerdo</t>
+  </si>
+  <si>
+    <t>Seta direita</t>
+  </si>
+  <si>
+    <t>Seta esquerda</t>
+  </si>
+  <si>
+    <t>Farol de milha direito</t>
+  </si>
+  <si>
+    <t>Farol de milha esquerdo</t>
+  </si>
+  <si>
+    <t>Paralama DD</t>
+  </si>
+  <si>
+    <t>Paralama DE</t>
+  </si>
+  <si>
+    <t>Porta TE</t>
+  </si>
+  <si>
+    <t>Porta TD</t>
+  </si>
+  <si>
+    <t>Pára-choque DD</t>
+  </si>
+  <si>
+    <t>Pára-choque DE</t>
+  </si>
+  <si>
+    <t>Lanterna TD</t>
+  </si>
+  <si>
+    <t>Lanterna TE</t>
+  </si>
+  <si>
+    <t>Placa traseira</t>
+  </si>
+  <si>
+    <t>Teto</t>
+  </si>
+  <si>
+    <t>Roda DD</t>
+  </si>
+  <si>
+    <t>Roda DE</t>
+  </si>
+  <si>
+    <t>Pneu DD</t>
+  </si>
+  <si>
+    <t>Pneu DE</t>
+  </si>
+  <si>
+    <t>Roda TD</t>
+  </si>
+  <si>
+    <t>Roda TE</t>
+  </si>
+  <si>
+    <t>Pneu TD</t>
+  </si>
+  <si>
+    <t>Pneu TE</t>
+  </si>
+  <si>
+    <t>Teto Solar</t>
+  </si>
+  <si>
+    <t>km</t>
+  </si>
+  <si>
+    <t>Transportador</t>
+  </si>
+  <si>
+    <t>Origem / Destino</t>
+  </si>
+  <si>
+    <t>Capa de Transporte</t>
+  </si>
+  <si>
+    <t>Kit Bomba drenagem</t>
+  </si>
+  <si>
+    <t>Mangueira Drenagem</t>
+  </si>
+  <si>
+    <t>Carpete Porta-Malas</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>Ausente</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Pneu de Ensaio (D)</t>
+  </si>
+  <si>
+    <t>Pneu de Ensaio (E)</t>
+  </si>
+  <si>
+    <t>Tampão porta malas</t>
+  </si>
+  <si>
+    <t>Coluna A direita</t>
+  </si>
+  <si>
+    <t>Retrovisor direito</t>
+  </si>
+  <si>
+    <t>Maçaneta TD</t>
+  </si>
+  <si>
+    <t>Maçaneta DD</t>
+  </si>
+  <si>
+    <t>Vidro lateral DD</t>
+  </si>
+  <si>
+    <t>Para-brisa</t>
+  </si>
+  <si>
+    <t>Coluna B direita</t>
+  </si>
+  <si>
+    <t>Porta DD</t>
+  </si>
+  <si>
+    <t>Para choque TD</t>
+  </si>
+  <si>
+    <t>Para choque TE</t>
+  </si>
+  <si>
+    <t>Coluna C direita</t>
+  </si>
+  <si>
+    <t>Placa dianteira</t>
+  </si>
+  <si>
+    <t>Vidro traseiro</t>
+  </si>
+  <si>
+    <t>Limpador vidro traseiro</t>
+  </si>
+  <si>
+    <t>Coluna C esquerda</t>
+  </si>
+  <si>
+    <t>Maçaneta TE</t>
+  </si>
+  <si>
+    <t>Coluna B esquerda</t>
+  </si>
+  <si>
+    <t>Porta DE</t>
+  </si>
+  <si>
+    <t>Lateral / paralama TD</t>
+  </si>
+  <si>
+    <t>Lateral / paralama TE</t>
+  </si>
+  <si>
+    <t>Maçaneta DE</t>
+  </si>
+  <si>
+    <t>Retrovisor esquerdo</t>
+  </si>
+  <si>
+    <t>Vidro lateral TD</t>
+  </si>
+  <si>
+    <t>Vidro lateral TE</t>
+  </si>
+  <si>
+    <t>Vidro lateral DE</t>
+  </si>
+  <si>
+    <t>Coluna A esquerda</t>
+  </si>
+  <si>
+    <t>Apoio para Macaco DD</t>
+  </si>
+  <si>
+    <t>Apoio para Macaco TD</t>
+  </si>
+  <si>
+    <t>Apoio para macaco TE</t>
+  </si>
+  <si>
+    <t>Apoio para macaco DE</t>
+  </si>
+  <si>
+    <t>Capuz do motor</t>
+  </si>
+  <si>
+    <t>Limpador para brisa</t>
+  </si>
+  <si>
+    <t>Calota / Tampa roda DD</t>
+  </si>
+  <si>
+    <t>Calota / Tampa roda TD</t>
+  </si>
+  <si>
+    <t>Calota / Tampa roda TE</t>
+  </si>
+  <si>
+    <t>Calota / Tampa roda DE</t>
+  </si>
+  <si>
+    <t>Soleira DD</t>
+  </si>
+  <si>
+    <t>Soleira TD</t>
+  </si>
+  <si>
+    <t>Soleira TE</t>
+  </si>
+  <si>
+    <t>Soleira DE</t>
+  </si>
+  <si>
+    <t>Brake light</t>
+  </si>
+  <si>
+    <t>Tampa Traseira</t>
+  </si>
+  <si>
+    <t>Em caso de avarias, anotar abaixo (n° item-código):</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Nome do Responsável pelo recebimento ou devolução:</t>
+  </si>
+  <si>
+    <t>Dados do Veículo</t>
+  </si>
+  <si>
+    <t>Após preencher, não esqueça de proteger a planilha de acordo com o procedimento em "Instruções"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHECKLIST de Recebimento </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHECKLIST de Devolução </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Nome do participante:</t>
+  </si>
+  <si>
+    <t>Chave de rodas</t>
+  </si>
+  <si>
+    <t>Estepe</t>
+  </si>
+  <si>
+    <t>Extintor de Incêndio</t>
+  </si>
+  <si>
+    <t>Cobertura bagageiro</t>
+  </si>
+  <si>
+    <t>Chave principal</t>
+  </si>
+  <si>
+    <t>Chave reserva</t>
+  </si>
+  <si>
+    <t>Rádio</t>
+  </si>
+  <si>
+    <t>Espelho Retrovisor Interno</t>
+  </si>
+  <si>
+    <t>Volante</t>
+  </si>
+  <si>
+    <t>Alavanca de câmbio</t>
+  </si>
+  <si>
+    <t>Alavanca freio de mão</t>
+  </si>
+  <si>
+    <t>Console central</t>
+  </si>
+  <si>
+    <t>Painel de Instrumentos</t>
+  </si>
+  <si>
+    <t>Porta Luvas</t>
+  </si>
+  <si>
+    <t>Luzes internas</t>
+  </si>
+  <si>
+    <t>Forração do teto</t>
+  </si>
+  <si>
+    <t>Banco DE</t>
+  </si>
+  <si>
+    <t>Cinto DE</t>
+  </si>
+  <si>
+    <t>Forração porta DE</t>
+  </si>
+  <si>
+    <t>Maçaneta Interna DE</t>
+  </si>
+  <si>
+    <t>Tapete DE</t>
+  </si>
+  <si>
+    <t>Banco DD</t>
+  </si>
+  <si>
+    <t>Cinto DD</t>
+  </si>
+  <si>
+    <t>Forração porta DD</t>
+  </si>
+  <si>
+    <t>Maçaneta Interna DD</t>
+  </si>
+  <si>
+    <t>Tapete DD</t>
+  </si>
+  <si>
+    <t>Banco traseiro</t>
+  </si>
+  <si>
+    <t>Cintos traseiros</t>
+  </si>
+  <si>
+    <t>Forração porta TE</t>
+  </si>
+  <si>
+    <t>Maçaneta Interna TE</t>
+  </si>
+  <si>
+    <t>Tapete TE</t>
+  </si>
+  <si>
+    <t>Forração porta TD</t>
+  </si>
+  <si>
+    <t>Maçaneta Interna TD</t>
+  </si>
+  <si>
+    <t>Tapete TD</t>
+  </si>
+  <si>
+    <t>Outros:Manual</t>
+  </si>
+  <si>
+    <t>Outros: Engate rápido</t>
+  </si>
+  <si>
+    <t>outros:</t>
+  </si>
+  <si>
+    <t>Outros: Mang Exaustão</t>
+  </si>
+  <si>
+    <t>Formulário de CHECKLIST de Recebimento e de Devolução do Item de Ensaio</t>
+  </si>
+  <si>
+    <t>INSTRUÇÕES AOS PARTICIPANTES:</t>
+  </si>
+  <si>
+    <t>1) O participante deve preencher todos os campos em fundo branco do formulário conforme os dados solicitados nas planilhas.  As células com fundo cinza não estão protegidas, mas não devem ser alteradas pelo participante.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>OBSERVAÇÕES</t>
+  </si>
+  <si>
+    <t>4 (quatro)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inspeção do Veículo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: No recebimento e na devolução do item de ensaio, o laboratório deve realizar uma inspeção detalhada para verificar a existência de danos no veículo.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Registro da Inspeção</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: Os resultados da inspeção devem ser registrados em formulários de check-list específicos para recebimento e devolução. Todos os componentes devem ser verificados e assinalados com "OK" se estiverem presentes no automóvel. O laboratório deve preencher ambos os formulários (um para recebimento e outro para devolução). O formulário de recebimento deve ser enviado à coordenação do EP no momento do recebimento. O mesmo procedimento se aplica à devolução, com o preenchimento e envio do segundo formulário.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Procedimento de Devolução</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: O procedimento de registro de ausência de danos deve ser repetido no ato da devolução do item de ensaio.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">8) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Proteção da Planilha: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Após completar os dados, a aba "Resultados" de cada arquivo deve ser protegida com uma senha, que funcionará como a assinatura digital do participante, assegurando a integridade das informações.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Para proteger a planilha</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Office 2007 ou superior</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Acesse a aba "Resultados", clique em "Proteger Planilha" e, na caixa de diálogo que abrir, insira uma senha conhecida apenas por você. Clique em "OK" e salve o arquivo.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Versões anteriores ao Office 2007</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Vá ao menu "Ferramentas", selecione "Proteger" e depois "Proteger Planilha". Na caixa de diálogo, defina uma senha conhecida apenas por você, clique em "OK" e salve o arquivo.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Em caso de dúvidas, contate a coordenação do EP.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">9) O arquivo, protegido por senha, deverá ser enviado à coordenação do EP por meio do link disponível na página do EP.  
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Não foi identificado nenhum dano ou avaria no momento do recebimento do item de ensaio que comprometa a execução dos ensaios.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Não foi identificado nenhum dano ou avaria no momento da devolução do item de ensaio que comprometa a execução dos ensaios.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4) Declaração de Ausência de Danos que comprometam a integridade do item do EP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: Caso não sejam identificados danos ou avarias no veículo, o laboratório deve declarar essa condição na parte final do formulário.</t>
+    </r>
+  </si>
+  <si>
+    <t>Pulse ABARTH T4</t>
+  </si>
+  <si>
+    <t>YS05550</t>
+  </si>
+  <si>
+    <t>Branco</t>
+  </si>
+  <si>
+    <t>Gasool_A22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ensaio de Proficiência de Emissões de Automóveis – Veículo Ciclo  Otto
+15ª rodada </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ensaio de Proficiência de Emissões de Automóveis - Veículo Ciclo Otto - 15ª rodada  </t>
+  </si>
+</sst>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-</w:settings>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd/mm/yy;@"/>
+  </numFmts>
+  <fonts count="19" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="5">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="52">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="151">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="47" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="10" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="10" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="2">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{2C7F8699-85E4-4592-B76B-39149FBDE72B}"/>
+  </cellStyles>
+  <dxfs count="12">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...616 lines deleted...]
-</w:styles>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...146 lines deleted...]
-</w:webSettings>
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-automoveis/rodada-em-andamento-2/formulario-de-envio-de-resultados" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>8075083</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>221424</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>52648</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>759493</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagem 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{235EB5F7-5576-4064-BBCC-B4228B03F50F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:alphaModFix amt="43000"/>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8995833" y="316674"/>
+          <a:ext cx="1174482" cy="538069"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>21168</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>137581</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>767490</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>730248</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagem 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14358E71-3F57-4192-86BF-24D3E55013CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="73111" t="15808" r="11418" b="65898"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="125943" y="232831"/>
+          <a:ext cx="746322" cy="592667"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95247</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>3344332</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="CaixaDeTexto 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BCF8F58-4D38-4F91-96BD-7B01B41893EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95247" y="10534650"/>
+          <a:ext cx="4173010" cy="603250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1100" b="1" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Aprovado por</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1100" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>: Rodrigo Caciano</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> de Sena (Chefe do Lapep)                                        </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1100" b="1" kern="1200" baseline="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Data</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="EE0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>10/04/2026</a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-BR" sz="1100" kern="1200">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1492250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>444500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>6466417</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>761999</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="CaixaDeTexto 4">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C7ADFBC-E7F3-45F3-ACDA-96CCB19AF27E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2416175" y="9540875"/>
+          <a:ext cx="4974167" cy="317499"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1200" b="1" u="sng" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Clique</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1200" b="1" u="sng" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> aqui e acesse a página para o envio do formulário.</a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-BR" sz="1200" b="1" u="sng" kern="1200">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>10583</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>252942</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1143000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Imagem 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC74EBC3-12EB-4703-95D6-524601A99DBF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10135658" y="5979582"/>
+          <a:ext cx="3137959" cy="4037542"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>65067</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>980276</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>176265</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1150" name="Picture 2" descr="Logo AEA">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00007E040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10632281" y="231755"/>
+          <a:ext cx="932651" cy="468385"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>79</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>304800</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1047"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000017040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>314325</xdr:colOff>
+          <xdr:row>82</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1048"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000018040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>247650</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>733425</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1064" name="Check Box 40" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1064"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000028040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>552450</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>266700</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1067"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00002B040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>115092</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>28576</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>209549</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagem 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CD25B01-A4E8-4751-B215-A6E510B0CCCC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="73111" t="15808" r="11418" b="65898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="381000" y="281780"/>
+          <a:ext cx="897732" cy="713582"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>3172</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>23813</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95249</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Balão de Fala: Retângulo 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230EF0D6-F373-6399-FB95-8D7D33E926EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10664824" y="3400422"/>
+          <a:ext cx="4446589" cy="2149477"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Preencha os campos</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> com:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>OK se o componente está presente no automóvel (item do EP).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="pt-BR" sz="1100" b="1" baseline="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>AU se o componente está ausente no automóvel (item do EP).                                   </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="pt-BR" sz="1000" b="1" baseline="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Os campos serão automaticamente destacados em verde se o preechimento coincidir com a declação informada pelo cedente do automóvel.                                                                                                   </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="pt-BR" sz="1000" b="1" baseline="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Caso seja identificação algum dano ao item do EP que possa comprometer a integridade do automóvel ou a execução dos ensaios, o participante deve notificar imediatamente a coordenação do EP (</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" i="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>pep-inmetro@inmetro.gov.br</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>) </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-BR" sz="1000" b="1">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{553F34B9-8BC5-4BDF-A607-F5BA52CC9685}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+  </sheetPr>
+  <dimension ref="B1:P11"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.5703125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="30" customWidth="1"/>
+    <col min="3" max="3" width="138" style="30" customWidth="1"/>
+    <col min="4" max="4" width="34.28515625" style="30" customWidth="1"/>
+    <col min="5" max="9" width="9.140625" style="30"/>
+    <col min="10" max="10" width="57.42578125" style="30" customWidth="1"/>
+    <col min="11" max="257" width="9.140625" style="30"/>
+    <col min="258" max="258" width="11.42578125" style="30" customWidth="1"/>
+    <col min="259" max="259" width="135.28515625" style="30" customWidth="1"/>
+    <col min="260" max="513" width="9.140625" style="30"/>
+    <col min="514" max="514" width="11.42578125" style="30" customWidth="1"/>
+    <col min="515" max="515" width="135.28515625" style="30" customWidth="1"/>
+    <col min="516" max="769" width="9.140625" style="30"/>
+    <col min="770" max="770" width="11.42578125" style="30" customWidth="1"/>
+    <col min="771" max="771" width="135.28515625" style="30" customWidth="1"/>
+    <col min="772" max="1025" width="9.140625" style="30"/>
+    <col min="1026" max="1026" width="11.42578125" style="30" customWidth="1"/>
+    <col min="1027" max="1027" width="135.28515625" style="30" customWidth="1"/>
+    <col min="1028" max="1281" width="9.140625" style="30"/>
+    <col min="1282" max="1282" width="11.42578125" style="30" customWidth="1"/>
+    <col min="1283" max="1283" width="135.28515625" style="30" customWidth="1"/>
+    <col min="1284" max="1537" width="9.140625" style="30"/>
+    <col min="1538" max="1538" width="11.42578125" style="30" customWidth="1"/>
+    <col min="1539" max="1539" width="135.28515625" style="30" customWidth="1"/>
+    <col min="1540" max="1793" width="9.140625" style="30"/>
+    <col min="1794" max="1794" width="11.42578125" style="30" customWidth="1"/>
+    <col min="1795" max="1795" width="135.28515625" style="30" customWidth="1"/>
+    <col min="1796" max="2049" width="9.140625" style="30"/>
+    <col min="2050" max="2050" width="11.42578125" style="30" customWidth="1"/>
+    <col min="2051" max="2051" width="135.28515625" style="30" customWidth="1"/>
+    <col min="2052" max="2305" width="9.140625" style="30"/>
+    <col min="2306" max="2306" width="11.42578125" style="30" customWidth="1"/>
+    <col min="2307" max="2307" width="135.28515625" style="30" customWidth="1"/>
+    <col min="2308" max="2561" width="9.140625" style="30"/>
+    <col min="2562" max="2562" width="11.42578125" style="30" customWidth="1"/>
+    <col min="2563" max="2563" width="135.28515625" style="30" customWidth="1"/>
+    <col min="2564" max="2817" width="9.140625" style="30"/>
+    <col min="2818" max="2818" width="11.42578125" style="30" customWidth="1"/>
+    <col min="2819" max="2819" width="135.28515625" style="30" customWidth="1"/>
+    <col min="2820" max="3073" width="9.140625" style="30"/>
+    <col min="3074" max="3074" width="11.42578125" style="30" customWidth="1"/>
+    <col min="3075" max="3075" width="135.28515625" style="30" customWidth="1"/>
+    <col min="3076" max="3329" width="9.140625" style="30"/>
+    <col min="3330" max="3330" width="11.42578125" style="30" customWidth="1"/>
+    <col min="3331" max="3331" width="135.28515625" style="30" customWidth="1"/>
+    <col min="3332" max="3585" width="9.140625" style="30"/>
+    <col min="3586" max="3586" width="11.42578125" style="30" customWidth="1"/>
+    <col min="3587" max="3587" width="135.28515625" style="30" customWidth="1"/>
+    <col min="3588" max="3841" width="9.140625" style="30"/>
+    <col min="3842" max="3842" width="11.42578125" style="30" customWidth="1"/>
+    <col min="3843" max="3843" width="135.28515625" style="30" customWidth="1"/>
+    <col min="3844" max="4097" width="9.140625" style="30"/>
+    <col min="4098" max="4098" width="11.42578125" style="30" customWidth="1"/>
+    <col min="4099" max="4099" width="135.28515625" style="30" customWidth="1"/>
+    <col min="4100" max="4353" width="9.140625" style="30"/>
+    <col min="4354" max="4354" width="11.42578125" style="30" customWidth="1"/>
+    <col min="4355" max="4355" width="135.28515625" style="30" customWidth="1"/>
+    <col min="4356" max="4609" width="9.140625" style="30"/>
+    <col min="4610" max="4610" width="11.42578125" style="30" customWidth="1"/>
+    <col min="4611" max="4611" width="135.28515625" style="30" customWidth="1"/>
+    <col min="4612" max="4865" width="9.140625" style="30"/>
+    <col min="4866" max="4866" width="11.42578125" style="30" customWidth="1"/>
+    <col min="4867" max="4867" width="135.28515625" style="30" customWidth="1"/>
+    <col min="4868" max="5121" width="9.140625" style="30"/>
+    <col min="5122" max="5122" width="11.42578125" style="30" customWidth="1"/>
+    <col min="5123" max="5123" width="135.28515625" style="30" customWidth="1"/>
+    <col min="5124" max="5377" width="9.140625" style="30"/>
+    <col min="5378" max="5378" width="11.42578125" style="30" customWidth="1"/>
+    <col min="5379" max="5379" width="135.28515625" style="30" customWidth="1"/>
+    <col min="5380" max="5633" width="9.140625" style="30"/>
+    <col min="5634" max="5634" width="11.42578125" style="30" customWidth="1"/>
+    <col min="5635" max="5635" width="135.28515625" style="30" customWidth="1"/>
+    <col min="5636" max="5889" width="9.140625" style="30"/>
+    <col min="5890" max="5890" width="11.42578125" style="30" customWidth="1"/>
+    <col min="5891" max="5891" width="135.28515625" style="30" customWidth="1"/>
+    <col min="5892" max="6145" width="9.140625" style="30"/>
+    <col min="6146" max="6146" width="11.42578125" style="30" customWidth="1"/>
+    <col min="6147" max="6147" width="135.28515625" style="30" customWidth="1"/>
+    <col min="6148" max="6401" width="9.140625" style="30"/>
+    <col min="6402" max="6402" width="11.42578125" style="30" customWidth="1"/>
+    <col min="6403" max="6403" width="135.28515625" style="30" customWidth="1"/>
+    <col min="6404" max="6657" width="9.140625" style="30"/>
+    <col min="6658" max="6658" width="11.42578125" style="30" customWidth="1"/>
+    <col min="6659" max="6659" width="135.28515625" style="30" customWidth="1"/>
+    <col min="6660" max="6913" width="9.140625" style="30"/>
+    <col min="6914" max="6914" width="11.42578125" style="30" customWidth="1"/>
+    <col min="6915" max="6915" width="135.28515625" style="30" customWidth="1"/>
+    <col min="6916" max="7169" width="9.140625" style="30"/>
+    <col min="7170" max="7170" width="11.42578125" style="30" customWidth="1"/>
+    <col min="7171" max="7171" width="135.28515625" style="30" customWidth="1"/>
+    <col min="7172" max="7425" width="9.140625" style="30"/>
+    <col min="7426" max="7426" width="11.42578125" style="30" customWidth="1"/>
+    <col min="7427" max="7427" width="135.28515625" style="30" customWidth="1"/>
+    <col min="7428" max="7681" width="9.140625" style="30"/>
+    <col min="7682" max="7682" width="11.42578125" style="30" customWidth="1"/>
+    <col min="7683" max="7683" width="135.28515625" style="30" customWidth="1"/>
+    <col min="7684" max="7937" width="9.140625" style="30"/>
+    <col min="7938" max="7938" width="11.42578125" style="30" customWidth="1"/>
+    <col min="7939" max="7939" width="135.28515625" style="30" customWidth="1"/>
+    <col min="7940" max="8193" width="9.140625" style="30"/>
+    <col min="8194" max="8194" width="11.42578125" style="30" customWidth="1"/>
+    <col min="8195" max="8195" width="135.28515625" style="30" customWidth="1"/>
+    <col min="8196" max="8449" width="9.140625" style="30"/>
+    <col min="8450" max="8450" width="11.42578125" style="30" customWidth="1"/>
+    <col min="8451" max="8451" width="135.28515625" style="30" customWidth="1"/>
+    <col min="8452" max="8705" width="9.140625" style="30"/>
+    <col min="8706" max="8706" width="11.42578125" style="30" customWidth="1"/>
+    <col min="8707" max="8707" width="135.28515625" style="30" customWidth="1"/>
+    <col min="8708" max="8961" width="9.140625" style="30"/>
+    <col min="8962" max="8962" width="11.42578125" style="30" customWidth="1"/>
+    <col min="8963" max="8963" width="135.28515625" style="30" customWidth="1"/>
+    <col min="8964" max="9217" width="9.140625" style="30"/>
+    <col min="9218" max="9218" width="11.42578125" style="30" customWidth="1"/>
+    <col min="9219" max="9219" width="135.28515625" style="30" customWidth="1"/>
+    <col min="9220" max="9473" width="9.140625" style="30"/>
+    <col min="9474" max="9474" width="11.42578125" style="30" customWidth="1"/>
+    <col min="9475" max="9475" width="135.28515625" style="30" customWidth="1"/>
+    <col min="9476" max="9729" width="9.140625" style="30"/>
+    <col min="9730" max="9730" width="11.42578125" style="30" customWidth="1"/>
+    <col min="9731" max="9731" width="135.28515625" style="30" customWidth="1"/>
+    <col min="9732" max="9985" width="9.140625" style="30"/>
+    <col min="9986" max="9986" width="11.42578125" style="30" customWidth="1"/>
+    <col min="9987" max="9987" width="135.28515625" style="30" customWidth="1"/>
+    <col min="9988" max="10241" width="9.140625" style="30"/>
+    <col min="10242" max="10242" width="11.42578125" style="30" customWidth="1"/>
+    <col min="10243" max="10243" width="135.28515625" style="30" customWidth="1"/>
+    <col min="10244" max="10497" width="9.140625" style="30"/>
+    <col min="10498" max="10498" width="11.42578125" style="30" customWidth="1"/>
+    <col min="10499" max="10499" width="135.28515625" style="30" customWidth="1"/>
+    <col min="10500" max="10753" width="9.140625" style="30"/>
+    <col min="10754" max="10754" width="11.42578125" style="30" customWidth="1"/>
+    <col min="10755" max="10755" width="135.28515625" style="30" customWidth="1"/>
+    <col min="10756" max="11009" width="9.140625" style="30"/>
+    <col min="11010" max="11010" width="11.42578125" style="30" customWidth="1"/>
+    <col min="11011" max="11011" width="135.28515625" style="30" customWidth="1"/>
+    <col min="11012" max="11265" width="9.140625" style="30"/>
+    <col min="11266" max="11266" width="11.42578125" style="30" customWidth="1"/>
+    <col min="11267" max="11267" width="135.28515625" style="30" customWidth="1"/>
+    <col min="11268" max="11521" width="9.140625" style="30"/>
+    <col min="11522" max="11522" width="11.42578125" style="30" customWidth="1"/>
+    <col min="11523" max="11523" width="135.28515625" style="30" customWidth="1"/>
+    <col min="11524" max="11777" width="9.140625" style="30"/>
+    <col min="11778" max="11778" width="11.42578125" style="30" customWidth="1"/>
+    <col min="11779" max="11779" width="135.28515625" style="30" customWidth="1"/>
+    <col min="11780" max="12033" width="9.140625" style="30"/>
+    <col min="12034" max="12034" width="11.42578125" style="30" customWidth="1"/>
+    <col min="12035" max="12035" width="135.28515625" style="30" customWidth="1"/>
+    <col min="12036" max="12289" width="9.140625" style="30"/>
+    <col min="12290" max="12290" width="11.42578125" style="30" customWidth="1"/>
+    <col min="12291" max="12291" width="135.28515625" style="30" customWidth="1"/>
+    <col min="12292" max="12545" width="9.140625" style="30"/>
+    <col min="12546" max="12546" width="11.42578125" style="30" customWidth="1"/>
+    <col min="12547" max="12547" width="135.28515625" style="30" customWidth="1"/>
+    <col min="12548" max="12801" width="9.140625" style="30"/>
+    <col min="12802" max="12802" width="11.42578125" style="30" customWidth="1"/>
+    <col min="12803" max="12803" width="135.28515625" style="30" customWidth="1"/>
+    <col min="12804" max="13057" width="9.140625" style="30"/>
+    <col min="13058" max="13058" width="11.42578125" style="30" customWidth="1"/>
+    <col min="13059" max="13059" width="135.28515625" style="30" customWidth="1"/>
+    <col min="13060" max="13313" width="9.140625" style="30"/>
+    <col min="13314" max="13314" width="11.42578125" style="30" customWidth="1"/>
+    <col min="13315" max="13315" width="135.28515625" style="30" customWidth="1"/>
+    <col min="13316" max="13569" width="9.140625" style="30"/>
+    <col min="13570" max="13570" width="11.42578125" style="30" customWidth="1"/>
+    <col min="13571" max="13571" width="135.28515625" style="30" customWidth="1"/>
+    <col min="13572" max="13825" width="9.140625" style="30"/>
+    <col min="13826" max="13826" width="11.42578125" style="30" customWidth="1"/>
+    <col min="13827" max="13827" width="135.28515625" style="30" customWidth="1"/>
+    <col min="13828" max="14081" width="9.140625" style="30"/>
+    <col min="14082" max="14082" width="11.42578125" style="30" customWidth="1"/>
+    <col min="14083" max="14083" width="135.28515625" style="30" customWidth="1"/>
+    <col min="14084" max="14337" width="9.140625" style="30"/>
+    <col min="14338" max="14338" width="11.42578125" style="30" customWidth="1"/>
+    <col min="14339" max="14339" width="135.28515625" style="30" customWidth="1"/>
+    <col min="14340" max="14593" width="9.140625" style="30"/>
+    <col min="14594" max="14594" width="11.42578125" style="30" customWidth="1"/>
+    <col min="14595" max="14595" width="135.28515625" style="30" customWidth="1"/>
+    <col min="14596" max="14849" width="9.140625" style="30"/>
+    <col min="14850" max="14850" width="11.42578125" style="30" customWidth="1"/>
+    <col min="14851" max="14851" width="135.28515625" style="30" customWidth="1"/>
+    <col min="14852" max="15105" width="9.140625" style="30"/>
+    <col min="15106" max="15106" width="11.42578125" style="30" customWidth="1"/>
+    <col min="15107" max="15107" width="135.28515625" style="30" customWidth="1"/>
+    <col min="15108" max="15361" width="9.140625" style="30"/>
+    <col min="15362" max="15362" width="11.42578125" style="30" customWidth="1"/>
+    <col min="15363" max="15363" width="135.28515625" style="30" customWidth="1"/>
+    <col min="15364" max="15617" width="9.140625" style="30"/>
+    <col min="15618" max="15618" width="11.42578125" style="30" customWidth="1"/>
+    <col min="15619" max="15619" width="135.28515625" style="30" customWidth="1"/>
+    <col min="15620" max="15873" width="9.140625" style="30"/>
+    <col min="15874" max="15874" width="11.42578125" style="30" customWidth="1"/>
+    <col min="15875" max="15875" width="135.28515625" style="30" customWidth="1"/>
+    <col min="15876" max="16129" width="9.140625" style="30"/>
+    <col min="16130" max="16130" width="11.42578125" style="30" customWidth="1"/>
+    <col min="16131" max="16131" width="135.28515625" style="30" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:16" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="31"/>
+      <c r="C2" s="32" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="145" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" s="146"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+    </row>
+    <row r="4" spans="2:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="147" t="s">
+        <v>171</v>
+      </c>
+      <c r="C4" s="148"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+    </row>
+    <row r="5" spans="2:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="149" t="s">
+        <v>175</v>
+      </c>
+      <c r="C5" s="150"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+    </row>
+    <row r="6" spans="2:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="149" t="s">
+        <v>176</v>
+      </c>
+      <c r="C6" s="150"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+    </row>
+    <row r="7" spans="2:16" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="139" t="s">
+        <v>182</v>
+      </c>
+      <c r="C7" s="140"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+    </row>
+    <row r="8" spans="2:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="143" t="s">
+        <v>177</v>
+      </c>
+      <c r="C8" s="144"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34" t="s">
+        <v>172</v>
+      </c>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="34"/>
+      <c r="P8" s="34"/>
+    </row>
+    <row r="9" spans="2:16" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="139" t="s">
+        <v>178</v>
+      </c>
+      <c r="C9" s="140"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="138"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+    </row>
+    <row r="10" spans="2:16" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="141" t="s">
+        <v>179</v>
+      </c>
+      <c r="C10" s="142"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="138"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="34"/>
+      <c r="N10" s="34"/>
+      <c r="O10" s="34"/>
+      <c r="P10" s="34"/>
+    </row>
+    <row r="11" spans="2:16" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="37"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="37"/>
+      <c r="P11" s="37"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="w9GpB+SV34kREgB38czeUPOwBm3xyzY97z5xQJ2yjRvNBFN2VfGo24b5PYxakhVGGejXLeIZs82eW7gIOiBXWw==" saltValue="By4fXxiR97jv5Hl6nH++rQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="9">
+    <mergeCell ref="D9:F10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+  </mergeCells>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:Q92"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="R33" sqref="R33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="2" customWidth="1"/>
+    <col min="4" max="5" width="11" style="2" customWidth="1"/>
+    <col min="6" max="6" width="2.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
+    <col min="9" max="10" width="11" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="15" style="1" customWidth="1"/>
+    <col min="13" max="15" width="11" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.42578125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="17.85546875" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="76"/>
+      <c r="C2" s="71" t="s">
+        <v>188</v>
+      </c>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="73"/>
+    </row>
+    <row r="3" spans="2:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="77"/>
+      <c r="C3" s="71" t="s">
+        <v>169</v>
+      </c>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="75"/>
+    </row>
+    <row r="4" spans="2:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="78"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="58" t="s">
+        <v>129</v>
+      </c>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="59"/>
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="60"/>
+    </row>
+    <row r="5" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="87" t="s">
+        <v>130</v>
+      </c>
+      <c r="C5" s="87"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+    </row>
+    <row r="6" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="87" t="s">
+        <v>125</v>
+      </c>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+    </row>
+    <row r="7" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="6"/>
+    </row>
+    <row r="8" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="101" t="s">
+        <v>126</v>
+      </c>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="103"/>
+      <c r="I8" s="90" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="91"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="48"/>
+    </row>
+    <row r="9" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="85"/>
+      <c r="D9" s="64" t="s">
+        <v>183</v>
+      </c>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="65"/>
+      <c r="I9" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="J9" s="83"/>
+      <c r="K9" s="49"/>
+      <c r="L9" s="49"/>
+      <c r="M9" s="49"/>
+      <c r="N9" s="49"/>
+      <c r="O9" s="49"/>
+      <c r="P9" s="49"/>
+      <c r="Q9" s="50"/>
+    </row>
+    <row r="10" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="85"/>
+      <c r="D10" s="64" t="s">
+        <v>184</v>
+      </c>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="65"/>
+      <c r="I10" s="82" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="83"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="51"/>
+      <c r="O10" s="51"/>
+      <c r="P10" s="51"/>
+      <c r="Q10" s="52"/>
+    </row>
+    <row r="11" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="85"/>
+      <c r="D11" s="64">
+        <v>2023</v>
+      </c>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="65"/>
+      <c r="I11" s="82" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11" s="83"/>
+      <c r="K11" s="51"/>
+      <c r="L11" s="51"/>
+      <c r="M11" s="51"/>
+      <c r="N11" s="51"/>
+      <c r="O11" s="51"/>
+      <c r="P11" s="51"/>
+      <c r="Q11" s="52"/>
+    </row>
+    <row r="12" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="85"/>
+      <c r="D12" s="64" t="s">
+        <v>185</v>
+      </c>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="65"/>
+      <c r="I12" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="108"/>
+      <c r="K12" s="53"/>
+      <c r="L12" s="53"/>
+      <c r="M12" s="53"/>
+      <c r="N12" s="53"/>
+      <c r="O12" s="53"/>
+      <c r="P12" s="53"/>
+      <c r="Q12" s="54"/>
+    </row>
+    <row r="13" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="85"/>
+      <c r="D13" s="64" t="s">
+        <v>186</v>
+      </c>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="65"/>
+      <c r="P13" s="8"/>
+    </row>
+    <row r="14" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="84" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="85"/>
+      <c r="D14" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="65"/>
+      <c r="P14" s="8"/>
+    </row>
+    <row r="15" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="63"/>
+      <c r="D15" s="69" t="s">
+        <v>174</v>
+      </c>
+      <c r="E15" s="69"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="70"/>
+    </row>
+    <row r="16" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+    </row>
+    <row r="17" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="67"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17" s="67"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="89"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="68"/>
+    </row>
+    <row r="18" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="63"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="52"/>
+      <c r="G18" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="63"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="52"/>
+      <c r="L18" s="62" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="63"/>
+      <c r="N18" s="51"/>
+      <c r="O18" s="52"/>
+    </row>
+    <row r="19" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="63"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="52"/>
+      <c r="G19" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="63"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="52"/>
+      <c r="L19" s="62" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="63"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="52"/>
+    </row>
+    <row r="20" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="63"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="52"/>
+      <c r="G20" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="63"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="52"/>
+      <c r="L20" s="62" t="s">
+        <v>165</v>
+      </c>
+      <c r="M20" s="63"/>
+      <c r="N20" s="51"/>
+      <c r="O20" s="52"/>
+    </row>
+    <row r="21" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="63"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="52"/>
+      <c r="G21" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="63"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="52"/>
+      <c r="L21" s="62" t="s">
+        <v>168</v>
+      </c>
+      <c r="M21" s="63"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="52"/>
+    </row>
+    <row r="22" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="63"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="G22" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="63"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="52"/>
+      <c r="L22" s="62" t="s">
+        <v>166</v>
+      </c>
+      <c r="M22" s="63"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="52"/>
+    </row>
+    <row r="23" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="63"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="52"/>
+      <c r="G23" s="62" t="s">
+        <v>74</v>
+      </c>
+      <c r="H23" s="63"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="52"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="52"/>
+    </row>
+    <row r="24" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="62" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="63"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="52"/>
+      <c r="G24" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="H24" s="63"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="52"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="63"/>
+      <c r="N24" s="51"/>
+      <c r="O24" s="52"/>
+    </row>
+    <row r="25" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="62" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="63"/>
+      <c r="D25" s="132"/>
+      <c r="E25" s="133"/>
+      <c r="G25" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="H25" s="63"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="52"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="51"/>
+      <c r="O25" s="52"/>
+    </row>
+    <row r="26" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="1"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="L26" s="9"/>
+      <c r="M26" s="9"/>
+      <c r="N26" s="9"/>
+    </row>
+    <row r="27" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="88"/>
+      <c r="D27" s="88"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="88"/>
+      <c r="G27" s="89"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="67"/>
+      <c r="L27" s="67"/>
+      <c r="M27" s="67"/>
+      <c r="N27" s="67"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="9"/>
+    </row>
+    <row r="28" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="104" t="s">
+        <v>17</v>
+      </c>
+      <c r="L28" s="67"/>
+      <c r="M28" s="67"/>
+      <c r="N28" s="67"/>
+      <c r="O28" s="68"/>
+      <c r="P28" s="9"/>
+    </row>
+    <row r="29" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="117"/>
+      <c r="E29" s="117"/>
+      <c r="F29" s="117"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="K29" s="105" t="s">
+        <v>40</v>
+      </c>
+      <c r="L29" s="106"/>
+      <c r="M29" s="106"/>
+      <c r="N29" s="106"/>
+      <c r="O29" s="107"/>
+      <c r="P29" s="9"/>
+    </row>
+    <row r="30" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="92" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="93"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="92" t="s">
+        <v>29</v>
+      </c>
+      <c r="L30" s="93"/>
+      <c r="M30" s="93"/>
+      <c r="N30" s="93"/>
+      <c r="O30" s="94"/>
+      <c r="P30" s="9"/>
+    </row>
+    <row r="31" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="94"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" s="92" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="94"/>
+      <c r="P31" s="9"/>
+    </row>
+    <row r="32" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="92" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="93"/>
+      <c r="E32" s="93"/>
+      <c r="F32" s="93"/>
+      <c r="G32" s="94"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="K32" s="92" t="s">
+        <v>27</v>
+      </c>
+      <c r="L32" s="93"/>
+      <c r="M32" s="93"/>
+      <c r="N32" s="93"/>
+      <c r="O32" s="94"/>
+      <c r="P32" s="9"/>
+    </row>
+    <row r="33" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="95" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="96"/>
+      <c r="E33" s="96"/>
+      <c r="F33" s="96"/>
+      <c r="G33" s="97"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="K33" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="L33" s="96"/>
+      <c r="M33" s="96"/>
+      <c r="N33" s="96"/>
+      <c r="O33" s="97"/>
+      <c r="P33" s="9"/>
+    </row>
+    <row r="34" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="1"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="9"/>
+      <c r="N34" s="9"/>
+    </row>
+    <row r="35" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="98" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="99"/>
+      <c r="D35" s="99"/>
+      <c r="E35" s="100"/>
+      <c r="G35" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="H35" s="67"/>
+      <c r="I35" s="67"/>
+      <c r="J35" s="68"/>
+      <c r="L35" s="98" t="s">
+        <v>41</v>
+      </c>
+      <c r="M35" s="99"/>
+      <c r="N35" s="99"/>
+      <c r="O35" s="100"/>
+    </row>
+    <row r="36" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="13">
+        <v>1</v>
+      </c>
+      <c r="C36" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="80"/>
+      <c r="E36" s="81"/>
+      <c r="G36" s="17">
+        <v>37</v>
+      </c>
+      <c r="H36" s="79" t="s">
+        <v>90</v>
+      </c>
+      <c r="I36" s="80"/>
+      <c r="J36" s="81"/>
+      <c r="L36" s="21">
+        <v>73</v>
+      </c>
+      <c r="M36" s="105" t="s">
+        <v>131</v>
+      </c>
+      <c r="N36" s="106"/>
+      <c r="O36" s="107"/>
+    </row>
+    <row r="37" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="17">
+        <v>2</v>
+      </c>
+      <c r="C37" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="80"/>
+      <c r="E37" s="81"/>
+      <c r="G37" s="17">
+        <v>38</v>
+      </c>
+      <c r="H37" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="I37" s="80"/>
+      <c r="J37" s="81"/>
+      <c r="L37" s="18">
+        <v>74</v>
+      </c>
+      <c r="M37" s="92" t="s">
+        <v>13</v>
+      </c>
+      <c r="N37" s="93"/>
+      <c r="O37" s="94"/>
+    </row>
+    <row r="38" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="17">
+        <v>3</v>
+      </c>
+      <c r="C38" s="79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="80"/>
+      <c r="E38" s="81"/>
+      <c r="G38" s="17">
+        <v>39</v>
+      </c>
+      <c r="H38" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="I38" s="80"/>
+      <c r="J38" s="81"/>
+      <c r="L38" s="18">
+        <v>75</v>
+      </c>
+      <c r="M38" s="92" t="s">
+        <v>132</v>
+      </c>
+      <c r="N38" s="93"/>
+      <c r="O38" s="94"/>
+    </row>
+    <row r="39" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="17">
+        <v>4</v>
+      </c>
+      <c r="C39" s="79" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" s="80"/>
+      <c r="E39" s="81"/>
+      <c r="G39" s="17">
+        <v>40</v>
+      </c>
+      <c r="H39" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="I39" s="80"/>
+      <c r="J39" s="81"/>
+      <c r="L39" s="18">
+        <v>76</v>
+      </c>
+      <c r="M39" s="92" t="s">
+        <v>133</v>
+      </c>
+      <c r="N39" s="93"/>
+      <c r="O39" s="94"/>
+    </row>
+    <row r="40" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="17">
+        <v>5</v>
+      </c>
+      <c r="C40" s="134" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" s="135"/>
+      <c r="E40" s="136"/>
+      <c r="G40" s="17">
+        <v>41</v>
+      </c>
+      <c r="H40" s="79" t="s">
+        <v>122</v>
+      </c>
+      <c r="I40" s="80"/>
+      <c r="J40" s="81"/>
+      <c r="L40" s="18">
+        <v>77</v>
+      </c>
+      <c r="M40" s="92" t="s">
+        <v>134</v>
+      </c>
+      <c r="N40" s="93"/>
+      <c r="O40" s="94"/>
+    </row>
+    <row r="41" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="17">
+        <v>6</v>
+      </c>
+      <c r="C41" s="79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41" s="80"/>
+      <c r="E41" s="81"/>
+      <c r="G41" s="17">
+        <v>42</v>
+      </c>
+      <c r="H41" s="79" t="s">
+        <v>123</v>
+      </c>
+      <c r="I41" s="80"/>
+      <c r="J41" s="81"/>
+      <c r="L41" s="18">
+        <v>78</v>
+      </c>
+      <c r="M41" s="92" t="s">
+        <v>135</v>
+      </c>
+      <c r="N41" s="93"/>
+      <c r="O41" s="94"/>
+    </row>
+    <row r="42" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="17">
+        <v>7</v>
+      </c>
+      <c r="C42" s="79" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="80"/>
+      <c r="E42" s="81"/>
+      <c r="G42" s="17">
+        <v>43</v>
+      </c>
+      <c r="H42" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="I42" s="80"/>
+      <c r="J42" s="81"/>
+      <c r="L42" s="18">
+        <v>79</v>
+      </c>
+      <c r="M42" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="N42" s="93"/>
+      <c r="O42" s="94"/>
+    </row>
+    <row r="43" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="17">
+        <v>8</v>
+      </c>
+      <c r="C43" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="D43" s="80"/>
+      <c r="E43" s="81"/>
+      <c r="G43" s="17">
+        <v>44</v>
+      </c>
+      <c r="H43" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="I43" s="80"/>
+      <c r="J43" s="81"/>
+      <c r="L43" s="18">
+        <v>80</v>
+      </c>
+      <c r="M43" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="N43" s="93"/>
+      <c r="O43" s="94"/>
+    </row>
+    <row r="44" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="17">
+        <v>9</v>
+      </c>
+      <c r="C44" s="79" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="80"/>
+      <c r="E44" s="81"/>
+      <c r="G44" s="17">
+        <v>45</v>
+      </c>
+      <c r="H44" s="79" t="s">
+        <v>101</v>
+      </c>
+      <c r="I44" s="80"/>
+      <c r="J44" s="81"/>
+      <c r="L44" s="18">
+        <v>81</v>
+      </c>
+      <c r="M44" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="N44" s="93"/>
+      <c r="O44" s="94"/>
+    </row>
+    <row r="45" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="17">
+        <v>10</v>
+      </c>
+      <c r="C45" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" s="80"/>
+      <c r="E45" s="81"/>
+      <c r="G45" s="17">
+        <v>46</v>
+      </c>
+      <c r="H45" s="79" t="s">
+        <v>96</v>
+      </c>
+      <c r="I45" s="80"/>
+      <c r="J45" s="81"/>
+      <c r="L45" s="18">
+        <v>82</v>
+      </c>
+      <c r="M45" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="N45" s="80"/>
+      <c r="O45" s="81"/>
+    </row>
+    <row r="46" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="17">
+        <v>11</v>
+      </c>
+      <c r="C46" s="79" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" s="80"/>
+      <c r="E46" s="81"/>
+      <c r="G46" s="17">
+        <v>47</v>
+      </c>
+      <c r="H46" s="79" t="s">
+        <v>116</v>
+      </c>
+      <c r="I46" s="80"/>
+      <c r="J46" s="81"/>
+      <c r="L46" s="18">
+        <v>83</v>
+      </c>
+      <c r="M46" s="79" t="s">
+        <v>140</v>
+      </c>
+      <c r="N46" s="80"/>
+      <c r="O46" s="81"/>
+    </row>
+    <row r="47" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="17">
+        <v>12</v>
+      </c>
+      <c r="C47" s="79" t="s">
+        <v>87</v>
+      </c>
+      <c r="D47" s="80"/>
+      <c r="E47" s="81"/>
+      <c r="G47" s="17">
+        <v>48</v>
+      </c>
+      <c r="H47" s="79" t="s">
+        <v>66</v>
+      </c>
+      <c r="I47" s="80"/>
+      <c r="J47" s="81"/>
+      <c r="L47" s="18">
+        <v>84</v>
+      </c>
+      <c r="M47" s="79" t="s">
+        <v>141</v>
+      </c>
+      <c r="N47" s="80"/>
+      <c r="O47" s="81"/>
+    </row>
+    <row r="48" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="17">
+        <v>13</v>
+      </c>
+      <c r="C48" s="79" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="80"/>
+      <c r="E48" s="81"/>
+      <c r="G48" s="17">
+        <v>49</v>
+      </c>
+      <c r="H48" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="I48" s="80"/>
+      <c r="J48" s="81"/>
+      <c r="L48" s="18">
+        <v>85</v>
+      </c>
+      <c r="M48" s="79" t="s">
+        <v>142</v>
+      </c>
+      <c r="N48" s="80"/>
+      <c r="O48" s="81"/>
+    </row>
+    <row r="49" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="17">
+        <v>14</v>
+      </c>
+      <c r="C49" s="79" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="80"/>
+      <c r="E49" s="81"/>
+      <c r="G49" s="17">
+        <v>50</v>
+      </c>
+      <c r="H49" s="79" t="s">
+        <v>110</v>
+      </c>
+      <c r="I49" s="80"/>
+      <c r="J49" s="81"/>
+      <c r="L49" s="18">
+        <v>86</v>
+      </c>
+      <c r="M49" s="79" t="s">
+        <v>143</v>
+      </c>
+      <c r="N49" s="80"/>
+      <c r="O49" s="81"/>
+    </row>
+    <row r="50" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="17">
+        <v>15</v>
+      </c>
+      <c r="C50" s="79" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" s="80"/>
+      <c r="E50" s="81"/>
+      <c r="G50" s="17">
+        <v>51</v>
+      </c>
+      <c r="H50" s="79" t="s">
+        <v>120</v>
+      </c>
+      <c r="I50" s="80"/>
+      <c r="J50" s="81"/>
+      <c r="L50" s="18">
+        <v>87</v>
+      </c>
+      <c r="M50" s="79" t="s">
+        <v>144</v>
+      </c>
+      <c r="N50" s="80"/>
+      <c r="O50" s="81"/>
+    </row>
+    <row r="51" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="17">
+        <v>16</v>
+      </c>
+      <c r="C51" s="79" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" s="80"/>
+      <c r="E51" s="81"/>
+      <c r="G51" s="17">
+        <v>52</v>
+      </c>
+      <c r="H51" s="79" t="s">
+        <v>51</v>
+      </c>
+      <c r="I51" s="80"/>
+      <c r="J51" s="81"/>
+      <c r="L51" s="18">
+        <v>88</v>
+      </c>
+      <c r="M51" s="79" t="s">
+        <v>145</v>
+      </c>
+      <c r="N51" s="80"/>
+      <c r="O51" s="81"/>
+    </row>
+    <row r="52" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="17">
+        <v>17</v>
+      </c>
+      <c r="C52" s="79" t="s">
+        <v>83</v>
+      </c>
+      <c r="D52" s="80"/>
+      <c r="E52" s="81"/>
+      <c r="G52" s="17">
+        <v>53</v>
+      </c>
+      <c r="H52" s="79" t="s">
+        <v>97</v>
+      </c>
+      <c r="I52" s="80"/>
+      <c r="J52" s="81"/>
+      <c r="L52" s="18">
+        <v>89</v>
+      </c>
+      <c r="M52" s="79" t="s">
+        <v>146</v>
+      </c>
+      <c r="N52" s="80"/>
+      <c r="O52" s="81"/>
+    </row>
+    <row r="53" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="17">
+        <v>18</v>
+      </c>
+      <c r="C53" s="79" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="80"/>
+      <c r="E53" s="81"/>
+      <c r="G53" s="17">
+        <v>54</v>
+      </c>
+      <c r="H53" s="79" t="s">
+        <v>105</v>
+      </c>
+      <c r="I53" s="80"/>
+      <c r="J53" s="81"/>
+      <c r="L53" s="18">
+        <v>90</v>
+      </c>
+      <c r="M53" s="79" t="s">
+        <v>147</v>
+      </c>
+      <c r="N53" s="80"/>
+      <c r="O53" s="81"/>
+    </row>
+    <row r="54" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="17">
+        <v>19</v>
+      </c>
+      <c r="C54" s="79" t="s">
+        <v>89</v>
+      </c>
+      <c r="D54" s="80"/>
+      <c r="E54" s="81"/>
+      <c r="G54" s="17">
+        <v>55</v>
+      </c>
+      <c r="H54" s="79" t="s">
+        <v>117</v>
+      </c>
+      <c r="I54" s="80"/>
+      <c r="J54" s="81"/>
+      <c r="L54" s="18">
+        <v>91</v>
+      </c>
+      <c r="M54" s="79" t="s">
+        <v>148</v>
+      </c>
+      <c r="N54" s="80"/>
+      <c r="O54" s="81"/>
+    </row>
+    <row r="55" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="17">
+        <v>20</v>
+      </c>
+      <c r="C55" s="79" t="s">
+        <v>118</v>
+      </c>
+      <c r="D55" s="80"/>
+      <c r="E55" s="81"/>
+      <c r="G55" s="17">
+        <v>56</v>
+      </c>
+      <c r="H55" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="I55" s="80"/>
+      <c r="J55" s="81"/>
+      <c r="L55" s="18">
+        <v>92</v>
+      </c>
+      <c r="M55" s="79" t="s">
+        <v>149</v>
+      </c>
+      <c r="N55" s="80"/>
+      <c r="O55" s="81"/>
+    </row>
+    <row r="56" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="17">
+        <v>21</v>
+      </c>
+      <c r="C56" s="79" t="s">
+        <v>108</v>
+      </c>
+      <c r="D56" s="80"/>
+      <c r="E56" s="81"/>
+      <c r="G56" s="17">
+        <v>57</v>
+      </c>
+      <c r="H56" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="I56" s="80"/>
+      <c r="J56" s="81"/>
+      <c r="L56" s="18">
+        <v>93</v>
+      </c>
+      <c r="M56" s="79" t="s">
+        <v>150</v>
+      </c>
+      <c r="N56" s="80"/>
+      <c r="O56" s="81"/>
+    </row>
+    <row r="57" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="17">
+        <v>22</v>
+      </c>
+      <c r="C57" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="80"/>
+      <c r="E57" s="81"/>
+      <c r="G57" s="17">
+        <v>58</v>
+      </c>
+      <c r="H57" s="79" t="s">
+        <v>98</v>
+      </c>
+      <c r="I57" s="80"/>
+      <c r="J57" s="81"/>
+      <c r="L57" s="18">
+        <v>94</v>
+      </c>
+      <c r="M57" s="79" t="s">
+        <v>151</v>
+      </c>
+      <c r="N57" s="80"/>
+      <c r="O57" s="81"/>
+    </row>
+    <row r="58" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="17">
+        <v>23</v>
+      </c>
+      <c r="C58" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="D58" s="80"/>
+      <c r="E58" s="81"/>
+      <c r="G58" s="17">
+        <v>59</v>
+      </c>
+      <c r="H58" s="79" t="s">
+        <v>111</v>
+      </c>
+      <c r="I58" s="80"/>
+      <c r="J58" s="81"/>
+      <c r="L58" s="18">
+        <v>95</v>
+      </c>
+      <c r="M58" s="79" t="s">
+        <v>152</v>
+      </c>
+      <c r="N58" s="80"/>
+      <c r="O58" s="81"/>
+    </row>
+    <row r="59" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="17">
+        <v>24</v>
+      </c>
+      <c r="C59" s="79" t="s">
+        <v>114</v>
+      </c>
+      <c r="D59" s="80"/>
+      <c r="E59" s="81"/>
+      <c r="G59" s="17">
+        <v>60</v>
+      </c>
+      <c r="H59" s="79" t="s">
+        <v>121</v>
+      </c>
+      <c r="I59" s="80"/>
+      <c r="J59" s="81"/>
+      <c r="L59" s="18">
+        <v>96</v>
+      </c>
+      <c r="M59" s="79" t="s">
+        <v>153</v>
+      </c>
+      <c r="N59" s="80"/>
+      <c r="O59" s="81"/>
+    </row>
+    <row r="60" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="17">
+        <v>25</v>
+      </c>
+      <c r="C60" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="D60" s="80"/>
+      <c r="E60" s="81"/>
+      <c r="G60" s="17">
+        <v>61</v>
+      </c>
+      <c r="H60" s="79" t="s">
+        <v>99</v>
+      </c>
+      <c r="I60" s="80"/>
+      <c r="J60" s="81"/>
+      <c r="L60" s="18">
+        <v>97</v>
+      </c>
+      <c r="M60" s="79" t="s">
+        <v>154</v>
+      </c>
+      <c r="N60" s="80"/>
+      <c r="O60" s="81"/>
+    </row>
+    <row r="61" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="17">
+        <v>26</v>
+      </c>
+      <c r="C61" s="79" t="s">
+        <v>104</v>
+      </c>
+      <c r="D61" s="80"/>
+      <c r="E61" s="81"/>
+      <c r="G61" s="17">
+        <v>62</v>
+      </c>
+      <c r="H61" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="I61" s="80"/>
+      <c r="J61" s="81"/>
+      <c r="L61" s="18">
+        <v>98</v>
+      </c>
+      <c r="M61" s="79" t="s">
+        <v>155</v>
+      </c>
+      <c r="N61" s="80"/>
+      <c r="O61" s="81"/>
+    </row>
+    <row r="62" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="17">
+        <v>27</v>
+      </c>
+      <c r="C62" s="79" t="s">
+        <v>84</v>
+      </c>
+      <c r="D62" s="80"/>
+      <c r="E62" s="81"/>
+      <c r="G62" s="17">
+        <v>63</v>
+      </c>
+      <c r="H62" s="79" t="s">
+        <v>103</v>
+      </c>
+      <c r="I62" s="80"/>
+      <c r="J62" s="81"/>
+      <c r="L62" s="18">
+        <v>99</v>
+      </c>
+      <c r="M62" s="79" t="s">
+        <v>156</v>
+      </c>
+      <c r="N62" s="80"/>
+      <c r="O62" s="81"/>
+    </row>
+    <row r="63" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="17">
+        <v>28</v>
+      </c>
+      <c r="C63" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D63" s="80"/>
+      <c r="E63" s="81"/>
+      <c r="G63" s="17">
+        <v>64</v>
+      </c>
+      <c r="H63" s="79" t="s">
+        <v>106</v>
+      </c>
+      <c r="I63" s="80"/>
+      <c r="J63" s="81"/>
+      <c r="L63" s="18">
+        <v>100</v>
+      </c>
+      <c r="M63" s="79" t="s">
+        <v>157</v>
+      </c>
+      <c r="N63" s="80"/>
+      <c r="O63" s="81"/>
+    </row>
+    <row r="64" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="17">
+        <v>29</v>
+      </c>
+      <c r="C64" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="D64" s="80"/>
+      <c r="E64" s="81"/>
+      <c r="G64" s="17">
+        <v>65</v>
+      </c>
+      <c r="H64" s="79" t="s">
+        <v>107</v>
+      </c>
+      <c r="I64" s="80"/>
+      <c r="J64" s="81"/>
+      <c r="L64" s="18">
+        <v>101</v>
+      </c>
+      <c r="M64" s="79" t="s">
+        <v>158</v>
+      </c>
+      <c r="N64" s="80"/>
+      <c r="O64" s="81"/>
+    </row>
+    <row r="65" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="17">
+        <v>30</v>
+      </c>
+      <c r="C65" s="79" t="s">
+        <v>109</v>
+      </c>
+      <c r="D65" s="80"/>
+      <c r="E65" s="81"/>
+      <c r="G65" s="17">
+        <v>66</v>
+      </c>
+      <c r="H65" s="79" t="s">
+        <v>50</v>
+      </c>
+      <c r="I65" s="80"/>
+      <c r="J65" s="81"/>
+      <c r="L65" s="18">
+        <v>102</v>
+      </c>
+      <c r="M65" s="79" t="s">
+        <v>159</v>
+      </c>
+      <c r="N65" s="80"/>
+      <c r="O65" s="81"/>
+    </row>
+    <row r="66" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="17">
+        <v>31</v>
+      </c>
+      <c r="C66" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="D66" s="80"/>
+      <c r="E66" s="81"/>
+      <c r="G66" s="17">
+        <v>67</v>
+      </c>
+      <c r="H66" s="79" t="s">
+        <v>58</v>
+      </c>
+      <c r="I66" s="80"/>
+      <c r="J66" s="81"/>
+      <c r="L66" s="18">
+        <v>103</v>
+      </c>
+      <c r="M66" s="79" t="s">
+        <v>160</v>
+      </c>
+      <c r="N66" s="80"/>
+      <c r="O66" s="81"/>
+    </row>
+    <row r="67" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="17">
+        <v>32</v>
+      </c>
+      <c r="C67" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="D67" s="80"/>
+      <c r="E67" s="81"/>
+      <c r="G67" s="17">
+        <v>68</v>
+      </c>
+      <c r="H67" s="79" t="s">
+        <v>67</v>
+      </c>
+      <c r="I67" s="80"/>
+      <c r="J67" s="81"/>
+      <c r="L67" s="18">
+        <v>104</v>
+      </c>
+      <c r="M67" s="79" t="s">
+        <v>161</v>
+      </c>
+      <c r="N67" s="80"/>
+      <c r="O67" s="81"/>
+    </row>
+    <row r="68" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="17">
+        <v>33</v>
+      </c>
+      <c r="C68" s="79" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="80"/>
+      <c r="E68" s="81"/>
+      <c r="G68" s="17">
+        <v>69</v>
+      </c>
+      <c r="H68" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="I68" s="80"/>
+      <c r="J68" s="81"/>
+      <c r="L68" s="18">
+        <v>105</v>
+      </c>
+      <c r="M68" s="79" t="s">
+        <v>162</v>
+      </c>
+      <c r="N68" s="80"/>
+      <c r="O68" s="81"/>
+    </row>
+    <row r="69" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="17">
+        <v>34</v>
+      </c>
+      <c r="C69" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="D69" s="80"/>
+      <c r="E69" s="81"/>
+      <c r="G69" s="17">
+        <v>70</v>
+      </c>
+      <c r="H69" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="I69" s="80"/>
+      <c r="J69" s="81"/>
+      <c r="L69" s="18">
+        <v>106</v>
+      </c>
+      <c r="M69" s="79" t="s">
+        <v>163</v>
+      </c>
+      <c r="N69" s="80"/>
+      <c r="O69" s="81"/>
+    </row>
+    <row r="70" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="17">
+        <v>35</v>
+      </c>
+      <c r="C70" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="D70" s="80"/>
+      <c r="E70" s="81"/>
+      <c r="G70" s="17">
+        <v>71</v>
+      </c>
+      <c r="H70" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="I70" s="80"/>
+      <c r="J70" s="81"/>
+      <c r="L70" s="18">
+        <v>107</v>
+      </c>
+      <c r="M70" s="79" t="s">
+        <v>164</v>
+      </c>
+      <c r="N70" s="80"/>
+      <c r="O70" s="81"/>
+    </row>
+    <row r="71" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="20">
+        <v>36</v>
+      </c>
+      <c r="C71" s="109" t="s">
+        <v>55</v>
+      </c>
+      <c r="D71" s="110"/>
+      <c r="E71" s="111"/>
+      <c r="G71" s="20">
+        <v>72</v>
+      </c>
+      <c r="H71" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="I71" s="110"/>
+      <c r="J71" s="111"/>
+      <c r="L71" s="22">
+        <v>108</v>
+      </c>
+      <c r="M71" s="113" t="s">
+        <v>167</v>
+      </c>
+      <c r="N71" s="114"/>
+      <c r="O71" s="115"/>
+    </row>
+    <row r="72" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="1"/>
+      <c r="C72" s="112"/>
+      <c r="D72" s="112"/>
+      <c r="E72" s="112"/>
+      <c r="G72" s="9"/>
+      <c r="H72" s="9"/>
+      <c r="I72" s="9"/>
+      <c r="L72" s="9"/>
+      <c r="M72" s="9"/>
+      <c r="N72" s="9"/>
+    </row>
+    <row r="73" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="131" t="s">
+        <v>124</v>
+      </c>
+      <c r="C73" s="88"/>
+      <c r="D73" s="88"/>
+      <c r="E73" s="88"/>
+      <c r="F73" s="67"/>
+      <c r="G73" s="88"/>
+      <c r="H73" s="88"/>
+      <c r="I73" s="88"/>
+      <c r="J73" s="88"/>
+      <c r="K73" s="67"/>
+      <c r="L73" s="88"/>
+      <c r="M73" s="88"/>
+      <c r="N73" s="88"/>
+      <c r="O73" s="89"/>
+    </row>
+    <row r="74" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="29"/>
+      <c r="C74" s="29"/>
+      <c r="D74" s="29"/>
+      <c r="E74" s="29"/>
+      <c r="F74" s="23"/>
+      <c r="G74" s="29"/>
+      <c r="H74" s="29"/>
+      <c r="I74" s="29"/>
+      <c r="J74" s="29"/>
+      <c r="L74" s="29"/>
+      <c r="M74" s="29"/>
+      <c r="N74" s="29"/>
+      <c r="O74" s="29"/>
+    </row>
+    <row r="75" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="29"/>
+      <c r="C75" s="29"/>
+      <c r="D75" s="29"/>
+      <c r="E75" s="29"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="29"/>
+      <c r="H75" s="29"/>
+      <c r="I75" s="29"/>
+      <c r="J75" s="29"/>
+      <c r="L75" s="29"/>
+      <c r="M75" s="29"/>
+      <c r="N75" s="29"/>
+      <c r="O75" s="29"/>
+    </row>
+    <row r="76" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="29"/>
+      <c r="C76" s="29"/>
+      <c r="D76" s="29"/>
+      <c r="E76" s="29"/>
+      <c r="F76" s="23"/>
+      <c r="G76" s="29"/>
+      <c r="H76" s="29"/>
+      <c r="I76" s="29"/>
+      <c r="J76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="29"/>
+      <c r="N76" s="29"/>
+      <c r="O76" s="29"/>
+    </row>
+    <row r="77" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="29"/>
+      <c r="C77" s="29"/>
+      <c r="D77" s="29"/>
+      <c r="E77" s="29"/>
+      <c r="F77" s="23"/>
+      <c r="G77" s="29"/>
+      <c r="H77" s="29"/>
+      <c r="I77" s="29"/>
+      <c r="J77" s="29"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="29"/>
+      <c r="N77" s="29"/>
+      <c r="O77" s="29"/>
+    </row>
+    <row r="78" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="24"/>
+      <c r="G78" s="29"/>
+      <c r="H78" s="29"/>
+      <c r="I78" s="29"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="25"/>
+      <c r="L78" s="29"/>
+      <c r="M78" s="29"/>
+      <c r="N78" s="29"/>
+      <c r="O78" s="29"/>
+    </row>
+    <row r="79" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="26"/>
+      <c r="C79" s="26"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="26"/>
+      <c r="F79" s="26"/>
+      <c r="G79" s="26"/>
+      <c r="J79" s="28"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="26"/>
+      <c r="M79" s="26"/>
+      <c r="N79" s="26"/>
+      <c r="O79" s="26"/>
+    </row>
+    <row r="80" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="38" t="s">
+        <v>180</v>
+      </c>
+      <c r="C80" s="39"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="39"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="39"/>
+      <c r="N80" s="39"/>
+      <c r="O80" s="40"/>
+    </row>
+    <row r="81" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B81" s="41"/>
+      <c r="C81" s="42"/>
+      <c r="D81" s="42"/>
+      <c r="E81" s="42"/>
+      <c r="F81" s="42"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="42"/>
+      <c r="I81" s="42"/>
+      <c r="J81" s="42"/>
+      <c r="K81" s="42"/>
+      <c r="L81" s="42"/>
+      <c r="M81" s="42"/>
+      <c r="N81" s="42"/>
+      <c r="O81" s="43"/>
+    </row>
+    <row r="82" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="C82" s="42"/>
+      <c r="D82" s="42"/>
+      <c r="E82" s="42"/>
+      <c r="F82" s="42"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="42"/>
+      <c r="I82" s="42"/>
+      <c r="J82" s="42"/>
+      <c r="K82" s="42"/>
+      <c r="L82" s="42"/>
+      <c r="M82" s="42"/>
+      <c r="N82" s="42"/>
+      <c r="O82" s="43"/>
+    </row>
+    <row r="83" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="44"/>
+      <c r="C83" s="45"/>
+      <c r="D83" s="45"/>
+      <c r="E83" s="45"/>
+      <c r="F83" s="45"/>
+      <c r="G83" s="45"/>
+      <c r="H83" s="45"/>
+      <c r="I83" s="45"/>
+      <c r="J83" s="45"/>
+      <c r="K83" s="45"/>
+      <c r="L83" s="45"/>
+      <c r="M83" s="45"/>
+      <c r="N83" s="45"/>
+      <c r="O83" s="46"/>
+    </row>
+    <row r="84" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="119" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="120"/>
+      <c r="D84" s="120"/>
+      <c r="E84" s="120"/>
+      <c r="F84" s="120"/>
+      <c r="G84" s="120"/>
+      <c r="H84" s="120"/>
+      <c r="I84" s="120"/>
+      <c r="J84" s="120"/>
+      <c r="K84" s="120"/>
+      <c r="L84" s="120"/>
+      <c r="M84" s="120"/>
+      <c r="N84" s="120"/>
+      <c r="O84" s="121"/>
+    </row>
+    <row r="85" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B85" s="122"/>
+      <c r="C85" s="123"/>
+      <c r="D85" s="123"/>
+      <c r="E85" s="123"/>
+      <c r="F85" s="123"/>
+      <c r="G85" s="123"/>
+      <c r="H85" s="123"/>
+      <c r="I85" s="123"/>
+      <c r="J85" s="123"/>
+      <c r="K85" s="123"/>
+      <c r="L85" s="123"/>
+      <c r="M85" s="123"/>
+      <c r="N85" s="123"/>
+      <c r="O85" s="124"/>
+    </row>
+    <row r="86" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B86" s="125"/>
+      <c r="C86" s="126"/>
+      <c r="D86" s="126"/>
+      <c r="E86" s="126"/>
+      <c r="F86" s="126"/>
+      <c r="G86" s="126"/>
+      <c r="H86" s="126"/>
+      <c r="I86" s="126"/>
+      <c r="J86" s="126"/>
+      <c r="K86" s="126"/>
+      <c r="L86" s="126"/>
+      <c r="M86" s="126"/>
+      <c r="N86" s="126"/>
+      <c r="O86" s="127"/>
+    </row>
+    <row r="87" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B87" s="125"/>
+      <c r="C87" s="126"/>
+      <c r="D87" s="126"/>
+      <c r="E87" s="126"/>
+      <c r="F87" s="126"/>
+      <c r="G87" s="126"/>
+      <c r="H87" s="126"/>
+      <c r="I87" s="126"/>
+      <c r="J87" s="126"/>
+      <c r="K87" s="126"/>
+      <c r="L87" s="126"/>
+      <c r="M87" s="126"/>
+      <c r="N87" s="126"/>
+      <c r="O87" s="127"/>
+    </row>
+    <row r="88" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B88" s="125"/>
+      <c r="C88" s="126"/>
+      <c r="D88" s="126"/>
+      <c r="E88" s="126"/>
+      <c r="F88" s="126"/>
+      <c r="G88" s="126"/>
+      <c r="H88" s="126"/>
+      <c r="I88" s="126"/>
+      <c r="J88" s="126"/>
+      <c r="K88" s="126"/>
+      <c r="L88" s="126"/>
+      <c r="M88" s="126"/>
+      <c r="N88" s="126"/>
+      <c r="O88" s="127"/>
+    </row>
+    <row r="89" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B89" s="125"/>
+      <c r="C89" s="126"/>
+      <c r="D89" s="126"/>
+      <c r="E89" s="126"/>
+      <c r="F89" s="126"/>
+      <c r="G89" s="126"/>
+      <c r="H89" s="126"/>
+      <c r="I89" s="126"/>
+      <c r="J89" s="126"/>
+      <c r="K89" s="126"/>
+      <c r="L89" s="126"/>
+      <c r="M89" s="126"/>
+      <c r="N89" s="126"/>
+      <c r="O89" s="127"/>
+    </row>
+    <row r="90" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B90" s="125"/>
+      <c r="C90" s="126"/>
+      <c r="D90" s="126"/>
+      <c r="E90" s="126"/>
+      <c r="F90" s="126"/>
+      <c r="G90" s="126"/>
+      <c r="H90" s="126"/>
+      <c r="I90" s="126"/>
+      <c r="J90" s="126"/>
+      <c r="K90" s="126"/>
+      <c r="L90" s="126"/>
+      <c r="M90" s="126"/>
+      <c r="N90" s="126"/>
+      <c r="O90" s="127"/>
+    </row>
+    <row r="91" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="128"/>
+      <c r="C91" s="129"/>
+      <c r="D91" s="129"/>
+      <c r="E91" s="129"/>
+      <c r="F91" s="129"/>
+      <c r="G91" s="129"/>
+      <c r="H91" s="129"/>
+      <c r="I91" s="129"/>
+      <c r="J91" s="129"/>
+      <c r="K91" s="129"/>
+      <c r="L91" s="129"/>
+      <c r="M91" s="129"/>
+      <c r="N91" s="129"/>
+      <c r="O91" s="130"/>
+    </row>
+    <row r="92" spans="2:15" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B92" s="86" t="s">
+        <v>127</v>
+      </c>
+      <c r="C92" s="86"/>
+      <c r="D92" s="86"/>
+      <c r="E92" s="86"/>
+      <c r="F92" s="86"/>
+      <c r="G92" s="86"/>
+      <c r="H92" s="86"/>
+      <c r="I92" s="86"/>
+      <c r="J92" s="86"/>
+      <c r="K92" s="86"/>
+      <c r="L92" s="86"/>
+      <c r="M92" s="86"/>
+      <c r="N92" s="86"/>
+      <c r="O92" s="86"/>
+    </row>
+  </sheetData>
+  <mergeCells count="218">
+    <mergeCell ref="B84:O84"/>
+    <mergeCell ref="B85:O91"/>
+    <mergeCell ref="B73:O73"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="M39:O39"/>
+    <mergeCell ref="K30:O30"/>
+    <mergeCell ref="K31:O31"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="J27:O27"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="H40:J40"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="H39:J39"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="M37:O37"/>
+    <mergeCell ref="M36:O36"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="H38:J38"/>
+    <mergeCell ref="M42:O42"/>
+    <mergeCell ref="M40:O40"/>
+    <mergeCell ref="H46:J46"/>
+    <mergeCell ref="H43:J43"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="H44:J44"/>
+    <mergeCell ref="H45:J45"/>
+    <mergeCell ref="M46:O46"/>
+    <mergeCell ref="M45:O45"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="H71:J71"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="M64:O64"/>
+    <mergeCell ref="M66:O66"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="M71:O71"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="M65:O65"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="H63:J63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="H65:J65"/>
+    <mergeCell ref="H66:J66"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="M62:O62"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="M59:O59"/>
+    <mergeCell ref="M57:O57"/>
+    <mergeCell ref="M60:O60"/>
+    <mergeCell ref="M61:O61"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="H51:J51"/>
+    <mergeCell ref="H50:J50"/>
+    <mergeCell ref="H55:J55"/>
+    <mergeCell ref="H62:J62"/>
+    <mergeCell ref="H57:J57"/>
+    <mergeCell ref="H58:J58"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="H61:J61"/>
+    <mergeCell ref="H60:J60"/>
+    <mergeCell ref="H56:J56"/>
+    <mergeCell ref="H52:J52"/>
+    <mergeCell ref="H53:J53"/>
+    <mergeCell ref="H54:J54"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="H47:J47"/>
+    <mergeCell ref="H42:J42"/>
+    <mergeCell ref="H49:J49"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K28:O28"/>
+    <mergeCell ref="K29:O29"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="B92:O92"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="M44:O44"/>
+    <mergeCell ref="M41:O41"/>
+    <mergeCell ref="M43:O43"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="K33:O33"/>
+    <mergeCell ref="K32:O32"/>
+    <mergeCell ref="L35:O35"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="C2:O2"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="P2:Q3"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="M49:O49"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="M52:O52"/>
+    <mergeCell ref="M47:O47"/>
+    <mergeCell ref="M63:O63"/>
+    <mergeCell ref="M53:O53"/>
+    <mergeCell ref="M58:O58"/>
+    <mergeCell ref="M48:O48"/>
+    <mergeCell ref="M55:O55"/>
+    <mergeCell ref="M56:O56"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="B80:O81"/>
+    <mergeCell ref="B82:O83"/>
+    <mergeCell ref="K8:Q8"/>
+    <mergeCell ref="K9:Q9"/>
+    <mergeCell ref="K10:Q10"/>
+    <mergeCell ref="K11:Q11"/>
+    <mergeCell ref="K12:Q12"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="I4:Q4"/>
+    <mergeCell ref="D5:Q5"/>
+    <mergeCell ref="H6:Q6"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="L17:O17"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="D14:G14"/>
+    <mergeCell ref="D15:G15"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <conditionalFormatting sqref="D18:E18">
+    <cfRule type="cellIs" dxfId="11" priority="19" operator="equal">
+      <formula>"OK"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="10" priority="20" stopIfTrue="1" operator="equal">
+      <formula>"AU"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:E25">
+    <cfRule type="cellIs" dxfId="9" priority="22" operator="equal">
+      <formula>"AU"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="8" priority="24" operator="equal">
+      <formula>"OK"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I18:J18">
+    <cfRule type="cellIs" dxfId="7" priority="17" operator="equal">
+      <formula>"OK"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="6" priority="18" stopIfTrue="1" operator="equal">
+      <formula>"AU"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I19:J25">
+    <cfRule type="cellIs" dxfId="5" priority="21" operator="equal">
+      <formula>"AU"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="4" priority="23" operator="equal">
+      <formula>"OK"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N18:O22">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>"AU"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
+      <formula>"OK"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N23:O25">
+    <cfRule type="cellIs" dxfId="1" priority="9" operator="equal">
+      <formula>"OK"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="10" stopIfTrue="1" operator="equal">
+      <formula>"AU"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations xWindow="398" yWindow="640" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Atenção!" error="Selecione uma das opções disponível." promptTitle="Confirmação dos componentes." sqref="I18:J25 D18:E25 N18:O25" xr:uid="{AE958048-E96E-411C-90D8-65E37DBF6427}">
+      <formula1>"OK, AU"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="63" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1047" r:id="rId4" name="Check Box 23">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>79</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>304800</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1048" r:id="rId5" name="Check Box 24">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1064" r:id="rId6" name="Check Box 40">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>247650</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>733425</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1067" r:id="rId7" name="Check Box 43">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>552450</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>266700</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{725ca717-11da-4935-b601-f527b9741f2e}" enabled="1" method="Privileged" siteId="{d852d5cd-724c-4128-8812-ffa5db3f8507}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Planilhas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Instruções aos Participantes</vt:lpstr>
+      <vt:lpstr>Checklist</vt:lpstr>
+      <vt:lpstr>Checklist!Area_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>POWERTRAIN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>POWERTRAIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>