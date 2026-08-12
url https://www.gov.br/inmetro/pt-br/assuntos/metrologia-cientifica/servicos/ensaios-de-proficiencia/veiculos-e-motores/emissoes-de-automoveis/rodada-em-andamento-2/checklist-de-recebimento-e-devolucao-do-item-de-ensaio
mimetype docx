--- v1 (2026-04-22)
+++ v2 (2026-08-12)
@@ -11,60 +11,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\xfile01s\GT-PEP\Dimci-257X\Ensaios de Proficiência\PEP\Emissões de Automóveis\15ª rodada\Formulário de checklist de recebimento e devolução\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88F416C5-A2AF-4A87-AADF-04C1DF9BB8FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1EBD907-328A-4619-B77D-5AE9325B7EEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="cgrhoL5nIGRrFEPvxzasQHSCxNAmX47O75Xk2PuP5Y1ctx74x3npFMbYB6uLhyDtTu1VmK/iMVJ9+HYTG9Ug+Q==" workbookSaltValue="DNHl1vhIh044ZnGzif1EGg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruções aos Participantes" sheetId="7" r:id="rId1"/>
     <sheet name="Checklist" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Checklist!$A$2:$P$84</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="189">
@@ -1725,388 +1725,388 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="47" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="10" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="10" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...238 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{2C7F8699-85E4-4592-B76B-39149FBDE72B}"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF00B050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -2211,51 +2211,51 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-automoveis/rodada-em-andamento-2/formulario-de-envio-de-resultados" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/inmetro/pt-br/assuntos/metrologia-cientifica/servicos/ensaios-de-proficiencia/veiculos-e-motores/emissoes-de-automoveis/rodada-em-andamento-2/envio-do-checklist-de-recebimento-e-devolucao-do-item-de-ensaio" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>8075083</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>221424</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>52648</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>759493</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
@@ -2425,51 +2425,51 @@
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" b="1" kern="1200" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Data</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="EE0000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>10/04/2026</a:t>
+            <a:t>20/07/2026</a:t>
           </a:r>
           <a:endParaRPr lang="pt-BR" sz="1100" kern="1200">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1492250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>444500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>6466417</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>761999</xdr:rowOff>
@@ -3517,57 +3517,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{553F34B9-8BC5-4BDF-A607-F5BA52CC9685}">
-  <sheetPr>
+  <sheetPr codeName="Planilha1">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="B1:P11"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="30" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="30" customWidth="1"/>
     <col min="3" max="3" width="138" style="30" customWidth="1"/>
     <col min="4" max="4" width="34.28515625" style="30" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="30"/>
     <col min="10" max="10" width="57.42578125" style="30" customWidth="1"/>
     <col min="11" max="257" width="9.140625" style="30"/>
     <col min="258" max="258" width="11.42578125" style="30" customWidth="1"/>
     <col min="259" max="259" width="135.28515625" style="30" customWidth="1"/>
     <col min="260" max="513" width="9.140625" style="30"/>
     <col min="514" max="514" width="11.42578125" style="30" customWidth="1"/>
     <col min="515" max="515" width="135.28515625" style="30" customWidth="1"/>
     <col min="516" max="769" width="9.140625" style="30"/>
     <col min="770" max="770" width="11.42578125" style="30" customWidth="1"/>
     <col min="771" max="771" width="135.28515625" style="30" customWidth="1"/>
     <col min="772" max="1025" width="9.140625" style="30"/>
     <col min="1026" max="1026" width="11.42578125" style="30" customWidth="1"/>
     <col min="1027" max="1027" width="135.28515625" style="30" customWidth="1"/>
     <col min="1028" max="1281" width="9.140625" style="30"/>
     <col min="1282" max="1282" width="11.42578125" style="30" customWidth="1"/>
     <col min="1283" max="1283" width="135.28515625" style="30" customWidth="1"/>
@@ -3734,1898 +3734,1898 @@
     <col min="15106" max="15106" width="11.42578125" style="30" customWidth="1"/>
     <col min="15107" max="15107" width="135.28515625" style="30" customWidth="1"/>
     <col min="15108" max="15361" width="9.140625" style="30"/>
     <col min="15362" max="15362" width="11.42578125" style="30" customWidth="1"/>
     <col min="15363" max="15363" width="135.28515625" style="30" customWidth="1"/>
     <col min="15364" max="15617" width="9.140625" style="30"/>
     <col min="15618" max="15618" width="11.42578125" style="30" customWidth="1"/>
     <col min="15619" max="15619" width="135.28515625" style="30" customWidth="1"/>
     <col min="15620" max="15873" width="9.140625" style="30"/>
     <col min="15874" max="15874" width="11.42578125" style="30" customWidth="1"/>
     <col min="15875" max="15875" width="135.28515625" style="30" customWidth="1"/>
     <col min="15876" max="16129" width="9.140625" style="30"/>
     <col min="16130" max="16130" width="11.42578125" style="30" customWidth="1"/>
     <col min="16131" max="16131" width="135.28515625" style="30" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:16" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="31"/>
       <c r="C2" s="32" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="145" t="s">
+      <c r="B3" s="46" t="s">
         <v>170</v>
       </c>
-      <c r="C3" s="146"/>
+      <c r="C3" s="47"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
     </row>
     <row r="4" spans="2:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="147" t="s">
+      <c r="B4" s="48" t="s">
         <v>171</v>
       </c>
-      <c r="C4" s="148"/>
+      <c r="C4" s="49"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
       <c r="P4" s="34"/>
     </row>
     <row r="5" spans="2:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="149" t="s">
+      <c r="B5" s="50" t="s">
         <v>175</v>
       </c>
-      <c r="C5" s="150"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
     </row>
     <row r="6" spans="2:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="149" t="s">
+      <c r="B6" s="50" t="s">
         <v>176</v>
       </c>
-      <c r="C6" s="150"/>
+      <c r="C6" s="51"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
       <c r="P6" s="34"/>
     </row>
     <row r="7" spans="2:16" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="139" t="s">
+      <c r="B7" s="40" t="s">
         <v>182</v>
       </c>
-      <c r="C7" s="140"/>
+      <c r="C7" s="41"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
     </row>
     <row r="8" spans="2:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="143" t="s">
+      <c r="B8" s="44" t="s">
         <v>177</v>
       </c>
-      <c r="C8" s="144"/>
+      <c r="C8" s="45"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34" t="s">
         <v>172</v>
       </c>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
     </row>
     <row r="9" spans="2:16" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="139" t="s">
+      <c r="B9" s="40" t="s">
         <v>178</v>
       </c>
-      <c r="C9" s="140"/>
-[...2 lines deleted...]
-      <c r="F9" s="138"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="34"/>
       <c r="O9" s="34"/>
       <c r="P9" s="34"/>
     </row>
     <row r="10" spans="2:16" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="141" t="s">
+      <c r="B10" s="42" t="s">
         <v>179</v>
       </c>
-      <c r="C10" s="142"/>
-[...2 lines deleted...]
-      <c r="F10" s="138"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="34"/>
       <c r="O10" s="34"/>
       <c r="P10" s="34"/>
     </row>
     <row r="11" spans="2:16" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="N11" s="37"/>
       <c r="O11" s="37"/>
       <c r="P11" s="37"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="w9GpB+SV34kREgB38czeUPOwBm3xyzY97z5xQJ2yjRvNBFN2VfGo24b5PYxakhVGGejXLeIZs82eW7gIOiBXWw==" saltValue="By4fXxiR97jv5Hl6nH++rQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="97td1rqQAgjX7aUW4gtOlr3RAbFh6JYKxnkdKh4b7ZScl3kmC9VF1wXuT1LvpciYJ59Vs3yCfyb/3vBmsO747A==" saltValue="h8QEIBf5AxX74YmAgjCiVw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="D9:F10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Planilha2">
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q92"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="2" customWidth="1"/>
     <col min="4" max="5" width="11" style="2" customWidth="1"/>
     <col min="6" max="6" width="2.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="17" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="15" style="1" customWidth="1"/>
     <col min="13" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="17.85546875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="76"/>
-      <c r="C2" s="71" t="s">
+      <c r="B2" s="124"/>
+      <c r="C2" s="119" t="s">
         <v>188</v>
       </c>
-      <c r="D2" s="71"/>
-[...12 lines deleted...]
-      <c r="Q2" s="73"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119"/>
+      <c r="G2" s="119"/>
+      <c r="H2" s="119"/>
+      <c r="I2" s="119"/>
+      <c r="J2" s="119"/>
+      <c r="K2" s="119"/>
+      <c r="L2" s="119"/>
+      <c r="M2" s="119"/>
+      <c r="N2" s="119"/>
+      <c r="O2" s="119"/>
+      <c r="P2" s="120"/>
+      <c r="Q2" s="121"/>
     </row>
     <row r="3" spans="2:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="77"/>
-      <c r="C3" s="71" t="s">
+      <c r="B3" s="125"/>
+      <c r="C3" s="119" t="s">
         <v>169</v>
       </c>
-      <c r="D3" s="71"/>
-[...12 lines deleted...]
-      <c r="Q3" s="75"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="119"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="119"/>
+      <c r="H3" s="119"/>
+      <c r="I3" s="119"/>
+      <c r="J3" s="119"/>
+      <c r="K3" s="119"/>
+      <c r="L3" s="119"/>
+      <c r="M3" s="119"/>
+      <c r="N3" s="119"/>
+      <c r="O3" s="119"/>
+      <c r="P3" s="122"/>
+      <c r="Q3" s="123"/>
     </row>
     <row r="4" spans="2:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="78"/>
+      <c r="B4" s="126"/>
       <c r="C4" s="3"/>
-      <c r="D4" s="55" t="s">
+      <c r="D4" s="142" t="s">
         <v>128</v>
       </c>
-      <c r="E4" s="56"/>
-[...1 lines deleted...]
-      <c r="G4" s="57"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="144"/>
       <c r="H4" s="3"/>
-      <c r="I4" s="58" t="s">
+      <c r="I4" s="145" t="s">
         <v>129</v>
       </c>
-      <c r="J4" s="59"/>
-[...6 lines deleted...]
-      <c r="Q4" s="60"/>
+      <c r="J4" s="146"/>
+      <c r="K4" s="146"/>
+      <c r="L4" s="146"/>
+      <c r="M4" s="146"/>
+      <c r="N4" s="146"/>
+      <c r="O4" s="146"/>
+      <c r="P4" s="146"/>
+      <c r="Q4" s="147"/>
     </row>
     <row r="5" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="87" t="s">
+      <c r="B5" s="68" t="s">
         <v>130</v>
       </c>
-      <c r="C5" s="87"/>
-[...13 lines deleted...]
-      <c r="Q5" s="61"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="148"/>
+      <c r="E5" s="148"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="148"/>
+      <c r="H5" s="148"/>
+      <c r="I5" s="148"/>
+      <c r="J5" s="148"/>
+      <c r="K5" s="148"/>
+      <c r="L5" s="148"/>
+      <c r="M5" s="148"/>
+      <c r="N5" s="148"/>
+      <c r="O5" s="148"/>
+      <c r="P5" s="148"/>
+      <c r="Q5" s="148"/>
     </row>
     <row r="6" spans="2:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="87" t="s">
+      <c r="B6" s="68" t="s">
         <v>125</v>
       </c>
-      <c r="C6" s="87"/>
-[...13 lines deleted...]
-      <c r="Q6" s="61"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="148"/>
+      <c r="I6" s="148"/>
+      <c r="J6" s="148"/>
+      <c r="K6" s="148"/>
+      <c r="L6" s="148"/>
+      <c r="M6" s="148"/>
+      <c r="N6" s="148"/>
+      <c r="O6" s="148"/>
+      <c r="P6" s="148"/>
+      <c r="Q6" s="148"/>
     </row>
     <row r="7" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="101" t="s">
+      <c r="B8" s="116" t="s">
         <v>126</v>
       </c>
-      <c r="C8" s="102"/>
-[...4 lines deleted...]
-      <c r="I8" s="90" t="s">
+      <c r="C8" s="117"/>
+      <c r="D8" s="117"/>
+      <c r="E8" s="117"/>
+      <c r="F8" s="117"/>
+      <c r="G8" s="118"/>
+      <c r="I8" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="J8" s="91"/>
-[...6 lines deleted...]
-      <c r="Q8" s="48"/>
+      <c r="J8" s="113"/>
+      <c r="K8" s="136"/>
+      <c r="L8" s="136"/>
+      <c r="M8" s="136"/>
+      <c r="N8" s="136"/>
+      <c r="O8" s="136"/>
+      <c r="P8" s="136"/>
+      <c r="Q8" s="137"/>
     </row>
     <row r="9" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="84" t="s">
+      <c r="B9" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="85"/>
-      <c r="D9" s="64" t="s">
+      <c r="C9" s="110"/>
+      <c r="D9" s="114" t="s">
         <v>183</v>
       </c>
-      <c r="E9" s="64"/>
-[...2 lines deleted...]
-      <c r="I9" s="82" t="s">
+      <c r="E9" s="114"/>
+      <c r="F9" s="114"/>
+      <c r="G9" s="115"/>
+      <c r="I9" s="106" t="s">
         <v>10</v>
       </c>
-      <c r="J9" s="83"/>
-[...6 lines deleted...]
-      <c r="Q9" s="50"/>
+      <c r="J9" s="107"/>
+      <c r="K9" s="138"/>
+      <c r="L9" s="138"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="139"/>
     </row>
     <row r="10" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="84" t="s">
+      <c r="B10" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="85"/>
-      <c r="D10" s="64" t="s">
+      <c r="C10" s="110"/>
+      <c r="D10" s="114" t="s">
         <v>184</v>
       </c>
-      <c r="E10" s="64"/>
-[...2 lines deleted...]
-      <c r="I10" s="82" t="s">
+      <c r="E10" s="114"/>
+      <c r="F10" s="114"/>
+      <c r="G10" s="115"/>
+      <c r="I10" s="106" t="s">
         <v>68</v>
       </c>
-      <c r="J10" s="83"/>
-[...6 lines deleted...]
-      <c r="Q10" s="52"/>
+      <c r="J10" s="107"/>
+      <c r="K10" s="75"/>
+      <c r="L10" s="75"/>
+      <c r="M10" s="75"/>
+      <c r="N10" s="75"/>
+      <c r="O10" s="75"/>
+      <c r="P10" s="75"/>
+      <c r="Q10" s="76"/>
     </row>
     <row r="11" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="84" t="s">
+      <c r="B11" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="85"/>
-      <c r="D11" s="64">
+      <c r="C11" s="110"/>
+      <c r="D11" s="114">
         <v>2023</v>
       </c>
-      <c r="E11" s="64"/>
-[...2 lines deleted...]
-      <c r="I11" s="82" t="s">
+      <c r="E11" s="114"/>
+      <c r="F11" s="114"/>
+      <c r="G11" s="115"/>
+      <c r="I11" s="106" t="s">
         <v>69</v>
       </c>
-      <c r="J11" s="83"/>
-[...6 lines deleted...]
-      <c r="Q11" s="52"/>
+      <c r="J11" s="107"/>
+      <c r="K11" s="75"/>
+      <c r="L11" s="75"/>
+      <c r="M11" s="75"/>
+      <c r="N11" s="75"/>
+      <c r="O11" s="75"/>
+      <c r="P11" s="75"/>
+      <c r="Q11" s="76"/>
     </row>
     <row r="12" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="84" t="s">
+      <c r="B12" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="85"/>
-      <c r="D12" s="64" t="s">
+      <c r="C12" s="110"/>
+      <c r="D12" s="114" t="s">
         <v>185</v>
       </c>
-      <c r="E12" s="64"/>
-[...2 lines deleted...]
-      <c r="I12" s="62" t="s">
+      <c r="E12" s="114"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="115"/>
+      <c r="I12" s="77" t="s">
         <v>70</v>
       </c>
       <c r="J12" s="108"/>
-      <c r="K12" s="53"/>
-[...5 lines deleted...]
-      <c r="Q12" s="54"/>
+      <c r="K12" s="140"/>
+      <c r="L12" s="140"/>
+      <c r="M12" s="140"/>
+      <c r="N12" s="140"/>
+      <c r="O12" s="140"/>
+      <c r="P12" s="140"/>
+      <c r="Q12" s="141"/>
     </row>
     <row r="13" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="84" t="s">
+      <c r="B13" s="109" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="85"/>
-      <c r="D13" s="64" t="s">
+      <c r="C13" s="110"/>
+      <c r="D13" s="114" t="s">
         <v>186</v>
       </c>
-      <c r="E13" s="64"/>
-[...1 lines deleted...]
-      <c r="G13" s="65"/>
+      <c r="E13" s="114"/>
+      <c r="F13" s="114"/>
+      <c r="G13" s="115"/>
       <c r="P13" s="8"/>
     </row>
     <row r="14" spans="2:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="84" t="s">
+      <c r="B14" s="109" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="85"/>
-      <c r="D14" s="64" t="s">
+      <c r="C14" s="110"/>
+      <c r="D14" s="114" t="s">
         <v>76</v>
       </c>
-      <c r="E14" s="64"/>
-[...1 lines deleted...]
-      <c r="G14" s="65"/>
+      <c r="E14" s="114"/>
+      <c r="F14" s="114"/>
+      <c r="G14" s="115"/>
       <c r="P14" s="8"/>
     </row>
     <row r="15" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="62" t="s">
+      <c r="B15" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="63"/>
-      <c r="D15" s="69" t="s">
+      <c r="C15" s="78"/>
+      <c r="D15" s="149" t="s">
         <v>174</v>
       </c>
-      <c r="E15" s="69"/>
-[...1 lines deleted...]
-      <c r="G15" s="70"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="149"/>
+      <c r="G15" s="150"/>
     </row>
     <row r="16" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
     </row>
     <row r="17" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="66" t="s">
+      <c r="B17" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="67"/>
-[...2 lines deleted...]
-      <c r="G17" s="66" t="s">
+      <c r="C17" s="66"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="67"/>
+      <c r="G17" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="H17" s="67"/>
-[...1 lines deleted...]
-      <c r="J17" s="89"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="67"/>
       <c r="K17" s="9"/>
-      <c r="L17" s="66" t="s">
+      <c r="L17" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="M17" s="67"/>
-[...1 lines deleted...]
-      <c r="O17" s="68"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="80"/>
     </row>
     <row r="18" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="62" t="s">
+      <c r="B18" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="C18" s="63"/>
-[...2 lines deleted...]
-      <c r="G18" s="62" t="s">
+      <c r="C18" s="78"/>
+      <c r="D18" s="75"/>
+      <c r="E18" s="76"/>
+      <c r="G18" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="H18" s="63"/>
-[...2 lines deleted...]
-      <c r="L18" s="62" t="s">
+      <c r="H18" s="78"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="76"/>
+      <c r="L18" s="77" t="s">
         <v>72</v>
       </c>
-      <c r="M18" s="63"/>
-[...1 lines deleted...]
-      <c r="O18" s="52"/>
+      <c r="M18" s="78"/>
+      <c r="N18" s="75"/>
+      <c r="O18" s="76"/>
     </row>
     <row r="19" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="C19" s="63"/>
-[...2 lines deleted...]
-      <c r="G19" s="62" t="s">
+      <c r="C19" s="78"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="76"/>
+      <c r="G19" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="63"/>
-[...2 lines deleted...]
-      <c r="L19" s="62" t="s">
+      <c r="H19" s="78"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="76"/>
+      <c r="L19" s="77" t="s">
         <v>73</v>
       </c>
-      <c r="M19" s="63"/>
-[...1 lines deleted...]
-      <c r="O19" s="52"/>
+      <c r="M19" s="78"/>
+      <c r="N19" s="75"/>
+      <c r="O19" s="76"/>
     </row>
     <row r="20" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="63"/>
-[...2 lines deleted...]
-      <c r="G20" s="62" t="s">
+      <c r="C20" s="78"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="76"/>
+      <c r="G20" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="H20" s="63"/>
-[...2 lines deleted...]
-      <c r="L20" s="62" t="s">
+      <c r="H20" s="78"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="76"/>
+      <c r="L20" s="77" t="s">
         <v>165</v>
       </c>
-      <c r="M20" s="63"/>
-[...1 lines deleted...]
-      <c r="O20" s="52"/>
+      <c r="M20" s="78"/>
+      <c r="N20" s="75"/>
+      <c r="O20" s="76"/>
     </row>
     <row r="21" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="62" t="s">
+      <c r="B21" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C21" s="63"/>
-[...2 lines deleted...]
-      <c r="G21" s="62" t="s">
+      <c r="C21" s="78"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="76"/>
+      <c r="G21" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="H21" s="63"/>
-[...2 lines deleted...]
-      <c r="L21" s="62" t="s">
+      <c r="H21" s="78"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="76"/>
+      <c r="L21" s="77" t="s">
         <v>168</v>
       </c>
-      <c r="M21" s="63"/>
-[...1 lines deleted...]
-      <c r="O21" s="52"/>
+      <c r="M21" s="78"/>
+      <c r="N21" s="75"/>
+      <c r="O21" s="76"/>
     </row>
     <row r="22" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="62" t="s">
+      <c r="B22" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="63"/>
-[...2 lines deleted...]
-      <c r="G22" s="62" t="s">
+      <c r="C22" s="78"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="76"/>
+      <c r="G22" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="H22" s="63"/>
-[...2 lines deleted...]
-      <c r="L22" s="62" t="s">
+      <c r="H22" s="78"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="76"/>
+      <c r="L22" s="77" t="s">
         <v>166</v>
       </c>
-      <c r="M22" s="63"/>
-[...1 lines deleted...]
-      <c r="O22" s="52"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="76"/>
     </row>
     <row r="23" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="62" t="s">
+      <c r="B23" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="63"/>
-[...2 lines deleted...]
-      <c r="G23" s="62" t="s">
+      <c r="C23" s="78"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="76"/>
+      <c r="G23" s="77" t="s">
         <v>74</v>
       </c>
-      <c r="H23" s="63"/>
-[...5 lines deleted...]
-      <c r="O23" s="52"/>
+      <c r="H23" s="78"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="76"/>
+      <c r="L23" s="77"/>
+      <c r="M23" s="78"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="76"/>
     </row>
     <row r="24" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="62" t="s">
+      <c r="B24" s="77" t="s">
         <v>79</v>
       </c>
-      <c r="C24" s="63"/>
-[...2 lines deleted...]
-      <c r="G24" s="62" t="s">
+      <c r="C24" s="78"/>
+      <c r="D24" s="75"/>
+      <c r="E24" s="76"/>
+      <c r="G24" s="77" t="s">
         <v>81</v>
       </c>
-      <c r="H24" s="63"/>
-[...5 lines deleted...]
-      <c r="O24" s="52"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="75"/>
+      <c r="J24" s="76"/>
+      <c r="L24" s="77"/>
+      <c r="M24" s="78"/>
+      <c r="N24" s="75"/>
+      <c r="O24" s="76"/>
     </row>
     <row r="25" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="62" t="s">
+      <c r="B25" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="C25" s="63"/>
-[...2 lines deleted...]
-      <c r="G25" s="62" t="s">
+      <c r="C25" s="78"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="82"/>
+      <c r="G25" s="77" t="s">
         <v>71</v>
       </c>
-      <c r="H25" s="63"/>
-[...5 lines deleted...]
-      <c r="O25" s="52"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="76"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="75"/>
+      <c r="O25" s="76"/>
     </row>
     <row r="26" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="1"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
     </row>
     <row r="27" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="131" t="s">
+      <c r="B27" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="88"/>
-[...3 lines deleted...]
-      <c r="G27" s="89"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="67"/>
       <c r="H27" s="10"/>
       <c r="I27" s="11"/>
-      <c r="J27" s="66" t="s">
+      <c r="J27" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="K27" s="67"/>
-[...3 lines deleted...]
-      <c r="O27" s="68"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="66"/>
+      <c r="O27" s="80"/>
       <c r="P27" s="9"/>
     </row>
     <row r="28" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="104" t="s">
+      <c r="C28" s="95" t="s">
         <v>17</v>
       </c>
-      <c r="D28" s="67"/>
-[...2 lines deleted...]
-      <c r="G28" s="68"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="80"/>
       <c r="H28" s="10"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="K28" s="104" t="s">
+      <c r="K28" s="95" t="s">
         <v>17</v>
       </c>
-      <c r="L28" s="67"/>
-[...2 lines deleted...]
-      <c r="O28" s="68"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="80"/>
       <c r="P28" s="9"/>
     </row>
     <row r="29" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="116" t="s">
+      <c r="C29" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="D29" s="117"/>
-[...2 lines deleted...]
-      <c r="G29" s="118"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="93"/>
+      <c r="F29" s="93"/>
+      <c r="G29" s="94"/>
       <c r="H29" s="14"/>
       <c r="I29" s="15"/>
       <c r="J29" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="K29" s="105" t="s">
+      <c r="K29" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="L29" s="106"/>
-[...2 lines deleted...]
-      <c r="O29" s="107"/>
+      <c r="L29" s="97"/>
+      <c r="M29" s="97"/>
+      <c r="N29" s="97"/>
+      <c r="O29" s="98"/>
       <c r="P29" s="9"/>
     </row>
     <row r="30" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="92" t="s">
+      <c r="C30" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="93"/>
-[...2 lines deleted...]
-      <c r="G30" s="94"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="74"/>
       <c r="H30" s="14"/>
       <c r="I30" s="15"/>
       <c r="J30" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="K30" s="92" t="s">
+      <c r="K30" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="L30" s="93"/>
-[...2 lines deleted...]
-      <c r="O30" s="94"/>
+      <c r="L30" s="73"/>
+      <c r="M30" s="73"/>
+      <c r="N30" s="73"/>
+      <c r="O30" s="74"/>
       <c r="P30" s="9"/>
     </row>
     <row r="31" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="C31" s="92" t="s">
+      <c r="C31" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="D31" s="93"/>
-[...2 lines deleted...]
-      <c r="G31" s="94"/>
+      <c r="D31" s="73"/>
+      <c r="E31" s="73"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="74"/>
       <c r="H31" s="14"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="K31" s="92" t="s">
+      <c r="K31" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L31" s="93"/>
-[...2 lines deleted...]
-      <c r="O31" s="94"/>
+      <c r="L31" s="73"/>
+      <c r="M31" s="73"/>
+      <c r="N31" s="73"/>
+      <c r="O31" s="74"/>
       <c r="P31" s="9"/>
     </row>
     <row r="32" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="92" t="s">
+      <c r="C32" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="D32" s="93"/>
-[...2 lines deleted...]
-      <c r="G32" s="94"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="74"/>
       <c r="H32" s="14"/>
       <c r="I32" s="15"/>
       <c r="J32" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="K32" s="92" t="s">
+      <c r="K32" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="L32" s="93"/>
-[...2 lines deleted...]
-      <c r="O32" s="94"/>
+      <c r="L32" s="73"/>
+      <c r="M32" s="73"/>
+      <c r="N32" s="73"/>
+      <c r="O32" s="74"/>
       <c r="P32" s="9"/>
     </row>
     <row r="33" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B33" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C33" s="95" t="s">
+      <c r="C33" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="D33" s="96"/>
-[...2 lines deleted...]
-      <c r="G33" s="97"/>
+      <c r="D33" s="90"/>
+      <c r="E33" s="90"/>
+      <c r="F33" s="90"/>
+      <c r="G33" s="91"/>
       <c r="H33" s="14"/>
       <c r="I33" s="15"/>
       <c r="J33" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="K33" s="95" t="s">
+      <c r="K33" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="L33" s="96"/>
-[...2 lines deleted...]
-      <c r="O33" s="97"/>
+      <c r="L33" s="90"/>
+      <c r="M33" s="90"/>
+      <c r="N33" s="90"/>
+      <c r="O33" s="91"/>
       <c r="P33" s="9"/>
     </row>
     <row r="34" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="1"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="9"/>
     </row>
     <row r="35" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="98" t="s">
+      <c r="B35" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="99"/>
-[...2 lines deleted...]
-      <c r="G35" s="66" t="s">
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="88"/>
+      <c r="G35" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="H35" s="67"/>
-[...2 lines deleted...]
-      <c r="L35" s="98" t="s">
+      <c r="H35" s="66"/>
+      <c r="I35" s="66"/>
+      <c r="J35" s="80"/>
+      <c r="L35" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="M35" s="99"/>
-[...1 lines deleted...]
-      <c r="O35" s="100"/>
+      <c r="M35" s="87"/>
+      <c r="N35" s="87"/>
+      <c r="O35" s="88"/>
     </row>
     <row r="36" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="13">
         <v>1</v>
       </c>
-      <c r="C36" s="79" t="s">
+      <c r="C36" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="D36" s="80"/>
-      <c r="E36" s="81"/>
+      <c r="D36" s="70"/>
+      <c r="E36" s="71"/>
       <c r="G36" s="17">
         <v>37</v>
       </c>
-      <c r="H36" s="79" t="s">
+      <c r="H36" s="69" t="s">
         <v>90</v>
       </c>
-      <c r="I36" s="80"/>
-      <c r="J36" s="81"/>
+      <c r="I36" s="70"/>
+      <c r="J36" s="71"/>
       <c r="L36" s="21">
         <v>73</v>
       </c>
-      <c r="M36" s="105" t="s">
+      <c r="M36" s="96" t="s">
         <v>131</v>
       </c>
-      <c r="N36" s="106"/>
-      <c r="O36" s="107"/>
+      <c r="N36" s="97"/>
+      <c r="O36" s="98"/>
     </row>
     <row r="37" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="17">
         <v>2</v>
       </c>
-      <c r="C37" s="79" t="s">
+      <c r="C37" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="D37" s="80"/>
-      <c r="E37" s="81"/>
+      <c r="D37" s="70"/>
+      <c r="E37" s="71"/>
       <c r="G37" s="17">
         <v>38</v>
       </c>
-      <c r="H37" s="79" t="s">
+      <c r="H37" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="I37" s="80"/>
-      <c r="J37" s="81"/>
+      <c r="I37" s="70"/>
+      <c r="J37" s="71"/>
       <c r="L37" s="18">
         <v>74</v>
       </c>
-      <c r="M37" s="92" t="s">
+      <c r="M37" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="N37" s="93"/>
-      <c r="O37" s="94"/>
+      <c r="N37" s="73"/>
+      <c r="O37" s="74"/>
     </row>
     <row r="38" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="17">
         <v>3</v>
       </c>
-      <c r="C38" s="79" t="s">
+      <c r="C38" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="D38" s="80"/>
-      <c r="E38" s="81"/>
+      <c r="D38" s="70"/>
+      <c r="E38" s="71"/>
       <c r="G38" s="17">
         <v>39</v>
       </c>
-      <c r="H38" s="79" t="s">
+      <c r="H38" s="69" t="s">
         <v>94</v>
       </c>
-      <c r="I38" s="80"/>
-      <c r="J38" s="81"/>
+      <c r="I38" s="70"/>
+      <c r="J38" s="71"/>
       <c r="L38" s="18">
         <v>75</v>
       </c>
-      <c r="M38" s="92" t="s">
+      <c r="M38" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="N38" s="93"/>
-      <c r="O38" s="94"/>
+      <c r="N38" s="73"/>
+      <c r="O38" s="74"/>
     </row>
     <row r="39" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="17">
         <v>4</v>
       </c>
-      <c r="C39" s="79" t="s">
+      <c r="C39" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="D39" s="80"/>
-      <c r="E39" s="81"/>
+      <c r="D39" s="70"/>
+      <c r="E39" s="71"/>
       <c r="G39" s="17">
         <v>40</v>
       </c>
-      <c r="H39" s="79" t="s">
+      <c r="H39" s="69" t="s">
         <v>95</v>
       </c>
-      <c r="I39" s="80"/>
-      <c r="J39" s="81"/>
+      <c r="I39" s="70"/>
+      <c r="J39" s="71"/>
       <c r="L39" s="18">
         <v>76</v>
       </c>
-      <c r="M39" s="92" t="s">
+      <c r="M39" s="72" t="s">
         <v>133</v>
       </c>
-      <c r="N39" s="93"/>
-      <c r="O39" s="94"/>
+      <c r="N39" s="73"/>
+      <c r="O39" s="74"/>
     </row>
     <row r="40" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="17">
         <v>5</v>
       </c>
-      <c r="C40" s="134" t="s">
+      <c r="C40" s="83" t="s">
         <v>93</v>
       </c>
-      <c r="D40" s="135"/>
-      <c r="E40" s="136"/>
+      <c r="D40" s="84"/>
+      <c r="E40" s="85"/>
       <c r="G40" s="17">
         <v>41</v>
       </c>
-      <c r="H40" s="79" t="s">
+      <c r="H40" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="I40" s="80"/>
-      <c r="J40" s="81"/>
+      <c r="I40" s="70"/>
+      <c r="J40" s="71"/>
       <c r="L40" s="18">
         <v>77</v>
       </c>
-      <c r="M40" s="92" t="s">
+      <c r="M40" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="N40" s="93"/>
-      <c r="O40" s="94"/>
+      <c r="N40" s="73"/>
+      <c r="O40" s="74"/>
     </row>
     <row r="41" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="17">
         <v>6</v>
       </c>
-      <c r="C41" s="79" t="s">
+      <c r="C41" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="D41" s="80"/>
-      <c r="E41" s="81"/>
+      <c r="D41" s="70"/>
+      <c r="E41" s="71"/>
       <c r="G41" s="17">
         <v>42</v>
       </c>
-      <c r="H41" s="79" t="s">
+      <c r="H41" s="69" t="s">
         <v>123</v>
       </c>
-      <c r="I41" s="80"/>
-      <c r="J41" s="81"/>
+      <c r="I41" s="70"/>
+      <c r="J41" s="71"/>
       <c r="L41" s="18">
         <v>78</v>
       </c>
-      <c r="M41" s="92" t="s">
+      <c r="M41" s="72" t="s">
         <v>135</v>
       </c>
-      <c r="N41" s="93"/>
-      <c r="O41" s="94"/>
+      <c r="N41" s="73"/>
+      <c r="O41" s="74"/>
     </row>
     <row r="42" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="17">
         <v>7</v>
       </c>
-      <c r="C42" s="79" t="s">
+      <c r="C42" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="D42" s="80"/>
-      <c r="E42" s="81"/>
+      <c r="D42" s="70"/>
+      <c r="E42" s="71"/>
       <c r="G42" s="17">
         <v>43</v>
       </c>
-      <c r="H42" s="79" t="s">
+      <c r="H42" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="I42" s="80"/>
-      <c r="J42" s="81"/>
+      <c r="I42" s="70"/>
+      <c r="J42" s="71"/>
       <c r="L42" s="18">
         <v>79</v>
       </c>
-      <c r="M42" s="92" t="s">
+      <c r="M42" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="N42" s="93"/>
-      <c r="O42" s="94"/>
+      <c r="N42" s="73"/>
+      <c r="O42" s="74"/>
     </row>
     <row r="43" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="17">
         <v>8</v>
       </c>
-      <c r="C43" s="79" t="s">
+      <c r="C43" s="69" t="s">
         <v>46</v>
       </c>
-      <c r="D43" s="80"/>
-      <c r="E43" s="81"/>
+      <c r="D43" s="70"/>
+      <c r="E43" s="71"/>
       <c r="G43" s="17">
         <v>44</v>
       </c>
-      <c r="H43" s="79" t="s">
+      <c r="H43" s="69" t="s">
         <v>56</v>
       </c>
-      <c r="I43" s="80"/>
-      <c r="J43" s="81"/>
+      <c r="I43" s="70"/>
+      <c r="J43" s="71"/>
       <c r="L43" s="18">
         <v>80</v>
       </c>
-      <c r="M43" s="92" t="s">
+      <c r="M43" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="N43" s="93"/>
-      <c r="O43" s="94"/>
+      <c r="N43" s="73"/>
+      <c r="O43" s="74"/>
     </row>
     <row r="44" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="17">
         <v>9</v>
       </c>
-      <c r="C44" s="79" t="s">
+      <c r="C44" s="69" t="s">
         <v>48</v>
       </c>
-      <c r="D44" s="80"/>
-      <c r="E44" s="81"/>
+      <c r="D44" s="70"/>
+      <c r="E44" s="71"/>
       <c r="G44" s="17">
         <v>45</v>
       </c>
-      <c r="H44" s="79" t="s">
+      <c r="H44" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="I44" s="80"/>
-      <c r="J44" s="81"/>
+      <c r="I44" s="70"/>
+      <c r="J44" s="71"/>
       <c r="L44" s="18">
         <v>81</v>
       </c>
-      <c r="M44" s="92" t="s">
+      <c r="M44" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="N44" s="93"/>
-      <c r="O44" s="94"/>
+      <c r="N44" s="73"/>
+      <c r="O44" s="74"/>
     </row>
     <row r="45" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="17">
         <v>10</v>
       </c>
-      <c r="C45" s="79" t="s">
+      <c r="C45" s="69" t="s">
         <v>54</v>
       </c>
-      <c r="D45" s="80"/>
-      <c r="E45" s="81"/>
+      <c r="D45" s="70"/>
+      <c r="E45" s="71"/>
       <c r="G45" s="17">
         <v>46</v>
       </c>
-      <c r="H45" s="79" t="s">
+      <c r="H45" s="69" t="s">
         <v>96</v>
       </c>
-      <c r="I45" s="80"/>
-      <c r="J45" s="81"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="71"/>
       <c r="L45" s="18">
         <v>82</v>
       </c>
-      <c r="M45" s="79" t="s">
+      <c r="M45" s="69" t="s">
         <v>139</v>
       </c>
-      <c r="N45" s="80"/>
-      <c r="O45" s="81"/>
+      <c r="N45" s="70"/>
+      <c r="O45" s="71"/>
     </row>
     <row r="46" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="17">
         <v>11</v>
       </c>
-      <c r="C46" s="79" t="s">
+      <c r="C46" s="69" t="s">
         <v>112</v>
       </c>
-      <c r="D46" s="80"/>
-      <c r="E46" s="81"/>
+      <c r="D46" s="70"/>
+      <c r="E46" s="71"/>
       <c r="G46" s="17">
         <v>47</v>
       </c>
-      <c r="H46" s="79" t="s">
+      <c r="H46" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="I46" s="80"/>
-      <c r="J46" s="81"/>
+      <c r="I46" s="70"/>
+      <c r="J46" s="71"/>
       <c r="L46" s="18">
         <v>83</v>
       </c>
-      <c r="M46" s="79" t="s">
+      <c r="M46" s="69" t="s">
         <v>140</v>
       </c>
-      <c r="N46" s="80"/>
-      <c r="O46" s="81"/>
+      <c r="N46" s="70"/>
+      <c r="O46" s="71"/>
     </row>
     <row r="47" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="17">
         <v>12</v>
       </c>
-      <c r="C47" s="79" t="s">
+      <c r="C47" s="69" t="s">
         <v>87</v>
       </c>
-      <c r="D47" s="80"/>
-      <c r="E47" s="81"/>
+      <c r="D47" s="70"/>
+      <c r="E47" s="71"/>
       <c r="G47" s="17">
         <v>48</v>
       </c>
-      <c r="H47" s="79" t="s">
+      <c r="H47" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="I47" s="80"/>
-      <c r="J47" s="81"/>
+      <c r="I47" s="70"/>
+      <c r="J47" s="71"/>
       <c r="L47" s="18">
         <v>84</v>
       </c>
-      <c r="M47" s="79" t="s">
+      <c r="M47" s="69" t="s">
         <v>141</v>
       </c>
-      <c r="N47" s="80"/>
-      <c r="O47" s="81"/>
+      <c r="N47" s="70"/>
+      <c r="O47" s="71"/>
     </row>
     <row r="48" spans="2:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="17">
         <v>13</v>
       </c>
-      <c r="C48" s="79" t="s">
+      <c r="C48" s="69" t="s">
         <v>113</v>
       </c>
-      <c r="D48" s="80"/>
-      <c r="E48" s="81"/>
+      <c r="D48" s="70"/>
+      <c r="E48" s="71"/>
       <c r="G48" s="17">
         <v>49</v>
       </c>
-      <c r="H48" s="79" t="s">
+      <c r="H48" s="69" t="s">
         <v>64</v>
       </c>
-      <c r="I48" s="80"/>
-      <c r="J48" s="81"/>
+      <c r="I48" s="70"/>
+      <c r="J48" s="71"/>
       <c r="L48" s="18">
         <v>85</v>
       </c>
-      <c r="M48" s="79" t="s">
+      <c r="M48" s="69" t="s">
         <v>142</v>
       </c>
-      <c r="N48" s="80"/>
-      <c r="O48" s="81"/>
+      <c r="N48" s="70"/>
+      <c r="O48" s="71"/>
     </row>
     <row r="49" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="17">
         <v>14</v>
       </c>
-      <c r="C49" s="79" t="s">
+      <c r="C49" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="D49" s="80"/>
-      <c r="E49" s="81"/>
+      <c r="D49" s="70"/>
+      <c r="E49" s="71"/>
       <c r="G49" s="17">
         <v>50</v>
       </c>
-      <c r="H49" s="79" t="s">
+      <c r="H49" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="I49" s="80"/>
-      <c r="J49" s="81"/>
+      <c r="I49" s="70"/>
+      <c r="J49" s="71"/>
       <c r="L49" s="18">
         <v>86</v>
       </c>
-      <c r="M49" s="79" t="s">
+      <c r="M49" s="69" t="s">
         <v>143</v>
       </c>
-      <c r="N49" s="80"/>
-      <c r="O49" s="81"/>
+      <c r="N49" s="70"/>
+      <c r="O49" s="71"/>
     </row>
     <row r="50" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="17">
         <v>15</v>
       </c>
-      <c r="C50" s="79" t="s">
+      <c r="C50" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="D50" s="80"/>
-      <c r="E50" s="81"/>
+      <c r="D50" s="70"/>
+      <c r="E50" s="71"/>
       <c r="G50" s="17">
         <v>51</v>
       </c>
-      <c r="H50" s="79" t="s">
+      <c r="H50" s="69" t="s">
         <v>120</v>
       </c>
-      <c r="I50" s="80"/>
-      <c r="J50" s="81"/>
+      <c r="I50" s="70"/>
+      <c r="J50" s="71"/>
       <c r="L50" s="18">
         <v>87</v>
       </c>
-      <c r="M50" s="79" t="s">
+      <c r="M50" s="69" t="s">
         <v>144</v>
       </c>
-      <c r="N50" s="80"/>
-      <c r="O50" s="81"/>
+      <c r="N50" s="70"/>
+      <c r="O50" s="71"/>
     </row>
     <row r="51" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17">
         <v>16</v>
       </c>
-      <c r="C51" s="79" t="s">
+      <c r="C51" s="69" t="s">
         <v>86</v>
       </c>
-      <c r="D51" s="80"/>
-      <c r="E51" s="81"/>
+      <c r="D51" s="70"/>
+      <c r="E51" s="71"/>
       <c r="G51" s="17">
         <v>52</v>
       </c>
-      <c r="H51" s="79" t="s">
+      <c r="H51" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="I51" s="80"/>
-      <c r="J51" s="81"/>
+      <c r="I51" s="70"/>
+      <c r="J51" s="71"/>
       <c r="L51" s="18">
         <v>88</v>
       </c>
-      <c r="M51" s="79" t="s">
+      <c r="M51" s="69" t="s">
         <v>145</v>
       </c>
-      <c r="N51" s="80"/>
-      <c r="O51" s="81"/>
+      <c r="N51" s="70"/>
+      <c r="O51" s="71"/>
     </row>
     <row r="52" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="17">
         <v>17</v>
       </c>
-      <c r="C52" s="79" t="s">
+      <c r="C52" s="69" t="s">
         <v>83</v>
       </c>
-      <c r="D52" s="80"/>
-      <c r="E52" s="81"/>
+      <c r="D52" s="70"/>
+      <c r="E52" s="71"/>
       <c r="G52" s="17">
         <v>53</v>
       </c>
-      <c r="H52" s="79" t="s">
+      <c r="H52" s="69" t="s">
         <v>97</v>
       </c>
-      <c r="I52" s="80"/>
-      <c r="J52" s="81"/>
+      <c r="I52" s="70"/>
+      <c r="J52" s="71"/>
       <c r="L52" s="18">
         <v>89</v>
       </c>
-      <c r="M52" s="79" t="s">
+      <c r="M52" s="69" t="s">
         <v>146</v>
       </c>
-      <c r="N52" s="80"/>
-      <c r="O52" s="81"/>
+      <c r="N52" s="70"/>
+      <c r="O52" s="71"/>
     </row>
     <row r="53" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="17">
         <v>18</v>
       </c>
-      <c r="C53" s="79" t="s">
+      <c r="C53" s="69" t="s">
         <v>85</v>
       </c>
-      <c r="D53" s="80"/>
-      <c r="E53" s="81"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="71"/>
       <c r="G53" s="17">
         <v>54</v>
       </c>
-      <c r="H53" s="79" t="s">
+      <c r="H53" s="69" t="s">
         <v>105</v>
       </c>
-      <c r="I53" s="80"/>
-      <c r="J53" s="81"/>
+      <c r="I53" s="70"/>
+      <c r="J53" s="71"/>
       <c r="L53" s="18">
         <v>90</v>
       </c>
-      <c r="M53" s="79" t="s">
+      <c r="M53" s="69" t="s">
         <v>147</v>
       </c>
-      <c r="N53" s="80"/>
-      <c r="O53" s="81"/>
+      <c r="N53" s="70"/>
+      <c r="O53" s="71"/>
     </row>
     <row r="54" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="17">
         <v>19</v>
       </c>
-      <c r="C54" s="79" t="s">
+      <c r="C54" s="69" t="s">
         <v>89</v>
       </c>
-      <c r="D54" s="80"/>
-      <c r="E54" s="81"/>
+      <c r="D54" s="70"/>
+      <c r="E54" s="71"/>
       <c r="G54" s="17">
         <v>55</v>
       </c>
-      <c r="H54" s="79" t="s">
+      <c r="H54" s="69" t="s">
         <v>117</v>
       </c>
-      <c r="I54" s="80"/>
-      <c r="J54" s="81"/>
+      <c r="I54" s="70"/>
+      <c r="J54" s="71"/>
       <c r="L54" s="18">
         <v>91</v>
       </c>
-      <c r="M54" s="79" t="s">
+      <c r="M54" s="69" t="s">
         <v>148</v>
       </c>
-      <c r="N54" s="80"/>
-      <c r="O54" s="81"/>
+      <c r="N54" s="70"/>
+      <c r="O54" s="71"/>
     </row>
     <row r="55" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="17">
         <v>20</v>
       </c>
-      <c r="C55" s="79" t="s">
+      <c r="C55" s="69" t="s">
         <v>118</v>
       </c>
-      <c r="D55" s="80"/>
-      <c r="E55" s="81"/>
+      <c r="D55" s="70"/>
+      <c r="E55" s="71"/>
       <c r="G55" s="17">
         <v>56</v>
       </c>
-      <c r="H55" s="79" t="s">
+      <c r="H55" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="I55" s="80"/>
-      <c r="J55" s="81"/>
+      <c r="I55" s="70"/>
+      <c r="J55" s="71"/>
       <c r="L55" s="18">
         <v>92</v>
       </c>
-      <c r="M55" s="79" t="s">
+      <c r="M55" s="69" t="s">
         <v>149</v>
       </c>
-      <c r="N55" s="80"/>
-      <c r="O55" s="81"/>
+      <c r="N55" s="70"/>
+      <c r="O55" s="71"/>
     </row>
     <row r="56" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="17">
         <v>21</v>
       </c>
-      <c r="C56" s="79" t="s">
+      <c r="C56" s="69" t="s">
         <v>108</v>
       </c>
-      <c r="D56" s="80"/>
-      <c r="E56" s="81"/>
+      <c r="D56" s="70"/>
+      <c r="E56" s="71"/>
       <c r="G56" s="17">
         <v>57</v>
       </c>
-      <c r="H56" s="79" t="s">
+      <c r="H56" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="I56" s="80"/>
-      <c r="J56" s="81"/>
+      <c r="I56" s="70"/>
+      <c r="J56" s="71"/>
       <c r="L56" s="18">
         <v>93</v>
       </c>
-      <c r="M56" s="79" t="s">
+      <c r="M56" s="69" t="s">
         <v>150</v>
       </c>
-      <c r="N56" s="80"/>
-      <c r="O56" s="81"/>
+      <c r="N56" s="70"/>
+      <c r="O56" s="71"/>
     </row>
     <row r="57" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="17">
         <v>22</v>
       </c>
-      <c r="C57" s="79" t="s">
+      <c r="C57" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="D57" s="80"/>
-      <c r="E57" s="81"/>
+      <c r="D57" s="70"/>
+      <c r="E57" s="71"/>
       <c r="G57" s="17">
         <v>58</v>
       </c>
-      <c r="H57" s="79" t="s">
+      <c r="H57" s="69" t="s">
         <v>98</v>
       </c>
-      <c r="I57" s="80"/>
-      <c r="J57" s="81"/>
+      <c r="I57" s="70"/>
+      <c r="J57" s="71"/>
       <c r="L57" s="18">
         <v>94</v>
       </c>
-      <c r="M57" s="79" t="s">
+      <c r="M57" s="69" t="s">
         <v>151</v>
       </c>
-      <c r="N57" s="80"/>
-      <c r="O57" s="81"/>
+      <c r="N57" s="70"/>
+      <c r="O57" s="71"/>
     </row>
     <row r="58" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="17">
         <v>23</v>
       </c>
-      <c r="C58" s="79" t="s">
+      <c r="C58" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="D58" s="80"/>
-      <c r="E58" s="81"/>
+      <c r="D58" s="70"/>
+      <c r="E58" s="71"/>
       <c r="G58" s="17">
         <v>59</v>
       </c>
-      <c r="H58" s="79" t="s">
+      <c r="H58" s="69" t="s">
         <v>111</v>
       </c>
-      <c r="I58" s="80"/>
-      <c r="J58" s="81"/>
+      <c r="I58" s="70"/>
+      <c r="J58" s="71"/>
       <c r="L58" s="18">
         <v>95</v>
       </c>
-      <c r="M58" s="79" t="s">
+      <c r="M58" s="69" t="s">
         <v>152</v>
       </c>
-      <c r="N58" s="80"/>
-      <c r="O58" s="81"/>
+      <c r="N58" s="70"/>
+      <c r="O58" s="71"/>
     </row>
     <row r="59" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="17">
         <v>24</v>
       </c>
-      <c r="C59" s="79" t="s">
+      <c r="C59" s="69" t="s">
         <v>114</v>
       </c>
-      <c r="D59" s="80"/>
-      <c r="E59" s="81"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="71"/>
       <c r="G59" s="17">
         <v>60</v>
       </c>
-      <c r="H59" s="79" t="s">
+      <c r="H59" s="69" t="s">
         <v>121</v>
       </c>
-      <c r="I59" s="80"/>
-      <c r="J59" s="81"/>
+      <c r="I59" s="70"/>
+      <c r="J59" s="71"/>
       <c r="L59" s="18">
         <v>96</v>
       </c>
-      <c r="M59" s="79" t="s">
+      <c r="M59" s="69" t="s">
         <v>153</v>
       </c>
-      <c r="N59" s="80"/>
-      <c r="O59" s="81"/>
+      <c r="N59" s="70"/>
+      <c r="O59" s="71"/>
     </row>
     <row r="60" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="17">
         <v>25</v>
       </c>
-      <c r="C60" s="79" t="s">
+      <c r="C60" s="69" t="s">
         <v>88</v>
       </c>
-      <c r="D60" s="80"/>
-      <c r="E60" s="81"/>
+      <c r="D60" s="70"/>
+      <c r="E60" s="71"/>
       <c r="G60" s="17">
         <v>61</v>
       </c>
-      <c r="H60" s="79" t="s">
+      <c r="H60" s="69" t="s">
         <v>99</v>
       </c>
-      <c r="I60" s="80"/>
-      <c r="J60" s="81"/>
+      <c r="I60" s="70"/>
+      <c r="J60" s="71"/>
       <c r="L60" s="18">
         <v>97</v>
       </c>
-      <c r="M60" s="79" t="s">
+      <c r="M60" s="69" t="s">
         <v>154</v>
       </c>
-      <c r="N60" s="80"/>
-      <c r="O60" s="81"/>
+      <c r="N60" s="70"/>
+      <c r="O60" s="71"/>
     </row>
     <row r="61" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="17">
         <v>26</v>
       </c>
-      <c r="C61" s="79" t="s">
+      <c r="C61" s="69" t="s">
         <v>104</v>
       </c>
-      <c r="D61" s="80"/>
-      <c r="E61" s="81"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="71"/>
       <c r="G61" s="17">
         <v>62</v>
       </c>
-      <c r="H61" s="79" t="s">
+      <c r="H61" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="I61" s="80"/>
-      <c r="J61" s="81"/>
+      <c r="I61" s="70"/>
+      <c r="J61" s="71"/>
       <c r="L61" s="18">
         <v>98</v>
       </c>
-      <c r="M61" s="79" t="s">
+      <c r="M61" s="69" t="s">
         <v>155</v>
       </c>
-      <c r="N61" s="80"/>
-      <c r="O61" s="81"/>
+      <c r="N61" s="70"/>
+      <c r="O61" s="71"/>
     </row>
     <row r="62" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="17">
         <v>27</v>
       </c>
-      <c r="C62" s="79" t="s">
+      <c r="C62" s="69" t="s">
         <v>84</v>
       </c>
-      <c r="D62" s="80"/>
-      <c r="E62" s="81"/>
+      <c r="D62" s="70"/>
+      <c r="E62" s="71"/>
       <c r="G62" s="17">
         <v>63</v>
       </c>
-      <c r="H62" s="79" t="s">
+      <c r="H62" s="69" t="s">
         <v>103</v>
       </c>
-      <c r="I62" s="80"/>
-      <c r="J62" s="81"/>
+      <c r="I62" s="70"/>
+      <c r="J62" s="71"/>
       <c r="L62" s="18">
         <v>99</v>
       </c>
-      <c r="M62" s="79" t="s">
+      <c r="M62" s="69" t="s">
         <v>156</v>
       </c>
-      <c r="N62" s="80"/>
-      <c r="O62" s="81"/>
+      <c r="N62" s="70"/>
+      <c r="O62" s="71"/>
     </row>
     <row r="63" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="17">
         <v>28</v>
       </c>
-      <c r="C63" s="79" t="s">
+      <c r="C63" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="D63" s="80"/>
-      <c r="E63" s="81"/>
+      <c r="D63" s="70"/>
+      <c r="E63" s="71"/>
       <c r="G63" s="17">
         <v>64</v>
       </c>
-      <c r="H63" s="79" t="s">
+      <c r="H63" s="69" t="s">
         <v>106</v>
       </c>
-      <c r="I63" s="80"/>
-      <c r="J63" s="81"/>
+      <c r="I63" s="70"/>
+      <c r="J63" s="71"/>
       <c r="L63" s="18">
         <v>100</v>
       </c>
-      <c r="M63" s="79" t="s">
+      <c r="M63" s="69" t="s">
         <v>157</v>
       </c>
-      <c r="N63" s="80"/>
-      <c r="O63" s="81"/>
+      <c r="N63" s="70"/>
+      <c r="O63" s="71"/>
     </row>
     <row r="64" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="17">
         <v>29</v>
       </c>
-      <c r="C64" s="79" t="s">
+      <c r="C64" s="69" t="s">
         <v>119</v>
       </c>
-      <c r="D64" s="80"/>
-      <c r="E64" s="81"/>
+      <c r="D64" s="70"/>
+      <c r="E64" s="71"/>
       <c r="G64" s="17">
         <v>65</v>
       </c>
-      <c r="H64" s="79" t="s">
+      <c r="H64" s="69" t="s">
         <v>107</v>
       </c>
-      <c r="I64" s="80"/>
-      <c r="J64" s="81"/>
+      <c r="I64" s="70"/>
+      <c r="J64" s="71"/>
       <c r="L64" s="18">
         <v>101</v>
       </c>
-      <c r="M64" s="79" t="s">
+      <c r="M64" s="69" t="s">
         <v>158</v>
       </c>
-      <c r="N64" s="80"/>
-      <c r="O64" s="81"/>
+      <c r="N64" s="70"/>
+      <c r="O64" s="71"/>
     </row>
     <row r="65" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="17">
         <v>30</v>
       </c>
-      <c r="C65" s="79" t="s">
+      <c r="C65" s="69" t="s">
         <v>109</v>
       </c>
-      <c r="D65" s="80"/>
-      <c r="E65" s="81"/>
+      <c r="D65" s="70"/>
+      <c r="E65" s="71"/>
       <c r="G65" s="17">
         <v>66</v>
       </c>
-      <c r="H65" s="79" t="s">
+      <c r="H65" s="69" t="s">
         <v>50</v>
       </c>
-      <c r="I65" s="80"/>
-      <c r="J65" s="81"/>
+      <c r="I65" s="70"/>
+      <c r="J65" s="71"/>
       <c r="L65" s="18">
         <v>102</v>
       </c>
-      <c r="M65" s="79" t="s">
+      <c r="M65" s="69" t="s">
         <v>159</v>
       </c>
-      <c r="N65" s="80"/>
-      <c r="O65" s="81"/>
+      <c r="N65" s="70"/>
+      <c r="O65" s="71"/>
     </row>
     <row r="66" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="17">
         <v>31</v>
       </c>
-      <c r="C66" s="79" t="s">
+      <c r="C66" s="69" t="s">
         <v>63</v>
       </c>
-      <c r="D66" s="80"/>
-      <c r="E66" s="81"/>
+      <c r="D66" s="70"/>
+      <c r="E66" s="71"/>
       <c r="G66" s="17">
         <v>67</v>
       </c>
-      <c r="H66" s="79" t="s">
+      <c r="H66" s="69" t="s">
         <v>58</v>
       </c>
-      <c r="I66" s="80"/>
-      <c r="J66" s="81"/>
+      <c r="I66" s="70"/>
+      <c r="J66" s="71"/>
       <c r="L66" s="18">
         <v>103</v>
       </c>
-      <c r="M66" s="79" t="s">
+      <c r="M66" s="69" t="s">
         <v>160</v>
       </c>
-      <c r="N66" s="80"/>
-      <c r="O66" s="81"/>
+      <c r="N66" s="70"/>
+      <c r="O66" s="71"/>
     </row>
     <row r="67" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="17">
         <v>32</v>
       </c>
-      <c r="C67" s="79" t="s">
+      <c r="C67" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="D67" s="80"/>
-      <c r="E67" s="81"/>
+      <c r="D67" s="70"/>
+      <c r="E67" s="71"/>
       <c r="G67" s="17">
         <v>68</v>
       </c>
-      <c r="H67" s="79" t="s">
+      <c r="H67" s="69" t="s">
         <v>67</v>
       </c>
-      <c r="I67" s="80"/>
-      <c r="J67" s="81"/>
+      <c r="I67" s="70"/>
+      <c r="J67" s="71"/>
       <c r="L67" s="18">
         <v>104</v>
       </c>
-      <c r="M67" s="79" t="s">
+      <c r="M67" s="69" t="s">
         <v>161</v>
       </c>
-      <c r="N67" s="80"/>
-      <c r="O67" s="81"/>
+      <c r="N67" s="70"/>
+      <c r="O67" s="71"/>
     </row>
     <row r="68" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="17">
         <v>33</v>
       </c>
-      <c r="C68" s="79" t="s">
+      <c r="C68" s="69" t="s">
         <v>115</v>
       </c>
-      <c r="D68" s="80"/>
-      <c r="E68" s="81"/>
+      <c r="D68" s="70"/>
+      <c r="E68" s="71"/>
       <c r="G68" s="17">
         <v>69</v>
       </c>
-      <c r="H68" s="79" t="s">
+      <c r="H68" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="I68" s="80"/>
-      <c r="J68" s="81"/>
+      <c r="I68" s="70"/>
+      <c r="J68" s="71"/>
       <c r="L68" s="18">
         <v>105</v>
       </c>
-      <c r="M68" s="79" t="s">
+      <c r="M68" s="69" t="s">
         <v>162</v>
       </c>
-      <c r="N68" s="80"/>
-      <c r="O68" s="81"/>
+      <c r="N68" s="70"/>
+      <c r="O68" s="71"/>
     </row>
     <row r="69" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="17">
         <v>34</v>
       </c>
-      <c r="C69" s="79" t="s">
+      <c r="C69" s="69" t="s">
         <v>92</v>
       </c>
-      <c r="D69" s="80"/>
-      <c r="E69" s="81"/>
+      <c r="D69" s="70"/>
+      <c r="E69" s="71"/>
       <c r="G69" s="17">
         <v>70</v>
       </c>
-      <c r="H69" s="79" t="s">
+      <c r="H69" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="I69" s="80"/>
-      <c r="J69" s="81"/>
+      <c r="I69" s="70"/>
+      <c r="J69" s="71"/>
       <c r="L69" s="18">
         <v>106</v>
       </c>
-      <c r="M69" s="79" t="s">
+      <c r="M69" s="69" t="s">
         <v>163</v>
       </c>
-      <c r="N69" s="80"/>
-      <c r="O69" s="81"/>
+      <c r="N69" s="70"/>
+      <c r="O69" s="71"/>
     </row>
     <row r="70" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="17">
         <v>35</v>
       </c>
-      <c r="C70" s="79" t="s">
+      <c r="C70" s="69" t="s">
         <v>100</v>
       </c>
-      <c r="D70" s="80"/>
-      <c r="E70" s="81"/>
+      <c r="D70" s="70"/>
+      <c r="E70" s="71"/>
       <c r="G70" s="17">
         <v>71</v>
       </c>
-      <c r="H70" s="79" t="s">
+      <c r="H70" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="I70" s="80"/>
-      <c r="J70" s="81"/>
+      <c r="I70" s="70"/>
+      <c r="J70" s="71"/>
       <c r="L70" s="18">
         <v>107</v>
       </c>
-      <c r="M70" s="79" t="s">
+      <c r="M70" s="69" t="s">
         <v>164</v>
       </c>
-      <c r="N70" s="80"/>
-      <c r="O70" s="81"/>
+      <c r="N70" s="70"/>
+      <c r="O70" s="71"/>
     </row>
     <row r="71" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B71" s="20">
         <v>36</v>
       </c>
-      <c r="C71" s="109" t="s">
+      <c r="C71" s="99" t="s">
         <v>55</v>
       </c>
-      <c r="D71" s="110"/>
-      <c r="E71" s="111"/>
+      <c r="D71" s="100"/>
+      <c r="E71" s="101"/>
       <c r="G71" s="20">
         <v>72</v>
       </c>
-      <c r="H71" s="109" t="s">
+      <c r="H71" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="I71" s="110"/>
-      <c r="J71" s="111"/>
+      <c r="I71" s="100"/>
+      <c r="J71" s="101"/>
       <c r="L71" s="22">
         <v>108</v>
       </c>
-      <c r="M71" s="113" t="s">
+      <c r="M71" s="103" t="s">
         <v>167</v>
       </c>
-      <c r="N71" s="114"/>
-      <c r="O71" s="115"/>
+      <c r="N71" s="104"/>
+      <c r="O71" s="105"/>
     </row>
     <row r="72" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B72" s="1"/>
-      <c r="C72" s="112"/>
-[...1 lines deleted...]
-      <c r="E72" s="112"/>
+      <c r="C72" s="102"/>
+      <c r="D72" s="102"/>
+      <c r="E72" s="102"/>
       <c r="G72" s="9"/>
       <c r="H72" s="9"/>
       <c r="I72" s="9"/>
       <c r="L72" s="9"/>
       <c r="M72" s="9"/>
       <c r="N72" s="9"/>
     </row>
     <row r="73" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="131" t="s">
+      <c r="B73" s="64" t="s">
         <v>124</v>
       </c>
-      <c r="C73" s="88"/>
-[...11 lines deleted...]
-      <c r="O73" s="89"/>
+      <c r="C73" s="65"/>
+      <c r="D73" s="65"/>
+      <c r="E73" s="65"/>
+      <c r="F73" s="66"/>
+      <c r="G73" s="65"/>
+      <c r="H73" s="65"/>
+      <c r="I73" s="65"/>
+      <c r="J73" s="65"/>
+      <c r="K73" s="66"/>
+      <c r="L73" s="65"/>
+      <c r="M73" s="65"/>
+      <c r="N73" s="65"/>
+      <c r="O73" s="67"/>
     </row>
     <row r="74" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="29"/>
       <c r="C74" s="29"/>
       <c r="D74" s="29"/>
       <c r="E74" s="29"/>
       <c r="F74" s="23"/>
       <c r="G74" s="29"/>
       <c r="H74" s="29"/>
       <c r="I74" s="29"/>
       <c r="J74" s="29"/>
       <c r="L74" s="29"/>
       <c r="M74" s="29"/>
       <c r="N74" s="29"/>
       <c r="O74" s="29"/>
     </row>
     <row r="75" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="29"/>
       <c r="C75" s="29"/>
       <c r="D75" s="29"/>
       <c r="E75" s="29"/>
       <c r="F75" s="23"/>
       <c r="G75" s="29"/>
       <c r="H75" s="29"/>
       <c r="I75" s="29"/>
@@ -5674,485 +5674,485 @@
       <c r="G78" s="29"/>
       <c r="H78" s="29"/>
       <c r="I78" s="29"/>
       <c r="J78" s="29"/>
       <c r="K78" s="25"/>
       <c r="L78" s="29"/>
       <c r="M78" s="29"/>
       <c r="N78" s="29"/>
       <c r="O78" s="29"/>
     </row>
     <row r="79" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B79" s="26"/>
       <c r="C79" s="26"/>
       <c r="D79" s="27"/>
       <c r="E79" s="26"/>
       <c r="F79" s="26"/>
       <c r="G79" s="26"/>
       <c r="J79" s="28"/>
       <c r="K79" s="26"/>
       <c r="L79" s="26"/>
       <c r="M79" s="26"/>
       <c r="N79" s="26"/>
       <c r="O79" s="26"/>
     </row>
     <row r="80" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="38" t="s">
+      <c r="B80" s="127" t="s">
         <v>180</v>
       </c>
-      <c r="C80" s="39"/>
-[...11 lines deleted...]
-      <c r="O80" s="40"/>
+      <c r="C80" s="128"/>
+      <c r="D80" s="128"/>
+      <c r="E80" s="128"/>
+      <c r="F80" s="128"/>
+      <c r="G80" s="128"/>
+      <c r="H80" s="128"/>
+      <c r="I80" s="128"/>
+      <c r="J80" s="128"/>
+      <c r="K80" s="128"/>
+      <c r="L80" s="128"/>
+      <c r="M80" s="128"/>
+      <c r="N80" s="128"/>
+      <c r="O80" s="129"/>
     </row>
     <row r="81" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B81" s="41"/>
-[...12 lines deleted...]
-      <c r="O81" s="43"/>
+      <c r="B81" s="130"/>
+      <c r="C81" s="131"/>
+      <c r="D81" s="131"/>
+      <c r="E81" s="131"/>
+      <c r="F81" s="131"/>
+      <c r="G81" s="131"/>
+      <c r="H81" s="131"/>
+      <c r="I81" s="131"/>
+      <c r="J81" s="131"/>
+      <c r="K81" s="131"/>
+      <c r="L81" s="131"/>
+      <c r="M81" s="131"/>
+      <c r="N81" s="131"/>
+      <c r="O81" s="132"/>
     </row>
     <row r="82" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="41" t="s">
+      <c r="B82" s="130" t="s">
         <v>181</v>
       </c>
-      <c r="C82" s="42"/>
-[...11 lines deleted...]
-      <c r="O82" s="43"/>
+      <c r="C82" s="131"/>
+      <c r="D82" s="131"/>
+      <c r="E82" s="131"/>
+      <c r="F82" s="131"/>
+      <c r="G82" s="131"/>
+      <c r="H82" s="131"/>
+      <c r="I82" s="131"/>
+      <c r="J82" s="131"/>
+      <c r="K82" s="131"/>
+      <c r="L82" s="131"/>
+      <c r="M82" s="131"/>
+      <c r="N82" s="131"/>
+      <c r="O82" s="132"/>
     </row>
     <row r="83" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B83" s="44"/>
-[...12 lines deleted...]
-      <c r="O83" s="46"/>
+      <c r="B83" s="133"/>
+      <c r="C83" s="134"/>
+      <c r="D83" s="134"/>
+      <c r="E83" s="134"/>
+      <c r="F83" s="134"/>
+      <c r="G83" s="134"/>
+      <c r="H83" s="134"/>
+      <c r="I83" s="134"/>
+      <c r="J83" s="134"/>
+      <c r="K83" s="134"/>
+      <c r="L83" s="134"/>
+      <c r="M83" s="134"/>
+      <c r="N83" s="134"/>
+      <c r="O83" s="135"/>
     </row>
     <row r="84" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B84" s="119" t="s">
+      <c r="B84" s="52" t="s">
         <v>173</v>
       </c>
-      <c r="C84" s="120"/>
-[...11 lines deleted...]
-      <c r="O84" s="121"/>
+      <c r="C84" s="53"/>
+      <c r="D84" s="53"/>
+      <c r="E84" s="53"/>
+      <c r="F84" s="53"/>
+      <c r="G84" s="53"/>
+      <c r="H84" s="53"/>
+      <c r="I84" s="53"/>
+      <c r="J84" s="53"/>
+      <c r="K84" s="53"/>
+      <c r="L84" s="53"/>
+      <c r="M84" s="53"/>
+      <c r="N84" s="53"/>
+      <c r="O84" s="54"/>
     </row>
     <row r="85" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B85" s="122"/>
-[...12 lines deleted...]
-      <c r="O85" s="124"/>
+      <c r="B85" s="55"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="56"/>
+      <c r="E85" s="56"/>
+      <c r="F85" s="56"/>
+      <c r="G85" s="56"/>
+      <c r="H85" s="56"/>
+      <c r="I85" s="56"/>
+      <c r="J85" s="56"/>
+      <c r="K85" s="56"/>
+      <c r="L85" s="56"/>
+      <c r="M85" s="56"/>
+      <c r="N85" s="56"/>
+      <c r="O85" s="57"/>
     </row>
     <row r="86" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B86" s="125"/>
-[...12 lines deleted...]
-      <c r="O86" s="127"/>
+      <c r="B86" s="58"/>
+      <c r="C86" s="59"/>
+      <c r="D86" s="59"/>
+      <c r="E86" s="59"/>
+      <c r="F86" s="59"/>
+      <c r="G86" s="59"/>
+      <c r="H86" s="59"/>
+      <c r="I86" s="59"/>
+      <c r="J86" s="59"/>
+      <c r="K86" s="59"/>
+      <c r="L86" s="59"/>
+      <c r="M86" s="59"/>
+      <c r="N86" s="59"/>
+      <c r="O86" s="60"/>
     </row>
     <row r="87" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B87" s="125"/>
-[...12 lines deleted...]
-      <c r="O87" s="127"/>
+      <c r="B87" s="58"/>
+      <c r="C87" s="59"/>
+      <c r="D87" s="59"/>
+      <c r="E87" s="59"/>
+      <c r="F87" s="59"/>
+      <c r="G87" s="59"/>
+      <c r="H87" s="59"/>
+      <c r="I87" s="59"/>
+      <c r="J87" s="59"/>
+      <c r="K87" s="59"/>
+      <c r="L87" s="59"/>
+      <c r="M87" s="59"/>
+      <c r="N87" s="59"/>
+      <c r="O87" s="60"/>
     </row>
     <row r="88" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B88" s="125"/>
-[...12 lines deleted...]
-      <c r="O88" s="127"/>
+      <c r="B88" s="58"/>
+      <c r="C88" s="59"/>
+      <c r="D88" s="59"/>
+      <c r="E88" s="59"/>
+      <c r="F88" s="59"/>
+      <c r="G88" s="59"/>
+      <c r="H88" s="59"/>
+      <c r="I88" s="59"/>
+      <c r="J88" s="59"/>
+      <c r="K88" s="59"/>
+      <c r="L88" s="59"/>
+      <c r="M88" s="59"/>
+      <c r="N88" s="59"/>
+      <c r="O88" s="60"/>
     </row>
     <row r="89" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B89" s="125"/>
-[...12 lines deleted...]
-      <c r="O89" s="127"/>
+      <c r="B89" s="58"/>
+      <c r="C89" s="59"/>
+      <c r="D89" s="59"/>
+      <c r="E89" s="59"/>
+      <c r="F89" s="59"/>
+      <c r="G89" s="59"/>
+      <c r="H89" s="59"/>
+      <c r="I89" s="59"/>
+      <c r="J89" s="59"/>
+      <c r="K89" s="59"/>
+      <c r="L89" s="59"/>
+      <c r="M89" s="59"/>
+      <c r="N89" s="59"/>
+      <c r="O89" s="60"/>
     </row>
     <row r="90" spans="2:15" x14ac:dyDescent="0.2">
-      <c r="B90" s="125"/>
-[...12 lines deleted...]
-      <c r="O90" s="127"/>
+      <c r="B90" s="58"/>
+      <c r="C90" s="59"/>
+      <c r="D90" s="59"/>
+      <c r="E90" s="59"/>
+      <c r="F90" s="59"/>
+      <c r="G90" s="59"/>
+      <c r="H90" s="59"/>
+      <c r="I90" s="59"/>
+      <c r="J90" s="59"/>
+      <c r="K90" s="59"/>
+      <c r="L90" s="59"/>
+      <c r="M90" s="59"/>
+      <c r="N90" s="59"/>
+      <c r="O90" s="60"/>
     </row>
     <row r="91" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B91" s="128"/>
-[...12 lines deleted...]
-      <c r="O91" s="130"/>
+      <c r="B91" s="61"/>
+      <c r="C91" s="62"/>
+      <c r="D91" s="62"/>
+      <c r="E91" s="62"/>
+      <c r="F91" s="62"/>
+      <c r="G91" s="62"/>
+      <c r="H91" s="62"/>
+      <c r="I91" s="62"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="62"/>
+      <c r="N91" s="62"/>
+      <c r="O91" s="63"/>
     </row>
     <row r="92" spans="2:15" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="B92" s="86" t="s">
+      <c r="B92" s="111" t="s">
         <v>127</v>
       </c>
-      <c r="C92" s="86"/>
-[...11 lines deleted...]
-      <c r="O92" s="86"/>
+      <c r="C92" s="111"/>
+      <c r="D92" s="111"/>
+      <c r="E92" s="111"/>
+      <c r="F92" s="111"/>
+      <c r="G92" s="111"/>
+      <c r="H92" s="111"/>
+      <c r="I92" s="111"/>
+      <c r="J92" s="111"/>
+      <c r="K92" s="111"/>
+      <c r="L92" s="111"/>
+      <c r="M92" s="111"/>
+      <c r="N92" s="111"/>
+      <c r="O92" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="218">
+    <mergeCell ref="B80:O81"/>
+    <mergeCell ref="B82:O83"/>
+    <mergeCell ref="K8:Q8"/>
+    <mergeCell ref="K9:Q9"/>
+    <mergeCell ref="K10:Q10"/>
+    <mergeCell ref="K11:Q11"/>
+    <mergeCell ref="K12:Q12"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="I4:Q4"/>
+    <mergeCell ref="D5:Q5"/>
+    <mergeCell ref="H6:Q6"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="L17:O17"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="D14:G14"/>
+    <mergeCell ref="D15:G15"/>
+    <mergeCell ref="C2:O2"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="P2:Q3"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="M49:O49"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="M52:O52"/>
+    <mergeCell ref="M47:O47"/>
+    <mergeCell ref="M63:O63"/>
+    <mergeCell ref="M53:O53"/>
+    <mergeCell ref="M58:O58"/>
+    <mergeCell ref="M48:O48"/>
+    <mergeCell ref="M55:O55"/>
+    <mergeCell ref="M56:O56"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="B92:O92"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="M44:O44"/>
+    <mergeCell ref="M41:O41"/>
+    <mergeCell ref="M43:O43"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="K33:O33"/>
+    <mergeCell ref="K32:O32"/>
+    <mergeCell ref="L35:O35"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K28:O28"/>
+    <mergeCell ref="K29:O29"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="H47:J47"/>
+    <mergeCell ref="H42:J42"/>
+    <mergeCell ref="H49:J49"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="M62:O62"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="M59:O59"/>
+    <mergeCell ref="M57:O57"/>
+    <mergeCell ref="M60:O60"/>
+    <mergeCell ref="M61:O61"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="H51:J51"/>
+    <mergeCell ref="H50:J50"/>
+    <mergeCell ref="H55:J55"/>
+    <mergeCell ref="H62:J62"/>
+    <mergeCell ref="H57:J57"/>
+    <mergeCell ref="H58:J58"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="H61:J61"/>
+    <mergeCell ref="H60:J60"/>
+    <mergeCell ref="H56:J56"/>
+    <mergeCell ref="H52:J52"/>
+    <mergeCell ref="H53:J53"/>
+    <mergeCell ref="H54:J54"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="H63:J63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="H65:J65"/>
+    <mergeCell ref="H66:J66"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="H71:J71"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="M64:O64"/>
+    <mergeCell ref="M66:O66"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="M71:O71"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="M65:O65"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="M37:O37"/>
+    <mergeCell ref="M36:O36"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="H38:J38"/>
+    <mergeCell ref="M42:O42"/>
+    <mergeCell ref="M40:O40"/>
+    <mergeCell ref="H46:J46"/>
+    <mergeCell ref="H43:J43"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="H44:J44"/>
+    <mergeCell ref="H45:J45"/>
+    <mergeCell ref="M46:O46"/>
+    <mergeCell ref="M45:O45"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="H39:J39"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="C28:G28"/>
     <mergeCell ref="B84:O84"/>
     <mergeCell ref="B85:O91"/>
     <mergeCell ref="B73:O73"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="C36:E36"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="M39:O39"/>
     <mergeCell ref="K30:O30"/>
     <mergeCell ref="K31:O31"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="C31:G31"/>
     <mergeCell ref="J27:O27"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="C30:G30"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="C40:E40"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="H40:J40"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="C37:E37"/>
-    <mergeCell ref="C39:E39"/>
-[...192 lines deleted...]
-    <mergeCell ref="D15:G15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="D18:E18">
     <cfRule type="cellIs" dxfId="11" priority="19" operator="equal">
       <formula>"OK"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="10" priority="20" stopIfTrue="1" operator="equal">
       <formula>"AU"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D19:E25">
     <cfRule type="cellIs" dxfId="9" priority="22" operator="equal">
       <formula>"AU"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="8" priority="24" operator="equal">
       <formula>"OK"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I18:J18">
     <cfRule type="cellIs" dxfId="7" priority="17" operator="equal">
       <formula>"OK"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="18" stopIfTrue="1" operator="equal">
       <formula>"AU"</formula>
     </cfRule>