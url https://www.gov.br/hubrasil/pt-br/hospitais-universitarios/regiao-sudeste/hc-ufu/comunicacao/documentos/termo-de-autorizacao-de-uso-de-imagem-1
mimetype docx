--- v0 (2026-03-31)
+++ v1 (2026-07-21)
@@ -1,331 +1,388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7463B3CC" w14:textId="1AD07F7A" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="00001DF1" w:rsidP="00001DF1">
+    <w:p w14:paraId="51CB8105" w14:textId="77777777" w:rsidR="00501EF8" w:rsidRDefault="00501EF8" w:rsidP="00001DF1">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="441E59AD" wp14:editId="0E778907">
-            <wp:extent cx="5400040" cy="857885"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A4677FF" wp14:editId="10C152E3">
+            <wp:extent cx="5305425" cy="637165"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1644144995" name="Imagem 1" descr="Uma imagem contendo Gráfico&#10;&#10;Descrição gerada automaticamente"/>
+            <wp:docPr id="1269816128" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1644144995" name="Imagem 1" descr="Uma imagem contendo Gráfico&#10;&#10;Descrição gerada automaticamente"/>
+                    <pic:cNvPr id="1269816128" name="Imagem 1269816128"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect l="13582" r="13570"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5400040" cy="857885"/>
+                      <a:ext cx="5344918" cy="641908"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="007A0EE7" w:rsidRPr="007A0EE7">
+    </w:p>
+    <w:p w14:paraId="600090D6" w14:textId="77777777" w:rsidR="00501EF8" w:rsidRDefault="00501EF8" w:rsidP="00001DF1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">TERMO DE AUTORIZAÇÃO </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F61BE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7463B3CC" w14:textId="5B2971D3" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="00001DF1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>DO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A0EE7" w:rsidRPr="007A0EE7">
+      </w:pPr>
+      <w:r w:rsidRPr="007A0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> USO DE IMAGEM</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">TERMO DE AUTORIZAÇÃO </w:t>
+      </w:r>
+      <w:r w:rsidR="002F61BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7D495552" w14:textId="5673BD0F" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="002F4C61">
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USO DE IMAGEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF5A1B4" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D495552" w14:textId="79D98C94" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="002F4C61">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neste ato, eu,_____________________________________________, </w:t>
+        <w:t xml:space="preserve">Neste ato, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu,_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________, </w:t>
       </w:r>
       <w:r w:rsidR="002F4C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">___________, </w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nacionalidade ____________________________, estado civil ____________________, portador da cédula de identidade RG nº, __________________, inscrito no CPF sob nº ____________________, residente à ______________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002F4C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015B3051" w14:textId="072A8ECA" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="002F4C61">
+    <w:p w14:paraId="39A6F799" w14:textId="77777777" w:rsidR="00501EF8" w:rsidRDefault="00501EF8" w:rsidP="00501EF8">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A0EE7">
+      <w:r w:rsidRPr="00501EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AUTORIZO o uso de minha imagem para ser utilizada em p</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="1BB796DA" w14:textId="56CE9390" w:rsidR="002F4C61" w:rsidRDefault="002F4C61" w:rsidP="002F4C61">
+        <w:t xml:space="preserve">AUTORIZO o uso de minha imagem para ser utilizada em projetos da administração central da HU Brasil, bem como dos hospitais universitários federais vinculados à estatal, do Ministério da Saúde e Ministério da Educação. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349CA03E" w14:textId="5CFEE513" w:rsidR="007A0EE7" w:rsidRDefault="00501EF8" w:rsidP="00501EF8">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F4C61">
+      <w:r w:rsidRPr="00501EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O material poderá ser divulgado pela empresa em qualquer dos seus meios (internos e externos), incluindo as redes sociais (youtube, facebook, instagram, twi</w:t>
-[...41 lines deleted...]
-      </w:pPr>
+        <w:t>O material poderá ser divulgado pela empresa em qualquer dos seus meios (internos e externos), incluindo as redes sociais (YouTube, Facebook, Instagram, ‘X’ Twitter, entre outros), tanto pela Administração Central, quanto pelas suas filiais e órgãos públicos parceiros, em qualquer tempo ou ocasião, em todo território nacional e no exterior, sem nenhum tipo de ônus para a empresa, filiais ou parceiros.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="77BC31DA" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D17567" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
+    <w:p w14:paraId="09D17567" w14:textId="1EBBBF04" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>____________/_____, dia...... de ........................... de ..............</w:t>
+        <w:t xml:space="preserve">____________/_____, </w:t>
+      </w:r>
+      <w:r w:rsidR="00501EF8" w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00501EF8" w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00501EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00501EF8" w:rsidRPr="007A0EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00501EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4391B7F9" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="484BB734" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC02760" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -368,179 +425,243 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(assinatura)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090D481F" w14:textId="77777777" w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidRDefault="007A0EE7" w:rsidP="007A0EE7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007A0EE7" w:rsidRPr="007A0EE7">
+    <w:sectPr w:rsidR="007A0EE7" w:rsidRPr="007A0EE7" w:rsidSect="00501EF8">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="220DEEE8" w14:textId="77777777" w:rsidR="006A2560" w:rsidRDefault="006A2560" w:rsidP="00501EF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="228C310D" w14:textId="77777777" w:rsidR="006A2560" w:rsidRDefault="006A2560" w:rsidP="00501EF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="16F0657B" w14:textId="77777777" w:rsidR="006A2560" w:rsidRDefault="006A2560" w:rsidP="00501EF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="70EBED74" w14:textId="77777777" w:rsidR="006A2560" w:rsidRDefault="006A2560" w:rsidP="00501EF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007903B4"/>
     <w:rsid w:val="00001DF1"/>
     <w:rsid w:val="00056716"/>
     <w:rsid w:val="000C5C85"/>
     <w:rsid w:val="000E78E1"/>
     <w:rsid w:val="0014296A"/>
     <w:rsid w:val="001A351A"/>
     <w:rsid w:val="001A6FB0"/>
+    <w:rsid w:val="001D7E3A"/>
     <w:rsid w:val="002867D9"/>
     <w:rsid w:val="002F4C61"/>
     <w:rsid w:val="002F61BE"/>
     <w:rsid w:val="0033026B"/>
     <w:rsid w:val="00371D30"/>
     <w:rsid w:val="00383CE4"/>
     <w:rsid w:val="00410C86"/>
     <w:rsid w:val="00485A68"/>
     <w:rsid w:val="004B52D3"/>
     <w:rsid w:val="005019B2"/>
+    <w:rsid w:val="00501EF8"/>
     <w:rsid w:val="00640D43"/>
+    <w:rsid w:val="006A2560"/>
     <w:rsid w:val="0077439D"/>
     <w:rsid w:val="007903B4"/>
     <w:rsid w:val="00792420"/>
     <w:rsid w:val="00793A7A"/>
     <w:rsid w:val="007A0EE7"/>
     <w:rsid w:val="00847F51"/>
     <w:rsid w:val="008B01C8"/>
     <w:rsid w:val="00957C5E"/>
     <w:rsid w:val="009A6DE7"/>
     <w:rsid w:val="00AF5348"/>
     <w:rsid w:val="00B52790"/>
     <w:rsid w:val="00BA1944"/>
     <w:rsid w:val="00BE5659"/>
     <w:rsid w:val="00CC7752"/>
     <w:rsid w:val="00D0537D"/>
     <w:rsid w:val="00E51F6C"/>
     <w:rsid w:val="00EF2D17"/>
     <w:rsid w:val="00F10268"/>
     <w:rsid w:val="00F2569D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FC43C69"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F396DA92-90CE-4EF6-8B90-A4A10F86C777}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -897,97 +1018,140 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E51F6C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00501EF8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00501EF8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00501EF8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00501EF8"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1254,50 +1418,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c4f98551-91a1-4f86-a797-ed46d856e319">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="eab59279-15c1-4544-89f6-a8442baaadeb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100AC1AFBBA099B624F8E03272240DA9197" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="794b191b7050127f3215f0515e14fb5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4f98551-91a1-4f86-a797-ed46d856e319" xmlns:ns3="eab59279-15c1-4544-89f6-a8442baaadeb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="09b2e3c2dd4b7fed4abf9d1c84b257a0" ns2:_="" ns3:_="">
     <xsd:import namespace="c4f98551-91a1-4f86-a797-ed46d856e319"/>
     <xsd:import namespace="eab59279-15c1-4544-89f6-a8442baaadeb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1476,112 +1660,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CE0B3B-8461-4DC9-B859-5673A69583FF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B41ACA2-42C0-42CD-BFEA-529C403F1138}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c4f98551-91a1-4f86-a797-ed46d856e319"/>
+    <ds:schemaRef ds:uri="eab59279-15c1-4544-89f6-a8442baaadeb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9683C48-0665-4137-87C9-67156B9EB4E4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9683C48-0665-4137-87C9-67156B9EB4E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B41ACA2-42C0-42CD-BFEA-529C403F1138}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CE0B3B-8461-4DC9-B859-5673A69583FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c4f98551-91a1-4f86-a797-ed46d856e319"/>
+    <ds:schemaRef ds:uri="eab59279-15c1-4544-89f6-a8442baaadeb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>177</Words>
-  <Characters>962</Characters>
+  <Words>176</Words>
+  <Characters>956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1137</CharactersWithSpaces>
+  <CharactersWithSpaces>1130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ricardo Martins Watanabe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AC1AFBBA099B624F8E03272240DA9197</vt:lpwstr>
   </property>