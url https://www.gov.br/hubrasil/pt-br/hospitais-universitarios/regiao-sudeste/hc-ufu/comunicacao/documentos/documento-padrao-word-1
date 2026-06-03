--- v0 (2026-04-09)
+++ v1 (2026-06-03)
@@ -26,61 +26,61 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75F36982" w14:textId="77777777" w:rsidR="002C149A" w:rsidRPr="001245CE" w:rsidRDefault="002C149A" w:rsidP="001245CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002C149A" w:rsidRPr="001245CE" w:rsidSect="001245CE">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1274" w:bottom="426" w:left="1134" w:header="426" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E598115" w14:textId="77777777" w:rsidR="00AB14D1" w:rsidRDefault="00AB14D1" w:rsidP="002C149A">
+    <w:p w14:paraId="24841847" w14:textId="77777777" w:rsidR="002F20CB" w:rsidRDefault="002F20CB" w:rsidP="002C149A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B060E54" w14:textId="77777777" w:rsidR="00AB14D1" w:rsidRDefault="00AB14D1" w:rsidP="002C149A">
+    <w:p w14:paraId="05771E63" w14:textId="77777777" w:rsidR="002F20CB" w:rsidRDefault="002F20CB" w:rsidP="002C149A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -156,184 +156,187 @@
     </w:pPr>
     <w:r w:rsidRPr="001245CE">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Av. Pará, 1720 - Campus Umuarama-UFU- Uberlândia-MG - CEP: 38405-320</w:t>
     </w:r>
     <w:r w:rsidRPr="001245CE">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D9CB212" w14:textId="77777777" w:rsidR="002C149A" w:rsidRDefault="002C149A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="439A7CED" w14:textId="77777777" w:rsidR="00AB14D1" w:rsidRDefault="00AB14D1" w:rsidP="002C149A">
+    <w:p w14:paraId="405B1BFF" w14:textId="77777777" w:rsidR="002F20CB" w:rsidRDefault="002F20CB" w:rsidP="002C149A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CF54A0D" w14:textId="77777777" w:rsidR="00AB14D1" w:rsidRDefault="00AB14D1" w:rsidP="002C149A">
+    <w:p w14:paraId="0015E1E9" w14:textId="77777777" w:rsidR="002F20CB" w:rsidRDefault="002F20CB" w:rsidP="002C149A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00CECA84" w14:textId="7A0947BF" w:rsidR="00500BDD" w:rsidRPr="00D21FC8" w:rsidRDefault="00D21FC8" w:rsidP="00D21FC8">
+  <w:p w14:paraId="00CECA84" w14:textId="1182F73F" w:rsidR="00500BDD" w:rsidRPr="00D21FC8" w:rsidRDefault="008E09C6" w:rsidP="00D21FC8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73481547" wp14:editId="100162B0">
-          <wp:extent cx="4189863" cy="441108"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61853611" wp14:editId="4267570A">
+          <wp:extent cx="3695700" cy="404667"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1150854339" name="Imagem 1"/>
+          <wp:docPr id="2023859254" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4371418" cy="460222"/>
+                    <a:ext cx="3749030" cy="410506"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21FC8"/>
     <w:rsid w:val="000B566E"/>
     <w:rsid w:val="000F2086"/>
     <w:rsid w:val="001245CE"/>
     <w:rsid w:val="00171BBF"/>
     <w:rsid w:val="001A3D11"/>
     <w:rsid w:val="002C149A"/>
+    <w:rsid w:val="002F20CB"/>
     <w:rsid w:val="003A0DE8"/>
     <w:rsid w:val="004E25A0"/>
     <w:rsid w:val="00500BDD"/>
     <w:rsid w:val="00515705"/>
     <w:rsid w:val="00591083"/>
     <w:rsid w:val="005D157D"/>
     <w:rsid w:val="00666E67"/>
     <w:rsid w:val="00744BB9"/>
     <w:rsid w:val="00836549"/>
+    <w:rsid w:val="008E09C6"/>
     <w:rsid w:val="008E7931"/>
     <w:rsid w:val="00A048AE"/>
     <w:rsid w:val="00A67D40"/>
     <w:rsid w:val="00A76A5F"/>
+    <w:rsid w:val="00A97CF3"/>
     <w:rsid w:val="00AB14D1"/>
     <w:rsid w:val="00C11BF9"/>
     <w:rsid w:val="00CA7A51"/>
     <w:rsid w:val="00CB6106"/>
     <w:rsid w:val="00D015C8"/>
     <w:rsid w:val="00D21FC8"/>
     <w:rsid w:val="00D74C5E"/>
     <w:rsid w:val="00DC1890"/>
     <w:rsid w:val="00FF3D19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>