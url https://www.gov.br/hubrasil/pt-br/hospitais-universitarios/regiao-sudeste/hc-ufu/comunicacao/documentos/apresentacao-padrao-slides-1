--- v0 (2026-04-10)
+++ v1 (2026-07-22)
@@ -1,102 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...35 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" embedTrueTypeFonts="true">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...1 lines deleted...]
-  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="261" r:id="rId5"/>
-[...3 lines deleted...]
-    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Montserrat Semi-Bold" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Montserrat Semi-Bold" charset="1" panose="00000700000000000000"/>
+      <p:regular r:id="rId10"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Rawline Bold" charset="1" panose="00000800000000000000"/>
       <p:regular r:id="rId11"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat Ultra-Bold" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Rawline" charset="1" panose="00000500000000000000"/>
       <p:regular r:id="rId12"/>
-    </p:embeddedFont>
-[...3 lines deleted...]
-      <p:bold r:id="rId14"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -150,668 +136,191 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:clrMru>
-[...1 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
-    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...10 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15620" autoAdjust="0"/>
+    <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="69" d="100"/>
-          <a:sy n="69" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="834" y="66"/>
+        <p:origin x="-1092" y="-90"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId10" Target="fonts/font10.fntdata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId11" Target="fonts/font11.fntdata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId12" Target="fonts/font12.fntdata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId7" Target="slides/slide2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId8" Target="slides/slide3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId9" Target="slides/slide4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-[...345 lines deleted...]
-</p:notesMaster>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...16 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -883,283 +392,286 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1167,339 +679,343 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1511,53 +1027,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -1630,167 +1147,168 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -1800,81 +1318,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -1884,199 +1403,201 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2095,51 +1616,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2151,81 +1672,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2244,51 +1766,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2300,352 +1822,354 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2657,53 +2181,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2713,81 +2238,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -2806,118 +2332,118 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2929,53 +2455,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -3055,287 +2582,288 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId10" Target="../slideLayouts/slideLayout10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId11" Target="../slideLayouts/slideLayout11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId12" Target="../theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="../slideLayouts/slideLayout2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId3" Target="../slideLayouts/slideLayout3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId4" Target="../slideLayouts/slideLayout4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId5" Target="../slideLayouts/slideLayout5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId6" Target="../slideLayouts/slideLayout6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId7" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId8" Target="../slideLayouts/slideLayout8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId9" Target="../slideLayouts/slideLayout9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/27/2026</a:t>
+              <a:t>8/1/2011</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3370,51 +2898,51 @@
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nº›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
@@ -3645,1448 +3173,2195 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image3.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image5.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image3.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image5.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image3.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image5.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image6.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image7.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:srgbClr val="FFFDFD"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="false" flipV="false" rot="0">
+            <a:off x="-217857" y="0"/>
+            <a:ext cx="20977618" cy="11799910"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="11799910" w="20977618">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="20977618" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20977618" y="11799910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="11799910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 2"/>
+          <p:cNvPr name="Group 3" id="3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18342592" cy="10317894"/>
+          <a:xfrm rot="0">
+            <a:off x="13781520" y="-2025296"/>
+            <a:ext cx="10025547" cy="14630525"/>
             <a:chOff x="0" y="0"/>
-            <a:chExt cx="24384000" cy="13716000"/>
+            <a:chExt cx="812800" cy="1186139"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="3" name="Freeform 3"/>
+            <p:cNvPr name="Freeform 4" id="4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
+            <a:xfrm flipH="false" flipV="false" rot="0">
               <a:off x="0" y="0"/>
-              <a:ext cx="24384000" cy="13716000"/>
+              <a:ext cx="812800" cy="1186139"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
-              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:rect r="r" b="b" t="t" l="l"/>
               <a:pathLst>
-                <a:path w="24384000" h="13716000">
+                <a:path h="1186139" w="812800">
+                  <a:moveTo>
+                    <a:pt x="406400" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="181951" y="0"/>
+                    <a:pt x="0" y="265526"/>
+                    <a:pt x="0" y="593069"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="920613"/>
+                    <a:pt x="181951" y="1186139"/>
+                    <a:pt x="406400" y="1186139"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="630849" y="1186139"/>
+                    <a:pt x="812800" y="920613"/>
+                    <a:pt x="812800" y="593069"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="812800" y="265526"/>
+                    <a:pt x="630849" y="0"/>
+                    <a:pt x="406400" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:gradFill rotWithShape="true">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="404CA2">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="5C78ED">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0"/>
+            </a:gradFill>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 5" id="5"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="76200" y="63576"/>
+              <a:ext cx="660400" cy="1011363"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchor="ctr" rtlCol="false" tIns="50800" lIns="50800" bIns="50800" rIns="50800"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3662"/>
+                </a:lnSpc>
+              </a:pPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr name="Group 6" id="6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="0">
+            <a:off x="14924769" y="-583555"/>
+            <a:ext cx="7739047" cy="11747042"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="627427" cy="952367"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="Freeform 7" id="7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="0" y="0"/>
+              <a:ext cx="627427" cy="952367"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect r="r" b="b" t="t" l="l"/>
+              <a:pathLst>
+                <a:path h="952367" w="627427">
+                  <a:moveTo>
+                    <a:pt x="313713" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="140454" y="0"/>
+                    <a:pt x="0" y="213195"/>
+                    <a:pt x="0" y="476183"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="739172"/>
+                    <a:pt x="140454" y="952367"/>
+                    <a:pt x="313713" y="952367"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="486973" y="952367"/>
+                    <a:pt x="627427" y="739172"/>
+                    <a:pt x="627427" y="476183"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="627427" y="213195"/>
+                    <a:pt x="486973" y="0"/>
+                    <a:pt x="313713" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:gradFill rotWithShape="true">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="32A347">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="007B66">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0"/>
+            </a:gradFill>
+            <a:ln w="28575" cap="sq">
+              <a:solidFill>
+                <a:srgbClr val="F8F8F8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 8" id="8"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="58821" y="41659"/>
+              <a:ext cx="509784" cy="821423"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchor="ctr" rtlCol="false" tIns="50800" lIns="50800" bIns="50800" rIns="50800"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3662"/>
+                </a:lnSpc>
+              </a:pPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr name="Group 9" id="9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="0">
+            <a:off x="2066283" y="3826999"/>
+            <a:ext cx="8749948" cy="2633002"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="11666597" cy="3510669"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="Freeform 10" id="10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="30440" y="1614432"/>
+              <a:ext cx="2535263" cy="1363100"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect r="r" b="b" t="t" l="l"/>
+              <a:pathLst>
+                <a:path h="1363100" w="2535263">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
-                    <a:pt x="24384000" y="0"/>
+                    <a:pt x="2535263" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
-                    <a:pt x="24384000" y="13716000"/>
+                    <a:pt x="2535263" y="1363100"/>
                   </a:lnTo>
                   <a:lnTo>
-                    <a:pt x="0" y="13716000"/>
+                    <a:pt x="0" y="1363100"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
-              <a:blip r:embed="rId2"/>
+              <a:blip r:embed="rId3">
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
               <a:stretch>
-                <a:fillRect/>
+                <a:fillRect l="0" t="0" r="0" b="0"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
-          <p:txBody>
-[...5 lines deleted...]
-          </p:txBody>
         </p:sp>
-      </p:grpSp>
-[...13 lines deleted...]
-        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr name="Group 11" id="11"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm rot="0">
+              <a:off x="2729959" y="1614432"/>
+              <a:ext cx="1154786" cy="1343890"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="971652" cy="1130770"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr name="Freeform 12" id="12"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm flipH="false" flipV="false" rot="0">
+                <a:off x="0" y="0"/>
+                <a:ext cx="971678" cy="1130808"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect r="r" b="b" t="t" l="l"/>
+                <a:pathLst>
+                  <a:path h="1130808" w="971678">
+                    <a:moveTo>
+                      <a:pt x="774828" y="542798"/>
+                    </a:moveTo>
+                    <a:cubicBezTo>
+                      <a:pt x="835280" y="563245"/>
+                      <a:pt x="883159" y="597408"/>
+                      <a:pt x="918592" y="645414"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="954025" y="693420"/>
+                      <a:pt x="971678" y="752856"/>
+                      <a:pt x="971678" y="823849"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="971678" y="921893"/>
+                      <a:pt x="935229" y="997585"/>
+                      <a:pt x="862331" y="1050798"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="789433" y="1104011"/>
+                      <a:pt x="683134" y="1130808"/>
+                      <a:pt x="543688" y="1130808"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="474473" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="379350" y="965962"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="531115" y="965962"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="688341" y="965962"/>
+                      <a:pt x="767081" y="911606"/>
+                      <a:pt x="767081" y="802767"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="767081" y="693928"/>
+                      <a:pt x="688341" y="639699"/>
+                      <a:pt x="531115" y="639699"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="639699"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="735076"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="965962"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="0"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="512319" y="0"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="641478" y="0"/>
+                      <a:pt x="740919" y="26162"/>
+                      <a:pt x="810642" y="78359"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="880365" y="130556"/>
+                      <a:pt x="915290" y="202438"/>
+                      <a:pt x="915290" y="294005"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="915290" y="350012"/>
+                      <a:pt x="902844" y="399542"/>
+                      <a:pt x="877825" y="442595"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="852806" y="485648"/>
+                      <a:pt x="818516" y="519049"/>
+                      <a:pt x="774701" y="542798"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                    <a:moveTo>
+                      <a:pt x="203073" y="164719"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="476504"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="490475" y="476504"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="561341" y="476504"/>
+                      <a:pt x="615697" y="463296"/>
+                      <a:pt x="653670" y="436880"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="691643" y="410464"/>
+                      <a:pt x="710693" y="371983"/>
+                      <a:pt x="710693" y="321310"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="710693" y="269621"/>
+                      <a:pt x="691643" y="230632"/>
+                      <a:pt x="653670" y="204216"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="615697" y="177800"/>
+                      <a:pt x="561214" y="164592"/>
+                      <a:pt x="490475" y="164592"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="154899"/>
+              </a:solidFill>
+            </p:spPr>
+          </p:sp>
+        </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="5" name="Freeform 5"/>
+            <p:cNvPr name="Freeform 13" id="13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
-[...1 lines deleted...]
-              <a:ext cx="2660883" cy="302149"/>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="3964575" y="0"/>
+              <a:ext cx="7702022" cy="3510669"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
-              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:rect r="r" b="b" t="t" l="l"/>
               <a:pathLst>
-                <a:path w="2660883" h="302149">
+                <a:path h="3510669" w="7702022">
                   <a:moveTo>
-                    <a:pt x="22989" y="0"/>
+                    <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
-                    <a:pt x="2637894" y="0"/>
+                    <a:pt x="7702022" y="0"/>
                   </a:lnTo>
-                  <a:cubicBezTo>
-[...8 lines deleted...]
-                  </a:cubicBezTo>
                   <a:lnTo>
-                    <a:pt x="2660883" y="279160"/>
+                    <a:pt x="7702022" y="3510669"/>
                   </a:lnTo>
-                  <a:cubicBezTo>
-[...8 lines deleted...]
-                  </a:cubicBezTo>
                   <a:lnTo>
-                    <a:pt x="22989" y="302149"/>
+                    <a:pt x="0" y="3510669"/>
                   </a:lnTo>
-                  <a:cubicBezTo>
-[...8 lines deleted...]
-                  </a:cubicBezTo>
                   <a:lnTo>
-                    <a:pt x="0" y="22989"/>
+                    <a:pt x="0" y="0"/>
                   </a:lnTo>
-                  <a:cubicBezTo>
-[...8 lines deleted...]
-                  </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:blipFill>
+              <a:blip r:embed="rId5">
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect l="0" t="0" r="0" b="0"/>
+              </a:stretch>
+            </a:blipFill>
           </p:spPr>
-          <p:txBody>
-[...5 lines deleted...]
-          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="6" name="TextBox 6"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr name="TextBox 14" id="14"/>
+            <p:cNvSpPr txBox="true"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
-[...1 lines deleted...]
-              <a:ext cx="2660883" cy="340249"/>
+            <a:xfrm rot="0">
+              <a:off x="0" y="2951454"/>
+              <a:ext cx="9563370" cy="485531"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr">
+              <a:pPr algn="l">
                 <a:lnSpc>
-                  <a:spcPts val="2659"/>
+                  <a:spcPts val="3070"/>
                 </a:lnSpc>
-                <a:spcBef>
-[...1 lines deleted...]
-                </a:spcBef>
               </a:pPr>
-              <a:endParaRPr/>
+              <a:r>
+                <a:rPr lang="en-US" b="true" sz="2193" spc="276">
+                  <a:solidFill>
+                    <a:srgbClr val="154899"/>
+                  </a:solidFill>
+                  <a:latin typeface="Montserrat Semi-Bold"/>
+                  <a:ea typeface="Montserrat Semi-Bold"/>
+                  <a:cs typeface="Montserrat Semi-Bold"/>
+                  <a:sym typeface="Montserrat Semi-Bold"/>
+                </a:rPr>
+                <a:t>HOSPITAIS UNIVERSITÁRIOS FEDERAIS</a:t>
+              </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...116 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:srgbClr val="FFFDFD"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="false" flipV="false" rot="0">
+            <a:off x="-3593366" y="-1898724"/>
+            <a:ext cx="24353127" cy="13698634"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="13698634" w="24353127">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="24353127" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="24353127" y="13698634"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="13698634"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 2"/>
+          <p:cNvPr name="Group 3" id="3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18288000" cy="10282238"/>
+          <a:xfrm rot="0">
+            <a:off x="9425772" y="-7191410"/>
+            <a:ext cx="15064040" cy="15758836"/>
             <a:chOff x="0" y="0"/>
-            <a:chExt cx="24384000" cy="13709650"/>
+            <a:chExt cx="1133843" cy="1186139"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="3" name="Freeform 3" descr="Artboard 2-100"/>
+            <p:cNvPr name="Freeform 4" id="4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
+            <a:xfrm flipH="false" flipV="false" rot="0">
               <a:off x="0" y="0"/>
-              <a:ext cx="24384000" cy="13709650"/>
+              <a:ext cx="1133843" cy="1186139"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
-              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:rect r="r" b="b" t="t" l="l"/>
               <a:pathLst>
-                <a:path w="24384000" h="13709650">
+                <a:path h="1186139" w="1133843">
+                  <a:moveTo>
+                    <a:pt x="566921" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="253819" y="0"/>
+                    <a:pt x="0" y="265526"/>
+                    <a:pt x="0" y="593069"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="920613"/>
+                    <a:pt x="253819" y="1186139"/>
+                    <a:pt x="566921" y="1186139"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="880023" y="1186139"/>
+                    <a:pt x="1133843" y="920613"/>
+                    <a:pt x="1133843" y="593069"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1133843" y="265526"/>
+                    <a:pt x="880023" y="0"/>
+                    <a:pt x="566921" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:gradFill rotWithShape="true">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="32A347">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="007B66">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0"/>
+            </a:gradFill>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 5" id="5"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="106298" y="63576"/>
+              <a:ext cx="921247" cy="1011363"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchor="ctr" rtlCol="false" tIns="50800" lIns="50800" bIns="50800" rIns="50800"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3662"/>
+                </a:lnSpc>
+              </a:pPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr name="Group 6" id="6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="0">
+            <a:off x="11143580" y="-5638481"/>
+            <a:ext cx="11628424" cy="12652978"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="875250" cy="952367"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="Freeform 7" id="7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="0" y="0"/>
+              <a:ext cx="875250" cy="952367"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect r="r" b="b" t="t" l="l"/>
+              <a:pathLst>
+                <a:path h="952367" w="875250">
+                  <a:moveTo>
+                    <a:pt x="437625" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="195931" y="0"/>
+                    <a:pt x="0" y="213195"/>
+                    <a:pt x="0" y="476183"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="739172"/>
+                    <a:pt x="195931" y="952367"/>
+                    <a:pt x="437625" y="952367"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="679319" y="952367"/>
+                    <a:pt x="875250" y="739172"/>
+                    <a:pt x="875250" y="476183"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="875250" y="213195"/>
+                    <a:pt x="679319" y="0"/>
+                    <a:pt x="437625" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:gradFill rotWithShape="true">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="404CA2">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="5C78ED">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0"/>
+            </a:gradFill>
+            <a:ln w="28575" cap="sq">
+              <a:solidFill>
+                <a:srgbClr val="F8F8F8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 8" id="8"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="82055" y="41659"/>
+              <a:ext cx="711141" cy="821423"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchor="ctr" rtlCol="false" tIns="50800" lIns="50800" bIns="50800" rIns="50800"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3662"/>
+                </a:lnSpc>
+              </a:pPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr name="Group 9" id="9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="0">
+            <a:off x="14888450" y="9107120"/>
+            <a:ext cx="2819911" cy="848557"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="3759882" cy="1131410"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="Freeform 10" id="10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="9810" y="520295"/>
+              <a:ext cx="817058" cy="439297"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect r="r" b="b" t="t" l="l"/>
+              <a:pathLst>
+                <a:path h="439297" w="817058">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
-                    <a:pt x="24384000" y="0"/>
+                    <a:pt x="817058" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
-                    <a:pt x="24384000" y="13709650"/>
+                    <a:pt x="817058" y="439297"/>
                   </a:lnTo>
                   <a:lnTo>
-                    <a:pt x="0" y="13709650"/>
+                    <a:pt x="0" y="439297"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
-              <a:blip r:embed="rId2"/>
+              <a:blip r:embed="rId3">
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
               <a:stretch>
-                <a:fillRect l="-2" r="-2"/>
+                <a:fillRect l="0" t="0" r="0" b="0"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr name="Group 11" id="11"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm rot="0">
+              <a:off x="879804" y="520295"/>
+              <a:ext cx="372162" cy="433106"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="971652" cy="1130770"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr name="Freeform 12" id="12"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm flipH="false" flipV="false" rot="0">
+                <a:off x="0" y="0"/>
+                <a:ext cx="971678" cy="1130808"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect r="r" b="b" t="t" l="l"/>
+                <a:pathLst>
+                  <a:path h="1130808" w="971678">
+                    <a:moveTo>
+                      <a:pt x="774828" y="542798"/>
+                    </a:moveTo>
+                    <a:cubicBezTo>
+                      <a:pt x="835280" y="563245"/>
+                      <a:pt x="883159" y="597408"/>
+                      <a:pt x="918592" y="645414"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="954025" y="693420"/>
+                      <a:pt x="971678" y="752856"/>
+                      <a:pt x="971678" y="823849"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="971678" y="921893"/>
+                      <a:pt x="935229" y="997585"/>
+                      <a:pt x="862331" y="1050798"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="789433" y="1104011"/>
+                      <a:pt x="683134" y="1130808"/>
+                      <a:pt x="543688" y="1130808"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="474473" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="379350" y="965962"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="531115" y="965962"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="688341" y="965962"/>
+                      <a:pt x="767081" y="911606"/>
+                      <a:pt x="767081" y="802767"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="767081" y="693928"/>
+                      <a:pt x="688341" y="639699"/>
+                      <a:pt x="531115" y="639699"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="639699"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="735076"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="965962"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="0"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="512319" y="0"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="641478" y="0"/>
+                      <a:pt x="740919" y="26162"/>
+                      <a:pt x="810642" y="78359"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="880365" y="130556"/>
+                      <a:pt x="915290" y="202438"/>
+                      <a:pt x="915290" y="294005"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="915290" y="350012"/>
+                      <a:pt x="902844" y="399542"/>
+                      <a:pt x="877825" y="442595"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="852806" y="485648"/>
+                      <a:pt x="818516" y="519049"/>
+                      <a:pt x="774701" y="542798"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                    <a:moveTo>
+                      <a:pt x="203073" y="164719"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="476504"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="490475" y="476504"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="561341" y="476504"/>
+                      <a:pt x="615697" y="463296"/>
+                      <a:pt x="653670" y="436880"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="691643" y="410464"/>
+                      <a:pt x="710693" y="371983"/>
+                      <a:pt x="710693" y="321310"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="710693" y="269621"/>
+                      <a:pt x="691643" y="230632"/>
+                      <a:pt x="653670" y="204216"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="615697" y="177800"/>
+                      <a:pt x="561214" y="164592"/>
+                      <a:pt x="490475" y="164592"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="154899"/>
+              </a:solidFill>
+            </p:spPr>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="Freeform 13" id="13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="1277693" y="0"/>
+              <a:ext cx="2482188" cy="1131410"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect r="r" b="b" t="t" l="l"/>
+              <a:pathLst>
+                <a:path h="1131410" w="2482188">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2482189" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2482189" y="1131410"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1131410"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId5">
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect l="0" t="0" r="0" b="0"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 14" id="14"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="0">
+              <a:off x="0" y="944416"/>
+              <a:ext cx="3082059" cy="163247"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="pt-BR"/>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="989"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" b="true" sz="706" spc="89">
+                  <a:solidFill>
+                    <a:srgbClr val="154899"/>
+                  </a:solidFill>
+                  <a:latin typeface="Montserrat Semi-Bold"/>
+                  <a:ea typeface="Montserrat Semi-Bold"/>
+                  <a:cs typeface="Montserrat Semi-Bold"/>
+                  <a:sym typeface="Montserrat Semi-Bold"/>
+                </a:rPr>
+                <a:t>HOSPITAIS UNIVERSITÁRIOS FEDERAIS</a:t>
+              </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...80 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...1 lines deleted...]
-  </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:srgbClr val="FFFDFD"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="false" flipV="false" rot="0">
+            <a:off x="-201868" y="-367759"/>
+            <a:ext cx="20977618" cy="11799910"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="11799910" w="20977618">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="20977618" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20977618" y="11799910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="11799910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2">
+              <a:alphaModFix amt="50000"/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 2"/>
+          <p:cNvPr name="Group 3" id="3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18288000" cy="10282238"/>
+          <a:xfrm rot="0">
+            <a:off x="14446006" y="8784129"/>
+            <a:ext cx="3151511" cy="948341"/>
             <a:chOff x="0" y="0"/>
-            <a:chExt cx="24384000" cy="13709650"/>
+            <a:chExt cx="4202015" cy="1264455"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="3" name="Freeform 3" descr="Artboard 2-100"/>
+            <p:cNvPr name="Freeform 4" id="4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
-[...1 lines deleted...]
-              <a:ext cx="24384000" cy="13709650"/>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="10964" y="581478"/>
+              <a:ext cx="913138" cy="490955"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
-              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:rect r="r" b="b" t="t" l="l"/>
               <a:pathLst>
-                <a:path w="24384000" h="13709650">
+                <a:path h="490955" w="913138">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
-                    <a:pt x="24384000" y="0"/>
+                    <a:pt x="913138" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
-                    <a:pt x="24384000" y="13709650"/>
+                    <a:pt x="913138" y="490954"/>
                   </a:lnTo>
                   <a:lnTo>
-                    <a:pt x="0" y="13709650"/>
+                    <a:pt x="0" y="490954"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
-              <a:blip r:embed="rId2"/>
+              <a:blip r:embed="rId3">
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
               <a:stretch>
-                <a:fillRect l="-2" r="-2"/>
+                <a:fillRect l="0" t="0" r="0" b="0"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr name="Group 5" id="5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm rot="0">
+              <a:off x="983263" y="581478"/>
+              <a:ext cx="415925" cy="484035"/>
+              <a:chOff x="0" y="0"/>
+              <a:chExt cx="971652" cy="1130770"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr name="Freeform 6" id="6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm flipH="false" flipV="false" rot="0">
+                <a:off x="0" y="0"/>
+                <a:ext cx="971678" cy="1130808"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst/>
+                <a:rect r="r" b="b" t="t" l="l"/>
+                <a:pathLst>
+                  <a:path h="1130808" w="971678">
+                    <a:moveTo>
+                      <a:pt x="774828" y="542798"/>
+                    </a:moveTo>
+                    <a:cubicBezTo>
+                      <a:pt x="835280" y="563245"/>
+                      <a:pt x="883159" y="597408"/>
+                      <a:pt x="918592" y="645414"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="954025" y="693420"/>
+                      <a:pt x="971678" y="752856"/>
+                      <a:pt x="971678" y="823849"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="971678" y="921893"/>
+                      <a:pt x="935229" y="997585"/>
+                      <a:pt x="862331" y="1050798"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="789433" y="1104011"/>
+                      <a:pt x="683134" y="1130808"/>
+                      <a:pt x="543688" y="1130808"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="474473" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="379350" y="965962"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="531115" y="965962"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="688341" y="965962"/>
+                      <a:pt x="767081" y="911606"/>
+                      <a:pt x="767081" y="802767"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="767081" y="693928"/>
+                      <a:pt x="688341" y="639699"/>
+                      <a:pt x="531115" y="639699"/>
+                    </a:cubicBezTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="639699"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="735076"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="965962"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="1130808"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="0" y="0"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="512319" y="0"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="641478" y="0"/>
+                      <a:pt x="740919" y="26162"/>
+                      <a:pt x="810642" y="78359"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="880365" y="130556"/>
+                      <a:pt x="915290" y="202438"/>
+                      <a:pt x="915290" y="294005"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="915290" y="350012"/>
+                      <a:pt x="902844" y="399542"/>
+                      <a:pt x="877825" y="442595"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="852806" y="485648"/>
+                      <a:pt x="818516" y="519049"/>
+                      <a:pt x="774701" y="542798"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                    <a:moveTo>
+                      <a:pt x="203073" y="164719"/>
+                    </a:moveTo>
+                    <a:lnTo>
+                      <a:pt x="203073" y="476504"/>
+                    </a:lnTo>
+                    <a:lnTo>
+                      <a:pt x="490475" y="476504"/>
+                    </a:lnTo>
+                    <a:cubicBezTo>
+                      <a:pt x="561341" y="476504"/>
+                      <a:pt x="615697" y="463296"/>
+                      <a:pt x="653670" y="436880"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="691643" y="410464"/>
+                      <a:pt x="710693" y="371983"/>
+                      <a:pt x="710693" y="321310"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="710693" y="269621"/>
+                      <a:pt x="691643" y="230632"/>
+                      <a:pt x="653670" y="204216"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="615697" y="177800"/>
+                      <a:pt x="561214" y="164592"/>
+                      <a:pt x="490475" y="164592"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:srgbClr val="154899"/>
+              </a:solidFill>
+            </p:spPr>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="Freeform 7" id="7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="false" flipV="false" rot="0">
+              <a:off x="1427940" y="0"/>
+              <a:ext cx="2774075" cy="1264455"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect r="r" b="b" t="t" l="l"/>
+              <a:pathLst>
+                <a:path h="1264455" w="2774075">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2774075" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2774075" y="1264455"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1264455"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId5">
+                <a:extLst>
+                  <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:stretch>
+                <a:fillRect l="0" t="0" r="0" b="0"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 8" id="8"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="0">
+              <a:off x="0" y="1048187"/>
+              <a:ext cx="3444486" cy="189729"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="pt-BR"/>
+              <a:pPr algn="l">
+                <a:lnSpc>
+                  <a:spcPts val="1105"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" b="true" sz="789" spc="99">
+                  <a:solidFill>
+                    <a:srgbClr val="154899"/>
+                  </a:solidFill>
+                  <a:latin typeface="Montserrat Semi-Bold"/>
+                  <a:ea typeface="Montserrat Semi-Bold"/>
+                  <a:cs typeface="Montserrat Semi-Bold"/>
+                  <a:sym typeface="Montserrat Semi-Bold"/>
+                </a:rPr>
+                <a:t>HOSPITAIS UNIVERSITÁRIOS FEDERAIS</a:t>
+              </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr name="Freeform 9" id="9"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3961656" cy="1228725"/>
+          <a:xfrm flipH="false" flipV="false" rot="0">
+            <a:off x="16277830" y="214206"/>
+            <a:ext cx="1733420" cy="1886715"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="1886715" w="1733420">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1733420" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1733420" y="1886715"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1886715"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId7">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
-        <p:txBody>
-[...28 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="Freeform 10" id="10"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1818382" cy="638175"/>
+          <a:xfrm flipH="true" flipV="true" rot="0">
+            <a:off x="313836" y="8120720"/>
+            <a:ext cx="1733420" cy="1886715"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="1886715" w="1733420">
+                <a:moveTo>
+                  <a:pt x="1733420" y="1886715"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1886715"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1733420" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1733420" y="1886715"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId7">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
-        <p:txBody>
-[...23 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...1 lines deleted...]
-  </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="false" flipV="false" rot="0">
+            <a:off x="-926140" y="-398409"/>
+            <a:ext cx="21685901" cy="12198319"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="12198319" w="21685901">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="21685901" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="21685901" y="12198319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="12198319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 2"/>
+          <p:cNvPr name="Group 3" id="3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18288000" cy="10282238"/>
+          <a:xfrm rot="0">
+            <a:off x="7073543" y="-7342061"/>
+            <a:ext cx="18331307" cy="26751324"/>
             <a:chOff x="0" y="0"/>
-            <a:chExt cx="24384000" cy="13709650"/>
+            <a:chExt cx="812800" cy="1186139"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="3" name="Freeform 3" descr="Artboard 2-100"/>
+            <p:cNvPr name="Freeform 4" id="4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
+            <a:xfrm flipH="false" flipV="false" rot="0">
               <a:off x="0" y="0"/>
-              <a:ext cx="24384000" cy="13709650"/>
+              <a:ext cx="812800" cy="1186139"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
-              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:rect r="r" b="b" t="t" l="l"/>
               <a:pathLst>
-                <a:path w="24384000" h="13709650">
+                <a:path h="1186139" w="812800">
                   <a:moveTo>
-                    <a:pt x="0" y="0"/>
+                    <a:pt x="406400" y="0"/>
                   </a:moveTo>
-                  <a:lnTo>
-[...10 lines deleted...]
-                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="181951" y="0"/>
+                    <a:pt x="0" y="265526"/>
+                    <a:pt x="0" y="593069"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="920613"/>
+                    <a:pt x="181951" y="1186139"/>
+                    <a:pt x="406400" y="1186139"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="630849" y="1186139"/>
+                    <a:pt x="812800" y="920613"/>
+                    <a:pt x="812800" y="593069"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="812800" y="265526"/>
+                    <a:pt x="630849" y="0"/>
+                    <a:pt x="406400" y="0"/>
+                  </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
-            <a:blipFill>
-[...4 lines deleted...]
-            </a:blipFill>
+            <a:solidFill>
+              <a:srgbClr val="404CA2">
+                <a:alpha val="4706"/>
+              </a:srgbClr>
+            </a:solidFill>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr name="TextBox 5" id="5"/>
+            <p:cNvSpPr txBox="true"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="76200" y="63576"/>
+              <a:ext cx="660400" cy="1011363"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr anchor="ctr" rtlCol="false" tIns="50800" lIns="50800" bIns="50800" rIns="50800"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="pt-BR"/>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3662"/>
+                </a:lnSpc>
+              </a:pPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...116 lines deleted...]
-      </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 2"/>
+          <p:cNvPr name="Group 6" id="6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18279532" cy="10282238"/>
+          <a:xfrm rot="0">
+            <a:off x="8800337" y="-5038746"/>
+            <a:ext cx="14150535" cy="21478992"/>
             <a:chOff x="0" y="0"/>
-            <a:chExt cx="24372710" cy="13709650"/>
+            <a:chExt cx="627427" cy="952367"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="3" name="Freeform 3"/>
+            <p:cNvPr name="Freeform 7" id="7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm>
+            <a:xfrm flipH="false" flipV="false" rot="0">
               <a:off x="0" y="0"/>
-              <a:ext cx="24372697" cy="13709650"/>
+              <a:ext cx="627427" cy="952367"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
-              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:rect r="r" b="b" t="t" l="l"/>
               <a:pathLst>
-                <a:path w="24372697" h="13709650">
+                <a:path h="952367" w="627427">
                   <a:moveTo>
-                    <a:pt x="0" y="0"/>
+                    <a:pt x="313713" y="0"/>
                   </a:moveTo>
-                  <a:lnTo>
-[...69 lines deleted...]
-                  </a:lnTo>
                   <a:cubicBezTo>
-                    <a:pt x="2641431" y="0"/>
-[...1 lines deleted...]
-                    <a:pt x="2653129" y="7754"/>
+                    <a:pt x="140454" y="0"/>
+                    <a:pt x="0" y="213195"/>
+                    <a:pt x="0" y="476183"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
-                    <a:pt x="2658094" y="12718"/>
-[...1 lines deleted...]
-                    <a:pt x="2660883" y="26472"/>
+                    <a:pt x="0" y="739172"/>
+                    <a:pt x="140454" y="952367"/>
+                    <a:pt x="313713" y="952367"/>
                   </a:cubicBezTo>
-                  <a:lnTo>
-[...1 lines deleted...]
-                  </a:lnTo>
                   <a:cubicBezTo>
-                    <a:pt x="2660883" y="290297"/>
-[...1 lines deleted...]
-                    <a:pt x="2634410" y="302149"/>
+                    <a:pt x="486973" y="952367"/>
+                    <a:pt x="627427" y="739172"/>
+                    <a:pt x="627427" y="476183"/>
                   </a:cubicBezTo>
-                  <a:lnTo>
-[...1 lines deleted...]
-                  </a:lnTo>
                   <a:cubicBezTo>
-                    <a:pt x="11852" y="302149"/>
-[...9 lines deleted...]
-                    <a:pt x="26472" y="0"/>
+                    <a:pt x="627427" y="213195"/>
+                    <a:pt x="486973" y="0"/>
+                    <a:pt x="313713" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="32A347">
+                <a:alpha val="4706"/>
+              </a:srgbClr>
             </a:solidFill>
+            <a:ln w="28575" cap="sq">
+              <a:solidFill>
+                <a:srgbClr val="F8F8F8">
+                  <a:alpha val="4706"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
           </p:spPr>
-          <p:txBody>
-[...5 lines deleted...]
-          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="6" name="TextBox 6"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr name="TextBox 8" id="8"/>
+            <p:cNvSpPr txBox="true"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="0" y="-38100"/>
-              <a:ext cx="2660883" cy="340249"/>
+              <a:off x="58821" y="41659"/>
+              <a:ext cx="509784" cy="821423"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
+            <a:bodyPr anchor="ctr" rtlCol="false" tIns="50800" lIns="50800" bIns="50800" rIns="50800"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
-                  <a:spcPts val="2659"/>
+                  <a:spcPts val="3662"/>
                 </a:lnSpc>
-                <a:spcBef>
-[...1 lines deleted...]
-                </a:spcBef>
               </a:pPr>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="Freeform 9" id="9"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8773560" cy="929200"/>
+          <a:xfrm flipH="false" flipV="false" rot="0">
+            <a:off x="2289811" y="4518055"/>
+            <a:ext cx="13708378" cy="1250889"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:pathLst>
+              <a:path h="1250889" w="13708378">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="13708378" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13708378" y="1250890"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1250890"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="0" t="0" r="0" b="0"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 10" id="10"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="0">
+            <a:off x="2351104" y="8009880"/>
+            <a:ext cx="13585793" cy="1433002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...163 lines deleted...]
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="pt-BR" sz="1400" dirty="0">
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2915"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2082" b="true">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Raleway" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Rawline Bold"/>
+                <a:ea typeface="Rawline Bold"/>
+                <a:cs typeface="Rawline Bold"/>
+                <a:sym typeface="Rawline Bold"/>
               </a:rPr>
               <a:t>Hospital de Clínicas da Universidade Federal de Uberlândia / HU Brasil</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="pt-BR" sz="1400" dirty="0">
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2915"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2082">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Raleway" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Rawline"/>
+                <a:ea typeface="Rawline"/>
+                <a:cs typeface="Rawline"/>
+                <a:sym typeface="Rawline"/>
               </a:rPr>
-              <a:t>Av. Pará, 1720 - Campus Umuarama – UFU - Uberlândia-MG - CEP: 38405-320</a:t>
-[...9 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Av. Pará, 1720 - Campus Umuarama - UFU - Uberlândia - MG </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2915"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2082">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rawline"/>
+                <a:ea typeface="Rawline"/>
+                <a:cs typeface="Rawline"/>
+                <a:sym typeface="Rawline"/>
+              </a:rPr>
+              <a:t>CEP: 38405-320</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2915"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2082">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rawline"/>
+                <a:ea typeface="Rawline"/>
+                <a:cs typeface="Rawline"/>
+                <a:sym typeface="Rawline"/>
+              </a:rPr>
+              <a:t>(34) 3218-2111</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...1 lines deleted...]
-  </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5329,718 +5604,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...612 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>36</Words>
+  <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Personalizar</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>1</Notes>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
+  <Slides>0</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fontes usadas</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Títulos de slides</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Aptos</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:identifier>DAHOO0dRF-Y</dc:identifier>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-[...1 lines deleted...]
-  <dc:identifier>DAHFE7Yr39c</dc:identifier>
+  <dc:title>Cópia de FAÇA CÓPIA - Peças Genéricas DEFESO</dc:title>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>