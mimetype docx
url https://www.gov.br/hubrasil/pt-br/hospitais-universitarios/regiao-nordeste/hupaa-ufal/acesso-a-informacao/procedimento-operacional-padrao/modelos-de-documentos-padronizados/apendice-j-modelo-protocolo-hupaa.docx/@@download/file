--- v0 (2026-04-27)
+++ v1 (2026-06-13)
@@ -2523,83 +2523,91 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847EB0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Data: ____/____/________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="6A262AE4" w14:textId="5692BFBC" w:rsidR="00664308" w:rsidRDefault="00847EB0" w:rsidP="008B646D">
+    <w:p w14:paraId="6A262AE4" w14:textId="7E04E154" w:rsidR="00664308" w:rsidRDefault="00847EB0" w:rsidP="008B646D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008150D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Permitida a reprodução parcial ou total, desde que indicada a fonte e sem fins lucrativos. ® </w:t>
       </w:r>
       <w:r w:rsidR="00BB694F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00153683">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003427BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0012711F" w:rsidRPr="0012711F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>HU Brasil</w:t>
       </w:r>
       <w:r w:rsidRPr="008150D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>. Todos os direitos reservados www.ebserh.gov.br</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1B7C54DC" w14:textId="77777777" w:rsidR="00B747AE" w:rsidRDefault="00B747AE" w:rsidP="00B747AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
@@ -10197,70 +10205,70 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25D70565" w14:textId="27BFFC5B" w:rsidR="000242A8" w:rsidRPr="00203C0B" w:rsidRDefault="006E0EA1" w:rsidP="000242A8">
+  <w:p w14:paraId="25D70565" w14:textId="38764068" w:rsidR="000242A8" w:rsidRPr="00203C0B" w:rsidRDefault="008A726C" w:rsidP="000242A8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00C771C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19057041" wp14:editId="0B40EFBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19057041" wp14:editId="5DA97E80">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>center</wp:align>
+            <wp:posOffset>2465705</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-63382</wp:posOffset>
+            <wp:posOffset>-62865</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2380783" cy="857250"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21120"/>
               <wp:lineTo x="21433" y="21120"/>
               <wp:lineTo x="21433" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="2117514578" name="Imagem 1" descr="Texto&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2117514578" name="Imagem 1" descr="Texto&#10;&#10;Descrição gerada automaticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -10287,54 +10295,54 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00952D74">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06E20BDF" wp14:editId="1FE5A4BF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06E20BDF" wp14:editId="63F8AAFC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1201007</wp:posOffset>
+            <wp:posOffset>1057910</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>10160</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="388800" cy="633600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="11" name="Imagem 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="brasao ufal.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
@@ -10342,179 +10350,179 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="388800" cy="633600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="000242A8">
+    <w:r w:rsidRPr="00E539E4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A29783C" wp14:editId="28C3EBCC">
-[...66 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19AB8AB5" wp14:editId="117FADF3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19AB8AB5" wp14:editId="7CEC757D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-9525</wp:posOffset>
+            <wp:posOffset>-247650</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1069975" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagem 4" descr="Desenho de bandeira&#10;&#10;Descrição gerada automaticamente com confiança média"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Imagem 4" descr="Desenho de bandeira&#10;&#10;Descrição gerada automaticamente com confiança média"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1069975" cy="609600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17888764" wp14:editId="383288D3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4076700</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>17780</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2304000" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Imagem 3" descr="Logotipo&#10;&#10;Descrição gerada automaticamente"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Imagem 3" descr="Logotipo&#10;&#10;Descrição gerada automaticamente"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId4">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="-1169" t="-1" r="-1067" b="12251"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2304000" cy="533400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="44F6C67D" w14:textId="7B05429E" w:rsidR="000242A8" w:rsidRDefault="000242A8" w:rsidP="000242A8">
+  <w:p w14:paraId="44F6C67D" w14:textId="0BB618F8" w:rsidR="000242A8" w:rsidRDefault="000242A8" w:rsidP="000242A8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6208C7CC" w14:textId="77777777" w:rsidR="00802E08" w:rsidRPr="000242A8" w:rsidRDefault="00802E08" w:rsidP="000242A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="36AB707C" w14:textId="77777777" w:rsidR="00DF1F73" w:rsidRDefault="00DF1F73" w:rsidP="004905E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
@@ -11517,154 +11525,159 @@
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1884946762">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="188876016">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2072382856">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="531311445">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="554319891">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004905E0"/>
     <w:rsid w:val="000242A8"/>
+    <w:rsid w:val="000334D6"/>
     <w:rsid w:val="00067175"/>
     <w:rsid w:val="000713FF"/>
     <w:rsid w:val="00082651"/>
     <w:rsid w:val="000A6F91"/>
     <w:rsid w:val="000B4179"/>
     <w:rsid w:val="0012711F"/>
     <w:rsid w:val="00153683"/>
     <w:rsid w:val="00176B46"/>
     <w:rsid w:val="00184205"/>
     <w:rsid w:val="001B2FF1"/>
     <w:rsid w:val="001B6C5A"/>
     <w:rsid w:val="00203F39"/>
     <w:rsid w:val="00240F22"/>
     <w:rsid w:val="00244008"/>
     <w:rsid w:val="002832C9"/>
     <w:rsid w:val="002B6DEF"/>
     <w:rsid w:val="002E77BB"/>
     <w:rsid w:val="00305354"/>
     <w:rsid w:val="00320106"/>
+    <w:rsid w:val="003427BF"/>
     <w:rsid w:val="00385586"/>
     <w:rsid w:val="0039331B"/>
     <w:rsid w:val="003B3E8F"/>
     <w:rsid w:val="003C7674"/>
     <w:rsid w:val="003F2F95"/>
     <w:rsid w:val="00411098"/>
     <w:rsid w:val="00431E62"/>
     <w:rsid w:val="00434B51"/>
     <w:rsid w:val="004905E0"/>
     <w:rsid w:val="00497F6F"/>
     <w:rsid w:val="004C1B9E"/>
     <w:rsid w:val="005141DA"/>
     <w:rsid w:val="00514E95"/>
     <w:rsid w:val="00515960"/>
     <w:rsid w:val="0051660D"/>
     <w:rsid w:val="00524A7B"/>
     <w:rsid w:val="00544FC3"/>
     <w:rsid w:val="005536C6"/>
     <w:rsid w:val="005A1835"/>
     <w:rsid w:val="005B729D"/>
     <w:rsid w:val="00627328"/>
     <w:rsid w:val="00664308"/>
     <w:rsid w:val="00670E88"/>
     <w:rsid w:val="006A3DA4"/>
     <w:rsid w:val="006B212F"/>
     <w:rsid w:val="006C7334"/>
     <w:rsid w:val="006E0EA1"/>
     <w:rsid w:val="00714AA1"/>
     <w:rsid w:val="0073744C"/>
     <w:rsid w:val="007C501C"/>
     <w:rsid w:val="00802E08"/>
     <w:rsid w:val="00805F9D"/>
     <w:rsid w:val="008150D4"/>
     <w:rsid w:val="00846BDD"/>
     <w:rsid w:val="00847EB0"/>
     <w:rsid w:val="00872163"/>
     <w:rsid w:val="00877A9C"/>
     <w:rsid w:val="00883258"/>
+    <w:rsid w:val="008A726C"/>
     <w:rsid w:val="008B646D"/>
     <w:rsid w:val="008E0528"/>
     <w:rsid w:val="008F0075"/>
     <w:rsid w:val="008F0550"/>
     <w:rsid w:val="008F082D"/>
     <w:rsid w:val="009035C8"/>
     <w:rsid w:val="00930FD2"/>
     <w:rsid w:val="00932326"/>
     <w:rsid w:val="00967CFB"/>
     <w:rsid w:val="00985CC0"/>
     <w:rsid w:val="009C758C"/>
     <w:rsid w:val="009F4265"/>
     <w:rsid w:val="00A02571"/>
     <w:rsid w:val="00A132CF"/>
     <w:rsid w:val="00A2730D"/>
     <w:rsid w:val="00A3264B"/>
     <w:rsid w:val="00A72325"/>
     <w:rsid w:val="00AA26B7"/>
     <w:rsid w:val="00B00EDE"/>
     <w:rsid w:val="00B3003B"/>
     <w:rsid w:val="00B42DC0"/>
+    <w:rsid w:val="00B55D62"/>
     <w:rsid w:val="00B57C8D"/>
     <w:rsid w:val="00B71AB6"/>
     <w:rsid w:val="00B747AE"/>
     <w:rsid w:val="00BB694F"/>
     <w:rsid w:val="00BC1987"/>
     <w:rsid w:val="00BC204A"/>
     <w:rsid w:val="00C141F7"/>
     <w:rsid w:val="00C35D24"/>
     <w:rsid w:val="00C524F9"/>
     <w:rsid w:val="00D22C3D"/>
     <w:rsid w:val="00D561E5"/>
     <w:rsid w:val="00D745A0"/>
     <w:rsid w:val="00D843C7"/>
     <w:rsid w:val="00DE2DD1"/>
     <w:rsid w:val="00DF1F73"/>
     <w:rsid w:val="00E32B62"/>
     <w:rsid w:val="00E425C4"/>
     <w:rsid w:val="00F1251A"/>
     <w:rsid w:val="00F520A9"/>
     <w:rsid w:val="00F62E18"/>
     <w:rsid w:val="00FB6794"/>
     <w:rsid w:val="00FD29B1"/>
     <w:rsid w:val="00FF3F0C"/>
   </w:rsids>
   <m:mathPr>
@@ -12121,50 +12134,51 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00985CC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -12953,70 +12967,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1384</Words>
-  <Characters>7878</Characters>
+  <Words>1447</Words>
+  <Characters>7817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>291</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9106</CharactersWithSpaces>
+  <CharactersWithSpaces>9246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leili Mara Mateus Da Cunha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>