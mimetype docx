--- v0 (2026-05-03)
+++ v1 (2026-06-13)
@@ -1,53 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32C6D7BA" w14:textId="4526B3E9" w:rsidR="00846BDD" w:rsidRPr="008B646D" w:rsidRDefault="00476370" w:rsidP="00D15231">
       <w:pPr>
         <w:pStyle w:val="TtuloPL"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">INTRODUÇÃO E </w:t>
       </w:r>
       <w:r w:rsidR="00846BDD" w:rsidRPr="008B646D">
         <w:t>OBJETIVO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355AEEF2" w14:textId="77777777" w:rsidR="00D15231" w:rsidRDefault="00D15231" w:rsidP="00B71AB6">
       <w:pPr>
         <w:pStyle w:val="Contedo"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5410BF" w14:textId="0B437137" w:rsidR="00B71AB6" w:rsidRPr="008B646D" w:rsidRDefault="00A2730D" w:rsidP="00B71AB6">
       <w:pPr>
         <w:pStyle w:val="Contedo"/>
       </w:pPr>
       <w:r w:rsidRPr="008B646D">
         <w:t xml:space="preserve">Incluir </w:t>
       </w:r>
       <w:r w:rsidR="00476370">
@@ -1952,539 +1960,280 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>_______________________ Data: ____/____/________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="3B035E05" w14:textId="77777777" w:rsidR="00847EB0" w:rsidRDefault="00847EB0" w:rsidP="008B646D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A262AE4" w14:textId="5DAF8223" w:rsidR="00664308" w:rsidRPr="00664308" w:rsidRDefault="00847EB0" w:rsidP="008B646D">
+    <w:p w14:paraId="6A262AE4" w14:textId="55D35A2D" w:rsidR="00664308" w:rsidRPr="00664308" w:rsidRDefault="00847EB0" w:rsidP="008B646D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008150D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>Permitida a reprodução parcial ou total, desde que indicada a fonte e sem fins lucrativos. ® Ano, Empresa Brasileira de Serviços Hospitalares. Todos os direitos reservados www.ebserh.gov.br</w:t>
+        <w:t xml:space="preserve">Permitida a reprodução parcial ou total, desde que indicada a fonte e sem fins lucrativos. ® </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FDB" w:rsidRPr="005A0FDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008150D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>, Empresa Brasileira de Serviços Hospitalares. Todos os direitos reservados www.ebserh.gov.br</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00664308" w:rsidRPr="00664308" w:rsidSect="008B646D">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1985" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="313BD59B" w14:textId="77777777" w:rsidR="004905E0" w:rsidRDefault="004905E0" w:rsidP="004905E0">
+    <w:p w14:paraId="348D72CD" w14:textId="77777777" w:rsidR="000531DB" w:rsidRDefault="000531DB" w:rsidP="004905E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CEEB7B1" w14:textId="77777777" w:rsidR="004905E0" w:rsidRDefault="004905E0" w:rsidP="004905E0">
+    <w:p w14:paraId="2CD79D02" w14:textId="77777777" w:rsidR="000531DB" w:rsidRDefault="000531DB" w:rsidP="004905E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25D70565" w14:textId="77777777" w:rsidR="000242A8" w:rsidRPr="00203C0B" w:rsidRDefault="000242A8" w:rsidP="000242A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DE8106C" w14:textId="77777777" w:rsidR="00DC5159" w:rsidRDefault="00DC5159">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6208C7CC" w14:textId="2C351380" w:rsidR="00802E08" w:rsidRPr="000242A8" w:rsidRDefault="00DC5159" w:rsidP="00DC5159">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A29783C" wp14:editId="33F672EF">
-[...10 lines deleted...]
-          <wp:docPr id="54" name="Imagem 54" descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00B7E78C" wp14:editId="116D6129">
+          <wp:extent cx="6119495" cy="497840"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="800378108" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="54" name="Imagem 54" descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente"/>
-[...174 lines deleted...]
-                  <pic:cNvPr id="4" name="Imagem 4" descr="Desenho de bandeira&#10;&#10;Descrição gerada automaticamente com confiança média"/>
+                  <pic:cNvPr id="800378108" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1069975" cy="609600"/>
+                    <a:ext cx="6119495" cy="497840"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00802E08">
-[...102 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="44F6C67D" w14:textId="77777777" w:rsidR="000242A8" w:rsidRDefault="000242A8" w:rsidP="000242A8">
-[...4 lines deleted...]
-  <w:p w14:paraId="6208C7CC" w14:textId="77777777" w:rsidR="00802E08" w:rsidRPr="000242A8" w:rsidRDefault="00802E08" w:rsidP="000242A8">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69019458" w14:textId="77777777" w:rsidR="00DC5159" w:rsidRDefault="00DC5159">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CCD5C73" w14:textId="77777777" w:rsidR="004905E0" w:rsidRDefault="004905E0" w:rsidP="004905E0">
+    <w:p w14:paraId="6E57AD5B" w14:textId="77777777" w:rsidR="000531DB" w:rsidRDefault="000531DB" w:rsidP="004905E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35239814" w14:textId="77777777" w:rsidR="004905E0" w:rsidRDefault="004905E0" w:rsidP="004905E0">
+    <w:p w14:paraId="53A66037" w14:textId="77777777" w:rsidR="000531DB" w:rsidRDefault="000531DB" w:rsidP="004905E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75185E9F" w14:textId="77777777" w:rsidR="00DC5159" w:rsidRDefault="00DC5159">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9498" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7230"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="000242A8" w:rsidRPr="008B646D" w14:paraId="7BAB604D" w14:textId="77777777" w:rsidTr="000242A8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7230" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
@@ -2570,52 +2319,62 @@
           </w:r>
           <w:r w:rsidRPr="008B646D">
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r w:rsidRPr="008B646D">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="008B646D">
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="008B646D">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="67C42492" w14:textId="5CC61776" w:rsidR="004905E0" w:rsidRDefault="004905E0" w:rsidP="008B646D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="695A15FC" w14:textId="77777777" w:rsidR="00DC5159" w:rsidRDefault="00DC5159">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1212617F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4EBCDE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SubttuloPL"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="791" w:hanging="720"/>
       </w:pPr>
@@ -3440,164 +3199,171 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1884946762">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="188876016">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2072382856">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1784567069">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004905E0"/>
     <w:rsid w:val="000242A8"/>
+    <w:rsid w:val="000531DB"/>
     <w:rsid w:val="00176B46"/>
     <w:rsid w:val="00184205"/>
     <w:rsid w:val="00197E08"/>
     <w:rsid w:val="001B6C5A"/>
     <w:rsid w:val="001E6A6B"/>
     <w:rsid w:val="00244008"/>
     <w:rsid w:val="002B6DEF"/>
     <w:rsid w:val="00305354"/>
     <w:rsid w:val="00320106"/>
     <w:rsid w:val="0039331B"/>
     <w:rsid w:val="003F2F95"/>
     <w:rsid w:val="00411098"/>
+    <w:rsid w:val="00430337"/>
     <w:rsid w:val="00431E62"/>
     <w:rsid w:val="00450D3E"/>
+    <w:rsid w:val="004701A8"/>
     <w:rsid w:val="00476370"/>
     <w:rsid w:val="004905E0"/>
     <w:rsid w:val="005141DA"/>
     <w:rsid w:val="00514E95"/>
     <w:rsid w:val="00515960"/>
     <w:rsid w:val="0051660D"/>
     <w:rsid w:val="00524A7B"/>
     <w:rsid w:val="00544FC3"/>
+    <w:rsid w:val="005A0FDB"/>
+    <w:rsid w:val="005B0ED0"/>
     <w:rsid w:val="00627328"/>
     <w:rsid w:val="00664308"/>
     <w:rsid w:val="006A3DA4"/>
     <w:rsid w:val="006C7334"/>
     <w:rsid w:val="00714AA1"/>
     <w:rsid w:val="0073744C"/>
     <w:rsid w:val="00802E08"/>
     <w:rsid w:val="008150D4"/>
     <w:rsid w:val="00846BDD"/>
     <w:rsid w:val="00847EB0"/>
     <w:rsid w:val="0085119A"/>
     <w:rsid w:val="00872163"/>
     <w:rsid w:val="008B646D"/>
     <w:rsid w:val="008F0075"/>
     <w:rsid w:val="00930FD2"/>
     <w:rsid w:val="00967CFB"/>
     <w:rsid w:val="00985CC0"/>
+    <w:rsid w:val="009A7FEF"/>
     <w:rsid w:val="009F4265"/>
     <w:rsid w:val="00A02571"/>
     <w:rsid w:val="00A132CF"/>
     <w:rsid w:val="00A2730D"/>
     <w:rsid w:val="00B10C4E"/>
     <w:rsid w:val="00B71AB6"/>
+    <w:rsid w:val="00B91AE8"/>
     <w:rsid w:val="00C524F9"/>
     <w:rsid w:val="00D15231"/>
     <w:rsid w:val="00D439D2"/>
     <w:rsid w:val="00D561E5"/>
     <w:rsid w:val="00D745A0"/>
+    <w:rsid w:val="00DC5159"/>
     <w:rsid w:val="00F1251A"/>
     <w:rsid w:val="00F520A9"/>
     <w:rsid w:val="00FB6794"/>
     <w:rsid w:val="00FD29B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335CCCE0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2A12F69C-A791-42C7-B24F-92113A42F1FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3999,51 +3765,50 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00985CC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -4401,51 +4166,51 @@
     <w:link w:val="SubttuloPL"/>
     <w:rsid w:val="00985CC0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00450D3E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="269166054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1226258674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4462,55 +4227,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1886211027">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4730,75 +4495,388 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2d7613a-b312-4b6b-b83e-80efc341c6e3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101005749BDCABCA21B4EB914AA6E08A01E55" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="1632c3f2f1c93f2dbb4d01778721cb3c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2" xmlns:ns3="d2d7613a-b312-4b6b-b83e-80efc341c6e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e8b0e9c9a95aa8f4a2e9d5b78ef38fb6" ns2:_="" ns3:_="">
+    <xsd:import namespace="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2"/>
+    <xsd:import namespace="d2d7613a-b312-4b6b-b83e-80efc341c6e3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b34e6fbc-0ccb-4f13-a846-70c298ae5199}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2d7613a-b312-4b6b-b83e-80efc341c6e3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dcb99c23-16d4-4d51-b836-3720d6545137" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40D0D6-7972-4E8F-824C-65ACED4CBF93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2"/>
+    <ds:schemaRef ds:uri="d2d7613a-b312-4b6b-b83e-80efc341c6e3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C64C5A9C-D831-414D-A797-67D6137559A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b52cdde9-d4d8-4da4-8daa-dcbebe78b9c2"/>
+    <ds:schemaRef ds:uri="d2d7613a-b312-4b6b-b83e-80efc341c6e3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7DA00C6-7CC7-4D6F-838C-41951F219450}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>359</Words>
-  <Characters>1941</Characters>
+  <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2296</CharactersWithSpaces>
+  <CharactersWithSpaces>2297</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leili Mara Mateus Da Cunha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005749BDCABCA21B4EB914AA6E08A01E55</vt:lpwstr>
+  </property>
+</Properties>
+</file>