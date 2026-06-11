--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -27,89 +27,89 @@
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\RESTRITO\PDE 2024x2028\Fichas Projetos e Indicadores PDE\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\RESTRITO\PDE 2024x2028\Projetos e Fichas de Indicadores PDE - 2026\2026\Fichas de Indicadores e Projetos - compilado\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9630"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="6060" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="FICHA PROJETO PDE 01" sheetId="5" r:id="rId1"/>
     <sheet name="FICHA PROJETO PDE 02" sheetId="4" r:id="rId2"/>
     <sheet name="FICHA PROJETO PDE 03" sheetId="2" r:id="rId3"/>
     <sheet name="FICHA PROJETO PDE 04" sheetId="12" r:id="rId4"/>
     <sheet name="FICHA PROJETO PDE 05" sheetId="8" r:id="rId5"/>
     <sheet name="FICHA PROJETO PDE 06" sheetId="7" r:id="rId6"/>
     <sheet name="FICHA PROJETO PDE 07" sheetId="11" r:id="rId7"/>
     <sheet name="FICHA PROJETO PDE 08" sheetId="13" r:id="rId8"/>
     <sheet name="FICHA PROJETO PDE 09" sheetId="6" r:id="rId9"/>
     <sheet name="FICHA PROJETO PDE 10" sheetId="9" r:id="rId10"/>
     <sheet name="FICHA PROJETO PDE 11" sheetId="10" r:id="rId11"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FICHA PROJETO PDE 01'!$B$2:$F$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'FICHA PROJETO PDE 02'!$B$2:$F$18</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'FICHA PROJETO PDE 03'!$B$2:$F$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'FICHA PROJETO PDE 04'!$B$2:$F$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'FICHA PROJETO PDE 05'!$B$2:$F$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'FICHA PROJETO PDE 06'!$B$2:$F$18</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'FICHA PROJETO PDE 07'!$B$2:$F$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'FICHA PROJETO PDE 10'!$B$2:$F$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'FICHA PROJETO PDE 11'!$B$2:$F$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'FICHA PROJETO PDE 01'!$B$2:$F$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'FICHA PROJETO PDE 01'!$B$2:$F$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'FICHA PROJETO PDE 02'!$B$2:$F$30</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'FICHA PROJETO PDE 03'!$B$2:$F$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'FICHA PROJETO PDE 03'!$B$2:$F$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'FICHA PROJETO PDE 04'!$B$2:$F$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'FICHA PROJETO PDE 05'!$B$2:$F$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'FICHA PROJETO PDE 06'!$B$2:$F$30</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'FICHA PROJETO PDE 07'!$B$2:$F$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'FICHA PROJETO PDE 07'!$B$2:$F$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'FICHA PROJETO PDE 10'!$B$2:$F$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'FICHA PROJETO PDE 11'!$B$2:$F$29</definedName>
     <definedName name="Meta" localSheetId="0">#REF!</definedName>
     <definedName name="Meta" localSheetId="1">#REF!</definedName>
     <definedName name="Meta" localSheetId="2">#REF!</definedName>
     <definedName name="Meta" localSheetId="3">#REF!</definedName>
     <definedName name="Meta" localSheetId="4">#REF!</definedName>
     <definedName name="Meta" localSheetId="5">#REF!</definedName>
     <definedName name="Meta" localSheetId="6">#REF!</definedName>
     <definedName name="Meta" localSheetId="7">#REF!</definedName>
     <definedName name="Meta" localSheetId="8">#REF!</definedName>
     <definedName name="Meta" localSheetId="9">#REF!</definedName>
     <definedName name="Meta" localSheetId="10">#REF!</definedName>
     <definedName name="Meta">#REF!</definedName>
     <definedName name="Nome" localSheetId="0">#REF!</definedName>
     <definedName name="Nome" localSheetId="1">#REF!</definedName>
     <definedName name="Nome" localSheetId="2">#REF!</definedName>
     <definedName name="Nome" localSheetId="3">#REF!</definedName>
     <definedName name="Nome" localSheetId="4">#REF!</definedName>
     <definedName name="Nome" localSheetId="5">#REF!</definedName>
     <definedName name="Nome" localSheetId="6">#REF!</definedName>
     <definedName name="Nome" localSheetId="7">#REF!</definedName>
     <definedName name="Nome" localSheetId="8">#REF!</definedName>
     <definedName name="Nome" localSheetId="9">#REF!</definedName>
     <definedName name="Nome" localSheetId="10">#REF!</definedName>
@@ -128,81 +128,61 @@
     <definedName name="Tipo" localSheetId="0">#REF!</definedName>
     <definedName name="Tipo" localSheetId="1">#REF!</definedName>
     <definedName name="Tipo" localSheetId="2">#REF!</definedName>
     <definedName name="Tipo" localSheetId="3">#REF!</definedName>
     <definedName name="Tipo" localSheetId="4">#REF!</definedName>
     <definedName name="Tipo" localSheetId="5">#REF!</definedName>
     <definedName name="Tipo" localSheetId="6">#REF!</definedName>
     <definedName name="Tipo" localSheetId="7">#REF!</definedName>
     <definedName name="Tipo" localSheetId="8">#REF!</definedName>
     <definedName name="Tipo" localSheetId="9">#REF!</definedName>
     <definedName name="Tipo" localSheetId="10">#REF!</definedName>
     <definedName name="Tipo">#REF!</definedName>
     <definedName name="Unidade">[1]!Unid[Unidade]</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F31" i="13" l="1"/>
-[...5 lines deleted...]
-  <c r="F23" i="13" s="1"/>
+  <c r="F26" i="13" l="1"/>
+  <c r="E23" i="13"/>
   <c r="F29" i="12" l="1"/>
-  <c r="F29" i="11" l="1"/>
+  <c r="F32" i="11" l="1"/>
   <c r="F29" i="9" l="1"/>
   <c r="F38" i="8" l="1"/>
   <c r="F30" i="7" l="1"/>
   <c r="F31" i="6" l="1"/>
-  <c r="E21" i="6"/>
-[...14 lines deleted...]
-  <c r="F26" i="5" l="1"/>
+  <c r="F43" i="5" l="1"/>
   <c r="F30" i="4" l="1"/>
-  <c r="F29" i="2" l="1"/>
+  <c r="F25" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Francisco Italo Lopes França</author>
   </authors>
   <commentList>
     <comment ref="D4" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Regra de codificação do projeto:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -1373,51 +1353,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Indicar as siglas a partir do menor nível hierárquico.
 Exemplo: </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>SEGES/CEIC/VP</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="252">
   <si>
     <t>FICHA DO PROJETO</t>
   </si>
   <si>
     <t>Código do Projeto</t>
   </si>
   <si>
     <t>Sigla da Área</t>
   </si>
   <si>
     <t>Versão</t>
   </si>
   <si>
     <t>PDE03</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO</t>
   </si>
   <si>
     <t>Nome do projeto:</t>
   </si>
   <si>
@@ -1485,69 +1465,51 @@
   <si>
     <t>ENTREGAS DO PROJETO</t>
   </si>
   <si>
     <t>Descrição das principais entregas previstas do projeto</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data limite</t>
   </si>
   <si>
     <t>ENTREGA 1 – Criação do Sistema Automatizado de Monitoramento das Pesquisas</t>
   </si>
   <si>
     <t>ENTREGA 2 – Implantação do Painel Gerencial de Monitoramento</t>
   </si>
   <si>
     <t>ENTREGA 3 – Implementação do Fluxo Automatizado de Notificações</t>
   </si>
   <si>
     <t>Entrega 4 - Monitoramento Contínuo e Alimentação Sistemática do Sistema de Acompanhamento das Pesquisas</t>
   </si>
   <si>
-    <t>Entrega 5 - Divulgar os produtos gerados de pesquisa no site institucional e mídia sociais</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Obs: A entregas apontadas na ficha deverão ser desdobradas em tarefas/ações, incluindo data de início e conclusão, no planner. </t>
-  </si>
-[...13 lines deleted...]
-    <t>Realização de diagnóstico inicial de conformidade da adoção de práticas de governança e responsabilidade social no hospital</t>
   </si>
   <si>
     <t xml:space="preserve">Fortalecer práticas de governança </t>
   </si>
   <si>
     <t xml:space="preserve">Fragilidade na implementação e no monitoramento </t>
   </si>
   <si>
     <t xml:space="preserve">Baixo nível de conformidade e integração das práticas de governança </t>
   </si>
   <si>
     <t>Índice de Aderência às práticas EBSERH - AMBIENTAL, SOCIAL E GOVERNANÇA (IAPE-ASG)</t>
   </si>
   <si>
     <t>OE 11: Aprimorar o modelo de governança corporativa da rede</t>
   </si>
   <si>
     <t>Responsabilidade Ambiental, Social e Governança</t>
   </si>
   <si>
     <t xml:space="preserve">SEGOV / SUPER </t>
   </si>
   <si>
     <t>Silvana Barbosa de Oliveira</t>
   </si>
@@ -1665,135 +1627,74 @@
     <t>Promoção do Cuidado Seguro</t>
   </si>
   <si>
     <t>Graziele Jacob Pimenta</t>
   </si>
   <si>
     <t>1.01 Assistência</t>
   </si>
   <si>
     <t xml:space="preserve">Qualificar o cuidado hospitalar </t>
   </si>
   <si>
     <t xml:space="preserve">Percentual de unidades assistenciais com rounds de segurança do paciente implantados </t>
   </si>
   <si>
     <t xml:space="preserve">Cultura de segurança e ciclos de melhoria dos processos assistenciais incipientes </t>
   </si>
   <si>
     <t>Ausência de um projeto que vise a sensibilização, interação e incorporação da cultura de segurança do paciente e dos 
 riscos de melhoria na assistência</t>
   </si>
   <si>
     <t>Fortalecer a cultura de segurança do paciente e a gestão de riscos por meio de treinamentos continuos e implementação de rondas de segurança em todos os níveis da instituição, para a melhoria na assistência dos pacientes hospitalizados.</t>
   </si>
   <si>
-    <t>Fase 1 - Elaboração do projeto de implantação das rondas de segurança 2024</t>
-[...38 lines deleted...]
-  <si>
     <t>PDE 01</t>
   </si>
   <si>
     <t>PDE09</t>
   </si>
   <si>
     <t>Jéssyca Mariana da Silva Souza</t>
   </si>
   <si>
     <t>DLIH / GAS / GAD</t>
   </si>
   <si>
     <t>OE 12: Promover sustentabilidade ambiental e responsabilidade social em Rede</t>
   </si>
   <si>
     <t>Percentual de Conformidade Ambiental Hospitalar (PCAH)</t>
   </si>
   <si>
     <t>Baixo nível de conformidade e integração das práticas de sustentabilidade</t>
   </si>
   <si>
     <t>Fortalecer práticas de sustentabilidade</t>
   </si>
   <si>
-    <t>Realização de diagnóstico inicial de conformidade ambiental, estabelecendo a linha de base</t>
-[...19 lines deleted...]
-  <si>
     <t>PDE06</t>
   </si>
   <si>
     <t>GAD</t>
   </si>
   <si>
     <t xml:space="preserve"> PDE 006 - Automação dos controles de compras e contratações</t>
   </si>
   <si>
     <t>LAYS FERREIRA DE ALMEIDA</t>
   </si>
   <si>
     <t>SAFS/ UACE/ UPDE/ UCONT/ SETISD/ GAS/ GAD/ STCOR</t>
   </si>
   <si>
     <t>SUSTENTABILIDADE FINANCEIRA</t>
   </si>
   <si>
     <t>OE21 - Aprimorar os processos de compras e contratações</t>
   </si>
   <si>
     <t>Percentual de implementação dos painéis e ferramentas integrados no AGHUx</t>
   </si>
   <si>
     <t>2º indicador estratégico:</t>
@@ -1907,236 +1808,410 @@
     <t xml:space="preserve">RESPONSABILIDADE AMBIENTAL, SOCIAL E GOVERNANÇA </t>
   </si>
   <si>
     <t>SUP/SETISD</t>
   </si>
   <si>
     <t>Marionei Antunes Monge Filho</t>
   </si>
   <si>
     <t>Pedro Rosalvo dos Santos Camarço</t>
   </si>
   <si>
     <t>Qualificação de Processos para Redução de Papel</t>
   </si>
   <si>
     <t>PDE10</t>
   </si>
   <si>
     <t>PDE 11</t>
   </si>
   <si>
     <t>SUPER</t>
   </si>
   <si>
     <t>Programa de Atenção Integral à Saúde(PAIS)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alidio Vieira Nunes Duarte</t>
   </si>
   <si>
     <t>Medicina de familia e comunidade, residencia multiprofissional em gestão, PICs,  saúde mental , saúde e ambiente, educação permanente em saúde</t>
   </si>
   <si>
     <t>Sociedade (Usuário)</t>
   </si>
   <si>
     <t>OE 02  - Qualificar o Cuidado Hospitalar</t>
   </si>
   <si>
     <t>Percentual do Índice de Desempenho -  Pesquisa de satisfação do usuário e produção do números de procedimentos.</t>
   </si>
   <si>
     <t>A fragmentação do cuidado e o isolamento do Hospital Universitário em relação à Rede de Atenção à Saúde (RAS).
 Historicamente, o ambiente hospitalar foca na doença e na ultraespecialização. Isso gera:
 * Desarticulação com as Unidades Básicas de Saúde (UBS).
 * Invisibilidade das necessidades de saúde mental e bem-estar de trabalhadores e estudantes.
 * Barreiras culturais no atendimento à população indígena.
 * Subutilização da tecnologia para reduzir filas de especialidades.</t>
   </si>
   <si>
     <t xml:space="preserve">Lacunas na continuidade do cuidado, na desarticulação dos fluxos assistenciais e na subutilização de recursos estratégicos, dificultando a implementação de um modelo de saúde integral e integrada.
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Foco na qualificação do cuidado, na articulação com a rede e na integração entre assistência, ensino e território.</t>
   </si>
   <si>
-    <t xml:space="preserve">ENTREGA 1 – Estruturação do ambulatório com consultórios, recepção e identidade visual própria. 
+    <t>ENTREGA 3 – Estruturação de fluxos de referência e contrarreferência entre o hospital e a rede SUS e Ampliação da atuação da medicina de família, com foco na integração com a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>PDE 07</t>
+  </si>
+  <si>
+    <t>Promoção da Cultura Organizacional, democrática, integrativa e humanizada</t>
+  </si>
+  <si>
+    <t>Roberta Patricia Ferreira da Silva</t>
+  </si>
+  <si>
+    <t>Luan Henrique Oliveira Silva</t>
+  </si>
+  <si>
+    <t>DIVGP/UAP/UDP/USOST</t>
+  </si>
+  <si>
+    <t>Desenvolvimento do Trabalhador</t>
+  </si>
+  <si>
+    <t>OE 23- Promover o engajamento e valorização dos trabalhadores; OE24 - Desenvolver estratégias de educação permanente e continuada</t>
+  </si>
+  <si>
+    <t>Percentual de ações para a promoção da cultura organizacional implementadas</t>
+  </si>
+  <si>
+    <t>Cultura organizacional incipiente, reativa e não proativa</t>
+  </si>
+  <si>
+    <t>Falta de formalização nas ações de engajamento dos profissionais</t>
+  </si>
+  <si>
+    <t>Promoção da cultura organizacional de pessoas, por meio da elaboração do documento sobre o tema e implementação de ações que visam o engajamento dos profissionais.</t>
+  </si>
+  <si>
+    <t>PDE 04</t>
+  </si>
+  <si>
+    <t>Elaboração e implantação do Política de Saúde Digital</t>
+  </si>
+  <si>
+    <t>Tatiana Fortes de Oliveira</t>
+  </si>
+  <si>
+    <t>Gerente de Ensino e Pesquisa</t>
+  </si>
+  <si>
+    <t>UES / SETISD / USID / STCOR / GAS / GEP</t>
+  </si>
+  <si>
+    <t>OE10 - Contribuir com a estratégia de saúde digital para o SUS</t>
+  </si>
+  <si>
+    <t>Percentual de ações estratégicas de saúde digital implantadas</t>
+  </si>
+  <si>
+    <t>Deficiência de recursos humanos e infra estrutura física e de tecnologias para fase de ampliação das estratégias de saúde digital (teleconsulta, teleconsultoria e telensino)</t>
+  </si>
+  <si>
+    <t>Carência de investimentos em recursos humanos e tecnológicos para o desenvolvimento e ampliação das estratégias de saúde digital</t>
+  </si>
+  <si>
+    <t>Promover celeridade na implantação das estratégias de saúde digital</t>
+  </si>
+  <si>
+    <t>Instituição da Comissão de Saúde Digital</t>
+  </si>
+  <si>
+    <t>Monitoramento do processo de autorização do termo aditivo para início das consultas digitais via AGHU</t>
+  </si>
+  <si>
+    <t>Regulação e agendamento das primeiras consultas para realização via teleconsulta</t>
+  </si>
+  <si>
+    <t>Diagnóstico situacional da infraestrutura disponível para  implementação das teleconsultas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Promoção de ações de Telensino/ Saúde Digital </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Articulação com a Rede de Atenção a Saúde </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ações de Divulgação internas e externas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Articulação com o STCOR - para implementação da regulação das Teleconsultas </t>
+  </si>
+  <si>
+    <t>Realização de benchmark com outros HUFs</t>
+  </si>
+  <si>
+    <t>GEP</t>
+  </si>
+  <si>
+    <t>GAS</t>
+  </si>
+  <si>
+    <t>Chefia da DCDT</t>
+  </si>
+  <si>
+    <t>Edilene Gianelli Lopes</t>
+  </si>
+  <si>
+    <t>Josileide Bezerra Rodrigues</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTREGA 1 – Estruturação do ambulatório com consultórios, recepção e identidade visual própria. 2 consultório e 1 sala de recepção
 </t>
   </si>
   <si>
+    <t>1. Verificar com a DLIH e SIF adequação do espaço para atendimento com 2 consultórios e 1 sala de recepção</t>
+  </si>
+  <si>
+    <t>2. Acompanhar a elaboração da identidade visual e divulgação pela Unidade de comunicação regional 28</t>
+  </si>
+  <si>
     <t>ENTREGA 2 – Implementação de atendimentos em homeopatia e práticas integrativas e complementares (PICs).
-Espaços de escuta qualificada e acompanhamento contínuo.</t>
-[...147 lines deleted...]
-    <t>Chefia da DCDT</t>
+Espaços de escuta qualificada e acompanhamento contínuo</t>
+  </si>
+  <si>
+    <t>1. Cadastrar os voluntários de homeopatia e acupuntura; Medicina Tradicional Chinesa - MTC - Projeto Acolhe</t>
+  </si>
+  <si>
+    <t>2. Verificar junto a DLIH a norma de ampliação atendimento hospitalar para a Rede de Atenção a Saúde - RAS</t>
+  </si>
+  <si>
+    <t>3. Verficar a autorização da Sede sobre a ampliação e possíveis readequações</t>
+  </si>
+  <si>
+    <t>4. Elaborar escala de profissionais para o atendimento diurno</t>
+  </si>
+  <si>
+    <t>1. Elaborar o fluxo - documento de modo para que o usuário tenha acesso ao agendamento, necessidades de busca exames, e alta hospitalar acompanhado pela RAS</t>
+  </si>
+  <si>
+    <t>ENTREGA 4 - Implementação de tecnologias para organização de dados e apoio ao cuidado, com estruturação de fluxos assistenciais digitais.</t>
+  </si>
+  <si>
+    <t>1. Identificar quais as tecnologias existentes para implantação</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Implementar a utilização dos recursos tecnológicos </t>
+  </si>
+  <si>
+    <t>ENTREGA 5 - Criação de uma linha de cuidado diferenciada para povos indígenas, respeitando saberes tradicionais e interculturais.</t>
+  </si>
+  <si>
+    <t>1. Elaborar treinamento dos profissionais para atendimento das demandas</t>
+  </si>
+  <si>
+    <t>2. Elaborar e aprovar notícia para o site do Hospital</t>
+  </si>
+  <si>
+    <t>3. Articular e apoiar a criação do plano de metas com o coordenador de comitê de saúde indígena</t>
+  </si>
+  <si>
+    <t>4. Elaborar grade para atendimento da Saúde digital indígena</t>
+  </si>
+  <si>
+    <t>ENTREGA 6 - Inclusão ativa de residentes, estudantes e profissionais nas práticas de cuidado integral, com foco na formação interdisciplinar.</t>
+  </si>
+  <si>
+    <t>1. Ofertar cursos de capacitação/treinamento, especialização, nas áreas de PICs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Incluir na grade curricular junto ao COREME e/ou COREMU </t>
+  </si>
+  <si>
+    <t>ENTREGA 7 - Realização de curso de capacitação para a rede, visando difundir as práticas de integralidade no cuidado no Hospital Universitário Júlio Mullher e RAS - Rede de Atenção a Saúde. Em parceria com a Fiocruz de Brasília e Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>1. Ofertar de cursos de capacitação, especialização, nas áreas de PICs</t>
+  </si>
+  <si>
+    <t>ENTREGA 8 - Promoção e estímulo à realização de pesquisa com relação aos impactos ambientais no âmbito dos usuários do Hospital Universitário Júlio Muller</t>
+  </si>
+  <si>
+    <t>1. Divulgar e participar do campo de prática para a realização de pesquisa.</t>
+  </si>
+  <si>
+    <t>Entrega 01 – Diagnóstico inicial de conformidade ambiental</t>
+  </si>
+  <si>
+    <t>Entrega 02 – Levantamento e mapeamento dos aspectos e impactos ambientais</t>
+  </si>
+  <si>
+    <t>Entrega 03 – Revisão dos instrumentos institucionais (PGRSS, PLS e rotinas)</t>
+  </si>
+  <si>
+    <t>Entrega 04 – Definição e formalização de fluxos e procedimentos operacionais</t>
+  </si>
+  <si>
+    <t>Entrega 05 – Implantação e monitoramento de indicadores de desempenho ambiental</t>
+  </si>
+  <si>
+    <t>Entrega 06 – Inspeções e verificações periódicas de conformidade ambiental</t>
+  </si>
+  <si>
+    <t>Entrega 07 – Implementação de ações de melhoria na gestão de resíduos</t>
+  </si>
+  <si>
+    <t>Entrega 08 – Relatórios e ações corretivas e preventivas</t>
+  </si>
+  <si>
+    <t>Entrega 1 - Relatório de Diagnóstico de "conformidade" e "não conformidade"</t>
+  </si>
+  <si>
+    <t>Entrega 2 - Plano de Ação para realização das práticas de governança e responsabilidade social no hospital</t>
+  </si>
+  <si>
+    <t>Entrega 3 - Planner de monitoramento de todas as práticas de governança e responsabilidade social do hospital e acompanhamento das entregas das atividades</t>
+  </si>
+  <si>
+    <t>Entrega 4 - Comunicado formal das práticas para as áreas responsáveis via processo SEI</t>
+  </si>
+  <si>
+    <t>Entrega 5 - Monitoramento do Planner com as práticas de governança e responsabilidade social do hospital</t>
+  </si>
+  <si>
+    <t>Entrega 6 - Relatório Final consolidado das práticas realizadas no ano de 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elaboração da Norma de Integração e Valorização Profissional - Somos HU-UFMT</t>
+  </si>
+  <si>
+    <t>Realizar Plantões Temáticos DIVGP</t>
+  </si>
+  <si>
+    <t>Programa Lider@ - Desenvolvimento de Competências Gerenciais, Fortalecimento da Gestão Pública em Saúde e Liderança Sustentável</t>
+  </si>
+  <si>
+    <t>Fase 01- Planejar e executar ações para promoção da Cultura Organizacional, democrárica, integrativa e 
+humanizada</t>
+  </si>
+  <si>
+    <t>Fase 02 - Diagnóstico de percepções dos trabalhadores sobre democracia, integralidade e humanização</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elaboração de instrumentos de coleta de dados</t>
+  </si>
+  <si>
+    <t>Elaboração das diretrizes do plano de cultura organizacional do HUJM-UFMT</t>
+  </si>
+  <si>
+    <t>Fase 03 - Formação em conceitos de cultura organizacional, democracia, integralidade e humanização</t>
+  </si>
+  <si>
+    <t>Realização de formações para implementação do plano</t>
+  </si>
+  <si>
+    <t>Realização de eventos sobre cultura organizacional</t>
+  </si>
+  <si>
+    <t>Fase 04 - Elaboração de Plano de ação e acordo de implementação da cultura organizacional por Unidade</t>
+  </si>
+  <si>
+    <t>Elaboração de Plano de ação e acordo de implementação por unidade</t>
+  </si>
+  <si>
+    <t>Entrega 5 -  Consolidação dos Resultados e Divulgação Institucional do Indicador</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Constituição do Grupo de Trabalho (GT)</t>
+  </si>
+  <si>
+    <t>Realizar análise do projeto previamente elaborado</t>
+  </si>
+  <si>
+    <t>Realizar reunião inicial de alinhamento com o GT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01/04/2026</t>
+  </si>
+  <si>
+    <t>Validar instrumentos de coleta de dados com setor da qualidade</t>
+  </si>
+  <si>
+    <t>Treinamento Meta 1</t>
+  </si>
+  <si>
+    <t>Planejar treinamento sobre identificação correta do paciente</t>
+  </si>
+  <si>
+    <t>Elaborar material de capacitação</t>
+  </si>
+  <si>
+    <t>Realizar treinamento das equipes assistenciais</t>
+  </si>
+  <si>
+    <t>Aplicar ronda de segurança nas unidades</t>
+  </si>
+  <si>
+    <t>Realizar auditoria de prontuários</t>
+  </si>
+  <si>
+    <t>Aplicar avaliação de cultura de segurança</t>
+  </si>
+  <si>
+    <t>Elaborar relatório e Divular resultados</t>
+  </si>
+  <si>
+    <t>Avaliação Meta 1</t>
+  </si>
+  <si>
+    <t>Treinamento Meta 4</t>
+  </si>
+  <si>
+    <t>Planejar treinamento sobre cirurgia segura</t>
+  </si>
+  <si>
+    <t>Realizar treinamento no centro cirúrgico</t>
+  </si>
+  <si>
+    <t>Verificar adesão ao checklist de cirurgia segura</t>
+  </si>
+  <si>
+    <t>Avaliação Meta 4</t>
+  </si>
+  <si>
+    <t>Aplicar ronda de segurança no centro cirúrgico</t>
+  </si>
+  <si>
+    <t>Avaliar adesão às práticas seguras</t>
+  </si>
+  <si>
+    <t>Elaborar relatório final da etapa</t>
+  </si>
+  <si>
+    <t>Elaborar relatório anual do projeto e analisar desempenho indicadores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -2234,51 +2309,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF515F6C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6E0E0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -2577,55 +2652,66 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color theme="0"/>
       </top>
       <bottom style="thick">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2658,206 +2744,305 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="22" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="3" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="22" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing10.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3205,4432 +3390,4752 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B2:F27"/>
+  <dimension ref="B2:F44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11:F11"/>
+    <sheetView showGridLines="0" topLeftCell="A37" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="47.42578125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>217</v>
+        <v>174</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>175</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>45446</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="55.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="6" t="s">
-[...10 lines deleted...]
-        <v>46111</v>
+      <c r="B20" s="68" t="s">
+        <v>230</v>
+      </c>
+      <c r="C20" s="53"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="80">
+        <v>46085</v>
+      </c>
+      <c r="F20" s="85">
+        <v>46106</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="6" t="s">
-[...10 lines deleted...]
-        <v>46183</v>
+      <c r="B21" s="68" t="s">
+        <v>229</v>
+      </c>
+      <c r="C21" s="53"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="80">
+        <v>46113</v>
+      </c>
+      <c r="F21" s="85">
+        <v>46132</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="6" t="s">
-[...10 lines deleted...]
-        <v>46218</v>
+      <c r="B22" s="68" t="s">
+        <v>231</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="80" t="s">
+        <v>232</v>
+      </c>
+      <c r="F22" s="85">
+        <v>46127</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="6" t="s">
-[...10 lines deleted...]
-        <v>46296</v>
+      <c r="B23" s="68" t="s">
+        <v>233</v>
+      </c>
+      <c r="C23" s="53"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="80">
+        <v>46143</v>
+      </c>
+      <c r="F23" s="85">
+        <v>46374</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="6" t="s">
-[...21 lines deleted...]
-      <c r="E25" s="9">
+      <c r="B24" s="90" t="s">
+        <v>234</v>
+      </c>
+      <c r="C24" s="23"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="85"/>
+    </row>
+    <row r="25" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="68" t="s">
+        <v>235</v>
+      </c>
+      <c r="C25" s="53"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="80">
+        <v>46143</v>
+      </c>
+      <c r="F25" s="85">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C26" s="23"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="80">
+        <v>46153</v>
+      </c>
+      <c r="F26" s="85">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="C27" s="23"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="80">
+        <v>46162</v>
+      </c>
+      <c r="F27" s="85">
+        <v>46192</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="90" t="s">
+        <v>242</v>
+      </c>
+      <c r="C28" s="23"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="80"/>
+      <c r="F28" s="85"/>
+    </row>
+    <row r="29" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="80">
+        <v>46198</v>
+      </c>
+      <c r="F29" s="85">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="80">
+        <v>46206</v>
+      </c>
+      <c r="F30" s="85">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="C31" s="23"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="80">
+        <v>46216</v>
+      </c>
+      <c r="F31" s="85">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="C32" s="23"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="80">
+        <v>46245</v>
+      </c>
+      <c r="F32" s="85">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="90" t="s">
+        <v>243</v>
+      </c>
+      <c r="C33" s="23"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="80"/>
+      <c r="F33" s="85"/>
+    </row>
+    <row r="34" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="24" t="s">
+        <v>244</v>
+      </c>
+      <c r="C34" s="23"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="80">
+        <v>46245</v>
+      </c>
+      <c r="F34" s="85">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="C35" s="23"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="80">
+        <v>46260</v>
+      </c>
+      <c r="F35" s="85">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="24" t="s">
+        <v>246</v>
+      </c>
+      <c r="C36" s="23"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="80">
+        <v>46272</v>
+      </c>
+      <c r="F36" s="85">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="90" t="s">
+        <v>247</v>
+      </c>
+      <c r="C37" s="23"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="80"/>
+      <c r="F37" s="85"/>
+    </row>
+    <row r="38" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="91" t="s">
+        <v>248</v>
+      </c>
+      <c r="C38" s="23"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="80">
+        <v>46287</v>
+      </c>
+      <c r="F38" s="85">
+        <v>46293</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="24" t="s">
+        <v>249</v>
+      </c>
+      <c r="C39" s="23"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="80">
+        <v>46295</v>
+      </c>
+      <c r="F39" s="85">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="C40" s="23"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="80">
         <v>46336</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F40" s="85">
+        <v>46344</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="C41" s="23"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="80">
+        <v>46352</v>
+      </c>
+      <c r="F41" s="85">
         <v>46359</v>
       </c>
     </row>
-    <row r="26" spans="2:6" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="F26" s="16" t="str">
+    <row r="42" spans="2:6" ht="66" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="68" t="s">
+        <v>251</v>
+      </c>
+      <c r="C42" s="53"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="80">
+        <v>46363</v>
+      </c>
+      <c r="F42" s="85">
+        <v>46373</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="13"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
-[...4 lines deleted...]
-        <v>37</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B44" s="17" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
-  <mergeCells count="19">
+  <mergeCells count="25">
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="B18:F18"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
-    <mergeCell ref="B19:D19"/>
-[...5 lines deleted...]
-    <mergeCell ref="B18:F18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B25"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B41"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:F30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:F9"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24:D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>156</v>
+        <v>131</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46082</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="51"/>
+      <c r="B20" s="63" t="s">
+        <v>121</v>
+      </c>
+      <c r="C20" s="64"/>
       <c r="D20" s="8"/>
       <c r="E20" s="9">
-        <v>46082</v>
+        <v>46083</v>
       </c>
       <c r="F20" s="9">
         <v>46142</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="6" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="9">
         <v>46143</v>
       </c>
       <c r="F21" s="9">
         <v>46203</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="51"/>
+      <c r="B22" s="63" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" s="64"/>
       <c r="D22" s="8"/>
       <c r="E22" s="9">
         <v>46113</v>
       </c>
       <c r="F22" s="9">
-        <v>46147</v>
+        <v>46143</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="51"/>
+      <c r="B23" s="63" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="64"/>
       <c r="D23" s="8"/>
       <c r="E23" s="9">
         <v>46188</v>
       </c>
       <c r="F23" s="9">
-        <v>46387</v>
+        <v>46259</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="58"/>
+      <c r="B24" s="60" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" s="61"/>
+      <c r="D24" s="62"/>
       <c r="E24" s="9">
-        <v>46235</v>
+        <v>46237</v>
       </c>
       <c r="F24" s="9">
         <v>46387</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="56"/>
-[...1 lines deleted...]
-      <c r="D25" s="58"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
       <c r="E25" s="9"/>
       <c r="F25" s="10"/>
     </row>
     <row r="26" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="56"/>
-[...1 lines deleted...]
-      <c r="D26" s="58"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="62"/>
       <c r="E26" s="9"/>
       <c r="F26" s="10"/>
     </row>
     <row r="27" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="56"/>
-[...1 lines deleted...]
-      <c r="D27" s="58"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="62"/>
       <c r="E27" s="9"/>
       <c r="F27" s="10"/>
     </row>
     <row r="28" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="53"/>
-[...1 lines deleted...]
-      <c r="D28" s="55"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="59"/>
       <c r="E28" s="11"/>
       <c r="F28" s="12"/>
     </row>
     <row r="29" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="15"/>
       <c r="F29" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
   <mergeCells count="27">
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B22:C22"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
-    <mergeCell ref="B23:C23"/>
-[...9 lines deleted...]
-    <mergeCell ref="B22:C22"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B24:C28"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B23 D24:D28"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B2:F30"/>
+  <dimension ref="B2:F46"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8:F8"/>
+    <sheetView showGridLines="0" topLeftCell="A31" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24:D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
-    <col min="4" max="4" width="16.42578125" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="71"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
-[...4 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="C10" s="42">
+        <v>46104</v>
+      </c>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="101.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="64"/>
+      <c r="C15" s="48" t="s">
+        <v>139</v>
+      </c>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="67"/>
     </row>
     <row r="16" spans="2:6" ht="75.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="28" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="61"/>
+      <c r="C16" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="54"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="26" t="s">
-        <v>167</v>
+        <v>141</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="52"/>
+      <c r="B20" s="72" t="s">
+        <v>178</v>
+      </c>
+      <c r="C20" s="73"/>
+      <c r="D20" s="74"/>
       <c r="E20" s="9">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>46115</v>
+        <v>46104</v>
+      </c>
+      <c r="F20" s="10">
+        <v>46142</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="39" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="B21" s="63" t="s">
+        <v>179</v>
+      </c>
+      <c r="C21" s="64"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="10"/>
     </row>
     <row r="22" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="B22" s="63" t="s">
+        <v>180</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="10"/>
     </row>
     <row r="23" spans="2:6" ht="28.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="52"/>
+      <c r="B23" s="72" t="s">
+        <v>181</v>
+      </c>
+      <c r="C23" s="73"/>
+      <c r="D23" s="74"/>
       <c r="E23" s="9">
         <v>46122</v>
       </c>
-      <c r="F23" s="9">
+      <c r="F23" s="10">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="63" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" s="64"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="10"/>
+    </row>
+    <row r="25" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="64"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="10"/>
+    </row>
+    <row r="26" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="63" t="s">
+        <v>184</v>
+      </c>
+      <c r="C26" s="64"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="10"/>
+    </row>
+    <row r="27" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="63" t="s">
+        <v>185</v>
+      </c>
+      <c r="C27" s="64"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="10"/>
+    </row>
+    <row r="28" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="72" t="s">
+        <v>142</v>
+      </c>
+      <c r="C28" s="73"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="9">
+        <v>46174</v>
+      </c>
+      <c r="F28" s="10">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="63" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" s="64"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="10"/>
+    </row>
+    <row r="30" spans="2:6" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="75" t="s">
+        <v>187</v>
+      </c>
+      <c r="C30" s="76"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="9">
+        <v>46213</v>
+      </c>
+      <c r="F30" s="10">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="63" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" s="64"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="10"/>
+    </row>
+    <row r="32" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="63" t="s">
+        <v>189</v>
+      </c>
+      <c r="C32" s="64"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="10"/>
+    </row>
+    <row r="33" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="72" t="s">
+        <v>190</v>
+      </c>
+      <c r="C33" s="73"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="9">
+        <v>46254</v>
+      </c>
+      <c r="F33" s="10">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="63" t="s">
+        <v>191</v>
+      </c>
+      <c r="C34" s="64"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="10"/>
+    </row>
+    <row r="35" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="63" t="s">
+        <v>192</v>
+      </c>
+      <c r="C35" s="64"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="10"/>
+    </row>
+    <row r="36" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="63" t="s">
+        <v>193</v>
+      </c>
+      <c r="C36" s="64"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="63" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" s="64"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="75" t="s">
+        <v>195</v>
+      </c>
+      <c r="C38" s="76"/>
+      <c r="D38" s="77"/>
+      <c r="E38" s="9">
+        <v>46296</v>
+      </c>
+      <c r="F38" s="10">
+        <v>46325</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="63" t="s">
+        <v>196</v>
+      </c>
+      <c r="C39" s="64"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="10"/>
+    </row>
+    <row r="40" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="63" t="s">
+        <v>197</v>
+      </c>
+      <c r="C40" s="64"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="10"/>
+    </row>
+    <row r="41" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="75" t="s">
+        <v>198</v>
+      </c>
+      <c r="C41" s="76"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="9">
+        <v>46336</v>
+      </c>
+      <c r="F41" s="10">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="63" t="s">
+        <v>199</v>
+      </c>
+      <c r="C42" s="64"/>
+      <c r="D42" s="65"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="10"/>
+    </row>
+    <row r="43" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="75" t="s">
+        <v>200</v>
+      </c>
+      <c r="C43" s="76"/>
+      <c r="D43" s="77"/>
+      <c r="E43" s="9">
+        <v>46366</v>
+      </c>
+      <c r="F43" s="10">
         <v>46387</v>
       </c>
     </row>
-    <row r="24" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...67 lines deleted...]
-        <v>37</v>
+    <row r="44" spans="2:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="57" t="s">
+        <v>201</v>
+      </c>
+      <c r="C44" s="58"/>
+      <c r="D44" s="59"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="12"/>
+    </row>
+    <row r="45" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B45" s="13"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="78"/>
+    </row>
+    <row r="46" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B46" s="17" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
-  <mergeCells count="28">
-[...5 lines deleted...]
-    <mergeCell ref="B5:F5"/>
+  <mergeCells count="44">
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="B25:D25"/>
-[...8 lines deleted...]
-    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B2:C4"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="B5:F5"/>
   </mergeCells>
-  <dataValidations count="6">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B24:C28"/>
+  <dataValidations xWindow="462" yWindow="665" count="6">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B38:C44 B30:C32"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 D24:D28 B20:B23"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B37 D30:D32 D38:D44"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:F31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11:F11"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25:D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="62" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46079</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="59" t="s">
-        <v>65</v>
+      <c r="C12" s="56" t="s">
+        <v>59</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="78.599999999999994" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      <c r="F15" s="61"/>
+        <v>56</v>
+      </c>
+      <c r="C15" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="54"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F17" s="30"/>
+      <c r="C17" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="49"/>
     </row>
     <row r="18" spans="2:6" ht="68.45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E18" s="28"/>
+      <c r="C18" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
       <c r="F18" s="27"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="31" t="s">
+      <c r="B19" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="32"/>
-[...2 lines deleted...]
-      <c r="F19" s="33"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="52"/>
     </row>
     <row r="20" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="23" t="s">
+      <c r="B20" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="24"/>
-      <c r="D20" s="25"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="46"/>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="52"/>
+      <c r="B21" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="64"/>
+      <c r="D21" s="65"/>
       <c r="E21" s="9">
         <v>46079</v>
       </c>
       <c r="F21" s="9">
         <v>46203</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="52"/>
+      <c r="B22" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="65"/>
       <c r="E22" s="9">
         <v>46079</v>
       </c>
       <c r="F22" s="9">
         <v>46295</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="52"/>
+      <c r="B23" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="64"/>
+      <c r="D23" s="65"/>
       <c r="E23" s="9">
         <v>46235</v>
       </c>
       <c r="F23" s="9">
         <v>46387</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="52"/>
+      <c r="B24" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="64"/>
+      <c r="D24" s="65"/>
       <c r="E24" s="9">
         <v>46143</v>
       </c>
       <c r="F24" s="9">
         <v>46326</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="58"/>
+      <c r="B25" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
       <c r="E25" s="9">
         <v>46174</v>
       </c>
       <c r="F25" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="56"/>
-[...1 lines deleted...]
-      <c r="D26" s="58"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="62"/>
       <c r="E26" s="9"/>
       <c r="F26" s="10"/>
     </row>
     <row r="27" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="56"/>
-[...1 lines deleted...]
-      <c r="D27" s="58"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="62"/>
       <c r="E27" s="9"/>
       <c r="F27" s="10"/>
     </row>
     <row r="28" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="56"/>
-[...1 lines deleted...]
-      <c r="D28" s="58"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="62"/>
       <c r="E28" s="9"/>
       <c r="F28" s="10"/>
     </row>
     <row r="29" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="53"/>
-[...1 lines deleted...]
-      <c r="D29" s="55"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="59"/>
       <c r="E29" s="11"/>
       <c r="F29" s="12"/>
     </row>
     <row r="30" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="13"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="15"/>
       <c r="F30" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
       </c>
     </row>
     <row r="31" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
   <mergeCells count="29">
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
-    <mergeCell ref="C16:F16"/>
-[...11 lines deleted...]
-    <mergeCell ref="B22:D22"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B25:C29"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B20:D20 B21:B24 D25:D29"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C17:F17"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C18:F18"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B2:F30"/>
+  <dimension ref="B2:F26"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8:F8"/>
+    <sheetView showGridLines="0" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="93" customWidth="1"/>
     <col min="4" max="4" width="14.140625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
+      <c r="C6" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="35"/>
-[...1 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="23.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
+      <c r="C7" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="35"/>
-[...1 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="26.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
+      <c r="C8" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="35"/>
-[...1 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
+      <c r="C9" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="35"/>
-[...1 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="23.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46083</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="26.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
+      <c r="C14" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="28"/>
-      <c r="E14" s="28"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="42" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
+      <c r="C15" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="63"/>
-[...1 lines deleted...]
-      <c r="F15" s="64"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="67"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
+      <c r="C16" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="29"/>
-[...1 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="7"/>
-[...1 lines deleted...]
-      <c r="E20" s="9">
+      <c r="C20" s="53"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="19">
         <v>46090</v>
       </c>
-      <c r="F20" s="9">
+      <c r="F20" s="19">
         <v>46122</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="7"/>
-[...1 lines deleted...]
-      <c r="E21" s="9">
+      <c r="C21" s="53"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="19">
         <v>46125</v>
       </c>
-      <c r="F21" s="9">
-        <v>46155</v>
+      <c r="F21" s="19">
+        <v>46143</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="7"/>
-[...5 lines deleted...]
-        <v>46174</v>
+      <c r="C22" s="53"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="19">
+        <v>46146</v>
+      </c>
+      <c r="F22" s="19">
+        <v>46175</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="51" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="7"/>
-[...1 lines deleted...]
-      <c r="E23" s="9">
+      <c r="C23" s="53"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="80">
         <v>46175</v>
       </c>
-      <c r="F23" s="9">
+      <c r="F23" s="80">
         <v>46328</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="56" t="s">
+      <c r="B24" s="87" t="s">
+        <v>228</v>
+      </c>
+      <c r="C24" s="88"/>
+      <c r="D24" s="89"/>
+      <c r="E24" s="80">
+        <v>46329</v>
+      </c>
+      <c r="F24" s="85">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="13"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="16" t="str">
+        <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
+        <v>Atualizado em 04/05/2026 11:22</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B26" s="17" t="s">
         <v>36</v>
-      </c>
-[...49 lines deleted...]
-        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
   <mergeCells count="24">
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
-    <mergeCell ref="B28:D28"/>
-[...10 lines deleted...]
-    <mergeCell ref="B27:D27"/>
   </mergeCells>
   <dataValidations count="6">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B24:C28"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B24:C24"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 D24:D28 B20:B23"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 D24 B20:B23"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:F30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:F9"/>
+    <sheetView showGridLines="0" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="E24" sqref="E24:F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46357</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>201</v>
+        <v>159</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>161</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>162</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="52"/>
+      <c r="B20" s="63" t="s">
+        <v>164</v>
+      </c>
+      <c r="C20" s="64"/>
+      <c r="D20" s="65"/>
       <c r="E20" s="9">
         <v>46051</v>
       </c>
-      <c r="F20" s="9" t="s">
-        <v>207</v>
+      <c r="F20" s="9">
+        <v>46052</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="52"/>
+      <c r="B21" s="63" t="s">
+        <v>165</v>
+      </c>
+      <c r="C21" s="64"/>
+      <c r="D21" s="65"/>
       <c r="E21" s="9">
         <v>46076</v>
       </c>
       <c r="F21" s="9">
-        <v>46142</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="52"/>
+      <c r="B22" s="63" t="s">
+        <v>166</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="65"/>
       <c r="E22" s="9">
         <v>46104</v>
       </c>
       <c r="F22" s="9">
         <v>46157</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="52"/>
+      <c r="B23" s="63" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" s="64"/>
+      <c r="D23" s="65"/>
       <c r="E23" s="9">
         <v>46082</v>
       </c>
       <c r="F23" s="9">
-        <v>46234</v>
+        <v>46233</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="58"/>
+      <c r="B24" s="60" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="61"/>
+      <c r="D24" s="62"/>
       <c r="E24" s="9">
         <v>46113</v>
       </c>
       <c r="F24" s="12">
         <v>46387</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="58"/>
+      <c r="B25" s="60" t="s">
+        <v>169</v>
+      </c>
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
       <c r="E25" s="9">
         <v>46174</v>
       </c>
       <c r="F25" s="10">
         <v>46387</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="58"/>
+      <c r="B26" s="60" t="s">
+        <v>170</v>
+      </c>
+      <c r="C26" s="61"/>
+      <c r="D26" s="62"/>
       <c r="E26" s="9">
         <v>46113</v>
       </c>
       <c r="F26" s="12">
         <v>46387</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D27" s="58"/>
+      <c r="B27" s="60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C27" s="61"/>
+      <c r="D27" s="62"/>
       <c r="E27" s="9">
         <v>46082</v>
       </c>
       <c r="F27" s="12">
         <v>46387</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="53" t="s">
-[...3 lines deleted...]
-      <c r="D28" s="55"/>
+      <c r="B28" s="57" t="s">
+        <v>172</v>
+      </c>
+      <c r="C28" s="58"/>
+      <c r="D28" s="59"/>
       <c r="E28" s="11">
         <v>46113</v>
       </c>
       <c r="F28" s="12">
         <v>46387</v>
       </c>
     </row>
     <row r="29" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="15"/>
       <c r="F29" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
   <mergeCells count="28">
-    <mergeCell ref="C6:F6"/>
-[...4 lines deleted...]
-    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="B25:D25"/>
-[...8 lines deleted...]
-    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B2:C4"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="B5:F5"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B24:C28"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B23 D24:D28"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:F39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:F9"/>
+    <sheetView showGridLines="0" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>141</v>
+        <v>116</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46023</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="37" t="s">
-[...4 lines deleted...]
-      <c r="F12" s="38"/>
+      <c r="C12" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="43"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="37" t="s">
-[...4 lines deleted...]
-      <c r="F14" s="38"/>
+      <c r="C14" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="43"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="66"/>
+      <c r="B20" s="68" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="53"/>
+      <c r="D20" s="69"/>
       <c r="E20" s="9">
         <v>46056</v>
       </c>
       <c r="F20" s="9">
         <v>46157</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="66"/>
+      <c r="B21" s="68" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" s="53"/>
+      <c r="D21" s="69"/>
       <c r="E21" s="9">
         <v>46160</v>
       </c>
       <c r="F21" s="9">
         <v>46164</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="66"/>
+      <c r="B22" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="69"/>
       <c r="E22" s="9">
         <v>46164</v>
       </c>
       <c r="F22" s="9">
         <v>46164</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="66"/>
+      <c r="B23" s="68" t="s">
+        <v>103</v>
+      </c>
+      <c r="C23" s="53"/>
+      <c r="D23" s="69"/>
       <c r="E23" s="9">
         <v>46056</v>
       </c>
       <c r="F23" s="9">
         <v>46220</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="66"/>
+      <c r="B24" s="68" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="53"/>
+      <c r="D24" s="69"/>
       <c r="E24" s="9">
         <v>46223</v>
       </c>
       <c r="F24" s="9">
         <v>46227</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="66"/>
+      <c r="B25" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="53"/>
+      <c r="D25" s="69"/>
       <c r="E25" s="9">
         <v>46227</v>
       </c>
       <c r="F25" s="9">
         <v>46227</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="66"/>
+      <c r="B26" s="68" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="53"/>
+      <c r="D26" s="69"/>
       <c r="E26" s="9">
         <v>46056</v>
       </c>
       <c r="F26" s="9">
         <v>46276</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D27" s="66"/>
+      <c r="B27" s="68" t="s">
+        <v>100</v>
+      </c>
+      <c r="C27" s="53"/>
+      <c r="D27" s="69"/>
       <c r="E27" s="9">
         <v>46279</v>
       </c>
       <c r="F27" s="9">
         <v>46283</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D28" s="66"/>
+      <c r="B28" s="68" t="s">
+        <v>99</v>
+      </c>
+      <c r="C28" s="53"/>
+      <c r="D28" s="69"/>
       <c r="E28" s="9">
         <v>46283</v>
       </c>
       <c r="F28" s="9">
-        <v>46283</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="29" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="65"/>
-[...1 lines deleted...]
-      <c r="D29" s="66"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="69"/>
       <c r="E29" s="11"/>
       <c r="F29" s="12"/>
     </row>
     <row r="30" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="65"/>
-[...1 lines deleted...]
-      <c r="D30" s="66"/>
+      <c r="B30" s="68"/>
+      <c r="C30" s="53"/>
+      <c r="D30" s="69"/>
       <c r="E30" s="11"/>
       <c r="F30" s="12"/>
     </row>
     <row r="31" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="65"/>
-[...1 lines deleted...]
-      <c r="D31" s="66"/>
+      <c r="B31" s="68"/>
+      <c r="C31" s="53"/>
+      <c r="D31" s="69"/>
       <c r="E31" s="11"/>
       <c r="F31" s="12"/>
     </row>
     <row r="32" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="65"/>
-[...1 lines deleted...]
-      <c r="D32" s="66"/>
+      <c r="B32" s="68"/>
+      <c r="C32" s="53"/>
+      <c r="D32" s="69"/>
       <c r="E32" s="11"/>
       <c r="F32" s="12"/>
     </row>
     <row r="33" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="65"/>
-[...1 lines deleted...]
-      <c r="D33" s="66"/>
+      <c r="B33" s="68"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="69"/>
       <c r="E33" s="11"/>
       <c r="F33" s="12"/>
     </row>
     <row r="34" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="65"/>
-[...1 lines deleted...]
-      <c r="D34" s="66"/>
+      <c r="B34" s="68"/>
+      <c r="C34" s="53"/>
+      <c r="D34" s="69"/>
       <c r="E34" s="11"/>
       <c r="F34" s="12"/>
     </row>
     <row r="35" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="65"/>
-[...1 lines deleted...]
-      <c r="D35" s="66"/>
+      <c r="B35" s="68"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="69"/>
       <c r="E35" s="11"/>
       <c r="F35" s="12"/>
     </row>
     <row r="36" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="65"/>
-[...1 lines deleted...]
-      <c r="D36" s="66"/>
+      <c r="B36" s="68"/>
+      <c r="C36" s="53"/>
+      <c r="D36" s="69"/>
       <c r="E36" s="11"/>
       <c r="F36" s="12"/>
     </row>
     <row r="37" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="65"/>
-[...1 lines deleted...]
-      <c r="D37" s="66"/>
+      <c r="B37" s="68"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="69"/>
       <c r="E37" s="11"/>
       <c r="F37" s="12"/>
     </row>
     <row r="38" spans="2:6" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
       </c>
     </row>
     <row r="39" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B39" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
   <mergeCells count="37">
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B34:D34"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
-    <mergeCell ref="C17:F17"/>
-[...19 lines deleted...]
-    <mergeCell ref="B31:D31"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B24:C37"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B23 D24:D37"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:F31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:F9"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>107</v>
+        <v>82</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
+      <c r="C8" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="35"/>
-[...1 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>45446</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46362</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      <c r="F15" s="61"/>
+        <v>90</v>
+      </c>
+      <c r="C15" s="47" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="54"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F17" s="30"/>
+      <c r="C17" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="49"/>
     </row>
     <row r="18" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E18" s="28"/>
+      <c r="C18" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
       <c r="F18" s="27"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="31" t="s">
+      <c r="B19" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="32"/>
-[...2 lines deleted...]
-      <c r="F19" s="33"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="52"/>
     </row>
     <row r="20" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="23" t="s">
+      <c r="B20" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="24"/>
-      <c r="D20" s="25"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="46"/>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="52"/>
+      <c r="B21" s="63" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="64"/>
+      <c r="D21" s="65"/>
       <c r="E21" s="19">
         <v>46023</v>
       </c>
       <c r="F21" s="19">
         <v>46111</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="52"/>
+      <c r="B22" s="63" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="65"/>
       <c r="E22" s="19">
         <v>46084</v>
       </c>
       <c r="F22" s="19">
         <v>46264</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="52"/>
+      <c r="B23" s="63" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="64"/>
+      <c r="D23" s="65"/>
       <c r="E23" s="19">
         <v>46266</v>
       </c>
       <c r="F23" s="19">
         <v>46478</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="52"/>
+      <c r="B24" s="63" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" s="64"/>
+      <c r="D24" s="65"/>
       <c r="E24" s="19">
         <v>46266</v>
       </c>
       <c r="F24" s="19">
         <v>46478</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="50"/>
-[...1 lines deleted...]
-      <c r="D25" s="52"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="64"/>
+      <c r="D25" s="65"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="50"/>
-[...1 lines deleted...]
-      <c r="D26" s="52"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="64"/>
+      <c r="D26" s="65"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
     </row>
     <row r="27" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="50"/>
-[...1 lines deleted...]
-      <c r="D27" s="52"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="64"/>
+      <c r="D27" s="65"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
     </row>
     <row r="28" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="56"/>
-[...1 lines deleted...]
-      <c r="D28" s="58"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="62"/>
       <c r="E28" s="19"/>
       <c r="F28" s="20"/>
     </row>
     <row r="29" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="53"/>
-[...1 lines deleted...]
-      <c r="D29" s="55"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="59"/>
       <c r="E29" s="21"/>
       <c r="F29" s="22"/>
     </row>
     <row r="30" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="13"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="15"/>
       <c r="F30" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
       </c>
     </row>
     <row r="31" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
   <mergeCells count="29">
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
-    <mergeCell ref="B24:D24"/>
-[...15 lines deleted...]
-    <mergeCell ref="B29:D29"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B25:C29"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B20:D20 B21:B24 D25:D29"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C17:F17"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C18:F18"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B2:F30"/>
+  <dimension ref="B2:F33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13:F13"/>
+    <sheetView showGridLines="0" topLeftCell="A25" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31:D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>147</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46024</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>153</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="50" t="s">
-[...8 lines deleted...]
-        <v>46142</v>
+      <c r="B20" s="81" t="s">
+        <v>219</v>
+      </c>
+      <c r="C20" s="82"/>
+      <c r="D20" s="83"/>
+      <c r="E20" s="84">
+        <v>46084</v>
+      </c>
+      <c r="F20" s="84">
+        <v>46366</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...8 lines deleted...]
-        <v>46157</v>
+      <c r="B21" s="68" t="s">
+        <v>216</v>
+      </c>
+      <c r="C21" s="53"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="80">
+        <v>46084</v>
+      </c>
+      <c r="F21" s="80">
+        <v>46136</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...8 lines deleted...]
-        <v>46171</v>
+      <c r="B22" s="68" t="s">
+        <v>217</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="80">
+        <v>46139</v>
+      </c>
+      <c r="F22" s="80">
+        <v>46353</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...8 lines deleted...]
-        <v>46171</v>
+      <c r="B23" s="68" t="s">
+        <v>218</v>
+      </c>
+      <c r="C23" s="53"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="80">
+        <v>46084</v>
+      </c>
+      <c r="F23" s="80">
+        <v>46366</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="50" t="s">
-[...8 lines deleted...]
-        <v>46374</v>
+      <c r="B24" s="81" t="s">
+        <v>220</v>
+      </c>
+      <c r="C24" s="82"/>
+      <c r="D24" s="83"/>
+      <c r="E24" s="84">
+        <v>46084</v>
+      </c>
+      <c r="F24" s="84">
+        <v>46230</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="50" t="s">
-[...8 lines deleted...]
-        <v>46203</v>
+      <c r="B25" s="68" t="s">
+        <v>221</v>
+      </c>
+      <c r="C25" s="53"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="80">
+        <v>46084</v>
+      </c>
+      <c r="F25" s="85">
+        <v>46167</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="50" t="s">
-[...8 lines deleted...]
-        <v>46112</v>
+      <c r="B26" s="68" t="s">
+        <v>222</v>
+      </c>
+      <c r="C26" s="53"/>
+      <c r="D26" s="69"/>
+      <c r="E26" s="80">
+        <v>46168</v>
+      </c>
+      <c r="F26" s="85">
+        <v>46230</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="50" t="s">
-[...8 lines deleted...]
-        <v>46374</v>
+      <c r="B27" s="81" t="s">
+        <v>223</v>
+      </c>
+      <c r="C27" s="82"/>
+      <c r="D27" s="83"/>
+      <c r="E27" s="84">
+        <v>46168</v>
+      </c>
+      <c r="F27" s="86">
+        <v>46308</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="50" t="s">
-[...16 lines deleted...]
-      <c r="F29" s="16" t="str">
+      <c r="B28" s="68" t="s">
+        <v>224</v>
+      </c>
+      <c r="C28" s="53"/>
+      <c r="D28" s="69"/>
+      <c r="E28" s="80">
+        <v>46168</v>
+      </c>
+      <c r="F28" s="85">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="80">
+        <v>46239</v>
+      </c>
+      <c r="F29" s="85">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="81" t="s">
+        <v>226</v>
+      </c>
+      <c r="C30" s="82"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="84">
+        <v>46309</v>
+      </c>
+      <c r="F30" s="86">
+        <v>46373</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="68" t="s">
+        <v>227</v>
+      </c>
+      <c r="C31" s="53"/>
+      <c r="D31" s="69"/>
+      <c r="E31" s="80">
+        <v>46309</v>
+      </c>
+      <c r="F31" s="85">
+        <v>46373</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="13"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
-[...4 lines deleted...]
-        <v>37</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B33" s="17" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0"/>
   <dataConsolidate/>
-  <mergeCells count="28">
-[...5 lines deleted...]
-    <mergeCell ref="B5:F5"/>
+  <mergeCells count="30">
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="B25:D25"/>
-[...8 lines deleted...]
-    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B2:C4"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="B5:F5"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B19:D19 B20:B28"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B21:B31 B19:B20 C19:D19"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B2:F32"/>
+  <dimension ref="B2:F27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26:D26"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="C8" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46083</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="F13" s="61"/>
+        <v>41</v>
+      </c>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="54"/>
     </row>
     <row r="14" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="20" spans="2:6" ht="35.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C20" s="51"/>
+    <row r="20" spans="2:6" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="68" t="s">
+        <v>210</v>
+      </c>
+      <c r="C20" s="53"/>
       <c r="D20" s="8"/>
       <c r="E20" s="18">
         <v>46083</v>
       </c>
       <c r="F20" s="18">
         <v>46127</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="51"/>
+      <c r="B21" s="63" t="s">
+        <v>211</v>
+      </c>
+      <c r="C21" s="64"/>
       <c r="D21" s="8"/>
       <c r="E21" s="18">
-        <f t="shared" ref="E21:E23" si="0">F20</f>
-        <v>46127</v>
+        <v>46128</v>
       </c>
       <c r="F21" s="18">
-        <f>E21+30</f>
-[...8 lines deleted...]
-      <c r="D22" s="8"/>
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="32.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="63" t="s">
+        <v>212</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="65"/>
       <c r="E22" s="18">
-        <f t="shared" si="0"/>
-        <v>46157</v>
+        <v>46147</v>
       </c>
       <c r="F22" s="18">
-        <f>E22+45</f>
-        <v>46202</v>
+        <v>46153</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="51"/>
+      <c r="B23" s="63" t="s">
+        <v>213</v>
+      </c>
+      <c r="C23" s="64"/>
       <c r="D23" s="8"/>
       <c r="E23" s="18">
-        <f t="shared" si="0"/>
-        <v>46202</v>
+        <f t="shared" ref="E23" si="0">F22</f>
+        <v>46153</v>
       </c>
       <c r="F23" s="18">
-        <f>E23+15</f>
-        <v>46217</v>
+        <v>46162</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="58"/>
+      <c r="B24" s="60" t="s">
+        <v>214</v>
+      </c>
+      <c r="C24" s="61"/>
+      <c r="D24" s="62"/>
       <c r="E24" s="18">
-        <v>46352</v>
+        <v>46174</v>
       </c>
       <c r="F24" s="18">
         <v>46374</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="56"/>
-[...45 lines deleted...]
-      <c r="F31" s="16" t="str">
+      <c r="B25" s="60" t="s">
+        <v>215</v>
+      </c>
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="18">
+        <v>46377</v>
+      </c>
+      <c r="F25" s="18">
+        <v>46384</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="13"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
-[...4 lines deleted...]
-        <v>37</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B27" s="17" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="30">
-[...5 lines deleted...]
-    <mergeCell ref="B5:F5"/>
+  <mergeCells count="25">
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="B30:D30"/>
-[...10 lines deleted...]
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B2:C4"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="B5:F5"/>
   </mergeCells>
   <dataValidations count="7">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B30:C30 B25:C26"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B25:C25"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B20:B23 B19:D19 B27:D27 D30 D25:D26 B24:D24"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B20:B23 B19:D19 D25 B24:D24"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
   </dataValidations>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:F32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:F9"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="3" width="59.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="40"/>
-      <c r="D2" s="43" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="48"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="41"/>
-      <c r="C4" s="42"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="31"/>
       <c r="D4" s="1" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="49"/>
-[...2 lines deleted...]
-      <c r="F5" s="49"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
     </row>
     <row r="6" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
     </row>
     <row r="7" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="C7" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
     </row>
     <row r="8" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="34" t="s">
+      <c r="C8" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="35"/>
-[...1 lines deleted...]
-      <c r="F8" s="36"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="2:6" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="36"/>
+      <c r="C9" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
     </row>
     <row r="10" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="42">
         <v>46083</v>
       </c>
-      <c r="D10" s="37"/>
-[...1 lines deleted...]
-      <c r="F10" s="38"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
     </row>
     <row r="11" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="42">
         <v>46387</v>
       </c>
-      <c r="D11" s="37"/>
-[...1 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
     </row>
     <row r="12" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="26" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="C14" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="30"/>
+      <c r="C15" s="48" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
     </row>
     <row r="16" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...4 lines deleted...]
-      <c r="F16" s="30"/>
+      <c r="C16" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="49"/>
     </row>
     <row r="17" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="C17" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
       <c r="F17" s="27"/>
     </row>
     <row r="18" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="32"/>
-[...2 lines deleted...]
-      <c r="F18" s="33"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
     </row>
     <row r="19" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="24"/>
-      <c r="D19" s="25"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="46"/>
       <c r="E19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="51"/>
+      <c r="B20" s="63" t="s">
+        <v>202</v>
+      </c>
+      <c r="C20" s="64"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="18">
-[...4 lines deleted...]
-        <v>46113</v>
+      <c r="E20" s="79">
+        <v>46084.375</v>
+      </c>
+      <c r="F20" s="79">
+        <v>46113.708333333299</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="51"/>
+      <c r="B21" s="63" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="64"/>
       <c r="D21" s="8"/>
-      <c r="E21" s="18">
-[...5 lines deleted...]
-        <v>46143</v>
+      <c r="E21" s="79">
+        <v>46114.375</v>
+      </c>
+      <c r="F21" s="79">
+        <v>46143.708333333299</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="51"/>
+      <c r="B22" s="63" t="s">
+        <v>204</v>
+      </c>
+      <c r="C22" s="64"/>
       <c r="D22" s="8"/>
-      <c r="E22" s="18">
-[...5 lines deleted...]
-        <v>46188</v>
+      <c r="E22" s="79">
+        <v>46146.375</v>
+      </c>
+      <c r="F22" s="79">
+        <v>46188.708333333299</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="51"/>
+      <c r="B23" s="63" t="s">
+        <v>205</v>
+      </c>
+      <c r="C23" s="64"/>
       <c r="D23" s="8"/>
-      <c r="E23" s="18">
-[...5 lines deleted...]
-        <v>46203</v>
+      <c r="E23" s="79">
+        <v>46160.375</v>
+      </c>
+      <c r="F23" s="79">
+        <v>46192.708333333299</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="56" t="s">
-[...10 lines deleted...]
-        <v>46248</v>
+      <c r="B24" s="60" t="s">
+        <v>206</v>
+      </c>
+      <c r="C24" s="61"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="79">
+        <v>46195.375</v>
+      </c>
+      <c r="F24" s="79">
+        <v>46248.708333333299</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="56" t="s">
-[...10 lines deleted...]
-        <v>46308</v>
+      <c r="B25" s="60" t="s">
+        <v>207</v>
+      </c>
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="79">
+        <v>46251.375</v>
+      </c>
+      <c r="F25" s="79">
+        <v>46318.708333333299</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="56" t="s">
-[...10 lines deleted...]
-        <v>46338</v>
+      <c r="B26" s="60" t="s">
+        <v>208</v>
+      </c>
+      <c r="C26" s="61"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="79">
+        <v>46316.375</v>
+      </c>
+      <c r="F26" s="79">
+        <v>46329.708333333299</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="56" t="s">
-[...10 lines deleted...]
-        <v>46368</v>
+      <c r="B27" s="60" t="s">
+        <v>209</v>
+      </c>
+      <c r="C27" s="61"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="79">
+        <v>46323.375</v>
+      </c>
+      <c r="F27" s="79">
+        <v>46364.708333333299</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="53"/>
-[...1 lines deleted...]
-      <c r="D28" s="55"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="59"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="2:6" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="53"/>
-[...1 lines deleted...]
-      <c r="D29" s="55"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="59"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="2:6" ht="39.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="53"/>
-[...1 lines deleted...]
-      <c r="D30" s="55"/>
+      <c r="B30" s="57"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="59"/>
       <c r="E30" s="11"/>
       <c r="F30" s="12"/>
     </row>
     <row r="31" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="13"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="15"/>
       <c r="F31" s="16" t="str">
         <f ca="1">"Atualizado em " &amp; TEXT(NOW(),"dd/mm/aaaa hh:mm")</f>
-        <v>Atualizado em 04/03/2026 11:30</v>
+        <v>Atualizado em 04/05/2026 11:22</v>
       </c>
     </row>
     <row r="32" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B32" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="C6:F6"/>
-[...4 lines deleted...]
-    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="B30:D30"/>
-[...10 lines deleted...]
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B2:C4"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="B5:F5"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroatividade" prompt="Descreva as grantes atividades a serem desenvolvidas dentro do escopo do projeto considerando que essas atividades representam a construção das entregas previstas para o projeto." sqref="B30:C30 B24:C26"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Objetivo do projeto:" prompt="Descreva o objetivo do projeto a partir da técnica SMART (ser específico, mensurável, alcançável, realista e definido no tempo)." sqref="C17:F17"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Causa raiz" prompt="A principal causa que dá origem ao macroproblema." sqref="C16:F16"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Macroproblema" prompt="Descrição do principal problema de acordo com a perspectiva do público alvo associado ao pilar estratégico ao qual o projeto está relacionado. Trata-se do problema que originou a criação do projeto e que deve ser resolvido a partir das entregas do projeto" sqref="C15:F15"/>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Data inválida" error="Informe uma data válida" promptTitle="Informe uma data" sqref="C10:F11">
       <formula1>40179</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Entregas previstas" prompt="Descreva os produtos que serão entregues a partir da realização das diversas tarefas agrupadas nas macroatividades." sqref="B20:B23 B19:D19 B27:D27 D24:D26 D30"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Versão" sqref="F4"/>
   </dataValidations>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">