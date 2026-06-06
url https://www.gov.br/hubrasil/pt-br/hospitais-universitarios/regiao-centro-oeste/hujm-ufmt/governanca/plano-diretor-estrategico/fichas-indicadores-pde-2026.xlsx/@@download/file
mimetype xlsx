--- v0 (2026-05-01)
+++ v1 (2026-06-06)
@@ -30,55 +30,55 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\RESTRITO\PDE 2024x2028\FICHAS PROJETOS\2026\FICHAS PROJETOS HUJM 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\RESTRITO\PDE 2024x2028\Projetos e Fichas de Indicadores PDE - 2026\2026\Fichas de Indicadores e Projetos - compilado\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9630" firstSheet="8" activeTab="10"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" firstSheet="8" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Indicador Projeto 01" sheetId="6" r:id="rId1"/>
     <sheet name="Indicador Projeto 02 -1" sheetId="4" r:id="rId2"/>
     <sheet name="Indicador Projeto 02 - 2" sheetId="5" r:id="rId3"/>
     <sheet name="Indicador Projeto 03" sheetId="2" r:id="rId4"/>
     <sheet name="Indicador Projeto 04" sheetId="15" r:id="rId5"/>
     <sheet name="Indicador Projeto 05" sheetId="11" r:id="rId6"/>
     <sheet name="Indicador Projeto 06 - 1" sheetId="9" r:id="rId7"/>
     <sheet name="Indicador Projeto 06 - 2" sheetId="10" r:id="rId8"/>
     <sheet name="Indicador Projeto 07" sheetId="14" r:id="rId9"/>
     <sheet name="Indicador Projeto 08" sheetId="3" r:id="rId10"/>
     <sheet name="Indicador Projeto 09" sheetId="8" r:id="rId11"/>
     <sheet name="Indicador Projeto 10" sheetId="12" r:id="rId12"/>
     <sheet name="Indicador Projeto 11" sheetId="13" r:id="rId13"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Indicador Projeto 01'!$A$1:$Z$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Indicador Projeto 02 -1'!$A$1:$Z$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Indicador Projeto 03'!$A$1:$Z$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Indicador Projeto 04'!$A$1:$Z$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Indicador Projeto 05'!$A$1:$Z$60</definedName>
@@ -1639,53 +1639,50 @@
     <t>SUPER / GAS</t>
   </si>
   <si>
     <t>Sociedade (Usuário)</t>
   </si>
   <si>
     <t>OE02 - Qualificar o Cuidado Hospitalar</t>
   </si>
   <si>
     <t>PDE 11. Programa de Atenção Integral a Saúde</t>
   </si>
   <si>
     <t>Percentual do Índice de Desempenho</t>
   </si>
   <si>
     <t>O indicador está alinhado as diretrizes da Empresa Brasileira de Serviços Hospitalares (EBSERH), fortalecendo o papel do hospital universitário como espaço de assistência, ensino e integração com o SUS. Propõe ampliar áreas ainda pouco exploradas no hospital, estruturando um modelo de saúde integral e integrada, com foco na qualificação do cuidado e na organização da rede. Será medido através da Pesquisa de satisfação do usuário e produção do números de procedimentos.</t>
   </si>
   <si>
     <t xml:space="preserve">Plano Diretor Estratégico HUJM-UFMT 2024–2028
 Painel de Contribuição do HUJM-UFMT
 Portfólio de Projetos PDE – Ciclo 2026
 AVAQUALIS																												
 																									</t>
   </si>
   <si>
-    <t>Alidio Vieira Nunes Duarte</t>
-[...1 lines deleted...]
-  <si>
     <t>GAS - GERÊNCIA DE ATENÇÃO À SAÚDE</t>
   </si>
   <si>
     <t xml:space="preserve">Número de ações implementadas
 ________________________________________
 Número de ações planejadas					</t>
   </si>
   <si>
     <t>Implementação: Entrega concluída, validada pela Superintendência.</t>
   </si>
   <si>
     <t xml:space="preserve">A coleta será realizada pela área responsável, com base:
 No cronograma oficial do projeto (Planner); nos registros formais no SEI e no acompanhamento pelo Gerente de Portfólio.
 																									</t>
   </si>
   <si>
     <t>Validação documental realizada pela Superintendência, mediante conferência:
 Do cumprimento das entregas previstas; da existência de ato formal (quando aplicável); da operacionalização efetiva do produto entregue.</t>
   </si>
   <si>
     <t>Possibilidade de alterações no escopo ao longo do ciclo, com risco de superdimensionamento na ausência de critérios claros para implementação.
 Mitigação: definição antecipada de parâmetros claros e mensuráveis para caracterizar a conclusão.</t>
   </si>
   <si>
     <t xml:space="preserve">Portfólio de Projetos PDE 2024–2028
@@ -1810,50 +1807,53 @@
     <t>Será realizada por meio de análise da consistência dos dados extraídos do AGHU e consolidados no painel de monitoramento AOC, com a utlização da série histórica como referência.</t>
   </si>
   <si>
     <t>Por tratar-se de estratágia digital há possibilidade de limitações técnicas para utilização da ferramenta inicialmente por parte dos pacientes, até melhor maturidade e utilização desta o que pode contribuir para queda de indicadores em um primeiro momento. Do ponto de vista hospitalar, podem exisitr limitações iniciais no sentido de regulação, comunicação, divulgação e orientação aos pacientes, dados estes que provavelmente virão a tona conforme amadurecimento e realização das atividades.</t>
   </si>
   <si>
     <t>AGHUx</t>
   </si>
   <si>
     <t>Normativas e guias relacionados a Saúde Digital.</t>
   </si>
   <si>
     <t xml:space="preserve">Sociedade (Usuário) </t>
   </si>
   <si>
     <t>Sociedade (Estudante e Docente)</t>
   </si>
   <si>
     <t>PDE 04 - IMPLEMENTAÇÃO DA POLÍTICA DE SAÚDE DIGITAL</t>
   </si>
   <si>
     <t>OE21 - APRIMORAR OS PROCESSOS DE COMPRAS E CONTRATAÇÕES</t>
   </si>
   <si>
     <t>OE19 - Promover eficiência nos processos de gestão do trabalho</t>
+  </si>
+  <si>
+    <t>Edilene Gianelli Lopes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="2" tint="-0.499984740745262"/>
@@ -2326,133 +2326,133 @@
     </xf>
     <xf numFmtId="14" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
@@ -2504,214 +2504,214 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="4" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="12" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="2" fontId="10" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
@@ -4461,51 +4461,51 @@
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="13"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="20"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
@@ -5082,1170 +5082,1170 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
         <v>236</v>
       </c>
-      <c r="B39" s="78"/>
-[...8 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80" t="s">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71" t="s">
         <v>235</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68"/>
-[...1 lines deleted...]
-      <c r="C42" s="68"/>
+      <c r="A42" s="76"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>234</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77"/>
-[...24 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="A50" s="67"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
         <v>233</v>
       </c>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="70" t="s">
+      <c r="A65" s="68" t="s">
         <v>232</v>
       </c>
       <c r="B65" s="66"/>
       <c r="C65" s="66"/>
       <c r="D65" s="66"/>
       <c r="E65" s="66"/>
       <c r="F65" s="66"/>
       <c r="G65" s="66"/>
       <c r="H65" s="66"/>
       <c r="I65" s="66"/>
       <c r="J65" s="66"/>
       <c r="K65" s="66"/>
       <c r="L65" s="66"/>
       <c r="M65" s="66"/>
       <c r="N65" s="66"/>
       <c r="O65" s="66"/>
       <c r="P65" s="66"/>
       <c r="Q65" s="66"/>
       <c r="R65" s="66"/>
       <c r="S65" s="66"/>
       <c r="T65" s="66"/>
       <c r="U65" s="66"/>
       <c r="V65" s="66"/>
       <c r="W65" s="66"/>
       <c r="X65" s="66"/>
       <c r="Y65" s="66"/>
-      <c r="Z65" s="91"/>
+      <c r="Z65" s="86"/>
     </row>
     <row r="66" spans="1:33" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="70"/>
+      <c r="A66" s="68"/>
       <c r="B66" s="66"/>
       <c r="C66" s="66"/>
       <c r="D66" s="66"/>
       <c r="E66" s="66"/>
       <c r="F66" s="66"/>
       <c r="G66" s="66"/>
       <c r="H66" s="66"/>
       <c r="I66" s="66"/>
       <c r="J66" s="66"/>
       <c r="K66" s="66"/>
       <c r="L66" s="66"/>
       <c r="M66" s="66"/>
       <c r="N66" s="66"/>
       <c r="O66" s="66"/>
       <c r="P66" s="66"/>
       <c r="Q66" s="66"/>
       <c r="R66" s="66"/>
       <c r="S66" s="66"/>
       <c r="T66" s="66"/>
       <c r="U66" s="66"/>
       <c r="V66" s="66"/>
       <c r="W66" s="66"/>
       <c r="X66" s="66"/>
       <c r="Y66" s="66"/>
-      <c r="Z66" s="91"/>
+      <c r="Z66" s="86"/>
     </row>
     <row r="67" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A67" s="28"/>
       <c r="B67" s="29"/>
       <c r="C67" s="29"/>
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70"/>
+      <c r="A69" s="68"/>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70"/>
-[...24 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="A74" s="68"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65"/>
-      <c r="B78" s="83"/>
-[...23 lines deleted...]
-      <c r="Z78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -6707,51 +6707,51 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q42">
       <formula1>$AH$2:$AH$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W42">
       <formula1>$AF$2:$AF$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.56000000000000005" right="0.23622047244094491" top="0.94488188976377963" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:AI152"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R37" sqref="R37:Z37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="5.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="2" customWidth="1"/>
     <col min="8" max="25" width="5.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="2" customWidth="1"/>
     <col min="27" max="28" width="5.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="23.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="21.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="23" style="2" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="9.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="82.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="23.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="2" hidden="1" customWidth="1"/>
     <col min="36" max="41" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A1" s="57"/>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -7051,51 +7051,51 @@
         <v>180</v>
       </c>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="60" t="s">
         <v>181</v>
       </c>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
-      <c r="Z8" s="142"/>
+      <c r="Z8" s="135"/>
       <c r="AG8" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="41"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
@@ -7116,492 +7116,492 @@
       <c r="H10" s="61">
         <v>46083</v>
       </c>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="17"/>
       <c r="L10" s="15"/>
       <c r="N10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="61">
         <v>46387</v>
       </c>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="V10" s="19" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="62" t="s">
         <v>182</v>
       </c>
       <c r="Y10" s="62"/>
-      <c r="Z10" s="143"/>
+      <c r="Z10" s="136"/>
       <c r="AG10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="38"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="39"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="43"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="135" t="s">
+      <c r="A13" s="137" t="s">
         <v>183</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
-      <c r="Z13" s="136"/>
+      <c r="Z13" s="138"/>
     </row>
     <row r="14" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A14" s="38"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="39"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="43"/>
     </row>
     <row r="16" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="135" t="s">
+      <c r="A16" s="137" t="s">
         <v>184</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
       <c r="S16" s="54"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="54"/>
       <c r="Y16" s="54"/>
-      <c r="Z16" s="136"/>
+      <c r="Z16" s="138"/>
     </row>
     <row r="17" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="137"/>
+      <c r="A17" s="139"/>
       <c r="B17" s="56"/>
       <c r="C17" s="56"/>
       <c r="D17" s="56"/>
       <c r="E17" s="56"/>
       <c r="F17" s="56"/>
       <c r="G17" s="56"/>
       <c r="H17" s="56"/>
       <c r="I17" s="56"/>
       <c r="J17" s="56"/>
       <c r="K17" s="56"/>
       <c r="L17" s="56"/>
       <c r="M17" s="56"/>
       <c r="N17" s="56"/>
       <c r="O17" s="56"/>
       <c r="P17" s="56"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="56"/>
       <c r="S17" s="56"/>
       <c r="T17" s="56"/>
       <c r="U17" s="56"/>
       <c r="V17" s="56"/>
       <c r="W17" s="56"/>
       <c r="X17" s="56"/>
       <c r="Y17" s="56"/>
-      <c r="Z17" s="138"/>
+      <c r="Z17" s="140"/>
     </row>
     <row r="18" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="Z18" s="43"/>
     </row>
     <row r="19" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="139" t="s">
+      <c r="A19" s="141" t="s">
         <v>231</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="54"/>
       <c r="N19" s="54"/>
       <c r="O19" s="54"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="54"/>
       <c r="R19" s="54"/>
       <c r="S19" s="54"/>
       <c r="T19" s="54"/>
       <c r="U19" s="54"/>
       <c r="V19" s="54"/>
       <c r="W19" s="54"/>
       <c r="X19" s="54"/>
       <c r="Y19" s="54"/>
-      <c r="Z19" s="136"/>
+      <c r="Z19" s="138"/>
     </row>
     <row r="20" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="Z20" s="43"/>
       <c r="AG20" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="140" t="s">
+      <c r="A21" s="142" t="s">
         <v>185</v>
       </c>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="63"/>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="63"/>
       <c r="N21" s="63"/>
       <c r="O21" s="63"/>
       <c r="P21" s="63"/>
       <c r="Q21" s="63"/>
       <c r="R21" s="63"/>
       <c r="S21" s="63"/>
       <c r="T21" s="63"/>
       <c r="U21" s="63"/>
       <c r="V21" s="63"/>
       <c r="W21" s="63"/>
       <c r="X21" s="63"/>
       <c r="Y21" s="63"/>
-      <c r="Z21" s="141"/>
+      <c r="Z21" s="143"/>
       <c r="AG21" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="44"/>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
       <c r="W22" s="22"/>
       <c r="X22" s="22"/>
       <c r="Y22" s="22"/>
       <c r="Z22" s="45"/>
       <c r="AG22" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="19"/>
       <c r="Z23" s="43"/>
       <c r="AG23" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="124" t="s">
+      <c r="A24" s="128" t="s">
         <v>186</v>
       </c>
       <c r="B24" s="64"/>
       <c r="C24" s="64"/>
       <c r="D24" s="64"/>
       <c r="E24" s="64"/>
       <c r="F24" s="64"/>
       <c r="G24" s="64"/>
       <c r="H24" s="64"/>
       <c r="I24" s="64"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
       <c r="N24" s="64"/>
       <c r="O24" s="64"/>
       <c r="P24" s="64"/>
       <c r="Q24" s="64"/>
       <c r="R24" s="64"/>
       <c r="S24" s="64"/>
       <c r="T24" s="64"/>
       <c r="U24" s="64"/>
       <c r="V24" s="64"/>
       <c r="W24" s="64"/>
       <c r="X24" s="64"/>
       <c r="Y24" s="64"/>
       <c r="Z24" s="130"/>
       <c r="AG24" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="124"/>
+      <c r="A25" s="128"/>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
       <c r="X25" s="64"/>
       <c r="Y25" s="64"/>
       <c r="Z25" s="130"/>
       <c r="AG25" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="41"/>
       <c r="Z26" s="43"/>
       <c r="AG26" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="19"/>
       <c r="Z27" s="43"/>
       <c r="AG27" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="124" t="s">
+      <c r="A28" s="128" t="s">
         <v>187</v>
       </c>
       <c r="B28" s="64"/>
       <c r="C28" s="64"/>
       <c r="D28" s="64"/>
       <c r="E28" s="64"/>
       <c r="F28" s="64"/>
       <c r="G28" s="64"/>
       <c r="H28" s="64"/>
       <c r="I28" s="64"/>
       <c r="J28" s="64"/>
       <c r="K28" s="64"/>
       <c r="L28" s="64"/>
       <c r="M28" s="64"/>
       <c r="N28" s="64"/>
       <c r="O28" s="64"/>
       <c r="P28" s="64"/>
       <c r="Q28" s="64"/>
       <c r="R28" s="64"/>
       <c r="S28" s="64"/>
       <c r="T28" s="64"/>
       <c r="U28" s="64"/>
       <c r="V28" s="64"/>
       <c r="W28" s="64"/>
       <c r="X28" s="64"/>
       <c r="Y28" s="64"/>
       <c r="Z28" s="130"/>
       <c r="AG28" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="124"/>
+      <c r="A29" s="128"/>
       <c r="B29" s="64"/>
       <c r="C29" s="64"/>
       <c r="D29" s="64"/>
       <c r="E29" s="64"/>
       <c r="F29" s="64"/>
       <c r="G29" s="64"/>
       <c r="H29" s="64"/>
       <c r="I29" s="64"/>
       <c r="J29" s="64"/>
       <c r="K29" s="64"/>
       <c r="L29" s="64"/>
       <c r="M29" s="64"/>
       <c r="N29" s="64"/>
       <c r="O29" s="64"/>
       <c r="P29" s="64"/>
       <c r="Q29" s="64"/>
       <c r="R29" s="64"/>
       <c r="S29" s="64"/>
       <c r="T29" s="64"/>
       <c r="U29" s="64"/>
       <c r="V29" s="64"/>
       <c r="W29" s="64"/>
       <c r="X29" s="64"/>
       <c r="Y29" s="64"/>
       <c r="Z29" s="130"/>
       <c r="AG29" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="124"/>
+      <c r="A30" s="128"/>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="64"/>
       <c r="N30" s="64"/>
       <c r="O30" s="64"/>
       <c r="P30" s="64"/>
       <c r="Q30" s="64"/>
       <c r="R30" s="64"/>
       <c r="S30" s="64"/>
       <c r="T30" s="64"/>
       <c r="U30" s="64"/>
       <c r="V30" s="64"/>
       <c r="W30" s="64"/>
       <c r="X30" s="64"/>
       <c r="Y30" s="64"/>
       <c r="Z30" s="130"/>
@@ -7632,101 +7632,101 @@
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="R32" s="19" t="s">
         <v>63</v>
       </c>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
       <c r="W32" s="19"/>
       <c r="Z32" s="43"/>
     </row>
     <row r="33" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="131" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="132"/>
       <c r="C33" s="132"/>
       <c r="D33" s="132"/>
       <c r="E33" s="132"/>
       <c r="F33" s="132"/>
       <c r="G33" s="46"/>
-      <c r="H33" s="89" t="s">
+      <c r="H33" s="84" t="s">
         <v>189</v>
       </c>
-      <c r="I33" s="89"/>
-[...6 lines deleted...]
-      <c r="P33" s="89"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="84"/>
+      <c r="L33" s="84"/>
+      <c r="M33" s="84"/>
+      <c r="N33" s="84"/>
+      <c r="O33" s="84"/>
+      <c r="P33" s="84"/>
       <c r="Q33" s="46"/>
-      <c r="R33" s="89" t="s">
+      <c r="R33" s="84" t="s">
         <v>190</v>
       </c>
-      <c r="S33" s="89"/>
-[...6 lines deleted...]
-      <c r="Z33" s="125"/>
+      <c r="S33" s="84"/>
+      <c r="T33" s="84"/>
+      <c r="U33" s="84"/>
+      <c r="V33" s="84"/>
+      <c r="W33" s="84"/>
+      <c r="X33" s="84"/>
+      <c r="Y33" s="84"/>
+      <c r="Z33" s="129"/>
     </row>
     <row r="34" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="131"/>
       <c r="B34" s="132"/>
       <c r="C34" s="132"/>
       <c r="D34" s="132"/>
       <c r="E34" s="132"/>
       <c r="F34" s="132"/>
       <c r="G34" s="46"/>
-      <c r="H34" s="89"/>
-[...7 lines deleted...]
-      <c r="P34" s="89"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="84"/>
+      <c r="P34" s="84"/>
       <c r="Q34" s="46"/>
-      <c r="R34" s="89"/>
-[...7 lines deleted...]
-      <c r="Z34" s="125"/>
+      <c r="R34" s="84"/>
+      <c r="S34" s="84"/>
+      <c r="T34" s="84"/>
+      <c r="U34" s="84"/>
+      <c r="V34" s="84"/>
+      <c r="W34" s="84"/>
+      <c r="X34" s="84"/>
+      <c r="Y34" s="84"/>
+      <c r="Z34" s="129"/>
     </row>
     <row r="35" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="41"/>
       <c r="Z35" s="43"/>
     </row>
     <row r="36" spans="1:33" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N36" s="19"/>
       <c r="O36" s="19"/>
@@ -7744,579 +7744,579 @@
       <c r="AG36" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:33" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="108" t="s">
         <v>191</v>
       </c>
       <c r="B37" s="92"/>
       <c r="C37" s="92"/>
       <c r="D37" s="92"/>
       <c r="E37" s="92"/>
       <c r="F37" s="92"/>
       <c r="G37" s="92"/>
       <c r="H37" s="92"/>
       <c r="I37" s="92"/>
       <c r="J37" s="92"/>
       <c r="K37" s="92"/>
       <c r="L37" s="27"/>
       <c r="M37" s="99" t="s">
         <v>13</v>
       </c>
       <c r="N37" s="99"/>
       <c r="O37" s="99"/>
       <c r="P37" s="99"/>
-      <c r="R37" s="133">
-[...9 lines deleted...]
-      <c r="Z37" s="134"/>
+      <c r="R37" s="144">
+        <v>50</v>
+      </c>
+      <c r="S37" s="144"/>
+      <c r="T37" s="144"/>
+      <c r="U37" s="144"/>
+      <c r="V37" s="144"/>
+      <c r="W37" s="144"/>
+      <c r="X37" s="144"/>
+      <c r="Y37" s="144"/>
+      <c r="Z37" s="145"/>
       <c r="AG37" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="41"/>
       <c r="Z38" s="43"/>
       <c r="AG38" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="116" t="s">
         <v>74</v>
       </c>
-      <c r="B39" s="74"/>
-      <c r="C39" s="74"/>
+      <c r="B39" s="72"/>
+      <c r="C39" s="72"/>
       <c r="D39" s="19"/>
-      <c r="E39" s="87" t="s">
+      <c r="E39" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="F39" s="87"/>
-[...3 lines deleted...]
-      <c r="K39" s="82" t="s">
+      <c r="F39" s="82"/>
+      <c r="G39" s="82"/>
+      <c r="H39" s="82"/>
+      <c r="I39" s="82"/>
+      <c r="K39" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L39" s="82"/>
-[...2 lines deleted...]
-      <c r="O39" s="82"/>
+      <c r="L39" s="74"/>
+      <c r="M39" s="74"/>
+      <c r="N39" s="74"/>
+      <c r="O39" s="74"/>
       <c r="P39" s="17"/>
-      <c r="Q39" s="82" t="s">
+      <c r="Q39" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R39" s="82"/>
-[...2 lines deleted...]
-      <c r="U39" s="82"/>
+      <c r="R39" s="74"/>
+      <c r="S39" s="74"/>
+      <c r="T39" s="74"/>
+      <c r="U39" s="74"/>
       <c r="V39" s="17"/>
-      <c r="W39" s="67" t="s">
+      <c r="W39" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X39" s="67"/>
-[...1 lines deleted...]
-      <c r="Z39" s="126"/>
+      <c r="X39" s="75"/>
+      <c r="Y39" s="75"/>
+      <c r="Z39" s="118"/>
     </row>
     <row r="40" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="127">
+      <c r="A40" s="119">
         <v>1</v>
       </c>
-      <c r="B40" s="68"/>
-      <c r="C40" s="68"/>
+      <c r="B40" s="76"/>
+      <c r="C40" s="76"/>
       <c r="D40" s="17"/>
-      <c r="E40" s="69" t="s">
+      <c r="E40" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F40" s="69"/>
-[...2 lines deleted...]
-      <c r="I40" s="69"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="77"/>
+      <c r="I40" s="77"/>
       <c r="J40" s="17"/>
-      <c r="K40" s="69" t="s">
+      <c r="K40" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="L40" s="69"/>
-[...2 lines deleted...]
-      <c r="O40" s="69"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="77"/>
+      <c r="N40" s="77"/>
+      <c r="O40" s="77"/>
       <c r="P40" s="17"/>
-      <c r="Q40" s="69" t="s">
+      <c r="Q40" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R40" s="69"/>
-[...2 lines deleted...]
-      <c r="U40" s="69"/>
+      <c r="R40" s="77"/>
+      <c r="S40" s="77"/>
+      <c r="T40" s="77"/>
+      <c r="U40" s="77"/>
       <c r="V40" s="17"/>
-      <c r="W40" s="69" t="s">
+      <c r="W40" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="X40" s="69"/>
-[...1 lines deleted...]
-      <c r="Z40" s="129"/>
+      <c r="X40" s="77"/>
+      <c r="Y40" s="77"/>
+      <c r="Z40" s="121"/>
     </row>
     <row r="41" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="128"/>
-[...1 lines deleted...]
-      <c r="C41" s="68"/>
+      <c r="A41" s="120"/>
+      <c r="B41" s="76"/>
+      <c r="C41" s="76"/>
       <c r="D41" s="17"/>
-      <c r="E41" s="69"/>
-[...3 lines deleted...]
-      <c r="I41" s="69"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
+      <c r="I41" s="77"/>
       <c r="J41" s="17"/>
-      <c r="K41" s="69"/>
-[...3 lines deleted...]
-      <c r="O41" s="69"/>
+      <c r="K41" s="77"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
+      <c r="N41" s="77"/>
+      <c r="O41" s="77"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="69"/>
-[...3 lines deleted...]
-      <c r="U41" s="69"/>
+      <c r="Q41" s="77"/>
+      <c r="R41" s="77"/>
+      <c r="S41" s="77"/>
+      <c r="T41" s="77"/>
+      <c r="U41" s="77"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="69"/>
-[...2 lines deleted...]
-      <c r="Z41" s="129"/>
+      <c r="W41" s="77"/>
+      <c r="X41" s="77"/>
+      <c r="Y41" s="77"/>
+      <c r="Z41" s="121"/>
     </row>
     <row r="42" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="41"/>
       <c r="Z42" s="43"/>
     </row>
     <row r="43" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="19"/>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="Z43" s="43"/>
       <c r="AG43" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="118" t="s">
+      <c r="A44" s="122" t="s">
         <v>192</v>
       </c>
       <c r="B44" s="65"/>
       <c r="C44" s="65"/>
       <c r="D44" s="65"/>
       <c r="E44" s="65"/>
       <c r="F44" s="65"/>
       <c r="G44" s="65"/>
       <c r="H44" s="65"/>
       <c r="I44" s="65"/>
       <c r="J44" s="65"/>
       <c r="K44" s="65"/>
       <c r="L44" s="65"/>
       <c r="M44" s="65"/>
       <c r="N44" s="65"/>
       <c r="O44" s="65"/>
       <c r="P44" s="65"/>
       <c r="Q44" s="65"/>
       <c r="R44" s="65"/>
       <c r="S44" s="65"/>
       <c r="T44" s="65"/>
       <c r="U44" s="65"/>
       <c r="V44" s="65"/>
       <c r="W44" s="65"/>
       <c r="X44" s="65"/>
       <c r="Y44" s="65"/>
-      <c r="Z44" s="119"/>
+      <c r="Z44" s="123"/>
       <c r="AG44" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:33" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="106"/>
       <c r="B45" s="65"/>
       <c r="C45" s="65"/>
       <c r="D45" s="65"/>
       <c r="E45" s="65"/>
       <c r="F45" s="65"/>
       <c r="G45" s="65"/>
       <c r="H45" s="65"/>
       <c r="I45" s="65"/>
       <c r="J45" s="65"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
       <c r="N45" s="65"/>
       <c r="O45" s="65"/>
       <c r="P45" s="65"/>
       <c r="Q45" s="65"/>
       <c r="R45" s="65"/>
       <c r="S45" s="65"/>
       <c r="T45" s="65"/>
       <c r="U45" s="65"/>
       <c r="V45" s="65"/>
       <c r="W45" s="65"/>
       <c r="X45" s="65"/>
       <c r="Y45" s="65"/>
-      <c r="Z45" s="119"/>
+      <c r="Z45" s="123"/>
       <c r="AG45" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A46" s="41"/>
       <c r="Z46" s="43"/>
       <c r="AG46" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="B47" s="81"/>
-[...23 lines deleted...]
-      <c r="Z47" s="120"/>
+      <c r="B47" s="73"/>
+      <c r="C47" s="73"/>
+      <c r="D47" s="73"/>
+      <c r="E47" s="73"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="73"/>
+      <c r="K47" s="73"/>
+      <c r="L47" s="73"/>
+      <c r="M47" s="73"/>
+      <c r="N47" s="73"/>
+      <c r="O47" s="73"/>
+      <c r="P47" s="73"/>
+      <c r="Q47" s="73"/>
+      <c r="R47" s="73"/>
+      <c r="S47" s="73"/>
+      <c r="T47" s="73"/>
+      <c r="U47" s="73"/>
+      <c r="V47" s="73"/>
+      <c r="W47" s="73"/>
+      <c r="X47" s="73"/>
+      <c r="Y47" s="73"/>
+      <c r="Z47" s="124"/>
     </row>
     <row r="48" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="121" t="s">
+      <c r="A48" s="125" t="s">
         <v>193</v>
       </c>
-      <c r="B48" s="84"/>
-[...23 lines deleted...]
-      <c r="Z48" s="122"/>
+      <c r="B48" s="79"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="79"/>
+      <c r="E48" s="79"/>
+      <c r="F48" s="79"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="79"/>
+      <c r="I48" s="79"/>
+      <c r="J48" s="79"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="79"/>
+      <c r="M48" s="79"/>
+      <c r="N48" s="79"/>
+      <c r="O48" s="79"/>
+      <c r="P48" s="79"/>
+      <c r="Q48" s="79"/>
+      <c r="R48" s="79"/>
+      <c r="S48" s="79"/>
+      <c r="T48" s="79"/>
+      <c r="U48" s="79"/>
+      <c r="V48" s="79"/>
+      <c r="W48" s="79"/>
+      <c r="X48" s="79"/>
+      <c r="Y48" s="79"/>
+      <c r="Z48" s="126"/>
     </row>
     <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="123"/>
-[...24 lines deleted...]
-      <c r="Z49" s="122"/>
+      <c r="A49" s="127"/>
+      <c r="B49" s="79"/>
+      <c r="C49" s="79"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="79"/>
+      <c r="H49" s="79"/>
+      <c r="I49" s="79"/>
+      <c r="J49" s="79"/>
+      <c r="K49" s="79"/>
+      <c r="L49" s="79"/>
+      <c r="M49" s="79"/>
+      <c r="N49" s="79"/>
+      <c r="O49" s="79"/>
+      <c r="P49" s="79"/>
+      <c r="Q49" s="79"/>
+      <c r="R49" s="79"/>
+      <c r="S49" s="79"/>
+      <c r="T49" s="79"/>
+      <c r="U49" s="79"/>
+      <c r="V49" s="79"/>
+      <c r="W49" s="79"/>
+      <c r="X49" s="79"/>
+      <c r="Y49" s="79"/>
+      <c r="Z49" s="126"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="123"/>
-[...24 lines deleted...]
-      <c r="Z50" s="122"/>
+      <c r="A50" s="127"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="126"/>
     </row>
     <row r="51" spans="1:26" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="123"/>
-[...24 lines deleted...]
-      <c r="Z51" s="122"/>
+      <c r="A51" s="127"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="126"/>
     </row>
     <row r="52" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="47"/>
       <c r="B52" s="29"/>
       <c r="C52" s="29"/>
       <c r="D52" s="29"/>
       <c r="E52" s="29"/>
       <c r="F52" s="29"/>
       <c r="G52" s="29"/>
       <c r="H52" s="29"/>
       <c r="I52" s="29"/>
       <c r="J52" s="29"/>
       <c r="K52" s="29"/>
       <c r="L52" s="29"/>
       <c r="M52" s="29"/>
       <c r="N52" s="29"/>
       <c r="O52" s="29"/>
       <c r="P52" s="29"/>
       <c r="Q52" s="29"/>
       <c r="R52" s="29"/>
       <c r="S52" s="29"/>
       <c r="T52" s="29"/>
       <c r="U52" s="29"/>
       <c r="V52" s="29"/>
       <c r="W52" s="29"/>
       <c r="X52" s="29"/>
       <c r="Y52" s="29"/>
       <c r="Z52" s="48"/>
     </row>
     <row r="53" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="B53" s="87"/>
-[...22 lines deleted...]
-      <c r="Y53" s="87"/>
+      <c r="B53" s="82"/>
+      <c r="C53" s="82"/>
+      <c r="D53" s="82"/>
+      <c r="E53" s="82"/>
+      <c r="F53" s="82"/>
+      <c r="G53" s="82"/>
+      <c r="H53" s="82"/>
+      <c r="I53" s="82"/>
+      <c r="J53" s="82"/>
+      <c r="K53" s="82"/>
+      <c r="L53" s="82"/>
+      <c r="M53" s="82"/>
+      <c r="N53" s="82"/>
+      <c r="O53" s="82"/>
+      <c r="P53" s="82"/>
+      <c r="Q53" s="82"/>
+      <c r="R53" s="82"/>
+      <c r="S53" s="82"/>
+      <c r="T53" s="82"/>
+      <c r="U53" s="82"/>
+      <c r="V53" s="82"/>
+      <c r="W53" s="82"/>
+      <c r="X53" s="82"/>
+      <c r="Y53" s="82"/>
       <c r="Z53" s="111"/>
     </row>
     <row r="54" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="124" t="s">
+      <c r="A54" s="128" t="s">
         <v>194</v>
       </c>
-      <c r="B54" s="89"/>
-[...23 lines deleted...]
-      <c r="Z54" s="125"/>
+      <c r="B54" s="84"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+      <c r="G54" s="84"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="84"/>
+      <c r="L54" s="84"/>
+      <c r="M54" s="84"/>
+      <c r="N54" s="84"/>
+      <c r="O54" s="84"/>
+      <c r="P54" s="84"/>
+      <c r="Q54" s="84"/>
+      <c r="R54" s="84"/>
+      <c r="S54" s="84"/>
+      <c r="T54" s="84"/>
+      <c r="U54" s="84"/>
+      <c r="V54" s="84"/>
+      <c r="W54" s="84"/>
+      <c r="X54" s="84"/>
+      <c r="Y54" s="84"/>
+      <c r="Z54" s="129"/>
     </row>
     <row r="55" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="124"/>
-[...24 lines deleted...]
-      <c r="Z55" s="125"/>
+      <c r="A55" s="128"/>
+      <c r="B55" s="84"/>
+      <c r="C55" s="84"/>
+      <c r="D55" s="84"/>
+      <c r="E55" s="84"/>
+      <c r="F55" s="84"/>
+      <c r="G55" s="84"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="84"/>
+      <c r="K55" s="84"/>
+      <c r="L55" s="84"/>
+      <c r="M55" s="84"/>
+      <c r="N55" s="84"/>
+      <c r="O55" s="84"/>
+      <c r="P55" s="84"/>
+      <c r="Q55" s="84"/>
+      <c r="R55" s="84"/>
+      <c r="S55" s="84"/>
+      <c r="T55" s="84"/>
+      <c r="U55" s="84"/>
+      <c r="V55" s="84"/>
+      <c r="W55" s="84"/>
+      <c r="X55" s="84"/>
+      <c r="Y55" s="84"/>
+      <c r="Z55" s="129"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="47"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="48"/>
     </row>
     <row r="57" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="110" t="s">
         <v>90</v>
       </c>
-      <c r="B57" s="87"/>
-[...22 lines deleted...]
-      <c r="Y57" s="87"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
       <c r="Z57" s="111"/>
     </row>
     <row r="58" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="108" t="s">
         <v>195</v>
       </c>
       <c r="B58" s="93"/>
       <c r="C58" s="93"/>
       <c r="D58" s="93"/>
       <c r="E58" s="93"/>
       <c r="F58" s="93"/>
       <c r="G58" s="93"/>
       <c r="H58" s="93"/>
       <c r="I58" s="93"/>
       <c r="J58" s="93"/>
       <c r="K58" s="93"/>
       <c r="L58" s="93"/>
       <c r="M58" s="93"/>
       <c r="N58" s="93"/>
       <c r="O58" s="93"/>
       <c r="P58" s="93"/>
       <c r="Q58" s="93"/>
       <c r="R58" s="93"/>
       <c r="S58" s="93"/>
       <c r="T58" s="93"/>
@@ -8365,74 +8365,74 @@
       <c r="G60" s="29"/>
       <c r="H60" s="29"/>
       <c r="I60" s="29"/>
       <c r="J60" s="29"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="29"/>
       <c r="N60" s="29"/>
       <c r="O60" s="29"/>
       <c r="P60" s="29"/>
       <c r="Q60" s="29"/>
       <c r="R60" s="29"/>
       <c r="S60" s="29"/>
       <c r="T60" s="29"/>
       <c r="U60" s="29"/>
       <c r="V60" s="29"/>
       <c r="W60" s="29"/>
       <c r="X60" s="29"/>
       <c r="Y60" s="29"/>
       <c r="Z60" s="48"/>
     </row>
     <row r="61" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="B61" s="87"/>
-[...22 lines deleted...]
-      <c r="Y61" s="87"/>
+      <c r="B61" s="82"/>
+      <c r="C61" s="82"/>
+      <c r="D61" s="82"/>
+      <c r="E61" s="82"/>
+      <c r="F61" s="82"/>
+      <c r="G61" s="82"/>
+      <c r="H61" s="82"/>
+      <c r="I61" s="82"/>
+      <c r="J61" s="82"/>
+      <c r="K61" s="82"/>
+      <c r="L61" s="82"/>
+      <c r="M61" s="82"/>
+      <c r="N61" s="82"/>
+      <c r="O61" s="82"/>
+      <c r="P61" s="82"/>
+      <c r="Q61" s="82"/>
+      <c r="R61" s="82"/>
+      <c r="S61" s="82"/>
+      <c r="T61" s="82"/>
+      <c r="U61" s="82"/>
+      <c r="V61" s="82"/>
+      <c r="W61" s="82"/>
+      <c r="X61" s="82"/>
+      <c r="Y61" s="82"/>
       <c r="Z61" s="111"/>
     </row>
     <row r="62" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="112" t="s">
         <v>196</v>
       </c>
       <c r="B62" s="66"/>
       <c r="C62" s="66"/>
       <c r="D62" s="66"/>
       <c r="E62" s="66"/>
       <c r="F62" s="66"/>
       <c r="G62" s="66"/>
       <c r="H62" s="66"/>
       <c r="I62" s="66"/>
       <c r="J62" s="66"/>
       <c r="K62" s="66"/>
       <c r="L62" s="66"/>
       <c r="M62" s="66"/>
       <c r="N62" s="66"/>
       <c r="O62" s="66"/>
       <c r="P62" s="66"/>
       <c r="Q62" s="66"/>
       <c r="R62" s="66"/>
       <c r="S62" s="66"/>
       <c r="T62" s="66"/>
@@ -8509,254 +8509,254 @@
       <c r="G65" s="29"/>
       <c r="H65" s="29"/>
       <c r="I65" s="29"/>
       <c r="J65" s="29"/>
       <c r="K65" s="29"/>
       <c r="L65" s="29"/>
       <c r="M65" s="29"/>
       <c r="N65" s="29"/>
       <c r="O65" s="29"/>
       <c r="P65" s="29"/>
       <c r="Q65" s="29"/>
       <c r="R65" s="29"/>
       <c r="S65" s="29"/>
       <c r="T65" s="29"/>
       <c r="U65" s="29"/>
       <c r="V65" s="29"/>
       <c r="W65" s="29"/>
       <c r="X65" s="29"/>
       <c r="Y65" s="29"/>
       <c r="Z65" s="48"/>
     </row>
     <row r="66" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="110" t="s">
         <v>94</v>
       </c>
-      <c r="B66" s="87"/>
-[...22 lines deleted...]
-      <c r="Y66" s="87"/>
+      <c r="B66" s="82"/>
+      <c r="C66" s="82"/>
+      <c r="D66" s="82"/>
+      <c r="E66" s="82"/>
+      <c r="F66" s="82"/>
+      <c r="G66" s="82"/>
+      <c r="H66" s="82"/>
+      <c r="I66" s="82"/>
+      <c r="J66" s="82"/>
+      <c r="K66" s="82"/>
+      <c r="L66" s="82"/>
+      <c r="M66" s="82"/>
+      <c r="N66" s="82"/>
+      <c r="O66" s="82"/>
+      <c r="P66" s="82"/>
+      <c r="Q66" s="82"/>
+      <c r="R66" s="82"/>
+      <c r="S66" s="82"/>
+      <c r="T66" s="82"/>
+      <c r="U66" s="82"/>
+      <c r="V66" s="82"/>
+      <c r="W66" s="82"/>
+      <c r="X66" s="82"/>
+      <c r="Y66" s="82"/>
       <c r="Z66" s="111"/>
     </row>
     <row r="67" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="112" t="s">
         <v>197</v>
       </c>
-      <c r="B67" s="71"/>
-[...22 lines deleted...]
-      <c r="Y67" s="71"/>
+      <c r="B67" s="87"/>
+      <c r="C67" s="87"/>
+      <c r="D67" s="87"/>
+      <c r="E67" s="87"/>
+      <c r="F67" s="87"/>
+      <c r="G67" s="87"/>
+      <c r="H67" s="87"/>
+      <c r="I67" s="87"/>
+      <c r="J67" s="87"/>
+      <c r="K67" s="87"/>
+      <c r="L67" s="87"/>
+      <c r="M67" s="87"/>
+      <c r="N67" s="87"/>
+      <c r="O67" s="87"/>
+      <c r="P67" s="87"/>
+      <c r="Q67" s="87"/>
+      <c r="R67" s="87"/>
+      <c r="S67" s="87"/>
+      <c r="T67" s="87"/>
+      <c r="U67" s="87"/>
+      <c r="V67" s="87"/>
+      <c r="W67" s="87"/>
+      <c r="X67" s="87"/>
+      <c r="Y67" s="87"/>
       <c r="Z67" s="114"/>
     </row>
     <row r="68" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="115"/>
-      <c r="B68" s="71"/>
-[...22 lines deleted...]
-      <c r="Y68" s="71"/>
+      <c r="B68" s="87"/>
+      <c r="C68" s="87"/>
+      <c r="D68" s="87"/>
+      <c r="E68" s="87"/>
+      <c r="F68" s="87"/>
+      <c r="G68" s="87"/>
+      <c r="H68" s="87"/>
+      <c r="I68" s="87"/>
+      <c r="J68" s="87"/>
+      <c r="K68" s="87"/>
+      <c r="L68" s="87"/>
+      <c r="M68" s="87"/>
+      <c r="N68" s="87"/>
+      <c r="O68" s="87"/>
+      <c r="P68" s="87"/>
+      <c r="Q68" s="87"/>
+      <c r="R68" s="87"/>
+      <c r="S68" s="87"/>
+      <c r="T68" s="87"/>
+      <c r="U68" s="87"/>
+      <c r="V68" s="87"/>
+      <c r="W68" s="87"/>
+      <c r="X68" s="87"/>
+      <c r="Y68" s="87"/>
       <c r="Z68" s="114"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="47"/>
       <c r="B69" s="29"/>
       <c r="C69" s="29"/>
       <c r="D69" s="29"/>
       <c r="E69" s="29"/>
       <c r="F69" s="29"/>
       <c r="G69" s="29"/>
       <c r="H69" s="29"/>
       <c r="I69" s="29"/>
       <c r="J69" s="29"/>
       <c r="K69" s="29"/>
       <c r="L69" s="29"/>
       <c r="M69" s="29"/>
       <c r="N69" s="29"/>
       <c r="O69" s="29"/>
       <c r="P69" s="29"/>
       <c r="Q69" s="29"/>
       <c r="R69" s="29"/>
       <c r="S69" s="29"/>
       <c r="T69" s="29"/>
       <c r="U69" s="29"/>
       <c r="V69" s="29"/>
       <c r="W69" s="29"/>
       <c r="X69" s="29"/>
       <c r="Y69" s="29"/>
       <c r="Z69" s="48"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A70" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="B70" s="75"/>
-[...22 lines deleted...]
-      <c r="Y70" s="75"/>
+      <c r="B70" s="90"/>
+      <c r="C70" s="90"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="90"/>
+      <c r="F70" s="90"/>
+      <c r="G70" s="90"/>
+      <c r="H70" s="90"/>
+      <c r="I70" s="90"/>
+      <c r="J70" s="90"/>
+      <c r="K70" s="90"/>
+      <c r="L70" s="90"/>
+      <c r="M70" s="90"/>
+      <c r="N70" s="90"/>
+      <c r="O70" s="90"/>
+      <c r="P70" s="90"/>
+      <c r="Q70" s="90"/>
+      <c r="R70" s="90"/>
+      <c r="S70" s="90"/>
+      <c r="T70" s="90"/>
+      <c r="U70" s="90"/>
+      <c r="V70" s="90"/>
+      <c r="W70" s="90"/>
+      <c r="X70" s="90"/>
+      <c r="Y70" s="90"/>
       <c r="Z70" s="117"/>
       <c r="AG70" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="71" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="106" t="s">
         <v>198</v>
       </c>
-      <c r="B71" s="83"/>
-[...22 lines deleted...]
-      <c r="Y71" s="83"/>
+      <c r="B71" s="78"/>
+      <c r="C71" s="78"/>
+      <c r="D71" s="78"/>
+      <c r="E71" s="78"/>
+      <c r="F71" s="78"/>
+      <c r="G71" s="78"/>
+      <c r="H71" s="78"/>
+      <c r="I71" s="78"/>
+      <c r="J71" s="78"/>
+      <c r="K71" s="78"/>
+      <c r="L71" s="78"/>
+      <c r="M71" s="78"/>
+      <c r="N71" s="78"/>
+      <c r="O71" s="78"/>
+      <c r="P71" s="78"/>
+      <c r="Q71" s="78"/>
+      <c r="R71" s="78"/>
+      <c r="S71" s="78"/>
+      <c r="T71" s="78"/>
+      <c r="U71" s="78"/>
+      <c r="V71" s="78"/>
+      <c r="W71" s="78"/>
+      <c r="X71" s="78"/>
+      <c r="Y71" s="78"/>
       <c r="Z71" s="107"/>
       <c r="AG71" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:33" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="106"/>
-      <c r="B72" s="83"/>
-[...22 lines deleted...]
-      <c r="Y72" s="83"/>
+      <c r="B72" s="78"/>
+      <c r="C72" s="78"/>
+      <c r="D72" s="78"/>
+      <c r="E72" s="78"/>
+      <c r="F72" s="78"/>
+      <c r="G72" s="78"/>
+      <c r="H72" s="78"/>
+      <c r="I72" s="78"/>
+      <c r="J72" s="78"/>
+      <c r="K72" s="78"/>
+      <c r="L72" s="78"/>
+      <c r="M72" s="78"/>
+      <c r="N72" s="78"/>
+      <c r="O72" s="78"/>
+      <c r="P72" s="78"/>
+      <c r="Q72" s="78"/>
+      <c r="R72" s="78"/>
+      <c r="S72" s="78"/>
+      <c r="T72" s="78"/>
+      <c r="U72" s="78"/>
+      <c r="V72" s="78"/>
+      <c r="W72" s="78"/>
+      <c r="X72" s="78"/>
+      <c r="Y72" s="78"/>
       <c r="Z72" s="107"/>
       <c r="AG72" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A73" s="49"/>
       <c r="B73" s="50"/>
       <c r="C73" s="50"/>
       <c r="D73" s="50"/>
       <c r="E73" s="50"/>
       <c r="F73" s="50"/>
       <c r="G73" s="50"/>
       <c r="H73" s="50"/>
       <c r="I73" s="50"/>
       <c r="J73" s="50"/>
       <c r="K73" s="50"/>
       <c r="L73" s="50"/>
       <c r="M73" s="50"/>
       <c r="N73" s="50"/>
       <c r="O73" s="50"/>
       <c r="P73" s="50"/>
       <c r="Q73" s="50"/>
       <c r="R73" s="50"/>
       <c r="S73" s="50"/>
@@ -9218,52 +9218,52 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q40">
       <formula1>$AH$2:$AH$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W40">
       <formula1>$AF$2:$AF$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.56000000000000005" right="0.23622047244094491" top="0.94488188976377963" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:AI158"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:Z16"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="O39" sqref="O39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="25" width="5.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="2" customWidth="1"/>
     <col min="27" max="28" width="5.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="23.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="21.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="23" style="2" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="9.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="82.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="23.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="2" hidden="1" customWidth="1"/>
     <col min="36" max="41" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A1" s="57"/>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
@@ -9560,51 +9560,51 @@
         <v>180</v>
       </c>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="60" t="s">
         <v>255</v>
       </c>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
-      <c r="Z8" s="142"/>
+      <c r="Z8" s="135"/>
       <c r="AG8" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="41"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
@@ -9625,523 +9625,523 @@
       <c r="H10" s="61">
         <v>46083</v>
       </c>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="17"/>
       <c r="L10" s="15"/>
       <c r="N10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="61">
         <v>46387</v>
       </c>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="V10" s="19" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="62" t="s">
         <v>182</v>
       </c>
       <c r="Y10" s="62"/>
-      <c r="Z10" s="143"/>
+      <c r="Z10" s="136"/>
       <c r="AG10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="38"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="39"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="43"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="135" t="s">
+      <c r="A13" s="137" t="s">
         <v>183</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
-      <c r="Z13" s="136"/>
+      <c r="Z13" s="138"/>
     </row>
     <row r="14" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A14" s="38"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="39"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="43"/>
     </row>
     <row r="16" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="135" t="s">
+      <c r="A16" s="137" t="s">
         <v>246</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
       <c r="S16" s="54"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="54"/>
       <c r="Y16" s="54"/>
-      <c r="Z16" s="136"/>
+      <c r="Z16" s="138"/>
     </row>
     <row r="17" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="137"/>
+      <c r="A17" s="139"/>
       <c r="B17" s="56"/>
       <c r="C17" s="56"/>
       <c r="D17" s="56"/>
       <c r="E17" s="56"/>
       <c r="F17" s="56"/>
       <c r="G17" s="56"/>
       <c r="H17" s="56"/>
       <c r="I17" s="56"/>
       <c r="J17" s="56"/>
       <c r="K17" s="56"/>
       <c r="L17" s="56"/>
       <c r="M17" s="56"/>
       <c r="N17" s="56"/>
       <c r="O17" s="56"/>
       <c r="P17" s="56"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="56"/>
       <c r="S17" s="56"/>
       <c r="T17" s="56"/>
       <c r="U17" s="56"/>
       <c r="V17" s="56"/>
       <c r="W17" s="56"/>
       <c r="X17" s="56"/>
       <c r="Y17" s="56"/>
-      <c r="Z17" s="138"/>
+      <c r="Z17" s="140"/>
     </row>
     <row r="18" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="Z18" s="43"/>
     </row>
     <row r="19" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="135" t="s">
+      <c r="A19" s="137" t="s">
         <v>256</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="54"/>
       <c r="N19" s="54"/>
       <c r="O19" s="54"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="54"/>
       <c r="R19" s="54"/>
       <c r="S19" s="54"/>
       <c r="T19" s="54"/>
       <c r="U19" s="54"/>
       <c r="V19" s="54"/>
       <c r="W19" s="54"/>
       <c r="X19" s="54"/>
       <c r="Y19" s="54"/>
-      <c r="Z19" s="136"/>
+      <c r="Z19" s="138"/>
     </row>
     <row r="20" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="Z20" s="43"/>
       <c r="AG20" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="140" t="s">
+      <c r="A21" s="142" t="s">
         <v>247</v>
       </c>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="63"/>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="63"/>
       <c r="N21" s="63"/>
       <c r="O21" s="63"/>
       <c r="P21" s="63"/>
       <c r="Q21" s="63"/>
       <c r="R21" s="63"/>
       <c r="S21" s="63"/>
       <c r="T21" s="63"/>
       <c r="U21" s="63"/>
       <c r="V21" s="63"/>
       <c r="W21" s="63"/>
       <c r="X21" s="63"/>
       <c r="Y21" s="63"/>
-      <c r="Z21" s="141"/>
+      <c r="Z21" s="143"/>
       <c r="AG21" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="44"/>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
       <c r="W22" s="22"/>
       <c r="X22" s="22"/>
       <c r="Y22" s="22"/>
       <c r="Z22" s="45"/>
       <c r="AG22" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="19"/>
       <c r="Z23" s="43"/>
       <c r="AG23" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="124" t="s">
+      <c r="A24" s="128" t="s">
         <v>248</v>
       </c>
       <c r="B24" s="64"/>
       <c r="C24" s="64"/>
       <c r="D24" s="64"/>
       <c r="E24" s="64"/>
       <c r="F24" s="64"/>
       <c r="G24" s="64"/>
       <c r="H24" s="64"/>
       <c r="I24" s="64"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
       <c r="N24" s="64"/>
       <c r="O24" s="64"/>
       <c r="P24" s="64"/>
       <c r="Q24" s="64"/>
       <c r="R24" s="64"/>
       <c r="S24" s="64"/>
       <c r="T24" s="64"/>
       <c r="U24" s="64"/>
       <c r="V24" s="64"/>
       <c r="W24" s="64"/>
       <c r="X24" s="64"/>
       <c r="Y24" s="64"/>
       <c r="Z24" s="130"/>
       <c r="AG24" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="124"/>
+      <c r="A25" s="128"/>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
       <c r="X25" s="64"/>
       <c r="Y25" s="64"/>
       <c r="Z25" s="130"/>
       <c r="AG25" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:33" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="124"/>
+      <c r="A26" s="128"/>
       <c r="B26" s="64"/>
       <c r="C26" s="64"/>
       <c r="D26" s="64"/>
       <c r="E26" s="64"/>
       <c r="F26" s="64"/>
       <c r="G26" s="64"/>
       <c r="H26" s="64"/>
       <c r="I26" s="64"/>
       <c r="J26" s="64"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
       <c r="O26" s="64"/>
       <c r="P26" s="64"/>
       <c r="Q26" s="64"/>
       <c r="R26" s="64"/>
       <c r="S26" s="64"/>
       <c r="T26" s="64"/>
       <c r="U26" s="64"/>
       <c r="V26" s="64"/>
       <c r="W26" s="64"/>
       <c r="X26" s="64"/>
       <c r="Y26" s="64"/>
       <c r="Z26" s="130"/>
       <c r="AG26" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="41"/>
       <c r="Z27" s="43"/>
       <c r="AG27" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="19"/>
       <c r="Z28" s="43"/>
       <c r="AG28" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="124" t="s">
+      <c r="A29" s="128" t="s">
         <v>249</v>
       </c>
       <c r="B29" s="64"/>
       <c r="C29" s="64"/>
       <c r="D29" s="64"/>
       <c r="E29" s="64"/>
       <c r="F29" s="64"/>
       <c r="G29" s="64"/>
       <c r="H29" s="64"/>
       <c r="I29" s="64"/>
       <c r="J29" s="64"/>
       <c r="K29" s="64"/>
       <c r="L29" s="64"/>
       <c r="M29" s="64"/>
       <c r="N29" s="64"/>
       <c r="O29" s="64"/>
       <c r="P29" s="64"/>
       <c r="Q29" s="64"/>
       <c r="R29" s="64"/>
       <c r="S29" s="64"/>
       <c r="T29" s="64"/>
       <c r="U29" s="64"/>
       <c r="V29" s="64"/>
       <c r="W29" s="64"/>
       <c r="X29" s="64"/>
       <c r="Y29" s="64"/>
       <c r="Z29" s="130"/>
       <c r="AG29" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="124"/>
+      <c r="A30" s="128"/>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="64"/>
       <c r="N30" s="64"/>
       <c r="O30" s="64"/>
       <c r="P30" s="64"/>
       <c r="Q30" s="64"/>
       <c r="R30" s="64"/>
       <c r="S30" s="64"/>
       <c r="T30" s="64"/>
       <c r="U30" s="64"/>
       <c r="V30" s="64"/>
       <c r="W30" s="64"/>
       <c r="X30" s="64"/>
       <c r="Y30" s="64"/>
       <c r="Z30" s="130"/>
       <c r="AG30" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="124"/>
+      <c r="A31" s="128"/>
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="64"/>
       <c r="N31" s="64"/>
       <c r="O31" s="64"/>
       <c r="P31" s="64"/>
       <c r="Q31" s="64"/>
       <c r="R31" s="64"/>
       <c r="S31" s="64"/>
       <c r="T31" s="64"/>
       <c r="U31" s="64"/>
       <c r="V31" s="64"/>
       <c r="W31" s="64"/>
       <c r="X31" s="64"/>
       <c r="Y31" s="64"/>
       <c r="Z31" s="130"/>
@@ -10172,101 +10172,101 @@
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="R33" s="19" t="s">
         <v>63</v>
       </c>
       <c r="S33" s="19"/>
       <c r="T33" s="19"/>
       <c r="U33" s="19"/>
       <c r="V33" s="19"/>
       <c r="W33" s="19"/>
       <c r="Z33" s="43"/>
     </row>
     <row r="34" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="131" t="s">
         <v>250</v>
       </c>
       <c r="B34" s="132"/>
       <c r="C34" s="132"/>
       <c r="D34" s="132"/>
       <c r="E34" s="132"/>
       <c r="F34" s="132"/>
       <c r="G34" s="46"/>
-      <c r="H34" s="89" t="s">
+      <c r="H34" s="84" t="s">
         <v>251</v>
       </c>
-      <c r="I34" s="89"/>
-[...6 lines deleted...]
-      <c r="P34" s="89"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="84"/>
+      <c r="P34" s="84"/>
       <c r="Q34" s="46"/>
-      <c r="R34" s="89" t="s">
+      <c r="R34" s="84" t="s">
         <v>252</v>
       </c>
-      <c r="S34" s="89"/>
-[...6 lines deleted...]
-      <c r="Z34" s="125"/>
+      <c r="S34" s="84"/>
+      <c r="T34" s="84"/>
+      <c r="U34" s="84"/>
+      <c r="V34" s="84"/>
+      <c r="W34" s="84"/>
+      <c r="X34" s="84"/>
+      <c r="Y34" s="84"/>
+      <c r="Z34" s="129"/>
     </row>
     <row r="35" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="131"/>
       <c r="B35" s="132"/>
       <c r="C35" s="132"/>
       <c r="D35" s="132"/>
       <c r="E35" s="132"/>
       <c r="F35" s="132"/>
       <c r="G35" s="46"/>
-      <c r="H35" s="89"/>
-[...7 lines deleted...]
-      <c r="P35" s="89"/>
+      <c r="H35" s="84"/>
+      <c r="I35" s="84"/>
+      <c r="J35" s="84"/>
+      <c r="K35" s="84"/>
+      <c r="L35" s="84"/>
+      <c r="M35" s="84"/>
+      <c r="N35" s="84"/>
+      <c r="O35" s="84"/>
+      <c r="P35" s="84"/>
       <c r="Q35" s="46"/>
-      <c r="R35" s="89"/>
-[...7 lines deleted...]
-      <c r="Z35" s="125"/>
+      <c r="R35" s="84"/>
+      <c r="S35" s="84"/>
+      <c r="T35" s="84"/>
+      <c r="U35" s="84"/>
+      <c r="V35" s="84"/>
+      <c r="W35" s="84"/>
+      <c r="X35" s="84"/>
+      <c r="Y35" s="84"/>
+      <c r="Z35" s="129"/>
     </row>
     <row r="36" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="41"/>
       <c r="Z36" s="43"/>
     </row>
     <row r="37" spans="1:33" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N37" s="19"/>
       <c r="O37" s="19"/>
@@ -10285,718 +10285,718 @@
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:33" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="108" t="s">
         <v>253</v>
       </c>
       <c r="B38" s="92"/>
       <c r="C38" s="92"/>
       <c r="D38" s="92"/>
       <c r="E38" s="92"/>
       <c r="F38" s="92"/>
       <c r="G38" s="92"/>
       <c r="H38" s="92"/>
       <c r="I38" s="92"/>
       <c r="J38" s="92"/>
       <c r="K38" s="92"/>
       <c r="L38" s="27"/>
       <c r="M38" s="99" t="s">
         <v>13</v>
       </c>
       <c r="N38" s="99"/>
       <c r="O38" s="99"/>
       <c r="P38" s="99"/>
       <c r="R38" s="144">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="S38" s="144"/>
       <c r="T38" s="144"/>
       <c r="U38" s="144"/>
       <c r="V38" s="144"/>
       <c r="W38" s="144"/>
       <c r="X38" s="144"/>
       <c r="Y38" s="144"/>
       <c r="Z38" s="145"/>
       <c r="AG38" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="41"/>
       <c r="Z39" s="43"/>
       <c r="AG39" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="116" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="74"/>
-      <c r="C40" s="74"/>
+      <c r="B40" s="72"/>
+      <c r="C40" s="72"/>
       <c r="D40" s="19"/>
-      <c r="E40" s="87" t="s">
+      <c r="E40" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="F40" s="87"/>
-[...3 lines deleted...]
-      <c r="K40" s="82" t="s">
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="82"/>
+      <c r="K40" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L40" s="82"/>
-[...2 lines deleted...]
-      <c r="O40" s="82"/>
+      <c r="L40" s="74"/>
+      <c r="M40" s="74"/>
+      <c r="N40" s="74"/>
+      <c r="O40" s="74"/>
       <c r="P40" s="17"/>
-      <c r="Q40" s="82" t="s">
+      <c r="Q40" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R40" s="82"/>
-[...2 lines deleted...]
-      <c r="U40" s="82"/>
+      <c r="R40" s="74"/>
+      <c r="S40" s="74"/>
+      <c r="T40" s="74"/>
+      <c r="U40" s="74"/>
       <c r="V40" s="17"/>
-      <c r="W40" s="67" t="s">
+      <c r="W40" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X40" s="67"/>
-[...1 lines deleted...]
-      <c r="Z40" s="126"/>
+      <c r="X40" s="75"/>
+      <c r="Y40" s="75"/>
+      <c r="Z40" s="118"/>
     </row>
     <row r="41" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="127">
+      <c r="A41" s="119">
         <v>1</v>
       </c>
-      <c r="B41" s="68"/>
-      <c r="C41" s="68"/>
+      <c r="B41" s="76"/>
+      <c r="C41" s="76"/>
       <c r="D41" s="17"/>
-      <c r="E41" s="69" t="s">
+      <c r="E41" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F41" s="69"/>
-[...2 lines deleted...]
-      <c r="I41" s="69"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
+      <c r="I41" s="77"/>
       <c r="J41" s="17"/>
-      <c r="K41" s="69" t="s">
+      <c r="K41" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="L41" s="69"/>
-[...2 lines deleted...]
-      <c r="O41" s="69"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
+      <c r="N41" s="77"/>
+      <c r="O41" s="77"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="69" t="s">
+      <c r="Q41" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R41" s="69"/>
-[...2 lines deleted...]
-      <c r="U41" s="69"/>
+      <c r="R41" s="77"/>
+      <c r="S41" s="77"/>
+      <c r="T41" s="77"/>
+      <c r="U41" s="77"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="69" t="s">
+      <c r="W41" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="X41" s="69"/>
-[...1 lines deleted...]
-      <c r="Z41" s="129"/>
+      <c r="X41" s="77"/>
+      <c r="Y41" s="77"/>
+      <c r="Z41" s="121"/>
     </row>
     <row r="42" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="128"/>
-[...1 lines deleted...]
-      <c r="C42" s="68"/>
+      <c r="A42" s="120"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69"/>
-[...3 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="E42" s="77"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69"/>
-[...3 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="K42" s="77"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69"/>
-[...3 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="Q42" s="77"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69"/>
-[...2 lines deleted...]
-      <c r="Z42" s="129"/>
+      <c r="W42" s="77"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="121"/>
     </row>
     <row r="43" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="41"/>
       <c r="Z43" s="43"/>
     </row>
     <row r="44" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="Z44" s="43"/>
       <c r="AG44" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="45" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="118" t="s">
+      <c r="A45" s="122" t="s">
         <v>257</v>
       </c>
       <c r="B45" s="65"/>
       <c r="C45" s="65"/>
       <c r="D45" s="65"/>
       <c r="E45" s="65"/>
       <c r="F45" s="65"/>
       <c r="G45" s="65"/>
       <c r="H45" s="65"/>
       <c r="I45" s="65"/>
       <c r="J45" s="65"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
       <c r="N45" s="65"/>
       <c r="O45" s="65"/>
       <c r="P45" s="65"/>
       <c r="Q45" s="65"/>
       <c r="R45" s="65"/>
       <c r="S45" s="65"/>
       <c r="T45" s="65"/>
       <c r="U45" s="65"/>
       <c r="V45" s="65"/>
       <c r="W45" s="65"/>
       <c r="X45" s="65"/>
       <c r="Y45" s="65"/>
-      <c r="Z45" s="119"/>
+      <c r="Z45" s="123"/>
       <c r="AG45" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="46" spans="1:33" ht="257.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="106"/>
       <c r="B46" s="65"/>
       <c r="C46" s="65"/>
       <c r="D46" s="65"/>
       <c r="E46" s="65"/>
       <c r="F46" s="65"/>
       <c r="G46" s="65"/>
       <c r="H46" s="65"/>
       <c r="I46" s="65"/>
       <c r="J46" s="65"/>
       <c r="K46" s="65"/>
       <c r="L46" s="65"/>
       <c r="M46" s="65"/>
       <c r="N46" s="65"/>
       <c r="O46" s="65"/>
       <c r="P46" s="65"/>
       <c r="Q46" s="65"/>
       <c r="R46" s="65"/>
       <c r="S46" s="65"/>
       <c r="T46" s="65"/>
       <c r="U46" s="65"/>
       <c r="V46" s="65"/>
       <c r="W46" s="65"/>
       <c r="X46" s="65"/>
       <c r="Y46" s="65"/>
-      <c r="Z46" s="119"/>
+      <c r="Z46" s="123"/>
       <c r="AG46" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A47" s="41"/>
       <c r="Z47" s="43"/>
       <c r="AG47" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="B48" s="81"/>
-[...23 lines deleted...]
-      <c r="Z48" s="120"/>
+      <c r="B48" s="73"/>
+      <c r="C48" s="73"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="73"/>
+      <c r="F48" s="73"/>
+      <c r="G48" s="73"/>
+      <c r="H48" s="73"/>
+      <c r="I48" s="73"/>
+      <c r="J48" s="73"/>
+      <c r="K48" s="73"/>
+      <c r="L48" s="73"/>
+      <c r="M48" s="73"/>
+      <c r="N48" s="73"/>
+      <c r="O48" s="73"/>
+      <c r="P48" s="73"/>
+      <c r="Q48" s="73"/>
+      <c r="R48" s="73"/>
+      <c r="S48" s="73"/>
+      <c r="T48" s="73"/>
+      <c r="U48" s="73"/>
+      <c r="V48" s="73"/>
+      <c r="W48" s="73"/>
+      <c r="X48" s="73"/>
+      <c r="Y48" s="73"/>
+      <c r="Z48" s="124"/>
     </row>
     <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="121" t="s">
+      <c r="A49" s="125" t="s">
         <v>258</v>
       </c>
-      <c r="B49" s="84"/>
-[...23 lines deleted...]
-      <c r="Z49" s="122"/>
+      <c r="B49" s="79"/>
+      <c r="C49" s="79"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="79"/>
+      <c r="H49" s="79"/>
+      <c r="I49" s="79"/>
+      <c r="J49" s="79"/>
+      <c r="K49" s="79"/>
+      <c r="L49" s="79"/>
+      <c r="M49" s="79"/>
+      <c r="N49" s="79"/>
+      <c r="O49" s="79"/>
+      <c r="P49" s="79"/>
+      <c r="Q49" s="79"/>
+      <c r="R49" s="79"/>
+      <c r="S49" s="79"/>
+      <c r="T49" s="79"/>
+      <c r="U49" s="79"/>
+      <c r="V49" s="79"/>
+      <c r="W49" s="79"/>
+      <c r="X49" s="79"/>
+      <c r="Y49" s="79"/>
+      <c r="Z49" s="126"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="123"/>
-[...24 lines deleted...]
-      <c r="Z50" s="122"/>
+      <c r="A50" s="127"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="126"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="123"/>
-[...24 lines deleted...]
-      <c r="Z51" s="122"/>
+      <c r="A51" s="127"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="126"/>
     </row>
     <row r="52" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="123"/>
-[...24 lines deleted...]
-      <c r="Z52" s="122"/>
+      <c r="A52" s="127"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="126"/>
     </row>
     <row r="53" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="123"/>
-[...24 lines deleted...]
-      <c r="Z53" s="122"/>
+      <c r="A53" s="127"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="126"/>
     </row>
     <row r="54" spans="1:26" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="123"/>
-[...24 lines deleted...]
-      <c r="Z54" s="122"/>
+      <c r="A54" s="127"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="126"/>
     </row>
     <row r="55" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="47"/>
       <c r="B55" s="29"/>
       <c r="C55" s="29"/>
       <c r="D55" s="29"/>
       <c r="E55" s="29"/>
       <c r="F55" s="29"/>
       <c r="G55" s="29"/>
       <c r="H55" s="29"/>
       <c r="I55" s="29"/>
       <c r="J55" s="29"/>
       <c r="K55" s="29"/>
       <c r="L55" s="29"/>
       <c r="M55" s="29"/>
       <c r="N55" s="29"/>
       <c r="O55" s="29"/>
       <c r="P55" s="29"/>
       <c r="Q55" s="29"/>
       <c r="R55" s="29"/>
       <c r="S55" s="29"/>
       <c r="T55" s="29"/>
       <c r="U55" s="29"/>
       <c r="V55" s="29"/>
       <c r="W55" s="29"/>
       <c r="X55" s="29"/>
       <c r="Y55" s="29"/>
       <c r="Z55" s="48"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="B56" s="87"/>
-[...22 lines deleted...]
-      <c r="Y56" s="87"/>
+      <c r="B56" s="82"/>
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="82"/>
+      <c r="G56" s="82"/>
+      <c r="H56" s="82"/>
+      <c r="I56" s="82"/>
+      <c r="J56" s="82"/>
+      <c r="K56" s="82"/>
+      <c r="L56" s="82"/>
+      <c r="M56" s="82"/>
+      <c r="N56" s="82"/>
+      <c r="O56" s="82"/>
+      <c r="P56" s="82"/>
+      <c r="Q56" s="82"/>
+      <c r="R56" s="82"/>
+      <c r="S56" s="82"/>
+      <c r="T56" s="82"/>
+      <c r="U56" s="82"/>
+      <c r="V56" s="82"/>
+      <c r="W56" s="82"/>
+      <c r="X56" s="82"/>
+      <c r="Y56" s="82"/>
       <c r="Z56" s="111"/>
     </row>
     <row r="57" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="124" t="s">
+      <c r="A57" s="128" t="s">
         <v>259</v>
       </c>
-      <c r="B57" s="89"/>
-[...23 lines deleted...]
-      <c r="Z57" s="125"/>
+      <c r="B57" s="84"/>
+      <c r="C57" s="84"/>
+      <c r="D57" s="84"/>
+      <c r="E57" s="84"/>
+      <c r="F57" s="84"/>
+      <c r="G57" s="84"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="84"/>
+      <c r="J57" s="84"/>
+      <c r="K57" s="84"/>
+      <c r="L57" s="84"/>
+      <c r="M57" s="84"/>
+      <c r="N57" s="84"/>
+      <c r="O57" s="84"/>
+      <c r="P57" s="84"/>
+      <c r="Q57" s="84"/>
+      <c r="R57" s="84"/>
+      <c r="S57" s="84"/>
+      <c r="T57" s="84"/>
+      <c r="U57" s="84"/>
+      <c r="V57" s="84"/>
+      <c r="W57" s="84"/>
+      <c r="X57" s="84"/>
+      <c r="Y57" s="84"/>
+      <c r="Z57" s="129"/>
     </row>
     <row r="58" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="124"/>
-[...24 lines deleted...]
-      <c r="Z58" s="125"/>
+      <c r="A58" s="128"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="129"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="124"/>
-[...24 lines deleted...]
-      <c r="Z59" s="125"/>
+      <c r="A59" s="128"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="129"/>
     </row>
     <row r="60" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="124"/>
-[...24 lines deleted...]
-      <c r="Z60" s="125"/>
+      <c r="A60" s="128"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="129"/>
     </row>
     <row r="61" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="124"/>
-[...24 lines deleted...]
-      <c r="Z61" s="125"/>
+      <c r="A61" s="128"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="129"/>
     </row>
     <row r="62" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="47"/>
       <c r="B62" s="29"/>
       <c r="C62" s="29"/>
       <c r="D62" s="29"/>
       <c r="E62" s="29"/>
       <c r="F62" s="29"/>
       <c r="G62" s="29"/>
       <c r="H62" s="29"/>
       <c r="I62" s="29"/>
       <c r="J62" s="29"/>
       <c r="K62" s="29"/>
       <c r="L62" s="29"/>
       <c r="M62" s="29"/>
       <c r="N62" s="29"/>
       <c r="O62" s="29"/>
       <c r="P62" s="29"/>
       <c r="Q62" s="29"/>
       <c r="R62" s="29"/>
       <c r="S62" s="29"/>
       <c r="T62" s="29"/>
       <c r="U62" s="29"/>
       <c r="V62" s="29"/>
       <c r="W62" s="29"/>
       <c r="X62" s="29"/>
       <c r="Y62" s="29"/>
       <c r="Z62" s="48"/>
     </row>
     <row r="63" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="110" t="s">
         <v>90</v>
       </c>
-      <c r="B63" s="87"/>
-[...22 lines deleted...]
-      <c r="Y63" s="87"/>
+      <c r="B63" s="82"/>
+      <c r="C63" s="82"/>
+      <c r="D63" s="82"/>
+      <c r="E63" s="82"/>
+      <c r="F63" s="82"/>
+      <c r="G63" s="82"/>
+      <c r="H63" s="82"/>
+      <c r="I63" s="82"/>
+      <c r="J63" s="82"/>
+      <c r="K63" s="82"/>
+      <c r="L63" s="82"/>
+      <c r="M63" s="82"/>
+      <c r="N63" s="82"/>
+      <c r="O63" s="82"/>
+      <c r="P63" s="82"/>
+      <c r="Q63" s="82"/>
+      <c r="R63" s="82"/>
+      <c r="S63" s="82"/>
+      <c r="T63" s="82"/>
+      <c r="U63" s="82"/>
+      <c r="V63" s="82"/>
+      <c r="W63" s="82"/>
+      <c r="X63" s="82"/>
+      <c r="Y63" s="82"/>
       <c r="Z63" s="111"/>
     </row>
     <row r="64" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="108" t="s">
         <v>260</v>
       </c>
       <c r="B64" s="93"/>
       <c r="C64" s="93"/>
       <c r="D64" s="93"/>
       <c r="E64" s="93"/>
       <c r="F64" s="93"/>
       <c r="G64" s="93"/>
       <c r="H64" s="93"/>
       <c r="I64" s="93"/>
       <c r="J64" s="93"/>
       <c r="K64" s="93"/>
       <c r="L64" s="93"/>
       <c r="M64" s="93"/>
       <c r="N64" s="93"/>
       <c r="O64" s="93"/>
       <c r="P64" s="93"/>
       <c r="Q64" s="93"/>
       <c r="R64" s="93"/>
       <c r="S64" s="93"/>
       <c r="T64" s="93"/>
@@ -11045,74 +11045,74 @@
       <c r="G66" s="29"/>
       <c r="H66" s="29"/>
       <c r="I66" s="29"/>
       <c r="J66" s="29"/>
       <c r="K66" s="29"/>
       <c r="L66" s="29"/>
       <c r="M66" s="29"/>
       <c r="N66" s="29"/>
       <c r="O66" s="29"/>
       <c r="P66" s="29"/>
       <c r="Q66" s="29"/>
       <c r="R66" s="29"/>
       <c r="S66" s="29"/>
       <c r="T66" s="29"/>
       <c r="U66" s="29"/>
       <c r="V66" s="29"/>
       <c r="W66" s="29"/>
       <c r="X66" s="29"/>
       <c r="Y66" s="29"/>
       <c r="Z66" s="48"/>
     </row>
     <row r="67" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="B67" s="87"/>
-[...22 lines deleted...]
-      <c r="Y67" s="87"/>
+      <c r="B67" s="82"/>
+      <c r="C67" s="82"/>
+      <c r="D67" s="82"/>
+      <c r="E67" s="82"/>
+      <c r="F67" s="82"/>
+      <c r="G67" s="82"/>
+      <c r="H67" s="82"/>
+      <c r="I67" s="82"/>
+      <c r="J67" s="82"/>
+      <c r="K67" s="82"/>
+      <c r="L67" s="82"/>
+      <c r="M67" s="82"/>
+      <c r="N67" s="82"/>
+      <c r="O67" s="82"/>
+      <c r="P67" s="82"/>
+      <c r="Q67" s="82"/>
+      <c r="R67" s="82"/>
+      <c r="S67" s="82"/>
+      <c r="T67" s="82"/>
+      <c r="U67" s="82"/>
+      <c r="V67" s="82"/>
+      <c r="W67" s="82"/>
+      <c r="X67" s="82"/>
+      <c r="Y67" s="82"/>
       <c r="Z67" s="111"/>
     </row>
     <row r="68" spans="1:33" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="112" t="s">
         <v>261</v>
       </c>
       <c r="B68" s="66"/>
       <c r="C68" s="66"/>
       <c r="D68" s="66"/>
       <c r="E68" s="66"/>
       <c r="F68" s="66"/>
       <c r="G68" s="66"/>
       <c r="H68" s="66"/>
       <c r="I68" s="66"/>
       <c r="J68" s="66"/>
       <c r="K68" s="66"/>
       <c r="L68" s="66"/>
       <c r="M68" s="66"/>
       <c r="N68" s="66"/>
       <c r="O68" s="66"/>
       <c r="P68" s="66"/>
       <c r="Q68" s="66"/>
       <c r="R68" s="66"/>
       <c r="S68" s="66"/>
       <c r="T68" s="66"/>
@@ -11189,254 +11189,254 @@
       <c r="G71" s="29"/>
       <c r="H71" s="29"/>
       <c r="I71" s="29"/>
       <c r="J71" s="29"/>
       <c r="K71" s="29"/>
       <c r="L71" s="29"/>
       <c r="M71" s="29"/>
       <c r="N71" s="29"/>
       <c r="O71" s="29"/>
       <c r="P71" s="29"/>
       <c r="Q71" s="29"/>
       <c r="R71" s="29"/>
       <c r="S71" s="29"/>
       <c r="T71" s="29"/>
       <c r="U71" s="29"/>
       <c r="V71" s="29"/>
       <c r="W71" s="29"/>
       <c r="X71" s="29"/>
       <c r="Y71" s="29"/>
       <c r="Z71" s="48"/>
     </row>
     <row r="72" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="110" t="s">
         <v>94</v>
       </c>
-      <c r="B72" s="87"/>
-[...22 lines deleted...]
-      <c r="Y72" s="87"/>
+      <c r="B72" s="82"/>
+      <c r="C72" s="82"/>
+      <c r="D72" s="82"/>
+      <c r="E72" s="82"/>
+      <c r="F72" s="82"/>
+      <c r="G72" s="82"/>
+      <c r="H72" s="82"/>
+      <c r="I72" s="82"/>
+      <c r="J72" s="82"/>
+      <c r="K72" s="82"/>
+      <c r="L72" s="82"/>
+      <c r="M72" s="82"/>
+      <c r="N72" s="82"/>
+      <c r="O72" s="82"/>
+      <c r="P72" s="82"/>
+      <c r="Q72" s="82"/>
+      <c r="R72" s="82"/>
+      <c r="S72" s="82"/>
+      <c r="T72" s="82"/>
+      <c r="U72" s="82"/>
+      <c r="V72" s="82"/>
+      <c r="W72" s="82"/>
+      <c r="X72" s="82"/>
+      <c r="Y72" s="82"/>
       <c r="Z72" s="111"/>
     </row>
     <row r="73" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="112" t="s">
         <v>197</v>
       </c>
-      <c r="B73" s="71"/>
-[...22 lines deleted...]
-      <c r="Y73" s="71"/>
+      <c r="B73" s="87"/>
+      <c r="C73" s="87"/>
+      <c r="D73" s="87"/>
+      <c r="E73" s="87"/>
+      <c r="F73" s="87"/>
+      <c r="G73" s="87"/>
+      <c r="H73" s="87"/>
+      <c r="I73" s="87"/>
+      <c r="J73" s="87"/>
+      <c r="K73" s="87"/>
+      <c r="L73" s="87"/>
+      <c r="M73" s="87"/>
+      <c r="N73" s="87"/>
+      <c r="O73" s="87"/>
+      <c r="P73" s="87"/>
+      <c r="Q73" s="87"/>
+      <c r="R73" s="87"/>
+      <c r="S73" s="87"/>
+      <c r="T73" s="87"/>
+      <c r="U73" s="87"/>
+      <c r="V73" s="87"/>
+      <c r="W73" s="87"/>
+      <c r="X73" s="87"/>
+      <c r="Y73" s="87"/>
       <c r="Z73" s="114"/>
     </row>
     <row r="74" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="115"/>
-      <c r="B74" s="71"/>
-[...22 lines deleted...]
-      <c r="Y74" s="71"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
       <c r="Z74" s="114"/>
     </row>
     <row r="75" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A75" s="47"/>
       <c r="B75" s="29"/>
       <c r="C75" s="29"/>
       <c r="D75" s="29"/>
       <c r="E75" s="29"/>
       <c r="F75" s="29"/>
       <c r="G75" s="29"/>
       <c r="H75" s="29"/>
       <c r="I75" s="29"/>
       <c r="J75" s="29"/>
       <c r="K75" s="29"/>
       <c r="L75" s="29"/>
       <c r="M75" s="29"/>
       <c r="N75" s="29"/>
       <c r="O75" s="29"/>
       <c r="P75" s="29"/>
       <c r="Q75" s="29"/>
       <c r="R75" s="29"/>
       <c r="S75" s="29"/>
       <c r="T75" s="29"/>
       <c r="U75" s="29"/>
       <c r="V75" s="29"/>
       <c r="W75" s="29"/>
       <c r="X75" s="29"/>
       <c r="Y75" s="29"/>
       <c r="Z75" s="48"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="B76" s="75"/>
-[...22 lines deleted...]
-      <c r="Y76" s="75"/>
+      <c r="B76" s="90"/>
+      <c r="C76" s="90"/>
+      <c r="D76" s="90"/>
+      <c r="E76" s="90"/>
+      <c r="F76" s="90"/>
+      <c r="G76" s="90"/>
+      <c r="H76" s="90"/>
+      <c r="I76" s="90"/>
+      <c r="J76" s="90"/>
+      <c r="K76" s="90"/>
+      <c r="L76" s="90"/>
+      <c r="M76" s="90"/>
+      <c r="N76" s="90"/>
+      <c r="O76" s="90"/>
+      <c r="P76" s="90"/>
+      <c r="Q76" s="90"/>
+      <c r="R76" s="90"/>
+      <c r="S76" s="90"/>
+      <c r="T76" s="90"/>
+      <c r="U76" s="90"/>
+      <c r="V76" s="90"/>
+      <c r="W76" s="90"/>
+      <c r="X76" s="90"/>
+      <c r="Y76" s="90"/>
       <c r="Z76" s="117"/>
       <c r="AG76" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="106" t="s">
         <v>254</v>
       </c>
-      <c r="B77" s="83"/>
-[...22 lines deleted...]
-      <c r="Y77" s="83"/>
+      <c r="B77" s="78"/>
+      <c r="C77" s="78"/>
+      <c r="D77" s="78"/>
+      <c r="E77" s="78"/>
+      <c r="F77" s="78"/>
+      <c r="G77" s="78"/>
+      <c r="H77" s="78"/>
+      <c r="I77" s="78"/>
+      <c r="J77" s="78"/>
+      <c r="K77" s="78"/>
+      <c r="L77" s="78"/>
+      <c r="M77" s="78"/>
+      <c r="N77" s="78"/>
+      <c r="O77" s="78"/>
+      <c r="P77" s="78"/>
+      <c r="Q77" s="78"/>
+      <c r="R77" s="78"/>
+      <c r="S77" s="78"/>
+      <c r="T77" s="78"/>
+      <c r="U77" s="78"/>
+      <c r="V77" s="78"/>
+      <c r="W77" s="78"/>
+      <c r="X77" s="78"/>
+      <c r="Y77" s="78"/>
       <c r="Z77" s="107"/>
       <c r="AG77" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="289.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="106"/>
-      <c r="B78" s="83"/>
-[...22 lines deleted...]
-      <c r="Y78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
       <c r="Z78" s="107"/>
       <c r="AG78" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A79" s="49"/>
       <c r="B79" s="50"/>
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
@@ -12242,51 +12242,51 @@
         <v>180</v>
       </c>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="60" t="s">
         <v>304</v>
       </c>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
-      <c r="Z8" s="142"/>
+      <c r="Z8" s="135"/>
       <c r="AG8" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="41"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
@@ -12307,492 +12307,492 @@
       <c r="H10" s="61">
         <v>46083</v>
       </c>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="17"/>
       <c r="L10" s="15"/>
       <c r="N10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="61">
         <v>46387</v>
       </c>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="V10" s="19" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="62" t="s">
         <v>182</v>
       </c>
       <c r="Y10" s="62"/>
-      <c r="Z10" s="143"/>
+      <c r="Z10" s="136"/>
       <c r="AG10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="38"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="39"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="43"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="135" t="s">
+      <c r="A13" s="137" t="s">
         <v>183</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
-      <c r="Z13" s="136"/>
+      <c r="Z13" s="138"/>
     </row>
     <row r="14" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A14" s="38"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="39"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="43"/>
     </row>
     <row r="16" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="135" t="s">
+      <c r="A16" s="137" t="s">
         <v>246</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
       <c r="S16" s="54"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="54"/>
       <c r="Y16" s="54"/>
-      <c r="Z16" s="136"/>
+      <c r="Z16" s="138"/>
     </row>
     <row r="17" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="137"/>
+      <c r="A17" s="139"/>
       <c r="B17" s="56"/>
       <c r="C17" s="56"/>
       <c r="D17" s="56"/>
       <c r="E17" s="56"/>
       <c r="F17" s="56"/>
       <c r="G17" s="56"/>
       <c r="H17" s="56"/>
       <c r="I17" s="56"/>
       <c r="J17" s="56"/>
       <c r="K17" s="56"/>
       <c r="L17" s="56"/>
       <c r="M17" s="56"/>
       <c r="N17" s="56"/>
       <c r="O17" s="56"/>
       <c r="P17" s="56"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="56"/>
       <c r="S17" s="56"/>
       <c r="T17" s="56"/>
       <c r="U17" s="56"/>
       <c r="V17" s="56"/>
       <c r="W17" s="56"/>
       <c r="X17" s="56"/>
       <c r="Y17" s="56"/>
-      <c r="Z17" s="138"/>
+      <c r="Z17" s="140"/>
     </row>
     <row r="18" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="Z18" s="43"/>
     </row>
     <row r="19" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="139" t="s">
+      <c r="A19" s="141" t="s">
         <v>305</v>
       </c>
-      <c r="B19" s="159"/>
-[...23 lines deleted...]
-      <c r="Z19" s="160"/>
+      <c r="B19" s="160"/>
+      <c r="C19" s="160"/>
+      <c r="D19" s="160"/>
+      <c r="E19" s="160"/>
+      <c r="F19" s="160"/>
+      <c r="G19" s="160"/>
+      <c r="H19" s="160"/>
+      <c r="I19" s="160"/>
+      <c r="J19" s="160"/>
+      <c r="K19" s="160"/>
+      <c r="L19" s="160"/>
+      <c r="M19" s="160"/>
+      <c r="N19" s="160"/>
+      <c r="O19" s="160"/>
+      <c r="P19" s="160"/>
+      <c r="Q19" s="160"/>
+      <c r="R19" s="160"/>
+      <c r="S19" s="160"/>
+      <c r="T19" s="160"/>
+      <c r="U19" s="160"/>
+      <c r="V19" s="160"/>
+      <c r="W19" s="160"/>
+      <c r="X19" s="160"/>
+      <c r="Y19" s="160"/>
+      <c r="Z19" s="161"/>
     </row>
     <row r="20" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="Z20" s="43"/>
       <c r="AG20" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="140" t="s">
+      <c r="A21" s="142" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="63"/>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="63"/>
       <c r="N21" s="63"/>
       <c r="O21" s="63"/>
       <c r="P21" s="63"/>
       <c r="Q21" s="63"/>
       <c r="R21" s="63"/>
       <c r="S21" s="63"/>
       <c r="T21" s="63"/>
       <c r="U21" s="63"/>
       <c r="V21" s="63"/>
       <c r="W21" s="63"/>
       <c r="X21" s="63"/>
       <c r="Y21" s="63"/>
-      <c r="Z21" s="141"/>
+      <c r="Z21" s="143"/>
       <c r="AG21" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="44"/>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
       <c r="W22" s="22"/>
       <c r="X22" s="22"/>
       <c r="Y22" s="22"/>
       <c r="Z22" s="45"/>
       <c r="AG22" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="19"/>
       <c r="Z23" s="43"/>
       <c r="AG23" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="112" t="s">
         <v>307</v>
       </c>
-      <c r="B24" s="70"/>
-[...23 lines deleted...]
-      <c r="Z24" s="161"/>
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="68"/>
+      <c r="N24" s="68"/>
+      <c r="O24" s="68"/>
+      <c r="P24" s="68"/>
+      <c r="Q24" s="68"/>
+      <c r="R24" s="68"/>
+      <c r="S24" s="68"/>
+      <c r="T24" s="68"/>
+      <c r="U24" s="68"/>
+      <c r="V24" s="68"/>
+      <c r="W24" s="68"/>
+      <c r="X24" s="68"/>
+      <c r="Y24" s="68"/>
+      <c r="Z24" s="159"/>
       <c r="AG24" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="112"/>
-      <c r="B25" s="70"/>
-[...23 lines deleted...]
-      <c r="Z25" s="161"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="R25" s="68"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="159"/>
       <c r="AG25" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="41"/>
       <c r="Z26" s="43"/>
       <c r="AG26" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="19"/>
       <c r="Z27" s="43"/>
       <c r="AG27" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="124" t="s">
+      <c r="A28" s="128" t="s">
         <v>308</v>
       </c>
       <c r="B28" s="64"/>
       <c r="C28" s="64"/>
       <c r="D28" s="64"/>
       <c r="E28" s="64"/>
       <c r="F28" s="64"/>
       <c r="G28" s="64"/>
       <c r="H28" s="64"/>
       <c r="I28" s="64"/>
       <c r="J28" s="64"/>
       <c r="K28" s="64"/>
       <c r="L28" s="64"/>
       <c r="M28" s="64"/>
       <c r="N28" s="64"/>
       <c r="O28" s="64"/>
       <c r="P28" s="64"/>
       <c r="Q28" s="64"/>
       <c r="R28" s="64"/>
       <c r="S28" s="64"/>
       <c r="T28" s="64"/>
       <c r="U28" s="64"/>
       <c r="V28" s="64"/>
       <c r="W28" s="64"/>
       <c r="X28" s="64"/>
       <c r="Y28" s="64"/>
       <c r="Z28" s="130"/>
       <c r="AG28" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="124"/>
+      <c r="A29" s="128"/>
       <c r="B29" s="64"/>
       <c r="C29" s="64"/>
       <c r="D29" s="64"/>
       <c r="E29" s="64"/>
       <c r="F29" s="64"/>
       <c r="G29" s="64"/>
       <c r="H29" s="64"/>
       <c r="I29" s="64"/>
       <c r="J29" s="64"/>
       <c r="K29" s="64"/>
       <c r="L29" s="64"/>
       <c r="M29" s="64"/>
       <c r="N29" s="64"/>
       <c r="O29" s="64"/>
       <c r="P29" s="64"/>
       <c r="Q29" s="64"/>
       <c r="R29" s="64"/>
       <c r="S29" s="64"/>
       <c r="T29" s="64"/>
       <c r="U29" s="64"/>
       <c r="V29" s="64"/>
       <c r="W29" s="64"/>
       <c r="X29" s="64"/>
       <c r="Y29" s="64"/>
       <c r="Z29" s="130"/>
       <c r="AG29" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="124"/>
+      <c r="A30" s="128"/>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="64"/>
       <c r="N30" s="64"/>
       <c r="O30" s="64"/>
       <c r="P30" s="64"/>
       <c r="Q30" s="64"/>
       <c r="R30" s="64"/>
       <c r="S30" s="64"/>
       <c r="T30" s="64"/>
       <c r="U30" s="64"/>
       <c r="V30" s="64"/>
       <c r="W30" s="64"/>
       <c r="X30" s="64"/>
       <c r="Y30" s="64"/>
       <c r="Z30" s="130"/>
@@ -12823,101 +12823,101 @@
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="R32" s="19" t="s">
         <v>63</v>
       </c>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
       <c r="W32" s="19"/>
       <c r="Z32" s="43"/>
     </row>
     <row r="33" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="131" t="s">
         <v>309</v>
       </c>
       <c r="B33" s="157"/>
       <c r="C33" s="157"/>
       <c r="D33" s="157"/>
       <c r="E33" s="157"/>
       <c r="F33" s="157"/>
       <c r="G33" s="24"/>
-      <c r="H33" s="89" t="s">
+      <c r="H33" s="84" t="s">
         <v>310</v>
       </c>
-      <c r="I33" s="89"/>
-[...6 lines deleted...]
-      <c r="P33" s="89"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="84"/>
+      <c r="L33" s="84"/>
+      <c r="M33" s="84"/>
+      <c r="N33" s="84"/>
+      <c r="O33" s="84"/>
+      <c r="P33" s="84"/>
       <c r="Q33" s="46"/>
-      <c r="R33" s="89" t="s">
+      <c r="R33" s="84" t="s">
         <v>311</v>
       </c>
-      <c r="S33" s="89"/>
-[...6 lines deleted...]
-      <c r="Z33" s="125"/>
+      <c r="S33" s="84"/>
+      <c r="T33" s="84"/>
+      <c r="U33" s="84"/>
+      <c r="V33" s="84"/>
+      <c r="W33" s="84"/>
+      <c r="X33" s="84"/>
+      <c r="Y33" s="84"/>
+      <c r="Z33" s="129"/>
     </row>
     <row r="34" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="158"/>
       <c r="B34" s="157"/>
       <c r="C34" s="157"/>
       <c r="D34" s="157"/>
       <c r="E34" s="157"/>
       <c r="F34" s="157"/>
       <c r="G34" s="24"/>
-      <c r="H34" s="89"/>
-[...7 lines deleted...]
-      <c r="P34" s="89"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="84"/>
+      <c r="P34" s="84"/>
       <c r="Q34" s="46"/>
-      <c r="R34" s="89"/>
-[...7 lines deleted...]
-      <c r="Z34" s="125"/>
+      <c r="R34" s="84"/>
+      <c r="S34" s="84"/>
+      <c r="T34" s="84"/>
+      <c r="U34" s="84"/>
+      <c r="V34" s="84"/>
+      <c r="W34" s="84"/>
+      <c r="X34" s="84"/>
+      <c r="Y34" s="84"/>
+      <c r="Z34" s="129"/>
     </row>
     <row r="35" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="41"/>
       <c r="Z35" s="43"/>
     </row>
     <row r="36" spans="1:33" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N36" s="19"/>
       <c r="O36" s="19"/>
@@ -12961,553 +12961,553 @@
         <v>313</v>
       </c>
       <c r="S37" s="133"/>
       <c r="T37" s="133"/>
       <c r="U37" s="133"/>
       <c r="V37" s="133"/>
       <c r="W37" s="133"/>
       <c r="X37" s="133"/>
       <c r="Y37" s="133"/>
       <c r="Z37" s="134"/>
       <c r="AG37" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="41"/>
       <c r="Z38" s="43"/>
       <c r="AG38" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="116" t="s">
         <v>74</v>
       </c>
-      <c r="B39" s="74"/>
-      <c r="C39" s="74"/>
+      <c r="B39" s="72"/>
+      <c r="C39" s="72"/>
       <c r="D39" s="19"/>
-      <c r="E39" s="87" t="s">
+      <c r="E39" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="F39" s="87"/>
-[...3 lines deleted...]
-      <c r="K39" s="82" t="s">
+      <c r="F39" s="82"/>
+      <c r="G39" s="82"/>
+      <c r="H39" s="82"/>
+      <c r="I39" s="82"/>
+      <c r="K39" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L39" s="82"/>
-[...2 lines deleted...]
-      <c r="O39" s="82"/>
+      <c r="L39" s="74"/>
+      <c r="M39" s="74"/>
+      <c r="N39" s="74"/>
+      <c r="O39" s="74"/>
       <c r="P39" s="17"/>
-      <c r="Q39" s="82" t="s">
+      <c r="Q39" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R39" s="82"/>
-[...2 lines deleted...]
-      <c r="U39" s="82"/>
+      <c r="R39" s="74"/>
+      <c r="S39" s="74"/>
+      <c r="T39" s="74"/>
+      <c r="U39" s="74"/>
       <c r="V39" s="17"/>
-      <c r="W39" s="67" t="s">
+      <c r="W39" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X39" s="67"/>
-[...1 lines deleted...]
-      <c r="Z39" s="126"/>
+      <c r="X39" s="75"/>
+      <c r="Y39" s="75"/>
+      <c r="Z39" s="118"/>
     </row>
     <row r="40" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="154" t="s">
+      <c r="A40" s="152" t="s">
         <v>314</v>
       </c>
-      <c r="B40" s="155"/>
-      <c r="C40" s="155"/>
+      <c r="B40" s="153"/>
+      <c r="C40" s="153"/>
       <c r="D40" s="17"/>
-      <c r="E40" s="69" t="s">
+      <c r="E40" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="F40" s="69"/>
-[...2 lines deleted...]
-      <c r="I40" s="69"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="77"/>
+      <c r="I40" s="77"/>
       <c r="J40" s="17"/>
-      <c r="K40" s="69" t="s">
+      <c r="K40" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="L40" s="69"/>
-[...2 lines deleted...]
-      <c r="O40" s="69"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="77"/>
+      <c r="N40" s="77"/>
+      <c r="O40" s="77"/>
       <c r="P40" s="17"/>
-      <c r="Q40" s="69" t="s">
+      <c r="Q40" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R40" s="69"/>
-[...2 lines deleted...]
-      <c r="U40" s="69"/>
+      <c r="R40" s="77"/>
+      <c r="S40" s="77"/>
+      <c r="T40" s="77"/>
+      <c r="U40" s="77"/>
       <c r="V40" s="17"/>
-      <c r="W40" s="69" t="s">
+      <c r="W40" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="X40" s="69"/>
-[...1 lines deleted...]
-      <c r="Z40" s="129"/>
+      <c r="X40" s="77"/>
+      <c r="Y40" s="77"/>
+      <c r="Z40" s="121"/>
     </row>
     <row r="41" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="156"/>
-[...1 lines deleted...]
-      <c r="C41" s="155"/>
+      <c r="A41" s="154"/>
+      <c r="B41" s="153"/>
+      <c r="C41" s="153"/>
       <c r="D41" s="17"/>
-      <c r="E41" s="69"/>
-[...3 lines deleted...]
-      <c r="I41" s="69"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
+      <c r="I41" s="77"/>
       <c r="J41" s="17"/>
-      <c r="K41" s="69"/>
-[...3 lines deleted...]
-      <c r="O41" s="69"/>
+      <c r="K41" s="77"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
+      <c r="N41" s="77"/>
+      <c r="O41" s="77"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="69"/>
-[...3 lines deleted...]
-      <c r="U41" s="69"/>
+      <c r="Q41" s="77"/>
+      <c r="R41" s="77"/>
+      <c r="S41" s="77"/>
+      <c r="T41" s="77"/>
+      <c r="U41" s="77"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="69"/>
-[...2 lines deleted...]
-      <c r="Z41" s="129"/>
+      <c r="W41" s="77"/>
+      <c r="X41" s="77"/>
+      <c r="Y41" s="77"/>
+      <c r="Z41" s="121"/>
     </row>
     <row r="42" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="41"/>
       <c r="Z42" s="43"/>
     </row>
     <row r="43" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="19"/>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="Z43" s="43"/>
       <c r="AG43" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="148" t="s">
         <v>315</v>
       </c>
-      <c r="B44" s="152"/>
-[...23 lines deleted...]
-      <c r="Z44" s="153"/>
+      <c r="B44" s="155"/>
+      <c r="C44" s="155"/>
+      <c r="D44" s="155"/>
+      <c r="E44" s="155"/>
+      <c r="F44" s="155"/>
+      <c r="G44" s="155"/>
+      <c r="H44" s="155"/>
+      <c r="I44" s="155"/>
+      <c r="J44" s="155"/>
+      <c r="K44" s="155"/>
+      <c r="L44" s="155"/>
+      <c r="M44" s="155"/>
+      <c r="N44" s="155"/>
+      <c r="O44" s="155"/>
+      <c r="P44" s="155"/>
+      <c r="Q44" s="155"/>
+      <c r="R44" s="155"/>
+      <c r="S44" s="155"/>
+      <c r="T44" s="155"/>
+      <c r="U44" s="155"/>
+      <c r="V44" s="155"/>
+      <c r="W44" s="155"/>
+      <c r="X44" s="155"/>
+      <c r="Y44" s="155"/>
+      <c r="Z44" s="156"/>
       <c r="AG44" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:33" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="148"/>
-      <c r="B45" s="152"/>
-[...23 lines deleted...]
-      <c r="Z45" s="153"/>
+      <c r="B45" s="155"/>
+      <c r="C45" s="155"/>
+      <c r="D45" s="155"/>
+      <c r="E45" s="155"/>
+      <c r="F45" s="155"/>
+      <c r="G45" s="155"/>
+      <c r="H45" s="155"/>
+      <c r="I45" s="155"/>
+      <c r="J45" s="155"/>
+      <c r="K45" s="155"/>
+      <c r="L45" s="155"/>
+      <c r="M45" s="155"/>
+      <c r="N45" s="155"/>
+      <c r="O45" s="155"/>
+      <c r="P45" s="155"/>
+      <c r="Q45" s="155"/>
+      <c r="R45" s="155"/>
+      <c r="S45" s="155"/>
+      <c r="T45" s="155"/>
+      <c r="U45" s="155"/>
+      <c r="V45" s="155"/>
+      <c r="W45" s="155"/>
+      <c r="X45" s="155"/>
+      <c r="Y45" s="155"/>
+      <c r="Z45" s="156"/>
       <c r="AG45" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A46" s="41"/>
       <c r="Z46" s="43"/>
       <c r="AG46" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="B47" s="81"/>
-[...23 lines deleted...]
-      <c r="Z47" s="120"/>
+      <c r="B47" s="73"/>
+      <c r="C47" s="73"/>
+      <c r="D47" s="73"/>
+      <c r="E47" s="73"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="73"/>
+      <c r="K47" s="73"/>
+      <c r="L47" s="73"/>
+      <c r="M47" s="73"/>
+      <c r="N47" s="73"/>
+      <c r="O47" s="73"/>
+      <c r="P47" s="73"/>
+      <c r="Q47" s="73"/>
+      <c r="R47" s="73"/>
+      <c r="S47" s="73"/>
+      <c r="T47" s="73"/>
+      <c r="U47" s="73"/>
+      <c r="V47" s="73"/>
+      <c r="W47" s="73"/>
+      <c r="X47" s="73"/>
+      <c r="Y47" s="73"/>
+      <c r="Z47" s="124"/>
     </row>
     <row r="48" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="124" t="s">
+      <c r="A48" s="128" t="s">
         <v>316</v>
       </c>
-      <c r="B48" s="84"/>
-[...23 lines deleted...]
-      <c r="Z48" s="122"/>
+      <c r="B48" s="79"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="79"/>
+      <c r="E48" s="79"/>
+      <c r="F48" s="79"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="79"/>
+      <c r="I48" s="79"/>
+      <c r="J48" s="79"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="79"/>
+      <c r="M48" s="79"/>
+      <c r="N48" s="79"/>
+      <c r="O48" s="79"/>
+      <c r="P48" s="79"/>
+      <c r="Q48" s="79"/>
+      <c r="R48" s="79"/>
+      <c r="S48" s="79"/>
+      <c r="T48" s="79"/>
+      <c r="U48" s="79"/>
+      <c r="V48" s="79"/>
+      <c r="W48" s="79"/>
+      <c r="X48" s="79"/>
+      <c r="Y48" s="79"/>
+      <c r="Z48" s="126"/>
     </row>
     <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="123"/>
-[...24 lines deleted...]
-      <c r="Z49" s="122"/>
+      <c r="A49" s="127"/>
+      <c r="B49" s="79"/>
+      <c r="C49" s="79"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="79"/>
+      <c r="H49" s="79"/>
+      <c r="I49" s="79"/>
+      <c r="J49" s="79"/>
+      <c r="K49" s="79"/>
+      <c r="L49" s="79"/>
+      <c r="M49" s="79"/>
+      <c r="N49" s="79"/>
+      <c r="O49" s="79"/>
+      <c r="P49" s="79"/>
+      <c r="Q49" s="79"/>
+      <c r="R49" s="79"/>
+      <c r="S49" s="79"/>
+      <c r="T49" s="79"/>
+      <c r="U49" s="79"/>
+      <c r="V49" s="79"/>
+      <c r="W49" s="79"/>
+      <c r="X49" s="79"/>
+      <c r="Y49" s="79"/>
+      <c r="Z49" s="126"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="123"/>
-[...24 lines deleted...]
-      <c r="Z50" s="122"/>
+      <c r="A50" s="127"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="126"/>
     </row>
     <row r="51" spans="1:26" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="123"/>
-[...24 lines deleted...]
-      <c r="Z51" s="122"/>
+      <c r="A51" s="127"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="126"/>
     </row>
     <row r="52" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="47"/>
       <c r="B52" s="29"/>
       <c r="C52" s="29"/>
       <c r="D52" s="29"/>
       <c r="E52" s="29"/>
       <c r="F52" s="29"/>
       <c r="G52" s="29"/>
       <c r="H52" s="29"/>
       <c r="I52" s="29"/>
       <c r="J52" s="29"/>
       <c r="K52" s="29"/>
       <c r="L52" s="29"/>
       <c r="M52" s="29"/>
       <c r="N52" s="29"/>
       <c r="O52" s="29"/>
       <c r="P52" s="29"/>
       <c r="Q52" s="29"/>
       <c r="R52" s="29"/>
       <c r="S52" s="29"/>
       <c r="T52" s="29"/>
       <c r="U52" s="29"/>
       <c r="V52" s="29"/>
       <c r="W52" s="29"/>
       <c r="X52" s="29"/>
       <c r="Y52" s="29"/>
       <c r="Z52" s="48"/>
     </row>
     <row r="53" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="B53" s="87"/>
-[...22 lines deleted...]
-      <c r="Y53" s="87"/>
+      <c r="B53" s="82"/>
+      <c r="C53" s="82"/>
+      <c r="D53" s="82"/>
+      <c r="E53" s="82"/>
+      <c r="F53" s="82"/>
+      <c r="G53" s="82"/>
+      <c r="H53" s="82"/>
+      <c r="I53" s="82"/>
+      <c r="J53" s="82"/>
+      <c r="K53" s="82"/>
+      <c r="L53" s="82"/>
+      <c r="M53" s="82"/>
+      <c r="N53" s="82"/>
+      <c r="O53" s="82"/>
+      <c r="P53" s="82"/>
+      <c r="Q53" s="82"/>
+      <c r="R53" s="82"/>
+      <c r="S53" s="82"/>
+      <c r="T53" s="82"/>
+      <c r="U53" s="82"/>
+      <c r="V53" s="82"/>
+      <c r="W53" s="82"/>
+      <c r="X53" s="82"/>
+      <c r="Y53" s="82"/>
       <c r="Z53" s="111"/>
     </row>
     <row r="54" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="124" t="s">
+      <c r="A54" s="128" t="s">
         <v>317</v>
       </c>
-      <c r="B54" s="89"/>
-[...23 lines deleted...]
-      <c r="Z54" s="125"/>
+      <c r="B54" s="84"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+      <c r="G54" s="84"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="84"/>
+      <c r="L54" s="84"/>
+      <c r="M54" s="84"/>
+      <c r="N54" s="84"/>
+      <c r="O54" s="84"/>
+      <c r="P54" s="84"/>
+      <c r="Q54" s="84"/>
+      <c r="R54" s="84"/>
+      <c r="S54" s="84"/>
+      <c r="T54" s="84"/>
+      <c r="U54" s="84"/>
+      <c r="V54" s="84"/>
+      <c r="W54" s="84"/>
+      <c r="X54" s="84"/>
+      <c r="Y54" s="84"/>
+      <c r="Z54" s="129"/>
     </row>
     <row r="55" spans="1:26" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="124"/>
-[...24 lines deleted...]
-      <c r="Z55" s="125"/>
+      <c r="A55" s="128"/>
+      <c r="B55" s="84"/>
+      <c r="C55" s="84"/>
+      <c r="D55" s="84"/>
+      <c r="E55" s="84"/>
+      <c r="F55" s="84"/>
+      <c r="G55" s="84"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="84"/>
+      <c r="K55" s="84"/>
+      <c r="L55" s="84"/>
+      <c r="M55" s="84"/>
+      <c r="N55" s="84"/>
+      <c r="O55" s="84"/>
+      <c r="P55" s="84"/>
+      <c r="Q55" s="84"/>
+      <c r="R55" s="84"/>
+      <c r="S55" s="84"/>
+      <c r="T55" s="84"/>
+      <c r="U55" s="84"/>
+      <c r="V55" s="84"/>
+      <c r="W55" s="84"/>
+      <c r="X55" s="84"/>
+      <c r="Y55" s="84"/>
+      <c r="Z55" s="129"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="47"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="48"/>
     </row>
     <row r="57" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="110" t="s">
         <v>90</v>
       </c>
-      <c r="B57" s="87"/>
-[...22 lines deleted...]
-      <c r="Y57" s="87"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
       <c r="Z57" s="111"/>
     </row>
     <row r="58" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="108" t="s">
         <v>318</v>
       </c>
       <c r="B58" s="93"/>
       <c r="C58" s="93"/>
       <c r="D58" s="93"/>
       <c r="E58" s="93"/>
       <c r="F58" s="93"/>
       <c r="G58" s="93"/>
       <c r="H58" s="93"/>
       <c r="I58" s="93"/>
       <c r="J58" s="93"/>
       <c r="K58" s="93"/>
       <c r="L58" s="93"/>
       <c r="M58" s="93"/>
       <c r="N58" s="93"/>
       <c r="O58" s="93"/>
       <c r="P58" s="93"/>
       <c r="Q58" s="93"/>
       <c r="R58" s="93"/>
       <c r="S58" s="93"/>
       <c r="T58" s="93"/>
@@ -13556,78 +13556,78 @@
       <c r="G60" s="29"/>
       <c r="H60" s="29"/>
       <c r="I60" s="29"/>
       <c r="J60" s="29"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="29"/>
       <c r="N60" s="29"/>
       <c r="O60" s="29"/>
       <c r="P60" s="29"/>
       <c r="Q60" s="29"/>
       <c r="R60" s="29"/>
       <c r="S60" s="29"/>
       <c r="T60" s="29"/>
       <c r="U60" s="29"/>
       <c r="V60" s="29"/>
       <c r="W60" s="29"/>
       <c r="X60" s="29"/>
       <c r="Y60" s="29"/>
       <c r="Z60" s="48"/>
     </row>
     <row r="61" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="B61" s="87"/>
-[...22 lines deleted...]
-      <c r="Y61" s="87"/>
+      <c r="B61" s="82"/>
+      <c r="C61" s="82"/>
+      <c r="D61" s="82"/>
+      <c r="E61" s="82"/>
+      <c r="F61" s="82"/>
+      <c r="G61" s="82"/>
+      <c r="H61" s="82"/>
+      <c r="I61" s="82"/>
+      <c r="J61" s="82"/>
+      <c r="K61" s="82"/>
+      <c r="L61" s="82"/>
+      <c r="M61" s="82"/>
+      <c r="N61" s="82"/>
+      <c r="O61" s="82"/>
+      <c r="P61" s="82"/>
+      <c r="Q61" s="82"/>
+      <c r="R61" s="82"/>
+      <c r="S61" s="82"/>
+      <c r="T61" s="82"/>
+      <c r="U61" s="82"/>
+      <c r="V61" s="82"/>
+      <c r="W61" s="82"/>
+      <c r="X61" s="82"/>
+      <c r="Y61" s="82"/>
       <c r="Z61" s="111"/>
     </row>
     <row r="62" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="124" t="s">
+      <c r="A62" s="128" t="s">
         <v>319</v>
       </c>
       <c r="B62" s="149"/>
       <c r="C62" s="149"/>
       <c r="D62" s="149"/>
       <c r="E62" s="149"/>
       <c r="F62" s="149"/>
       <c r="G62" s="149"/>
       <c r="H62" s="149"/>
       <c r="I62" s="149"/>
       <c r="J62" s="149"/>
       <c r="K62" s="149"/>
       <c r="L62" s="149"/>
       <c r="M62" s="149"/>
       <c r="N62" s="149"/>
       <c r="O62" s="149"/>
       <c r="P62" s="149"/>
       <c r="Q62" s="149"/>
       <c r="R62" s="149"/>
       <c r="S62" s="149"/>
       <c r="T62" s="149"/>
       <c r="U62" s="149"/>
       <c r="V62" s="149"/>
       <c r="W62" s="149"/>
       <c r="X62" s="149"/>
@@ -13700,190 +13700,190 @@
       <c r="G65" s="29"/>
       <c r="H65" s="29"/>
       <c r="I65" s="29"/>
       <c r="J65" s="29"/>
       <c r="K65" s="29"/>
       <c r="L65" s="29"/>
       <c r="M65" s="29"/>
       <c r="N65" s="29"/>
       <c r="O65" s="29"/>
       <c r="P65" s="29"/>
       <c r="Q65" s="29"/>
       <c r="R65" s="29"/>
       <c r="S65" s="29"/>
       <c r="T65" s="29"/>
       <c r="U65" s="29"/>
       <c r="V65" s="29"/>
       <c r="W65" s="29"/>
       <c r="X65" s="29"/>
       <c r="Y65" s="29"/>
       <c r="Z65" s="48"/>
     </row>
     <row r="66" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="110" t="s">
         <v>94</v>
       </c>
-      <c r="B66" s="87"/>
-[...22 lines deleted...]
-      <c r="Y66" s="87"/>
+      <c r="B66" s="82"/>
+      <c r="C66" s="82"/>
+      <c r="D66" s="82"/>
+      <c r="E66" s="82"/>
+      <c r="F66" s="82"/>
+      <c r="G66" s="82"/>
+      <c r="H66" s="82"/>
+      <c r="I66" s="82"/>
+      <c r="J66" s="82"/>
+      <c r="K66" s="82"/>
+      <c r="L66" s="82"/>
+      <c r="M66" s="82"/>
+      <c r="N66" s="82"/>
+      <c r="O66" s="82"/>
+      <c r="P66" s="82"/>
+      <c r="Q66" s="82"/>
+      <c r="R66" s="82"/>
+      <c r="S66" s="82"/>
+      <c r="T66" s="82"/>
+      <c r="U66" s="82"/>
+      <c r="V66" s="82"/>
+      <c r="W66" s="82"/>
+      <c r="X66" s="82"/>
+      <c r="Y66" s="82"/>
       <c r="Z66" s="111"/>
     </row>
     <row r="67" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="112" t="s">
         <v>320</v>
       </c>
-      <c r="B67" s="71"/>
-[...22 lines deleted...]
-      <c r="Y67" s="71"/>
+      <c r="B67" s="87"/>
+      <c r="C67" s="87"/>
+      <c r="D67" s="87"/>
+      <c r="E67" s="87"/>
+      <c r="F67" s="87"/>
+      <c r="G67" s="87"/>
+      <c r="H67" s="87"/>
+      <c r="I67" s="87"/>
+      <c r="J67" s="87"/>
+      <c r="K67" s="87"/>
+      <c r="L67" s="87"/>
+      <c r="M67" s="87"/>
+      <c r="N67" s="87"/>
+      <c r="O67" s="87"/>
+      <c r="P67" s="87"/>
+      <c r="Q67" s="87"/>
+      <c r="R67" s="87"/>
+      <c r="S67" s="87"/>
+      <c r="T67" s="87"/>
+      <c r="U67" s="87"/>
+      <c r="V67" s="87"/>
+      <c r="W67" s="87"/>
+      <c r="X67" s="87"/>
+      <c r="Y67" s="87"/>
       <c r="Z67" s="114"/>
     </row>
     <row r="68" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="115"/>
-      <c r="B68" s="71"/>
-[...22 lines deleted...]
-      <c r="Y68" s="71"/>
+      <c r="B68" s="87"/>
+      <c r="C68" s="87"/>
+      <c r="D68" s="87"/>
+      <c r="E68" s="87"/>
+      <c r="F68" s="87"/>
+      <c r="G68" s="87"/>
+      <c r="H68" s="87"/>
+      <c r="I68" s="87"/>
+      <c r="J68" s="87"/>
+      <c r="K68" s="87"/>
+      <c r="L68" s="87"/>
+      <c r="M68" s="87"/>
+      <c r="N68" s="87"/>
+      <c r="O68" s="87"/>
+      <c r="P68" s="87"/>
+      <c r="Q68" s="87"/>
+      <c r="R68" s="87"/>
+      <c r="S68" s="87"/>
+      <c r="T68" s="87"/>
+      <c r="U68" s="87"/>
+      <c r="V68" s="87"/>
+      <c r="W68" s="87"/>
+      <c r="X68" s="87"/>
+      <c r="Y68" s="87"/>
       <c r="Z68" s="114"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="47"/>
       <c r="B69" s="29"/>
       <c r="C69" s="29"/>
       <c r="D69" s="29"/>
       <c r="E69" s="29"/>
       <c r="F69" s="29"/>
       <c r="G69" s="29"/>
       <c r="H69" s="29"/>
       <c r="I69" s="29"/>
       <c r="J69" s="29"/>
       <c r="K69" s="29"/>
       <c r="L69" s="29"/>
       <c r="M69" s="29"/>
       <c r="N69" s="29"/>
       <c r="O69" s="29"/>
       <c r="P69" s="29"/>
       <c r="Q69" s="29"/>
       <c r="R69" s="29"/>
       <c r="S69" s="29"/>
       <c r="T69" s="29"/>
       <c r="U69" s="29"/>
       <c r="V69" s="29"/>
       <c r="W69" s="29"/>
       <c r="X69" s="29"/>
       <c r="Y69" s="29"/>
       <c r="Z69" s="48"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A70" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="B70" s="75"/>
-[...22 lines deleted...]
-      <c r="Y70" s="75"/>
+      <c r="B70" s="90"/>
+      <c r="C70" s="90"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="90"/>
+      <c r="F70" s="90"/>
+      <c r="G70" s="90"/>
+      <c r="H70" s="90"/>
+      <c r="I70" s="90"/>
+      <c r="J70" s="90"/>
+      <c r="K70" s="90"/>
+      <c r="L70" s="90"/>
+      <c r="M70" s="90"/>
+      <c r="N70" s="90"/>
+      <c r="O70" s="90"/>
+      <c r="P70" s="90"/>
+      <c r="Q70" s="90"/>
+      <c r="R70" s="90"/>
+      <c r="S70" s="90"/>
+      <c r="T70" s="90"/>
+      <c r="U70" s="90"/>
+      <c r="V70" s="90"/>
+      <c r="W70" s="90"/>
+      <c r="X70" s="90"/>
+      <c r="Y70" s="90"/>
       <c r="Z70" s="117"/>
       <c r="AG70" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="71" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="131" t="s">
         <v>321</v>
       </c>
       <c r="B71" s="146"/>
       <c r="C71" s="146"/>
       <c r="D71" s="146"/>
       <c r="E71" s="146"/>
       <c r="F71" s="146"/>
       <c r="G71" s="146"/>
       <c r="H71" s="146"/>
       <c r="I71" s="146"/>
       <c r="J71" s="146"/>
       <c r="K71" s="146"/>
       <c r="L71" s="146"/>
       <c r="M71" s="146"/>
       <c r="N71" s="146"/>
       <c r="O71" s="146"/>
       <c r="P71" s="146"/>
       <c r="Q71" s="146"/>
@@ -14409,52 +14409,52 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M37:P37">
       <formula1>$AC$2:$AC$4</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F42">
       <formula1>$AE$2:$AE$8</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.56000000000000005" right="0.23622047244094491" top="0.94488188976377963" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:AM156"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="R39" sqref="R39:Z39"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="5.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="2" customWidth="1"/>
     <col min="8" max="25" width="5.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="2" customWidth="1"/>
     <col min="27" max="28" width="5.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="23.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="21.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="23" style="2" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="9.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="82.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="23.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="2" hidden="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A1" s="57"/>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
@@ -15384,60 +15384,60 @@
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19" t="s">
         <v>62</v>
       </c>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="R34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="S34" s="19"/>
       <c r="T34" s="19"/>
       <c r="U34" s="19"/>
       <c r="V34" s="19"/>
       <c r="W34" s="19"/>
       <c r="Z34" s="20"/>
     </row>
     <row r="35" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="65" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="B35" s="65"/>
       <c r="C35" s="65"/>
       <c r="D35" s="65"/>
       <c r="E35" s="65"/>
       <c r="F35" s="65"/>
       <c r="G35" s="24"/>
       <c r="H35" s="66" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I35" s="66"/>
       <c r="J35" s="66"/>
       <c r="K35" s="66"/>
       <c r="L35" s="66"/>
       <c r="M35" s="66"/>
       <c r="N35" s="66"/>
       <c r="O35" s="66"/>
       <c r="P35" s="66"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="66" t="s">
         <v>110</v>
       </c>
       <c r="S35" s="66"/>
       <c r="T35" s="66"/>
       <c r="U35" s="66"/>
       <c r="V35" s="66"/>
       <c r="W35" s="66"/>
       <c r="X35" s="66"/>
       <c r="Y35" s="66"/>
       <c r="Z35" s="66"/>
     </row>
     <row r="36" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="65"/>
       <c r="B36" s="65"/>
@@ -15485,660 +15485,660 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
-[...11 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="A39" s="69" t="s">
+        <v>330</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71">
         <v>20</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="162">
         <v>1</v>
       </c>
       <c r="B42" s="98"/>
       <c r="C42" s="98"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="98"/>
       <c r="B43" s="98"/>
       <c r="C43" s="98"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>210</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
-[...26 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="A50" s="67" t="s">
+        <v>331</v>
+      </c>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="28"/>
       <c r="B55" s="29"/>
       <c r="C55" s="29"/>
       <c r="D55" s="29"/>
       <c r="E55" s="29"/>
       <c r="F55" s="29"/>
       <c r="G55" s="29"/>
       <c r="H55" s="29"/>
       <c r="I55" s="29"/>
       <c r="J55" s="29"/>
       <c r="K55" s="29"/>
       <c r="L55" s="29"/>
       <c r="M55" s="29"/>
       <c r="N55" s="29"/>
       <c r="O55" s="29"/>
       <c r="P55" s="29"/>
       <c r="Q55" s="29"/>
       <c r="R55" s="29"/>
       <c r="S55" s="29"/>
       <c r="T55" s="29"/>
       <c r="U55" s="29"/>
       <c r="V55" s="29"/>
       <c r="W55" s="29"/>
       <c r="X55" s="29"/>
       <c r="Y55" s="29"/>
       <c r="Z55" s="30"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="81" t="s">
+      <c r="A56" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B56" s="87"/>
-[...23 lines deleted...]
-      <c r="Z56" s="88"/>
+      <c r="B56" s="82"/>
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="82"/>
+      <c r="G56" s="82"/>
+      <c r="H56" s="82"/>
+      <c r="I56" s="82"/>
+      <c r="J56" s="82"/>
+      <c r="K56" s="82"/>
+      <c r="L56" s="82"/>
+      <c r="M56" s="82"/>
+      <c r="N56" s="82"/>
+      <c r="O56" s="82"/>
+      <c r="P56" s="82"/>
+      <c r="Q56" s="82"/>
+      <c r="R56" s="82"/>
+      <c r="S56" s="82"/>
+      <c r="T56" s="82"/>
+      <c r="U56" s="82"/>
+      <c r="V56" s="82"/>
+      <c r="W56" s="82"/>
+      <c r="X56" s="82"/>
+      <c r="Y56" s="82"/>
+      <c r="Z56" s="83"/>
     </row>
     <row r="57" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="64" t="s">
-        <v>333</v>
-[...25 lines deleted...]
-      <c r="Z57" s="90"/>
+        <v>332</v>
+      </c>
+      <c r="B57" s="84"/>
+      <c r="C57" s="84"/>
+      <c r="D57" s="84"/>
+      <c r="E57" s="84"/>
+      <c r="F57" s="84"/>
+      <c r="G57" s="84"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="84"/>
+      <c r="J57" s="84"/>
+      <c r="K57" s="84"/>
+      <c r="L57" s="84"/>
+      <c r="M57" s="84"/>
+      <c r="N57" s="84"/>
+      <c r="O57" s="84"/>
+      <c r="P57" s="84"/>
+      <c r="Q57" s="84"/>
+      <c r="R57" s="84"/>
+      <c r="S57" s="84"/>
+      <c r="T57" s="84"/>
+      <c r="U57" s="84"/>
+      <c r="V57" s="84"/>
+      <c r="W57" s="84"/>
+      <c r="X57" s="84"/>
+      <c r="Y57" s="84"/>
+      <c r="Z57" s="85"/>
     </row>
     <row r="58" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64"/>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="28"/>
       <c r="B60" s="29"/>
       <c r="C60" s="29"/>
       <c r="D60" s="29"/>
       <c r="E60" s="29"/>
       <c r="F60" s="29"/>
       <c r="G60" s="29"/>
       <c r="H60" s="29"/>
       <c r="I60" s="29"/>
       <c r="J60" s="29"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="29"/>
       <c r="N60" s="29"/>
       <c r="O60" s="29"/>
       <c r="P60" s="29"/>
       <c r="Q60" s="29"/>
       <c r="R60" s="29"/>
       <c r="S60" s="29"/>
       <c r="T60" s="29"/>
       <c r="U60" s="29"/>
       <c r="V60" s="29"/>
       <c r="W60" s="29"/>
       <c r="X60" s="29"/>
       <c r="Y60" s="29"/>
       <c r="Z60" s="30"/>
     </row>
     <row r="61" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="81" t="s">
+      <c r="A61" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B61" s="87"/>
-[...23 lines deleted...]
-      <c r="Z61" s="88"/>
+      <c r="B61" s="82"/>
+      <c r="C61" s="82"/>
+      <c r="D61" s="82"/>
+      <c r="E61" s="82"/>
+      <c r="F61" s="82"/>
+      <c r="G61" s="82"/>
+      <c r="H61" s="82"/>
+      <c r="I61" s="82"/>
+      <c r="J61" s="82"/>
+      <c r="K61" s="82"/>
+      <c r="L61" s="82"/>
+      <c r="M61" s="82"/>
+      <c r="N61" s="82"/>
+      <c r="O61" s="82"/>
+      <c r="P61" s="82"/>
+      <c r="Q61" s="82"/>
+      <c r="R61" s="82"/>
+      <c r="S61" s="82"/>
+      <c r="T61" s="82"/>
+      <c r="U61" s="82"/>
+      <c r="V61" s="82"/>
+      <c r="W61" s="82"/>
+      <c r="X61" s="82"/>
+      <c r="Y61" s="82"/>
+      <c r="Z61" s="83"/>
     </row>
     <row r="62" spans="1:26" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="92" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B62" s="93"/>
       <c r="C62" s="93"/>
       <c r="D62" s="93"/>
       <c r="E62" s="93"/>
       <c r="F62" s="93"/>
       <c r="G62" s="93"/>
       <c r="H62" s="93"/>
       <c r="I62" s="93"/>
       <c r="J62" s="93"/>
       <c r="K62" s="93"/>
       <c r="L62" s="93"/>
       <c r="M62" s="93"/>
       <c r="N62" s="93"/>
       <c r="O62" s="93"/>
       <c r="P62" s="93"/>
       <c r="Q62" s="93"/>
       <c r="R62" s="93"/>
       <c r="S62" s="93"/>
       <c r="T62" s="93"/>
       <c r="U62" s="93"/>
       <c r="V62" s="93"/>
       <c r="W62" s="93"/>
       <c r="X62" s="93"/>
       <c r="Y62" s="93"/>
@@ -16179,402 +16179,402 @@
       <c r="D64" s="29"/>
       <c r="E64" s="29"/>
       <c r="F64" s="29"/>
       <c r="G64" s="29"/>
       <c r="H64" s="29"/>
       <c r="I64" s="29"/>
       <c r="J64" s="29"/>
       <c r="K64" s="29"/>
       <c r="L64" s="29"/>
       <c r="M64" s="29"/>
       <c r="N64" s="29"/>
       <c r="O64" s="29"/>
       <c r="P64" s="29"/>
       <c r="Q64" s="29"/>
       <c r="R64" s="29"/>
       <c r="S64" s="29"/>
       <c r="T64" s="29"/>
       <c r="U64" s="29"/>
       <c r="V64" s="29"/>
       <c r="W64" s="29"/>
       <c r="X64" s="29"/>
       <c r="Y64" s="29"/>
       <c r="Z64" s="30"/>
     </row>
     <row r="65" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="81" t="s">
+      <c r="A65" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B65" s="87"/>
-[...23 lines deleted...]
-      <c r="Z65" s="88"/>
+      <c r="B65" s="82"/>
+      <c r="C65" s="82"/>
+      <c r="D65" s="82"/>
+      <c r="E65" s="82"/>
+      <c r="F65" s="82"/>
+      <c r="G65" s="82"/>
+      <c r="H65" s="82"/>
+      <c r="I65" s="82"/>
+      <c r="J65" s="82"/>
+      <c r="K65" s="82"/>
+      <c r="L65" s="82"/>
+      <c r="M65" s="82"/>
+      <c r="N65" s="82"/>
+      <c r="O65" s="82"/>
+      <c r="P65" s="82"/>
+      <c r="Q65" s="82"/>
+      <c r="R65" s="82"/>
+      <c r="S65" s="82"/>
+      <c r="T65" s="82"/>
+      <c r="U65" s="82"/>
+      <c r="V65" s="82"/>
+      <c r="W65" s="82"/>
+      <c r="X65" s="82"/>
+      <c r="Y65" s="82"/>
+      <c r="Z65" s="83"/>
     </row>
     <row r="66" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="70" t="s">
-        <v>335</v>
+      <c r="A66" s="68" t="s">
+        <v>334</v>
       </c>
       <c r="B66" s="66"/>
       <c r="C66" s="66"/>
       <c r="D66" s="66"/>
       <c r="E66" s="66"/>
       <c r="F66" s="66"/>
       <c r="G66" s="66"/>
       <c r="H66" s="66"/>
       <c r="I66" s="66"/>
       <c r="J66" s="66"/>
       <c r="K66" s="66"/>
       <c r="L66" s="66"/>
       <c r="M66" s="66"/>
       <c r="N66" s="66"/>
       <c r="O66" s="66"/>
       <c r="P66" s="66"/>
       <c r="Q66" s="66"/>
       <c r="R66" s="66"/>
       <c r="S66" s="66"/>
       <c r="T66" s="66"/>
       <c r="U66" s="66"/>
       <c r="V66" s="66"/>
       <c r="W66" s="66"/>
       <c r="X66" s="66"/>
       <c r="Y66" s="66"/>
-      <c r="Z66" s="91"/>
+      <c r="Z66" s="86"/>
     </row>
     <row r="67" spans="1:33" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="70"/>
+      <c r="A67" s="68"/>
       <c r="B67" s="66"/>
       <c r="C67" s="66"/>
       <c r="D67" s="66"/>
       <c r="E67" s="66"/>
       <c r="F67" s="66"/>
       <c r="G67" s="66"/>
       <c r="H67" s="66"/>
       <c r="I67" s="66"/>
       <c r="J67" s="66"/>
       <c r="K67" s="66"/>
       <c r="L67" s="66"/>
       <c r="M67" s="66"/>
       <c r="N67" s="66"/>
       <c r="O67" s="66"/>
       <c r="P67" s="66"/>
       <c r="Q67" s="66"/>
       <c r="R67" s="66"/>
       <c r="S67" s="66"/>
       <c r="T67" s="66"/>
       <c r="U67" s="66"/>
       <c r="V67" s="66"/>
       <c r="W67" s="66"/>
       <c r="X67" s="66"/>
       <c r="Y67" s="66"/>
-      <c r="Z67" s="91"/>
+      <c r="Z67" s="86"/>
     </row>
     <row r="68" spans="1:33" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="70"/>
+      <c r="A68" s="68"/>
       <c r="B68" s="66"/>
       <c r="C68" s="66"/>
       <c r="D68" s="66"/>
       <c r="E68" s="66"/>
       <c r="F68" s="66"/>
       <c r="G68" s="66"/>
       <c r="H68" s="66"/>
       <c r="I68" s="66"/>
       <c r="J68" s="66"/>
       <c r="K68" s="66"/>
       <c r="L68" s="66"/>
       <c r="M68" s="66"/>
       <c r="N68" s="66"/>
       <c r="O68" s="66"/>
       <c r="P68" s="66"/>
       <c r="Q68" s="66"/>
       <c r="R68" s="66"/>
       <c r="S68" s="66"/>
       <c r="T68" s="66"/>
       <c r="U68" s="66"/>
       <c r="V68" s="66"/>
       <c r="W68" s="66"/>
       <c r="X68" s="66"/>
       <c r="Y68" s="66"/>
-      <c r="Z68" s="91"/>
+      <c r="Z68" s="86"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="28"/>
       <c r="B69" s="29"/>
       <c r="C69" s="29"/>
       <c r="D69" s="29"/>
       <c r="E69" s="29"/>
       <c r="F69" s="29"/>
       <c r="G69" s="29"/>
       <c r="H69" s="29"/>
       <c r="I69" s="29"/>
       <c r="J69" s="29"/>
       <c r="K69" s="29"/>
       <c r="L69" s="29"/>
       <c r="M69" s="29"/>
       <c r="N69" s="29"/>
       <c r="O69" s="29"/>
       <c r="P69" s="29"/>
       <c r="Q69" s="29"/>
       <c r="R69" s="29"/>
       <c r="S69" s="29"/>
       <c r="T69" s="29"/>
       <c r="U69" s="29"/>
       <c r="V69" s="29"/>
       <c r="W69" s="29"/>
       <c r="X69" s="29"/>
       <c r="Y69" s="29"/>
       <c r="Z69" s="30"/>
     </row>
     <row r="70" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="81" t="s">
+      <c r="A70" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B70" s="87"/>
-[...23 lines deleted...]
-      <c r="Z70" s="88"/>
+      <c r="B70" s="82"/>
+      <c r="C70" s="82"/>
+      <c r="D70" s="82"/>
+      <c r="E70" s="82"/>
+      <c r="F70" s="82"/>
+      <c r="G70" s="82"/>
+      <c r="H70" s="82"/>
+      <c r="I70" s="82"/>
+      <c r="J70" s="82"/>
+      <c r="K70" s="82"/>
+      <c r="L70" s="82"/>
+      <c r="M70" s="82"/>
+      <c r="N70" s="82"/>
+      <c r="O70" s="82"/>
+      <c r="P70" s="82"/>
+      <c r="Q70" s="82"/>
+      <c r="R70" s="82"/>
+      <c r="S70" s="82"/>
+      <c r="T70" s="82"/>
+      <c r="U70" s="82"/>
+      <c r="V70" s="82"/>
+      <c r="W70" s="82"/>
+      <c r="X70" s="82"/>
+      <c r="Y70" s="82"/>
+      <c r="Z70" s="83"/>
     </row>
     <row r="71" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z71" s="72"/>
+      <c r="A71" s="68" t="s">
+        <v>335</v>
+      </c>
+      <c r="B71" s="87"/>
+      <c r="C71" s="87"/>
+      <c r="D71" s="87"/>
+      <c r="E71" s="87"/>
+      <c r="F71" s="87"/>
+      <c r="G71" s="87"/>
+      <c r="H71" s="87"/>
+      <c r="I71" s="87"/>
+      <c r="J71" s="87"/>
+      <c r="K71" s="87"/>
+      <c r="L71" s="87"/>
+      <c r="M71" s="87"/>
+      <c r="N71" s="87"/>
+      <c r="O71" s="87"/>
+      <c r="P71" s="87"/>
+      <c r="Q71" s="87"/>
+      <c r="R71" s="87"/>
+      <c r="S71" s="87"/>
+      <c r="T71" s="87"/>
+      <c r="U71" s="87"/>
+      <c r="V71" s="87"/>
+      <c r="W71" s="87"/>
+      <c r="X71" s="87"/>
+      <c r="Y71" s="87"/>
+      <c r="Z71" s="88"/>
     </row>
     <row r="72" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="73"/>
-[...24 lines deleted...]
-      <c r="Z72" s="72"/>
+      <c r="A72" s="89"/>
+      <c r="B72" s="87"/>
+      <c r="C72" s="87"/>
+      <c r="D72" s="87"/>
+      <c r="E72" s="87"/>
+      <c r="F72" s="87"/>
+      <c r="G72" s="87"/>
+      <c r="H72" s="87"/>
+      <c r="I72" s="87"/>
+      <c r="J72" s="87"/>
+      <c r="K72" s="87"/>
+      <c r="L72" s="87"/>
+      <c r="M72" s="87"/>
+      <c r="N72" s="87"/>
+      <c r="O72" s="87"/>
+      <c r="P72" s="87"/>
+      <c r="Q72" s="87"/>
+      <c r="R72" s="87"/>
+      <c r="S72" s="87"/>
+      <c r="T72" s="87"/>
+      <c r="U72" s="87"/>
+      <c r="V72" s="87"/>
+      <c r="W72" s="87"/>
+      <c r="X72" s="87"/>
+      <c r="Y72" s="87"/>
+      <c r="Z72" s="88"/>
     </row>
     <row r="73" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A73" s="28"/>
       <c r="B73" s="29"/>
       <c r="C73" s="29"/>
       <c r="D73" s="29"/>
       <c r="E73" s="29"/>
       <c r="F73" s="29"/>
       <c r="G73" s="29"/>
       <c r="H73" s="29"/>
       <c r="I73" s="29"/>
       <c r="J73" s="29"/>
       <c r="K73" s="29"/>
       <c r="L73" s="29"/>
       <c r="M73" s="29"/>
       <c r="N73" s="29"/>
       <c r="O73" s="29"/>
       <c r="P73" s="29"/>
       <c r="Q73" s="29"/>
       <c r="R73" s="29"/>
       <c r="S73" s="29"/>
       <c r="T73" s="29"/>
       <c r="U73" s="29"/>
       <c r="V73" s="29"/>
       <c r="W73" s="29"/>
       <c r="X73" s="29"/>
       <c r="Y73" s="29"/>
       <c r="Z73" s="30"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A74" s="74" t="s">
+      <c r="A74" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B74" s="75"/>
-[...23 lines deleted...]
-      <c r="Z74" s="76"/>
+      <c r="B74" s="90"/>
+      <c r="C74" s="90"/>
+      <c r="D74" s="90"/>
+      <c r="E74" s="90"/>
+      <c r="F74" s="90"/>
+      <c r="G74" s="90"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="90"/>
+      <c r="J74" s="90"/>
+      <c r="K74" s="90"/>
+      <c r="L74" s="90"/>
+      <c r="M74" s="90"/>
+      <c r="N74" s="90"/>
+      <c r="O74" s="90"/>
+      <c r="P74" s="90"/>
+      <c r="Q74" s="90"/>
+      <c r="R74" s="90"/>
+      <c r="S74" s="90"/>
+      <c r="T74" s="90"/>
+      <c r="U74" s="90"/>
+      <c r="V74" s="90"/>
+      <c r="W74" s="90"/>
+      <c r="X74" s="90"/>
+      <c r="Y74" s="90"/>
+      <c r="Z74" s="91"/>
       <c r="AG74" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="75" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="65" t="s">
-        <v>337</v>
-[...25 lines deleted...]
-      <c r="Z75" s="83"/>
+        <v>336</v>
+      </c>
+      <c r="B75" s="78"/>
+      <c r="C75" s="78"/>
+      <c r="D75" s="78"/>
+      <c r="E75" s="78"/>
+      <c r="F75" s="78"/>
+      <c r="G75" s="78"/>
+      <c r="H75" s="78"/>
+      <c r="I75" s="78"/>
+      <c r="J75" s="78"/>
+      <c r="K75" s="78"/>
+      <c r="L75" s="78"/>
+      <c r="M75" s="78"/>
+      <c r="N75" s="78"/>
+      <c r="O75" s="78"/>
+      <c r="P75" s="78"/>
+      <c r="Q75" s="78"/>
+      <c r="R75" s="78"/>
+      <c r="S75" s="78"/>
+      <c r="T75" s="78"/>
+      <c r="U75" s="78"/>
+      <c r="V75" s="78"/>
+      <c r="W75" s="78"/>
+      <c r="X75" s="78"/>
+      <c r="Y75" s="78"/>
+      <c r="Z75" s="78"/>
       <c r="AG75" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="76" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="65"/>
-      <c r="B76" s="83"/>
-[...23 lines deleted...]
-      <c r="Z76" s="83"/>
+      <c r="B76" s="78"/>
+      <c r="C76" s="78"/>
+      <c r="D76" s="78"/>
+      <c r="E76" s="78"/>
+      <c r="F76" s="78"/>
+      <c r="G76" s="78"/>
+      <c r="H76" s="78"/>
+      <c r="I76" s="78"/>
+      <c r="J76" s="78"/>
+      <c r="K76" s="78"/>
+      <c r="L76" s="78"/>
+      <c r="M76" s="78"/>
+      <c r="N76" s="78"/>
+      <c r="O76" s="78"/>
+      <c r="P76" s="78"/>
+      <c r="Q76" s="78"/>
+      <c r="R76" s="78"/>
+      <c r="S76" s="78"/>
+      <c r="T76" s="78"/>
+      <c r="U76" s="78"/>
+      <c r="V76" s="78"/>
+      <c r="W76" s="78"/>
+      <c r="X76" s="78"/>
+      <c r="Y76" s="78"/>
+      <c r="Z76" s="78"/>
       <c r="AG76" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A77" s="31"/>
       <c r="B77" s="32"/>
       <c r="C77" s="32"/>
       <c r="D77" s="32"/>
       <c r="E77" s="32"/>
       <c r="F77" s="32"/>
       <c r="G77" s="32"/>
       <c r="H77" s="32"/>
       <c r="I77" s="32"/>
       <c r="J77" s="32"/>
       <c r="K77" s="32"/>
       <c r="L77" s="32"/>
       <c r="M77" s="32"/>
       <c r="N77" s="32"/>
       <c r="O77" s="32"/>
       <c r="P77" s="32"/>
       <c r="Q77" s="32"/>
       <c r="R77" s="32"/>
       <c r="S77" s="32"/>
       <c r="T77" s="32"/>
@@ -17491,51 +17491,51 @@
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="13"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="20"/>
     </row>
     <row r="13" spans="1:34" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="95" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
@@ -18112,740 +18112,740 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
         <v>208</v>
       </c>
-      <c r="B39" s="78"/>
-[...8 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71">
         <v>60</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68" t="s">
+      <c r="A42" s="76" t="s">
         <v>209</v>
       </c>
-      <c r="B42" s="68"/>
-      <c r="C42" s="68"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>210</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="67" t="s">
         <v>211</v>
       </c>
-      <c r="B50" s="84"/>
-[...23 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="68.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
         <v>212</v>
       </c>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="71.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
         <v>213</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
@@ -18890,402 +18890,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
+      <c r="A69" s="68" t="s">
         <v>214</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
+      <c r="A74" s="68" t="s">
         <v>215</v>
       </c>
-      <c r="B74" s="71"/>
-[...23 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
         <v>216</v>
       </c>
-      <c r="B78" s="83"/>
-[...23 lines deleted...]
-      <c r="Z78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -20202,51 +20202,51 @@
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="13"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="20"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
@@ -20823,740 +20823,740 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
         <v>222</v>
       </c>
-      <c r="B39" s="78"/>
-[...8 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71">
         <v>60</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68" t="s">
+      <c r="A42" s="76" t="s">
         <v>209</v>
       </c>
-      <c r="B42" s="68"/>
-      <c r="C42" s="68"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>223</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="67" t="s">
         <v>224</v>
       </c>
-      <c r="B50" s="84"/>
-[...23 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="68.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
         <v>225</v>
       </c>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="71.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
         <v>213</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
@@ -21601,402 +21601,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
+      <c r="A69" s="68" t="s">
         <v>226</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
+      <c r="A74" s="68" t="s">
         <v>227</v>
       </c>
-      <c r="B74" s="71"/>
-[...23 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
         <v>228</v>
       </c>
-      <c r="B78" s="83"/>
-[...23 lines deleted...]
-      <c r="Z78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -23529,740 +23529,740 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="B39" s="78"/>
-[...8 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80" t="s">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="98"/>
       <c r="C42" s="98"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="98"/>
       <c r="B43" s="98"/>
       <c r="C43" s="98"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>82</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="67" t="s">
         <v>87</v>
       </c>
-      <c r="B50" s="84"/>
-[...23 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
         <v>89</v>
       </c>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
         <v>91</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
@@ -24307,402 +24307,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
+      <c r="A69" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
+      <c r="A74" s="68" t="s">
         <v>95</v>
       </c>
-      <c r="B74" s="71"/>
-[...23 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
         <v>98</v>
       </c>
-      <c r="B78" s="83"/>
-[...23 lines deleted...]
-      <c r="Z78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -25488,51 +25488,51 @@
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
       <c r="W7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="12"/>
       <c r="Z7" s="13"/>
       <c r="AE7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AH7" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="60" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
       <c r="Z8" s="60"/>
       <c r="AG8" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="16"/>
@@ -25548,51 +25548,51 @@
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
       <c r="X9" s="15"/>
       <c r="Y9" s="15"/>
       <c r="Z9" s="18"/>
       <c r="AG9" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="61" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="17"/>
       <c r="L10" s="15"/>
       <c r="N10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="61">
         <v>46387</v>
       </c>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="V10" s="19" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="62" t="s">
         <v>201</v>
       </c>
       <c r="Y10" s="62"/>
       <c r="Z10" s="62"/>
       <c r="AG10" s="2" t="s">
@@ -25619,51 +25619,51 @@
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="13"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="20"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
@@ -25686,51 +25686,51 @@
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="20"/>
     </row>
     <row r="16" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
       <c r="S16" s="54"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="54"/>
       <c r="Y16" s="54"/>
@@ -25753,51 +25753,51 @@
       <c r="N17" s="56"/>
       <c r="O17" s="56"/>
       <c r="P17" s="56"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="56"/>
       <c r="S17" s="56"/>
       <c r="T17" s="56"/>
       <c r="U17" s="56"/>
       <c r="V17" s="56"/>
       <c r="W17" s="56"/>
       <c r="X17" s="56"/>
       <c r="Y17" s="56"/>
       <c r="Z17" s="56"/>
     </row>
     <row r="18" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="Z18" s="20"/>
     </row>
     <row r="19" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="54"/>
       <c r="N19" s="54"/>
       <c r="O19" s="54"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="54"/>
       <c r="R19" s="54"/>
       <c r="S19" s="54"/>
       <c r="T19" s="54"/>
       <c r="U19" s="54"/>
       <c r="V19" s="54"/>
       <c r="W19" s="54"/>
       <c r="X19" s="54"/>
       <c r="Y19" s="54"/>
@@ -25823,51 +25823,51 @@
       <c r="Q20" s="56"/>
       <c r="R20" s="56"/>
       <c r="S20" s="56"/>
       <c r="T20" s="56"/>
       <c r="U20" s="56"/>
       <c r="V20" s="56"/>
       <c r="W20" s="56"/>
       <c r="X20" s="56"/>
       <c r="Y20" s="56"/>
       <c r="Z20" s="56"/>
     </row>
     <row r="21" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="Z21" s="20"/>
       <c r="AG21" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="97" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="63"/>
       <c r="N22" s="63"/>
       <c r="O22" s="63"/>
       <c r="P22" s="63"/>
       <c r="Q22" s="63"/>
       <c r="R22" s="63"/>
       <c r="S22" s="63"/>
       <c r="T22" s="63"/>
       <c r="U22" s="63"/>
       <c r="V22" s="63"/>
       <c r="W22" s="63"/>
       <c r="X22" s="63"/>
       <c r="Y22" s="63"/>
@@ -25897,51 +25897,51 @@
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
       <c r="W23" s="22"/>
       <c r="X23" s="22"/>
       <c r="Y23" s="22"/>
       <c r="Z23" s="23"/>
       <c r="AG23" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="19"/>
       <c r="Z24" s="20"/>
       <c r="AG24" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="64" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
       <c r="X25" s="64"/>
       <c r="Y25" s="64"/>
@@ -26009,51 +26009,51 @@
       <c r="Y27" s="64"/>
       <c r="Z27" s="64"/>
       <c r="AG27" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="Z28" s="20"/>
       <c r="AG28" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="19"/>
       <c r="Z29" s="20"/>
       <c r="AG29" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="64" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="64"/>
       <c r="N30" s="64"/>
       <c r="O30" s="64"/>
       <c r="P30" s="64"/>
       <c r="Q30" s="64"/>
       <c r="R30" s="64"/>
       <c r="S30" s="64"/>
       <c r="T30" s="64"/>
       <c r="U30" s="64"/>
       <c r="V30" s="64"/>
       <c r="W30" s="64"/>
       <c r="X30" s="64"/>
       <c r="Y30" s="64"/>
@@ -26139,72 +26139,72 @@
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19" t="s">
         <v>62</v>
       </c>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="R34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="S34" s="19"/>
       <c r="T34" s="19"/>
       <c r="U34" s="19"/>
       <c r="V34" s="19"/>
       <c r="W34" s="19"/>
       <c r="Z34" s="20"/>
     </row>
     <row r="35" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="65" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B35" s="65"/>
       <c r="C35" s="65"/>
       <c r="D35" s="65"/>
       <c r="E35" s="65"/>
       <c r="F35" s="65"/>
       <c r="G35" s="24"/>
       <c r="H35" s="66" t="s">
         <v>179</v>
       </c>
       <c r="I35" s="66"/>
       <c r="J35" s="66"/>
       <c r="K35" s="66"/>
       <c r="L35" s="66"/>
       <c r="M35" s="66"/>
       <c r="N35" s="66"/>
       <c r="O35" s="66"/>
       <c r="P35" s="66"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="66" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="S35" s="66"/>
       <c r="T35" s="66"/>
       <c r="U35" s="66"/>
       <c r="V35" s="66"/>
       <c r="W35" s="66"/>
       <c r="X35" s="66"/>
       <c r="Y35" s="66"/>
       <c r="Z35" s="66"/>
     </row>
     <row r="36" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="65"/>
       <c r="B36" s="65"/>
       <c r="C36" s="65"/>
       <c r="D36" s="65"/>
       <c r="E36" s="65"/>
       <c r="F36" s="65"/>
       <c r="G36" s="24"/>
       <c r="H36" s="66"/>
       <c r="I36" s="66"/>
       <c r="J36" s="66"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="66"/>
       <c r="N36" s="66"/>
@@ -26240,744 +26240,744 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
-[...11 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="A39" s="69" t="s">
+        <v>364</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
       <c r="M39" s="99" t="s">
         <v>13</v>
       </c>
       <c r="N39" s="99"/>
       <c r="O39" s="99"/>
       <c r="P39" s="99"/>
-      <c r="R39" s="80">
+      <c r="R39" s="71">
         <v>60</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68" t="s">
-[...3 lines deleted...]
-      <c r="C42" s="68"/>
+      <c r="A42" s="76" t="s">
+        <v>365</v>
+      </c>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
-[...26 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="A46" s="67" t="s">
+        <v>366</v>
+      </c>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="67" t="s">
         <v>240</v>
       </c>
-      <c r="B50" s="84"/>
-[...23 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
-        <v>368</v>
-[...25 lines deleted...]
-      <c r="Z58" s="90"/>
+        <v>367</v>
+      </c>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
       <c r="V65" s="93"/>
       <c r="W65" s="93"/>
       <c r="X65" s="93"/>
       <c r="Y65" s="93"/>
@@ -27018,402 +27018,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
-        <v>370</v>
+      <c r="A69" s="68" t="s">
+        <v>369</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="A74" s="68" t="s">
+        <v>370</v>
+      </c>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
-        <v>372</v>
-[...25 lines deleted...]
-      <c r="Z78" s="83"/>
+        <v>371</v>
+      </c>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -28813,180 +28813,180 @@
       <c r="S33" s="19"/>
       <c r="T33" s="19"/>
       <c r="U33" s="19"/>
       <c r="V33" s="19"/>
       <c r="W33" s="19"/>
       <c r="Z33" s="20"/>
       <c r="AG33" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:33" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="92" t="s">
         <v>296</v>
       </c>
       <c r="B34" s="92"/>
       <c r="C34" s="92"/>
       <c r="D34" s="92"/>
       <c r="E34" s="92"/>
       <c r="F34" s="92"/>
       <c r="G34" s="92"/>
       <c r="H34" s="92"/>
       <c r="I34" s="92"/>
       <c r="J34" s="92"/>
       <c r="K34" s="92"/>
       <c r="L34" s="27"/>
-      <c r="M34" s="79" t="s">
+      <c r="M34" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N34" s="79"/>
-[...2 lines deleted...]
-      <c r="R34" s="80">
+      <c r="N34" s="70"/>
+      <c r="O34" s="70"/>
+      <c r="P34" s="70"/>
+      <c r="R34" s="71">
         <v>20</v>
       </c>
-      <c r="S34" s="80"/>
-[...6 lines deleted...]
-      <c r="Z34" s="80"/>
+      <c r="S34" s="71"/>
+      <c r="T34" s="71"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="71"/>
+      <c r="W34" s="71"/>
+      <c r="X34" s="71"/>
+      <c r="Y34" s="71"/>
+      <c r="Z34" s="71"/>
       <c r="AG34" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
       <c r="Z35" s="20"/>
       <c r="AG35" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="74" t="s">
+      <c r="A36" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="74"/>
-      <c r="C36" s="74"/>
+      <c r="B36" s="72"/>
+      <c r="C36" s="72"/>
       <c r="D36" s="19"/>
-      <c r="E36" s="87" t="s">
+      <c r="E36" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="F36" s="81"/>
-[...3 lines deleted...]
-      <c r="K36" s="82" t="s">
+      <c r="F36" s="73"/>
+      <c r="G36" s="73"/>
+      <c r="H36" s="73"/>
+      <c r="I36" s="73"/>
+      <c r="K36" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L36" s="82"/>
-[...2 lines deleted...]
-      <c r="O36" s="82"/>
+      <c r="L36" s="74"/>
+      <c r="M36" s="74"/>
+      <c r="N36" s="74"/>
+      <c r="O36" s="74"/>
       <c r="P36" s="17"/>
-      <c r="Q36" s="82" t="s">
+      <c r="Q36" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R36" s="82"/>
-[...2 lines deleted...]
-      <c r="U36" s="82"/>
+      <c r="R36" s="74"/>
+      <c r="S36" s="74"/>
+      <c r="T36" s="74"/>
+      <c r="U36" s="74"/>
       <c r="V36" s="17"/>
-      <c r="W36" s="67" t="s">
+      <c r="W36" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X36" s="67"/>
-[...1 lines deleted...]
-      <c r="Z36" s="67"/>
+      <c r="X36" s="75"/>
+      <c r="Y36" s="75"/>
+      <c r="Z36" s="75"/>
     </row>
     <row r="37" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="103">
         <v>1</v>
       </c>
-      <c r="B37" s="68"/>
-      <c r="C37" s="68"/>
+      <c r="B37" s="76"/>
+      <c r="C37" s="76"/>
       <c r="D37" s="17"/>
-      <c r="E37" s="69" t="s">
+      <c r="E37" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F37" s="69"/>
-[...2 lines deleted...]
-      <c r="I37" s="69"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="77"/>
+      <c r="I37" s="77"/>
       <c r="J37" s="17"/>
-      <c r="K37" s="69" t="s">
+      <c r="K37" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="L37" s="69"/>
-[...2 lines deleted...]
-      <c r="O37" s="69"/>
+      <c r="L37" s="77"/>
+      <c r="M37" s="77"/>
+      <c r="N37" s="77"/>
+      <c r="O37" s="77"/>
       <c r="P37" s="17"/>
-      <c r="Q37" s="69" t="s">
+      <c r="Q37" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R37" s="69"/>
-[...2 lines deleted...]
-      <c r="U37" s="69"/>
+      <c r="R37" s="77"/>
+      <c r="S37" s="77"/>
+      <c r="T37" s="77"/>
+      <c r="U37" s="77"/>
       <c r="V37" s="17"/>
-      <c r="W37" s="69" t="s">
+      <c r="W37" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="X37" s="69"/>
-[...1 lines deleted...]
-      <c r="Z37" s="69"/>
+      <c r="X37" s="77"/>
+      <c r="Y37" s="77"/>
+      <c r="Z37" s="77"/>
     </row>
     <row r="38" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="68"/>
-[...1 lines deleted...]
-      <c r="C38" s="68"/>
+      <c r="A38" s="76"/>
+      <c r="B38" s="76"/>
+      <c r="C38" s="76"/>
       <c r="D38" s="17"/>
-      <c r="E38" s="69"/>
-[...3 lines deleted...]
-      <c r="I38" s="69"/>
+      <c r="E38" s="77"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="77"/>
+      <c r="H38" s="77"/>
+      <c r="I38" s="77"/>
       <c r="J38" s="17"/>
-      <c r="K38" s="69"/>
-[...3 lines deleted...]
-      <c r="O38" s="69"/>
+      <c r="K38" s="77"/>
+      <c r="L38" s="77"/>
+      <c r="M38" s="77"/>
+      <c r="N38" s="77"/>
+      <c r="O38" s="77"/>
       <c r="P38" s="17"/>
-      <c r="Q38" s="69"/>
-[...3 lines deleted...]
-      <c r="U38" s="69"/>
+      <c r="Q38" s="77"/>
+      <c r="R38" s="77"/>
+      <c r="S38" s="77"/>
+      <c r="T38" s="77"/>
+      <c r="U38" s="77"/>
       <c r="V38" s="17"/>
-      <c r="W38" s="69"/>
-[...2 lines deleted...]
-      <c r="Z38" s="69"/>
+      <c r="W38" s="77"/>
+      <c r="X38" s="77"/>
+      <c r="Y38" s="77"/>
+      <c r="Z38" s="77"/>
     </row>
     <row r="39" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
       <c r="Z39" s="20"/>
     </row>
     <row r="40" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:33" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="100" t="s">
         <v>297</v>
       </c>
       <c r="B41" s="101"/>
       <c r="C41" s="101"/>
       <c r="D41" s="101"/>
@@ -29090,166 +29090,166 @@
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
       <c r="G45" s="29"/>
       <c r="H45" s="29"/>
       <c r="I45" s="29"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="29"/>
       <c r="Q45" s="29"/>
       <c r="R45" s="29"/>
       <c r="S45" s="29"/>
       <c r="T45" s="29"/>
       <c r="U45" s="29"/>
       <c r="V45" s="29"/>
       <c r="W45" s="29"/>
       <c r="X45" s="29"/>
       <c r="Y45" s="29"/>
       <c r="Z45" s="30"/>
     </row>
     <row r="46" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="81" t="s">
+      <c r="A46" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B46" s="87"/>
-[...23 lines deleted...]
-      <c r="Z46" s="88"/>
+      <c r="B46" s="82"/>
+      <c r="C46" s="82"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="82"/>
+      <c r="G46" s="82"/>
+      <c r="H46" s="82"/>
+      <c r="I46" s="82"/>
+      <c r="J46" s="82"/>
+      <c r="K46" s="82"/>
+      <c r="L46" s="82"/>
+      <c r="M46" s="82"/>
+      <c r="N46" s="82"/>
+      <c r="O46" s="82"/>
+      <c r="P46" s="82"/>
+      <c r="Q46" s="82"/>
+      <c r="R46" s="82"/>
+      <c r="S46" s="82"/>
+      <c r="T46" s="82"/>
+      <c r="U46" s="82"/>
+      <c r="V46" s="82"/>
+      <c r="W46" s="82"/>
+      <c r="X46" s="82"/>
+      <c r="Y46" s="82"/>
+      <c r="Z46" s="83"/>
     </row>
     <row r="47" spans="1:33" ht="165" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="64" t="s">
         <v>299</v>
       </c>
-      <c r="B47" s="89"/>
-[...23 lines deleted...]
-      <c r="Z47" s="90"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="84"/>
+      <c r="D47" s="84"/>
+      <c r="E47" s="84"/>
+      <c r="F47" s="84"/>
+      <c r="G47" s="84"/>
+      <c r="H47" s="84"/>
+      <c r="I47" s="84"/>
+      <c r="J47" s="84"/>
+      <c r="K47" s="84"/>
+      <c r="L47" s="84"/>
+      <c r="M47" s="84"/>
+      <c r="N47" s="84"/>
+      <c r="O47" s="84"/>
+      <c r="P47" s="84"/>
+      <c r="Q47" s="84"/>
+      <c r="R47" s="84"/>
+      <c r="S47" s="84"/>
+      <c r="T47" s="84"/>
+      <c r="U47" s="84"/>
+      <c r="V47" s="84"/>
+      <c r="W47" s="84"/>
+      <c r="X47" s="84"/>
+      <c r="Y47" s="84"/>
+      <c r="Z47" s="85"/>
     </row>
     <row r="48" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="28"/>
       <c r="B48" s="29"/>
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
       <c r="I48" s="29"/>
       <c r="J48" s="29"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="29"/>
       <c r="N48" s="29"/>
       <c r="O48" s="29"/>
       <c r="P48" s="29"/>
       <c r="Q48" s="29"/>
       <c r="R48" s="29"/>
       <c r="S48" s="29"/>
       <c r="T48" s="29"/>
       <c r="U48" s="29"/>
       <c r="V48" s="29"/>
       <c r="W48" s="29"/>
       <c r="X48" s="29"/>
       <c r="Y48" s="29"/>
       <c r="Z48" s="30"/>
     </row>
     <row r="49" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B49" s="87"/>
-[...23 lines deleted...]
-      <c r="Z49" s="88"/>
+      <c r="B49" s="82"/>
+      <c r="C49" s="82"/>
+      <c r="D49" s="82"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="82"/>
+      <c r="G49" s="82"/>
+      <c r="H49" s="82"/>
+      <c r="I49" s="82"/>
+      <c r="J49" s="82"/>
+      <c r="K49" s="82"/>
+      <c r="L49" s="82"/>
+      <c r="M49" s="82"/>
+      <c r="N49" s="82"/>
+      <c r="O49" s="82"/>
+      <c r="P49" s="82"/>
+      <c r="Q49" s="82"/>
+      <c r="R49" s="82"/>
+      <c r="S49" s="82"/>
+      <c r="T49" s="82"/>
+      <c r="U49" s="82"/>
+      <c r="V49" s="82"/>
+      <c r="W49" s="82"/>
+      <c r="X49" s="82"/>
+      <c r="Y49" s="82"/>
+      <c r="Z49" s="83"/>
     </row>
     <row r="50" spans="1:33" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="92" t="s">
         <v>300</v>
       </c>
       <c r="B50" s="93"/>
       <c r="C50" s="93"/>
       <c r="D50" s="93"/>
       <c r="E50" s="93"/>
       <c r="F50" s="93"/>
       <c r="G50" s="93"/>
       <c r="H50" s="93"/>
       <c r="I50" s="93"/>
       <c r="J50" s="93"/>
       <c r="K50" s="93"/>
       <c r="L50" s="93"/>
       <c r="M50" s="93"/>
       <c r="N50" s="93"/>
       <c r="O50" s="93"/>
       <c r="P50" s="93"/>
       <c r="Q50" s="93"/>
       <c r="R50" s="93"/>
       <c r="S50" s="93"/>
       <c r="T50" s="93"/>
       <c r="U50" s="93"/>
@@ -29266,287 +29266,287 @@
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
       <c r="F51" s="29"/>
       <c r="G51" s="29"/>
       <c r="H51" s="29"/>
       <c r="I51" s="29"/>
       <c r="J51" s="29"/>
       <c r="K51" s="29"/>
       <c r="L51" s="29"/>
       <c r="M51" s="29"/>
       <c r="N51" s="29"/>
       <c r="O51" s="29"/>
       <c r="P51" s="29"/>
       <c r="Q51" s="29"/>
       <c r="R51" s="29"/>
       <c r="S51" s="29"/>
       <c r="T51" s="29"/>
       <c r="U51" s="29"/>
       <c r="V51" s="29"/>
       <c r="W51" s="29"/>
       <c r="X51" s="29"/>
       <c r="Y51" s="29"/>
       <c r="Z51" s="30"/>
     </row>
     <row r="52" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="81" t="s">
+      <c r="A52" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B52" s="87"/>
-[...23 lines deleted...]
-      <c r="Z52" s="88"/>
+      <c r="B52" s="82"/>
+      <c r="C52" s="82"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="82"/>
+      <c r="F52" s="82"/>
+      <c r="G52" s="82"/>
+      <c r="H52" s="82"/>
+      <c r="I52" s="82"/>
+      <c r="J52" s="82"/>
+      <c r="K52" s="82"/>
+      <c r="L52" s="82"/>
+      <c r="M52" s="82"/>
+      <c r="N52" s="82"/>
+      <c r="O52" s="82"/>
+      <c r="P52" s="82"/>
+      <c r="Q52" s="82"/>
+      <c r="R52" s="82"/>
+      <c r="S52" s="82"/>
+      <c r="T52" s="82"/>
+      <c r="U52" s="82"/>
+      <c r="V52" s="82"/>
+      <c r="W52" s="82"/>
+      <c r="X52" s="82"/>
+      <c r="Y52" s="82"/>
+      <c r="Z52" s="83"/>
     </row>
     <row r="53" spans="1:33" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="70" t="s">
+      <c r="A53" s="68" t="s">
         <v>301</v>
       </c>
       <c r="B53" s="66"/>
       <c r="C53" s="66"/>
       <c r="D53" s="66"/>
       <c r="E53" s="66"/>
       <c r="F53" s="66"/>
       <c r="G53" s="66"/>
       <c r="H53" s="66"/>
       <c r="I53" s="66"/>
       <c r="J53" s="66"/>
       <c r="K53" s="66"/>
       <c r="L53" s="66"/>
       <c r="M53" s="66"/>
       <c r="N53" s="66"/>
       <c r="O53" s="66"/>
       <c r="P53" s="66"/>
       <c r="Q53" s="66"/>
       <c r="R53" s="66"/>
       <c r="S53" s="66"/>
       <c r="T53" s="66"/>
       <c r="U53" s="66"/>
       <c r="V53" s="66"/>
       <c r="W53" s="66"/>
       <c r="X53" s="66"/>
       <c r="Y53" s="66"/>
-      <c r="Z53" s="91"/>
+      <c r="Z53" s="86"/>
     </row>
     <row r="54" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A54" s="28"/>
       <c r="B54" s="29"/>
       <c r="C54" s="29"/>
       <c r="D54" s="29"/>
       <c r="E54" s="29"/>
       <c r="F54" s="29"/>
       <c r="G54" s="29"/>
       <c r="H54" s="29"/>
       <c r="I54" s="29"/>
       <c r="J54" s="29"/>
       <c r="K54" s="29"/>
       <c r="L54" s="29"/>
       <c r="M54" s="29"/>
       <c r="N54" s="29"/>
       <c r="O54" s="29"/>
       <c r="P54" s="29"/>
       <c r="Q54" s="29"/>
       <c r="R54" s="29"/>
       <c r="S54" s="29"/>
       <c r="T54" s="29"/>
       <c r="U54" s="29"/>
       <c r="V54" s="29"/>
       <c r="W54" s="29"/>
       <c r="X54" s="29"/>
       <c r="Y54" s="29"/>
       <c r="Z54" s="30"/>
     </row>
     <row r="55" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="81" t="s">
+      <c r="A55" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B55" s="87"/>
-[...23 lines deleted...]
-      <c r="Z55" s="88"/>
+      <c r="B55" s="82"/>
+      <c r="C55" s="82"/>
+      <c r="D55" s="82"/>
+      <c r="E55" s="82"/>
+      <c r="F55" s="82"/>
+      <c r="G55" s="82"/>
+      <c r="H55" s="82"/>
+      <c r="I55" s="82"/>
+      <c r="J55" s="82"/>
+      <c r="K55" s="82"/>
+      <c r="L55" s="82"/>
+      <c r="M55" s="82"/>
+      <c r="N55" s="82"/>
+      <c r="O55" s="82"/>
+      <c r="P55" s="82"/>
+      <c r="Q55" s="82"/>
+      <c r="R55" s="82"/>
+      <c r="S55" s="82"/>
+      <c r="T55" s="82"/>
+      <c r="U55" s="82"/>
+      <c r="V55" s="82"/>
+      <c r="W55" s="82"/>
+      <c r="X55" s="82"/>
+      <c r="Y55" s="82"/>
+      <c r="Z55" s="83"/>
     </row>
     <row r="56" spans="1:33" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="70" t="s">
+      <c r="A56" s="68" t="s">
         <v>302</v>
       </c>
-      <c r="B56" s="71"/>
-[...23 lines deleted...]
-      <c r="Z56" s="72"/>
+      <c r="B56" s="87"/>
+      <c r="C56" s="87"/>
+      <c r="D56" s="87"/>
+      <c r="E56" s="87"/>
+      <c r="F56" s="87"/>
+      <c r="G56" s="87"/>
+      <c r="H56" s="87"/>
+      <c r="I56" s="87"/>
+      <c r="J56" s="87"/>
+      <c r="K56" s="87"/>
+      <c r="L56" s="87"/>
+      <c r="M56" s="87"/>
+      <c r="N56" s="87"/>
+      <c r="O56" s="87"/>
+      <c r="P56" s="87"/>
+      <c r="Q56" s="87"/>
+      <c r="R56" s="87"/>
+      <c r="S56" s="87"/>
+      <c r="T56" s="87"/>
+      <c r="U56" s="87"/>
+      <c r="V56" s="87"/>
+      <c r="W56" s="87"/>
+      <c r="X56" s="87"/>
+      <c r="Y56" s="87"/>
+      <c r="Z56" s="88"/>
     </row>
     <row r="57" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="28"/>
       <c r="B57" s="29"/>
       <c r="C57" s="29"/>
       <c r="D57" s="29"/>
       <c r="E57" s="29"/>
       <c r="F57" s="29"/>
       <c r="G57" s="29"/>
       <c r="H57" s="29"/>
       <c r="I57" s="29"/>
       <c r="J57" s="29"/>
       <c r="K57" s="29"/>
       <c r="L57" s="29"/>
       <c r="M57" s="29"/>
       <c r="N57" s="29"/>
       <c r="O57" s="29"/>
       <c r="P57" s="29"/>
       <c r="Q57" s="29"/>
       <c r="R57" s="29"/>
       <c r="S57" s="29"/>
       <c r="T57" s="29"/>
       <c r="U57" s="29"/>
       <c r="V57" s="29"/>
       <c r="W57" s="29"/>
       <c r="X57" s="29"/>
       <c r="Y57" s="29"/>
       <c r="Z57" s="30"/>
     </row>
     <row r="58" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A58" s="74" t="s">
+      <c r="A58" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B58" s="75"/>
-[...23 lines deleted...]
-      <c r="Z58" s="76"/>
+      <c r="B58" s="90"/>
+      <c r="C58" s="90"/>
+      <c r="D58" s="90"/>
+      <c r="E58" s="90"/>
+      <c r="F58" s="90"/>
+      <c r="G58" s="90"/>
+      <c r="H58" s="90"/>
+      <c r="I58" s="90"/>
+      <c r="J58" s="90"/>
+      <c r="K58" s="90"/>
+      <c r="L58" s="90"/>
+      <c r="M58" s="90"/>
+      <c r="N58" s="90"/>
+      <c r="O58" s="90"/>
+      <c r="P58" s="90"/>
+      <c r="Q58" s="90"/>
+      <c r="R58" s="90"/>
+      <c r="S58" s="90"/>
+      <c r="T58" s="90"/>
+      <c r="U58" s="90"/>
+      <c r="V58" s="90"/>
+      <c r="W58" s="90"/>
+      <c r="X58" s="90"/>
+      <c r="Y58" s="90"/>
+      <c r="Z58" s="91"/>
       <c r="AG58" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:33" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="65" t="s">
         <v>303</v>
       </c>
-      <c r="B59" s="83"/>
-[...23 lines deleted...]
-      <c r="Z59" s="83"/>
+      <c r="B59" s="78"/>
+      <c r="C59" s="78"/>
+      <c r="D59" s="78"/>
+      <c r="E59" s="78"/>
+      <c r="F59" s="78"/>
+      <c r="G59" s="78"/>
+      <c r="H59" s="78"/>
+      <c r="I59" s="78"/>
+      <c r="J59" s="78"/>
+      <c r="K59" s="78"/>
+      <c r="L59" s="78"/>
+      <c r="M59" s="78"/>
+      <c r="N59" s="78"/>
+      <c r="O59" s="78"/>
+      <c r="P59" s="78"/>
+      <c r="Q59" s="78"/>
+      <c r="R59" s="78"/>
+      <c r="S59" s="78"/>
+      <c r="T59" s="78"/>
+      <c r="U59" s="78"/>
+      <c r="V59" s="78"/>
+      <c r="W59" s="78"/>
+      <c r="X59" s="78"/>
+      <c r="Y59" s="78"/>
+      <c r="Z59" s="78"/>
       <c r="AG59" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A60" s="31"/>
       <c r="B60" s="32"/>
       <c r="C60" s="32"/>
       <c r="D60" s="32"/>
       <c r="E60" s="32"/>
       <c r="F60" s="32"/>
       <c r="G60" s="32"/>
       <c r="H60" s="32"/>
       <c r="I60" s="32"/>
       <c r="J60" s="32"/>
       <c r="K60" s="32"/>
       <c r="L60" s="32"/>
       <c r="M60" s="32"/>
       <c r="N60" s="32"/>
       <c r="O60" s="32"/>
       <c r="P60" s="32"/>
       <c r="Q60" s="32"/>
       <c r="R60" s="32"/>
       <c r="S60" s="32"/>
       <c r="T60" s="32"/>
@@ -30529,51 +30529,51 @@
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="20"/>
     </row>
     <row r="16" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
       <c r="S16" s="54"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="54"/>
       <c r="Y16" s="54"/>
@@ -31083,738 +31083,738 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
         <v>271</v>
       </c>
-      <c r="B39" s="78"/>
-[...8 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71">
         <v>20</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68"/>
-[...1 lines deleted...]
-      <c r="C42" s="68"/>
+      <c r="A42" s="76"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>272</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="67" t="s">
         <v>273</v>
       </c>
-      <c r="B50" s="84"/>
-[...23 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
         <v>274</v>
       </c>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
         <v>275</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
@@ -31859,402 +31859,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
+      <c r="A69" s="68" t="s">
         <v>276</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
+      <c r="A74" s="68" t="s">
         <v>277</v>
       </c>
-      <c r="B74" s="71"/>
-[...23 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
         <v>278</v>
       </c>
-      <c r="B78" s="83"/>
-[...23 lines deleted...]
-      <c r="Z78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -33238,51 +33238,51 @@
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="20"/>
     </row>
     <row r="16" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
       <c r="S16" s="54"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="54"/>
       <c r="Y16" s="54"/>
@@ -33792,738 +33792,738 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
         <v>280</v>
       </c>
-      <c r="B39" s="78"/>
-[...8 lines deleted...]
-      <c r="K39" s="78"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="79" t="s">
+      <c r="M39" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="79"/>
-[...2 lines deleted...]
-      <c r="R39" s="80">
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71">
         <v>20</v>
       </c>
-      <c r="S39" s="80"/>
-[...6 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68"/>
-[...1 lines deleted...]
-      <c r="C42" s="68"/>
+      <c r="A42" s="76"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>281</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="67" t="s">
         <v>273</v>
       </c>
-      <c r="B50" s="84"/>
-[...23 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
         <v>282</v>
       </c>
-      <c r="B58" s="89"/>
-[...23 lines deleted...]
-      <c r="Z58" s="90"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
         <v>283</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
@@ -34568,402 +34568,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
+      <c r="A69" s="68" t="s">
         <v>284</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
+      <c r="A74" s="68" t="s">
         <v>285</v>
       </c>
-      <c r="B74" s="71"/>
-[...23 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
         <v>286</v>
       </c>
-      <c r="B78" s="83"/>
-[...23 lines deleted...]
-      <c r="Z78" s="83"/>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>
@@ -35749,51 +35749,51 @@
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
       <c r="W7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="12"/>
       <c r="Z7" s="13"/>
       <c r="AE7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AH7" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="60" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
       <c r="Z8" s="60"/>
       <c r="AG8" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="16"/>
@@ -35830,101 +35830,101 @@
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="61">
         <v>46079</v>
       </c>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="17"/>
       <c r="L10" s="15"/>
       <c r="N10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="61">
         <v>46387</v>
       </c>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="V10" s="19" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="62" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="Y10" s="62"/>
       <c r="Z10" s="62"/>
       <c r="AG10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="13"/>
       <c r="AG11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="Z12" s="20"/>
     </row>
     <row r="13" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
       <c r="S13" s="54"/>
       <c r="T13" s="54"/>
       <c r="U13" s="54"/>
       <c r="V13" s="54"/>
       <c r="W13" s="54"/>
       <c r="X13" s="54"/>
       <c r="Y13" s="54"/>
@@ -35947,51 +35947,51 @@
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="Z15" s="20"/>
     </row>
     <row r="16" spans="1:34" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="95" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B16" s="95"/>
       <c r="C16" s="95"/>
       <c r="D16" s="95"/>
       <c r="E16" s="95"/>
       <c r="F16" s="95"/>
       <c r="G16" s="95"/>
       <c r="H16" s="95"/>
       <c r="I16" s="95"/>
       <c r="J16" s="95"/>
       <c r="K16" s="95"/>
       <c r="L16" s="95"/>
       <c r="M16" s="95"/>
       <c r="N16" s="95"/>
       <c r="O16" s="95"/>
       <c r="P16" s="95"/>
       <c r="Q16" s="95"/>
       <c r="R16" s="95"/>
       <c r="S16" s="95"/>
       <c r="T16" s="95"/>
       <c r="U16" s="95"/>
       <c r="V16" s="95"/>
       <c r="W16" s="95"/>
       <c r="X16" s="95"/>
       <c r="Y16" s="95"/>
@@ -36014,51 +36014,51 @@
       <c r="N17" s="56"/>
       <c r="O17" s="56"/>
       <c r="P17" s="56"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="56"/>
       <c r="S17" s="56"/>
       <c r="T17" s="56"/>
       <c r="U17" s="56"/>
       <c r="V17" s="56"/>
       <c r="W17" s="56"/>
       <c r="X17" s="56"/>
       <c r="Y17" s="56"/>
       <c r="Z17" s="56"/>
     </row>
     <row r="18" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="Z18" s="20"/>
     </row>
     <row r="19" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="54"/>
       <c r="N19" s="54"/>
       <c r="O19" s="54"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="54"/>
       <c r="R19" s="54"/>
       <c r="S19" s="54"/>
       <c r="T19" s="54"/>
       <c r="U19" s="54"/>
       <c r="V19" s="54"/>
       <c r="W19" s="54"/>
       <c r="X19" s="54"/>
       <c r="Y19" s="54"/>
@@ -36084,51 +36084,51 @@
       <c r="Q20" s="56"/>
       <c r="R20" s="56"/>
       <c r="S20" s="56"/>
       <c r="T20" s="56"/>
       <c r="U20" s="56"/>
       <c r="V20" s="56"/>
       <c r="W20" s="56"/>
       <c r="X20" s="56"/>
       <c r="Y20" s="56"/>
       <c r="Z20" s="56"/>
     </row>
     <row r="21" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="Z21" s="20"/>
       <c r="AG21" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="97" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="63"/>
       <c r="N22" s="63"/>
       <c r="O22" s="63"/>
       <c r="P22" s="63"/>
       <c r="Q22" s="63"/>
       <c r="R22" s="63"/>
       <c r="S22" s="63"/>
       <c r="T22" s="63"/>
       <c r="U22" s="63"/>
       <c r="V22" s="63"/>
       <c r="W22" s="63"/>
       <c r="X22" s="63"/>
       <c r="Y22" s="63"/>
@@ -36158,51 +36158,51 @@
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
       <c r="W23" s="22"/>
       <c r="X23" s="22"/>
       <c r="Y23" s="22"/>
       <c r="Z23" s="23"/>
       <c r="AG23" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="19"/>
       <c r="Z24" s="20"/>
       <c r="AG24" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="64" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
       <c r="X25" s="64"/>
       <c r="Y25" s="64"/>
@@ -36270,51 +36270,51 @@
       <c r="Y27" s="64"/>
       <c r="Z27" s="64"/>
       <c r="AG27" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="Z28" s="20"/>
       <c r="AG28" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="19"/>
       <c r="Z29" s="20"/>
       <c r="AG29" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="64" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="64"/>
       <c r="N30" s="64"/>
       <c r="O30" s="64"/>
       <c r="P30" s="64"/>
       <c r="Q30" s="64"/>
       <c r="R30" s="64"/>
       <c r="S30" s="64"/>
       <c r="T30" s="64"/>
       <c r="U30" s="64"/>
       <c r="V30" s="64"/>
       <c r="W30" s="64"/>
       <c r="X30" s="64"/>
       <c r="Y30" s="64"/>
@@ -36400,72 +36400,72 @@
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19" t="s">
         <v>62</v>
       </c>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="R34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="S34" s="19"/>
       <c r="T34" s="19"/>
       <c r="U34" s="19"/>
       <c r="V34" s="19"/>
       <c r="W34" s="19"/>
       <c r="Z34" s="20"/>
     </row>
     <row r="35" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="65" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B35" s="65"/>
       <c r="C35" s="65"/>
       <c r="D35" s="65"/>
       <c r="E35" s="65"/>
       <c r="F35" s="65"/>
       <c r="G35" s="24"/>
       <c r="H35" s="66" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="I35" s="66"/>
       <c r="J35" s="66"/>
       <c r="K35" s="66"/>
       <c r="L35" s="66"/>
       <c r="M35" s="66"/>
       <c r="N35" s="66"/>
       <c r="O35" s="66"/>
       <c r="P35" s="66"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="66" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="S35" s="66"/>
       <c r="T35" s="66"/>
       <c r="U35" s="66"/>
       <c r="V35" s="66"/>
       <c r="W35" s="66"/>
       <c r="X35" s="66"/>
       <c r="Y35" s="66"/>
       <c r="Z35" s="66"/>
     </row>
     <row r="36" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="65"/>
       <c r="B36" s="65"/>
       <c r="C36" s="65"/>
       <c r="D36" s="65"/>
       <c r="E36" s="65"/>
       <c r="F36" s="65"/>
       <c r="G36" s="24"/>
       <c r="H36" s="66"/>
       <c r="I36" s="66"/>
       <c r="J36" s="66"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="66"/>
       <c r="N36" s="66"/>
@@ -36501,744 +36501,744 @@
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="26" t="s">
         <v>68</v>
       </c>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
       <c r="Z38" s="20"/>
       <c r="AG38" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="69" t="s">
+        <v>347</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="69"/>
+      <c r="J39" s="69"/>
+      <c r="K39" s="69"/>
+      <c r="L39" s="27"/>
+      <c r="M39" s="70" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="70"/>
+      <c r="O39" s="70"/>
+      <c r="P39" s="70"/>
+      <c r="R39" s="71" t="s">
         <v>348</v>
       </c>
-      <c r="B39" s="78"/>
-[...26 lines deleted...]
-      <c r="Z39" s="80"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="71"/>
+      <c r="Y39" s="71"/>
+      <c r="Z39" s="71"/>
       <c r="AG39" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="Z40" s="20"/>
       <c r="AG40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="74"/>
-      <c r="C41" s="74"/>
+      <c r="B41" s="72"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="19"/>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="81"/>
-[...3 lines deleted...]
-      <c r="K41" s="82" t="s">
+      <c r="F41" s="73"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="K41" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="L41" s="82"/>
-[...2 lines deleted...]
-      <c r="O41" s="82"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
       <c r="P41" s="17"/>
-      <c r="Q41" s="82" t="s">
+      <c r="Q41" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="R41" s="82"/>
-[...2 lines deleted...]
-      <c r="U41" s="82"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
       <c r="V41" s="17"/>
-      <c r="W41" s="67" t="s">
+      <c r="W41" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="X41" s="67"/>
-[...1 lines deleted...]
-      <c r="Z41" s="67"/>
+      <c r="X41" s="75"/>
+      <c r="Y41" s="75"/>
+      <c r="Z41" s="75"/>
     </row>
     <row r="42" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="68" t="s">
+      <c r="A42" s="76" t="s">
         <v>240</v>
       </c>
-      <c r="B42" s="68"/>
-      <c r="C42" s="68"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
       <c r="D42" s="17"/>
-      <c r="E42" s="69" t="s">
+      <c r="E42" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="69"/>
-[...2 lines deleted...]
-      <c r="I42" s="69"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
       <c r="J42" s="17"/>
-      <c r="K42" s="69" t="s">
+      <c r="K42" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="L42" s="69"/>
-[...2 lines deleted...]
-      <c r="O42" s="69"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="77"/>
+      <c r="O42" s="77"/>
       <c r="P42" s="17"/>
-      <c r="Q42" s="69" t="s">
+      <c r="Q42" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="R42" s="69"/>
-[...2 lines deleted...]
-      <c r="U42" s="69"/>
+      <c r="R42" s="77"/>
+      <c r="S42" s="77"/>
+      <c r="T42" s="77"/>
+      <c r="U42" s="77"/>
       <c r="V42" s="17"/>
-      <c r="W42" s="69" t="s">
+      <c r="W42" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="X42" s="69"/>
-[...1 lines deleted...]
-      <c r="Z42" s="69"/>
+      <c r="X42" s="77"/>
+      <c r="Y42" s="77"/>
+      <c r="Z42" s="77"/>
     </row>
     <row r="43" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="68"/>
-[...1 lines deleted...]
-      <c r="C43" s="68"/>
+      <c r="A43" s="76"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
       <c r="D43" s="17"/>
-      <c r="E43" s="69"/>
-[...3 lines deleted...]
-      <c r="I43" s="69"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
       <c r="J43" s="17"/>
-      <c r="K43" s="69"/>
-[...3 lines deleted...]
-      <c r="O43" s="69"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
       <c r="P43" s="17"/>
-      <c r="Q43" s="69"/>
-[...3 lines deleted...]
-      <c r="U43" s="69"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
       <c r="V43" s="17"/>
-      <c r="W43" s="69"/>
-[...2 lines deleted...]
-      <c r="Z43" s="69"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="77"/>
     </row>
     <row r="44" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="Z45" s="20"/>
       <c r="AG45" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="67" t="s">
         <v>210</v>
       </c>
-      <c r="B46" s="70"/>
-[...23 lines deleted...]
-      <c r="Z46" s="70"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="68"/>
+      <c r="M46" s="68"/>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+      <c r="P46" s="68"/>
+      <c r="Q46" s="68"/>
+      <c r="R46" s="68"/>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="68"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="68"/>
       <c r="AG46" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="175.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
-[...24 lines deleted...]
-      <c r="Z47" s="70"/>
+      <c r="A47" s="68"/>
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="68"/>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="68"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="68"/>
       <c r="AG47" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="Z48" s="20"/>
       <c r="AG48" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="81" t="s">
+      <c r="A49" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="81"/>
-[...23 lines deleted...]
-      <c r="Z49" s="81"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="73"/>
+      <c r="J49" s="73"/>
+      <c r="K49" s="73"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
+      <c r="N49" s="73"/>
+      <c r="O49" s="73"/>
+      <c r="P49" s="73"/>
+      <c r="Q49" s="73"/>
+      <c r="R49" s="73"/>
+      <c r="S49" s="73"/>
+      <c r="T49" s="73"/>
+      <c r="U49" s="73"/>
+      <c r="V49" s="73"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
     </row>
     <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
-[...26 lines deleted...]
-      <c r="Z50" s="85"/>
+      <c r="A50" s="67" t="s">
+        <v>349</v>
+      </c>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="80"/>
     </row>
     <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="86"/>
-[...24 lines deleted...]
-      <c r="Z51" s="85"/>
+      <c r="A51" s="81"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
     </row>
     <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="86"/>
-[...24 lines deleted...]
-      <c r="Z52" s="85"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="80"/>
     </row>
     <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="86"/>
-[...24 lines deleted...]
-      <c r="Z53" s="85"/>
+      <c r="A53" s="81"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
+      <c r="Q53" s="79"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="79"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="79"/>
+      <c r="V53" s="79"/>
+      <c r="W53" s="79"/>
+      <c r="X53" s="79"/>
+      <c r="Y53" s="79"/>
+      <c r="Z53" s="80"/>
     </row>
     <row r="54" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="86"/>
-[...24 lines deleted...]
-      <c r="Z54" s="85"/>
+      <c r="A54" s="81"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="79"/>
+      <c r="D54" s="79"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="79"/>
+      <c r="L54" s="79"/>
+      <c r="M54" s="79"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="79"/>
+      <c r="Q54" s="79"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="79"/>
+      <c r="T54" s="79"/>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="80"/>
     </row>
     <row r="55" spans="1:26" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="86"/>
-[...24 lines deleted...]
-      <c r="Z55" s="85"/>
+      <c r="A55" s="81"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="80"/>
     </row>
     <row r="56" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="28"/>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="30"/>
     </row>
     <row r="57" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="81" t="s">
+      <c r="A57" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="87"/>
-[...23 lines deleted...]
-      <c r="Z57" s="88"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="82"/>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
+      <c r="N57" s="82"/>
+      <c r="O57" s="82"/>
+      <c r="P57" s="82"/>
+      <c r="Q57" s="82"/>
+      <c r="R57" s="82"/>
+      <c r="S57" s="82"/>
+      <c r="T57" s="82"/>
+      <c r="U57" s="82"/>
+      <c r="V57" s="82"/>
+      <c r="W57" s="82"/>
+      <c r="X57" s="82"/>
+      <c r="Y57" s="82"/>
+      <c r="Z57" s="83"/>
     </row>
     <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="64" t="s">
-        <v>351</v>
-[...25 lines deleted...]
-      <c r="Z58" s="90"/>
+        <v>350</v>
+      </c>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
+      <c r="N58" s="84"/>
+      <c r="O58" s="84"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="84"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="84"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="84"/>
+      <c r="Y58" s="84"/>
+      <c r="Z58" s="85"/>
     </row>
     <row r="59" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="64"/>
-      <c r="B59" s="89"/>
-[...23 lines deleted...]
-      <c r="Z59" s="90"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="84"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84"/>
+      <c r="R59" s="84"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="84"/>
+      <c r="U59" s="84"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="84"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84"/>
+      <c r="Z59" s="85"/>
     </row>
     <row r="60" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="64"/>
-      <c r="B60" s="89"/>
-[...23 lines deleted...]
-      <c r="Z60" s="90"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
+      <c r="N60" s="84"/>
+      <c r="O60" s="84"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="84"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="84"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="84"/>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="85"/>
     </row>
     <row r="61" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="64"/>
-      <c r="B61" s="89"/>
-[...23 lines deleted...]
-      <c r="Z61" s="90"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="85"/>
     </row>
     <row r="62" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="64"/>
-      <c r="B62" s="89"/>
-[...23 lines deleted...]
-      <c r="Z62" s="90"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="85"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="28"/>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="29"/>
       <c r="X63" s="29"/>
       <c r="Y63" s="29"/>
       <c r="Z63" s="30"/>
     </row>
     <row r="64" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="81" t="s">
+      <c r="A64" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="87"/>
-[...23 lines deleted...]
-      <c r="Z64" s="88"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="82"/>
+      <c r="X64" s="82"/>
+      <c r="Y64" s="82"/>
+      <c r="Z64" s="83"/>
     </row>
     <row r="65" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="92" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B65" s="93"/>
       <c r="C65" s="93"/>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="93"/>
       <c r="H65" s="93"/>
       <c r="I65" s="93"/>
       <c r="J65" s="93"/>
       <c r="K65" s="93"/>
       <c r="L65" s="93"/>
       <c r="M65" s="93"/>
       <c r="N65" s="93"/>
       <c r="O65" s="93"/>
       <c r="P65" s="93"/>
       <c r="Q65" s="93"/>
       <c r="R65" s="93"/>
       <c r="S65" s="93"/>
       <c r="T65" s="93"/>
       <c r="U65" s="93"/>
       <c r="V65" s="93"/>
       <c r="W65" s="93"/>
       <c r="X65" s="93"/>
       <c r="Y65" s="93"/>
@@ -37279,402 +37279,402 @@
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="29"/>
       <c r="X67" s="29"/>
       <c r="Y67" s="29"/>
       <c r="Z67" s="30"/>
     </row>
     <row r="68" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="81" t="s">
+      <c r="A68" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="87"/>
-[...23 lines deleted...]
-      <c r="Z68" s="88"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="82"/>
+      <c r="X68" s="82"/>
+      <c r="Y68" s="82"/>
+      <c r="Z68" s="83"/>
     </row>
     <row r="69" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
-        <v>353</v>
+      <c r="A69" s="68" t="s">
+        <v>352</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="66"/>
       <c r="T69" s="66"/>
       <c r="U69" s="66"/>
       <c r="V69" s="66"/>
       <c r="W69" s="66"/>
       <c r="X69" s="66"/>
       <c r="Y69" s="66"/>
-      <c r="Z69" s="91"/>
+      <c r="Z69" s="86"/>
     </row>
     <row r="70" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
+      <c r="A70" s="68"/>
       <c r="B70" s="66"/>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="66"/>
       <c r="F70" s="66"/>
       <c r="G70" s="66"/>
       <c r="H70" s="66"/>
       <c r="I70" s="66"/>
       <c r="J70" s="66"/>
       <c r="K70" s="66"/>
       <c r="L70" s="66"/>
       <c r="M70" s="66"/>
       <c r="N70" s="66"/>
       <c r="O70" s="66"/>
       <c r="P70" s="66"/>
       <c r="Q70" s="66"/>
       <c r="R70" s="66"/>
       <c r="S70" s="66"/>
       <c r="T70" s="66"/>
       <c r="U70" s="66"/>
       <c r="V70" s="66"/>
       <c r="W70" s="66"/>
       <c r="X70" s="66"/>
       <c r="Y70" s="66"/>
-      <c r="Z70" s="91"/>
+      <c r="Z70" s="86"/>
     </row>
     <row r="71" spans="1:33" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="68"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="66"/>
       <c r="H71" s="66"/>
       <c r="I71" s="66"/>
       <c r="J71" s="66"/>
       <c r="K71" s="66"/>
       <c r="L71" s="66"/>
       <c r="M71" s="66"/>
       <c r="N71" s="66"/>
       <c r="O71" s="66"/>
       <c r="P71" s="66"/>
       <c r="Q71" s="66"/>
       <c r="R71" s="66"/>
       <c r="S71" s="66"/>
       <c r="T71" s="66"/>
       <c r="U71" s="66"/>
       <c r="V71" s="66"/>
       <c r="W71" s="66"/>
       <c r="X71" s="66"/>
       <c r="Y71" s="66"/>
-      <c r="Z71" s="91"/>
+      <c r="Z71" s="86"/>
     </row>
     <row r="72" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="28"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
       <c r="X72" s="29"/>
       <c r="Y72" s="29"/>
       <c r="Z72" s="30"/>
     </row>
     <row r="73" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="B73" s="87"/>
-[...23 lines deleted...]
-      <c r="Z73" s="88"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
+      <c r="N73" s="82"/>
+      <c r="O73" s="82"/>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="82"/>
+      <c r="R73" s="82"/>
+      <c r="S73" s="82"/>
+      <c r="T73" s="82"/>
+      <c r="U73" s="82"/>
+      <c r="V73" s="82"/>
+      <c r="W73" s="82"/>
+      <c r="X73" s="82"/>
+      <c r="Y73" s="82"/>
+      <c r="Z73" s="83"/>
     </row>
     <row r="74" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z74" s="72"/>
+      <c r="A74" s="68" t="s">
+        <v>353</v>
+      </c>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="88"/>
     </row>
     <row r="75" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="73"/>
-[...24 lines deleted...]
-      <c r="Z75" s="72"/>
+      <c r="A75" s="89"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
+      <c r="N75" s="87"/>
+      <c r="O75" s="87"/>
+      <c r="P75" s="87"/>
+      <c r="Q75" s="87"/>
+      <c r="R75" s="87"/>
+      <c r="S75" s="87"/>
+      <c r="T75" s="87"/>
+      <c r="U75" s="87"/>
+      <c r="V75" s="87"/>
+      <c r="W75" s="87"/>
+      <c r="X75" s="87"/>
+      <c r="Y75" s="87"/>
+      <c r="Z75" s="88"/>
     </row>
     <row r="76" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="28"/>
       <c r="B76" s="29"/>
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
       <c r="F76" s="29"/>
       <c r="G76" s="29"/>
       <c r="H76" s="29"/>
       <c r="I76" s="29"/>
       <c r="J76" s="29"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="29"/>
       <c r="N76" s="29"/>
       <c r="O76" s="29"/>
       <c r="P76" s="29"/>
       <c r="Q76" s="29"/>
       <c r="R76" s="29"/>
       <c r="S76" s="29"/>
       <c r="T76" s="29"/>
       <c r="U76" s="29"/>
       <c r="V76" s="29"/>
       <c r="W76" s="29"/>
       <c r="X76" s="29"/>
       <c r="Y76" s="29"/>
       <c r="Z76" s="30"/>
     </row>
     <row r="77" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="75"/>
-[...23 lines deleted...]
-      <c r="Z77" s="76"/>
+      <c r="B77" s="90"/>
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="90"/>
+      <c r="J77" s="90"/>
+      <c r="K77" s="90"/>
+      <c r="L77" s="90"/>
+      <c r="M77" s="90"/>
+      <c r="N77" s="90"/>
+      <c r="O77" s="90"/>
+      <c r="P77" s="90"/>
+      <c r="Q77" s="90"/>
+      <c r="R77" s="90"/>
+      <c r="S77" s="90"/>
+      <c r="T77" s="90"/>
+      <c r="U77" s="90"/>
+      <c r="V77" s="90"/>
+      <c r="W77" s="90"/>
+      <c r="X77" s="90"/>
+      <c r="Y77" s="90"/>
+      <c r="Z77" s="91"/>
       <c r="AG77" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
-        <v>337</v>
-[...25 lines deleted...]
-      <c r="Z78" s="83"/>
+        <v>336</v>
+      </c>
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="78"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="78"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="78"/>
+      <c r="R78" s="78"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="78"/>
+      <c r="U78" s="78"/>
+      <c r="V78" s="78"/>
+      <c r="W78" s="78"/>
+      <c r="X78" s="78"/>
+      <c r="Y78" s="78"/>
+      <c r="Z78" s="78"/>
       <c r="AG78" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:33" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
-      <c r="B79" s="83"/>
-[...23 lines deleted...]
-      <c r="Z79" s="83"/>
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="78"/>
+      <c r="K79" s="78"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="78"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="78"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="78"/>
+      <c r="R79" s="78"/>
+      <c r="S79" s="78"/>
+      <c r="T79" s="78"/>
+      <c r="U79" s="78"/>
+      <c r="V79" s="78"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="78"/>
+      <c r="Y79" s="78"/>
+      <c r="Z79" s="78"/>
       <c r="AG79" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A80" s="31"/>
       <c r="B80" s="32"/>
       <c r="C80" s="32"/>
       <c r="D80" s="32"/>
       <c r="E80" s="32"/>
       <c r="F80" s="32"/>
       <c r="G80" s="32"/>
       <c r="H80" s="32"/>
       <c r="I80" s="32"/>
       <c r="J80" s="32"/>
       <c r="K80" s="32"/>
       <c r="L80" s="32"/>
       <c r="M80" s="32"/>
       <c r="N80" s="32"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
       <c r="S80" s="32"/>
       <c r="T80" s="32"/>