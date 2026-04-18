--- v0 (2025-12-10)
+++ v1 (2026-04-18)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2A2561D9-0175-4A0F-8724-48063EA8836C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3A51A71-D297-4A89-925D-4F1969AEEDC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -2203,52 +2203,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="M42" sqref="M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
@@ -2298,1307 +2298,1307 @@
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>21413.51</v>
+        <v>10742.04</v>
       </c>
       <c r="K7">
-        <v>5216.79</v>
+        <v>3117.1</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>27148.23</v>
+        <v>25474.880000000001</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>53778.53</v>
+        <v>39334.020000000004</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>58376.4</v>
+        <v>29188.2</v>
       </c>
       <c r="H8">
-        <v>28354.27</v>
+        <v>14757.18</v>
       </c>
       <c r="I8">
-        <v>442271.92</v>
+        <v>279227.03000000003</v>
       </c>
       <c r="J8">
-        <v>1233795.17</v>
+        <v>755720.16</v>
       </c>
       <c r="K8">
-        <v>595427.26</v>
+        <v>363736.91</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>103180.08</v>
+        <v>97194.71</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>2461405.0999999996</v>
+        <v>1539824.19</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="D9">
-        <v>109171.24</v>
+        <v>42555.39</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>46307.82</v>
+        <v>0</v>
       </c>
       <c r="I9">
-        <v>192.1</v>
+        <v>0</v>
       </c>
       <c r="J9">
-        <v>107880.22</v>
+        <v>47728.09</v>
       </c>
       <c r="K9">
-        <v>9670.5300000000007</v>
+        <v>5525.31</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>10443.07</v>
+        <v>9471.2199999999993</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>284164.98000000004</v>
+        <v>105280.01</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>8227.32</v>
+        <v>4113.66</v>
       </c>
       <c r="I10">
-        <v>253.4</v>
+        <v>126.7</v>
       </c>
       <c r="J10">
-        <v>30559.32</v>
+        <v>15254.34</v>
       </c>
       <c r="K10">
-        <v>10437.81</v>
+        <v>5835.68</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>11754.97</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>61232.82</v>
+        <v>37085.35</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>75205.3</v>
+        <v>37352.65</v>
       </c>
       <c r="D11">
-        <v>301557.39</v>
+        <v>127630.89</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>103.61</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>616497.84</v>
+        <v>323162.49</v>
       </c>
       <c r="I11">
-        <v>1121997.29</v>
+        <v>577328.87</v>
       </c>
       <c r="J11">
-        <v>3666796.07</v>
+        <v>2071583.39</v>
       </c>
       <c r="K11">
-        <v>1516552.3</v>
+        <v>925435.94</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>395505.07</v>
+        <v>311536.61</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>7694214.8700000001</v>
+        <v>4374030.84</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>33819.279999999999</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>36375.660000000003</v>
+        <v>335.51</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>949447.59</v>
+        <v>488905.54</v>
       </c>
       <c r="I12">
-        <v>716056</v>
+        <v>387221.86</v>
       </c>
       <c r="J12">
-        <v>1706980.75</v>
+        <v>859796.58</v>
       </c>
       <c r="K12">
-        <v>733502.11</v>
+        <v>479619.12</v>
       </c>
       <c r="L12">
-        <v>234.15</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>223804.98</v>
+        <v>180265.37</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>4400220.5200000005</v>
+        <v>2429963.2600000002</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>903890.75</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>13977.65</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>23630.09</v>
+        <v>310.16000000000003</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>150531.44</v>
+        <v>0</v>
       </c>
       <c r="I13">
-        <v>669061.17000000004</v>
+        <v>10020.01</v>
       </c>
       <c r="J13">
-        <v>671388.85</v>
+        <v>51210.68</v>
       </c>
       <c r="K13">
-        <v>847997.86</v>
+        <v>689521.17</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>330006.38</v>
+        <v>314926.44</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>3610484.19</v>
+        <v>1983856.86</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
-        <v>104895.14</v>
+        <v>10581.61</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>2530.69</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>1487299.84</v>
+        <v>807146.18</v>
       </c>
       <c r="I14">
-        <v>1347834.31</v>
+        <v>701747.28</v>
       </c>
       <c r="J14">
-        <v>2490532.11</v>
+        <v>1316589.7</v>
       </c>
       <c r="K14">
-        <v>1141167.3500000001</v>
+        <v>705873.05</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>285398.78000000003</v>
+        <v>221989.64</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>6859658.2199999997</v>
+        <v>3763927.4600000004</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
-        <v>24.53</v>
+        <v>0</v>
       </c>
       <c r="C15">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>4784.7</v>
+        <v>2392.35</v>
       </c>
       <c r="H15">
-        <v>3913.5</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>22682.69</v>
+        <v>11939.4</v>
       </c>
       <c r="J15">
-        <v>54275.86</v>
+        <v>28647.31</v>
       </c>
       <c r="K15">
-        <v>24723.49</v>
+        <v>17502.28</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>11565.19</v>
+        <v>10706.49</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>122469.96</v>
+        <v>71437.83</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
-        <v>1727.32</v>
+        <v>863.66</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>3659.22</v>
       </c>
       <c r="H16">
-        <v>948727.23</v>
+        <v>525940.78</v>
       </c>
       <c r="I16">
-        <v>995317.74</v>
+        <v>569139.12</v>
       </c>
       <c r="J16">
-        <v>457898.17</v>
+        <v>232981.23</v>
       </c>
       <c r="K16">
-        <v>872779.92</v>
+        <v>563665.47</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>274761.77</v>
+        <v>234574.41</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>3554871.37</v>
+        <v>2130823.89</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>334097.15000000002</v>
+        <v>313372.67</v>
       </c>
       <c r="C17">
         <v>1238.8900000000001</v>
       </c>
       <c r="D17">
-        <v>380782.24</v>
+        <v>232081.42</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>32750.84</v>
+        <v>438.1</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>117902.11</v>
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>88586.91</v>
+        <v>0</v>
       </c>
       <c r="J17">
-        <v>158736.26999999999</v>
+        <v>1050.52</v>
       </c>
       <c r="K17">
-        <v>137778.85</v>
+        <v>65403.28</v>
       </c>
       <c r="L17">
-        <v>465.74</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>121309.32</v>
+        <v>24897.64</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>1373648.32</v>
+        <v>638482.52</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>326007.19</v>
+        <v>156576</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>21530.880000000001</v>
+        <v>3742.69</v>
       </c>
       <c r="G18">
-        <v>18797.98</v>
+        <v>9398.99</v>
       </c>
       <c r="H18">
-        <v>8579.66</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>24695.67</v>
+        <v>10893.08</v>
       </c>
       <c r="J18">
-        <v>87569.03</v>
+        <v>30082.54</v>
       </c>
       <c r="K18">
-        <v>16007.4</v>
+        <v>8843.4599999999991</v>
       </c>
       <c r="L18">
-        <v>3622.91</v>
+        <v>555.58000000000004</v>
       </c>
       <c r="M18">
-        <v>22866.75</v>
+        <v>18784.330000000002</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>529677.47</v>
+        <v>238876.66999999998</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
-        <v>11715.41</v>
+        <v>981.89</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>5347.56</v>
+        <v>0</v>
       </c>
       <c r="I19">
-        <v>142550.78</v>
+        <v>18723.39</v>
       </c>
       <c r="J19">
-        <v>131438.71</v>
+        <v>36165.699999999997</v>
       </c>
       <c r="K19">
-        <v>48796.98</v>
+        <v>23620.03</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>7463.4</v>
+        <v>5490.31</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>347312.83999999997</v>
+        <v>84981.319999999992</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
-        <v>101385.3</v>
+        <v>50692.65</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>2735.56</v>
+        <v>1367.78</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>36203.199999999997</v>
+        <v>10721.08</v>
       </c>
       <c r="I20">
-        <v>82254.84</v>
+        <v>28388.68</v>
       </c>
       <c r="J20">
-        <v>391391.48</v>
+        <v>212823.42</v>
       </c>
       <c r="K20">
-        <v>138621.4</v>
+        <v>77798.11</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>41307.39</v>
+        <v>36467.519999999997</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>793899.17</v>
+        <v>418259.24</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
-        <v>4817</v>
+        <v>2408.5</v>
       </c>
       <c r="E21">
-        <v>125.89</v>
+        <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>183936.45</v>
+        <v>91153.62</v>
       </c>
       <c r="I21">
-        <v>609132.19999999995</v>
+        <v>307295.34000000003</v>
       </c>
       <c r="J21">
-        <v>1880777.73</v>
+        <v>935759.7</v>
       </c>
       <c r="K21">
-        <v>874998.11</v>
+        <v>516891.64</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>227067.34</v>
+        <v>152495.92000000001</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>3780854.7199999997</v>
+        <v>2006004.7199999997</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>272.08</v>
+        <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>2760823.83</v>
+        <v>1427480.33</v>
       </c>
       <c r="I22">
-        <v>3617320.44</v>
+        <v>2038205.23</v>
       </c>
       <c r="J22">
-        <v>6595473.3700000001</v>
+        <v>3418878.58</v>
       </c>
       <c r="K22">
-        <v>3030249.67</v>
+        <v>1736378.1</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>702864.19</v>
+        <v>493732.32</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>16707003.579999998</v>
+        <v>9114674.5600000005</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>821.44</v>
+        <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>24420.91</v>
+        <v>12979.94</v>
       </c>
       <c r="I23">
-        <v>40380.22</v>
+        <v>12999.11</v>
       </c>
       <c r="J23">
-        <v>197030.21</v>
+        <v>104649.63</v>
       </c>
       <c r="K23">
-        <v>273952.46999999997</v>
+        <v>138643.44</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>43124.9</v>
+        <v>32118.32</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>579730.15</v>
+        <v>301390.44</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
-        <v>738.89</v>
+        <v>0</v>
       </c>
       <c r="D24">
-        <v>180907.05</v>
+        <v>83464.7</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>29946.84</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>2174543.9700000002</v>
+        <v>1686803.08</v>
       </c>
       <c r="H24">
-        <v>92603.62</v>
+        <v>28386.799999999999</v>
       </c>
       <c r="I24">
-        <v>447936.26</v>
+        <v>124833.71</v>
       </c>
       <c r="J24">
-        <v>1372442.34</v>
+        <v>508075.44</v>
       </c>
       <c r="K24">
-        <v>797874.37</v>
+        <v>381477.04</v>
       </c>
       <c r="L24">
-        <v>1232.76</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>227078.82</v>
+        <v>207434.65</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>5325304.92</v>
+        <v>3020475.42</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
-        <v>283256.99</v>
+        <v>128463.86</v>
       </c>
       <c r="E25">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>76327.28</v>
+        <v>15467.84</v>
       </c>
       <c r="G25">
-        <v>1122329.6299999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>8201091.4699999997</v>
+        <v>4269042.58</v>
       </c>
       <c r="I25">
-        <v>7066177.0300000003</v>
+        <v>4065274.97</v>
       </c>
       <c r="J25">
-        <v>9521954.4499999993</v>
+        <v>5434960.8799999999</v>
       </c>
       <c r="K25">
-        <v>7398720.9900000002</v>
+        <v>5285453.2</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>2888754.26</v>
+        <v>2626699.6800000002</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>36626312.099999994</v>
+        <v>21825363.009999998</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
-        <v>362.01</v>
+        <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>91569.81</v>
+        <v>55419.35</v>
       </c>
       <c r="I26">
-        <v>202567.69</v>
+        <v>100912.64</v>
       </c>
       <c r="J26">
-        <v>494077.11</v>
+        <v>270579.01</v>
       </c>
       <c r="K26">
-        <v>204710.14</v>
+        <v>105277.24</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
-        <v>50601.14</v>
+        <v>46499.92</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>1043887.9</v>
+        <v>578688.16</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>1923.31</v>
+        <v>1008.98</v>
       </c>
       <c r="I27">
-        <v>849.52</v>
+        <v>351.67</v>
       </c>
       <c r="J27">
-        <v>20926.8</v>
+        <v>8439.08</v>
       </c>
       <c r="K27">
-        <v>5467.26</v>
+        <v>3122.59</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>1760.8</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>30927.69</v>
+        <v>14683.119999999999</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>104454.42</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>5869.35</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>15101.94</v>
+        <v>7550.97</v>
       </c>
       <c r="J28">
-        <v>6685.98</v>
+        <v>3342.99</v>
       </c>
       <c r="K28">
-        <v>2232.4899999999998</v>
+        <v>740</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>2016.74</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>136360.91999999998</v>
+        <v>118105.12000000001</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
         <v>13231.2</v>
       </c>
       <c r="E29">
         <v>125.89</v>
       </c>
       <c r="F29">
-        <v>29997.95</v>
+        <v>127</v>
       </c>
       <c r="G29">
-        <v>741.9</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>478010.14</v>
+        <v>232126.39</v>
       </c>
       <c r="I29">
-        <v>311021.84999999998</v>
+        <v>124846.33</v>
       </c>
       <c r="J29">
-        <v>1564781.54</v>
+        <v>667474.56000000006</v>
       </c>
       <c r="K29">
-        <v>689930.88</v>
+        <v>411843.75</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>425289.8</v>
+        <v>339535.35999999999</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>3513131.1499999994</v>
+        <v>1789310.48</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>1902.39</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>1336567.8</v>
+        <v>671582.3</v>
       </c>
       <c r="H30">
-        <v>844152.77</v>
+        <v>411019.83</v>
       </c>
       <c r="I30">
-        <v>2242902.7599999998</v>
+        <v>1220629.97</v>
       </c>
       <c r="J30">
-        <v>6668263.1100000003</v>
+        <v>3731888.51</v>
       </c>
       <c r="K30">
-        <v>2137053.02</v>
+        <v>1375915.43</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>942190.49</v>
+        <v>902844.56</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>14173032.34</v>
+        <v>8313880.5999999996</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
-        <v>1011.96</v>
+        <v>505.98</v>
       </c>
       <c r="D31">
-        <v>3438.97</v>
+        <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>768823.58</v>
+        <v>432933.47</v>
       </c>
       <c r="I31">
-        <v>583130.66</v>
+        <v>302943.95</v>
       </c>
       <c r="J31">
-        <v>1133588.0900000001</v>
+        <v>590705.28</v>
       </c>
       <c r="K31">
-        <v>837106.69</v>
+        <v>506428.43</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>166092.35999999999</v>
+        <v>141501.54999999999</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>3493192.3099999996</v>
+        <v>1975018.66</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>646490.75</v>
+        <v>0</v>
       </c>
       <c r="C32">
-        <v>8184.9</v>
+        <v>4342.45</v>
       </c>
       <c r="D32">
-        <v>491336.7</v>
+        <v>283865.34000000003</v>
       </c>
       <c r="E32">
         <v>67700</v>
       </c>
       <c r="F32">
-        <v>1080596.72</v>
+        <v>149409.10999999999</v>
       </c>
       <c r="G32">
-        <v>122026.06</v>
+        <v>8329.5</v>
       </c>
       <c r="H32">
-        <v>10165761.630000001</v>
+        <v>4990474.08</v>
       </c>
       <c r="I32">
-        <v>14622731.779999999</v>
+        <v>6815990.4000000004</v>
       </c>
       <c r="J32">
-        <v>8047578.7999999998</v>
+        <v>3397033.36</v>
       </c>
       <c r="K32">
-        <v>7679196.8600000003</v>
+        <v>3324512.84</v>
       </c>
       <c r="L32">
-        <v>3609.93</v>
+        <v>1147.28</v>
       </c>
       <c r="M32">
-        <v>970131.05</v>
+        <v>747456.01</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>43905345.179999992</v>
+        <v>19790260.370000001</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>10551.28</v>
+        <v>5275.64</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>836.6</v>
+        <v>0</v>
       </c>
       <c r="I33">
-        <v>3771.29</v>
+        <v>2170.7199999999998</v>
       </c>
       <c r="J33">
-        <v>19625.45</v>
+        <v>10056.1</v>
       </c>
       <c r="K33">
-        <v>15704.03</v>
+        <v>2568.38</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>348.19</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>50836.840000000004</v>
+        <v>20419.03</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>1988957.6</v>
+        <v>1321717.8399999999</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>99658.540000000008</v>
+        <v>49829.270000000004</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>2360660.7600000002</v>
+        <v>1180330.3799999999</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>135651.78</v>
+        <v>67825.89</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>1339522.03</v>
+        <v>171198.19</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4841827.6599999992</v>
+        <v>2411353.64</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>28027162.850000001</v>
+        <v>14126772.279999999</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>35416778.460000001</v>
+        <v>17718760.43</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>48733860.500000007</v>
+        <v>24752218.82</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>30045877.030000005</v>
+        <v>17724748.989999998</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>9165.49</v>
+        <v>1702.8600000000001</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>8513835.459999999</v>
+        <v>7197978.5600000005</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>161512958.16</v>
+        <v>86724437.149999991</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="T21" sqref="T21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>242576.38</v>
+        <v>120466.07</v>
       </c>
       <c r="D7">
-        <v>489.52</v>
+        <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>6342.87</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>5754.16</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>440288.84</v>
+        <v>213843.41</v>
       </c>
       <c r="K7">
-        <v>20990.1</v>
+        <v>14006.77</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>256196.62</v>
+        <v>250475.32</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>972638.49</v>
+        <v>598791.57000000007</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>535562.46</v>
+        <v>267781.23</v>
       </c>
       <c r="H8">
-        <v>674385.37</v>
+        <v>307921.13</v>
       </c>
       <c r="I8">
-        <v>3719300.92</v>
+        <v>1891482.63</v>
       </c>
       <c r="J8">
-        <v>16749099.390000001</v>
+        <v>9814741.8399999999</v>
       </c>
       <c r="K8">
-        <v>3446456.84</v>
+        <v>2197626.0499999998</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>2194359.29</v>
+        <v>1950731.67</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>27319164.27</v>
+        <v>16430284.549999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>9614.25</v>
+        <v>2433.63</v>
       </c>
       <c r="D9">
-        <v>1188538.8600000001</v>
+        <v>374074.81</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>963976.65</v>
+        <v>330005.49</v>
       </c>
       <c r="I9">
-        <v>444018.19</v>
+        <v>161613.01</v>
       </c>
       <c r="J9">
-        <v>3757932.48</v>
+        <v>1983376.78</v>
       </c>
       <c r="K9">
-        <v>371913.11</v>
+        <v>225160.42</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>314104.90999999997</v>
+        <v>288068.93</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>7050098.4500000002</v>
+        <v>3364733.07</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>17589.669999999998</v>
+        <v>11477.72</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>110821.03</v>
+        <v>52460.03</v>
       </c>
       <c r="I10">
-        <v>4703.3999999999996</v>
+        <v>126.7</v>
       </c>
       <c r="J10">
-        <v>125707.6</v>
+        <v>51865.29</v>
       </c>
       <c r="K10">
-        <v>32835.56</v>
+        <v>22310.98</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>40264.29</v>
+        <v>33960.21</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>331921.55</v>
+        <v>172200.93</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>712178.4</v>
+        <v>356839.2</v>
       </c>
       <c r="D11">
-        <v>2712550.96</v>
+        <v>1044029.58</v>
       </c>
       <c r="E11">
-        <v>253556.75</v>
+        <v>42699.34</v>
       </c>
       <c r="F11">
-        <v>3631.19</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>11287941.789999999</v>
+        <v>5750438.7699999996</v>
       </c>
       <c r="I11">
-        <v>13768777.529999999</v>
+        <v>6841388.6299999999</v>
       </c>
       <c r="J11">
-        <v>31659995.719999999</v>
+        <v>18237592.329999998</v>
       </c>
       <c r="K11">
-        <v>7934125.21</v>
+        <v>4806681.4000000004</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>4126928.69</v>
+        <v>3296178.1</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>72459686.239999995</v>
+        <v>40375847.350000001</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12">
-        <v>297616.76</v>
+        <v>265486.67</v>
       </c>
       <c r="E12">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>324258.19</v>
+        <v>3432.92</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>16441394.08</v>
+        <v>8202218.5800000001</v>
       </c>
       <c r="I12">
-        <v>10257114.92</v>
+        <v>4844761.7</v>
       </c>
       <c r="J12">
-        <v>12416046.640000001</v>
+        <v>5815376.5300000003</v>
       </c>
       <c r="K12">
-        <v>5153990.5999999996</v>
+        <v>2822125.68</v>
       </c>
       <c r="L12">
-        <v>2107.35</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>1747926.96</v>
+        <v>1264841.1000000001</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>53770872.870000005</v>
+        <v>26779969.490000002</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>23599559.010000002</v>
+        <v>23454272.879999999</v>
       </c>
       <c r="C13">
         <v>2000</v>
       </c>
       <c r="D13">
-        <v>121953.69</v>
+        <v>108789.84</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>204166.76</v>
+        <v>959.53</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>2695389.96</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13">
-        <v>3958673.42</v>
+        <v>129613.6</v>
       </c>
       <c r="J13">
-        <v>6443458.0199999996</v>
+        <v>1757804.62</v>
       </c>
       <c r="K13">
-        <v>6952530.0800000001</v>
+        <v>6679960.2400000002</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>1146180.92</v>
+        <v>830847.65</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>45123911.859999999</v>
+        <v>33130376.25</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D14">
-        <v>1710783.21</v>
+        <v>443254.02</v>
       </c>
       <c r="E14">
-        <v>3374278.74</v>
+        <v>1687139.37</v>
       </c>
       <c r="F14">
-        <v>24242.45</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>20058659.75</v>
+        <v>10515292.720000001</v>
       </c>
       <c r="I14">
-        <v>9966790.3699999992</v>
+        <v>4386530.04</v>
       </c>
       <c r="J14">
-        <v>39630415.899999999</v>
+        <v>21583637.989999998</v>
       </c>
       <c r="K14">
-        <v>7739339.9199999999</v>
+        <v>4512954.2</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>3337158.24</v>
+        <v>2538590.61</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>85860183.929999992</v>
+        <v>45673904.400000006</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
-        <v>27552.2</v>
+        <v>24.53</v>
       </c>
       <c r="C15">
-        <v>128027.44</v>
+        <v>58027.44</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>80926.2</v>
+        <v>40463.1</v>
       </c>
       <c r="H15">
-        <v>118168.12</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>315508.17</v>
+        <v>105955.75</v>
       </c>
       <c r="J15">
-        <v>698646.17</v>
+        <v>318896.90000000002</v>
       </c>
       <c r="K15">
-        <v>381575.16</v>
+        <v>269152.63</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>210989.74</v>
+        <v>131942.82999999999</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>1961393.2</v>
+        <v>924463.18</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1476367.74</v>
+        <v>738183.87</v>
       </c>
       <c r="C16">
-        <v>34479.24</v>
+        <v>17239.62</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>429.42</v>
+        <v>0</v>
       </c>
       <c r="G16">
         <v>32932.980000000003</v>
       </c>
       <c r="H16">
-        <v>6835060.5700000003</v>
+        <v>3777085.75</v>
       </c>
       <c r="I16">
-        <v>6515040.75</v>
+        <v>3195714.12</v>
       </c>
       <c r="J16">
-        <v>2606524.96</v>
+        <v>1325852.77</v>
       </c>
       <c r="K16">
-        <v>4336506.5599999996</v>
+        <v>3055516.27</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>2404230.64</v>
+        <v>1697834.82</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>24241572.859999999</v>
+        <v>13840360.199999999</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>3431290.96</v>
+        <v>1713641.53</v>
       </c>
       <c r="C17">
-        <v>23515.95</v>
+        <v>17590.88</v>
       </c>
       <c r="D17">
-        <v>3650638.87</v>
+        <v>2021685.77</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>370155.64</v>
+        <v>32364.37</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>2977514.33</v>
+        <v>72921.210000000006</v>
       </c>
       <c r="I17">
-        <v>1816955.06</v>
+        <v>3079.45</v>
       </c>
       <c r="J17">
-        <v>8771059.7200000007</v>
+        <v>62293.32</v>
       </c>
       <c r="K17">
-        <v>951872.47</v>
+        <v>395712.06</v>
       </c>
       <c r="L17">
-        <v>5097.1400000000003</v>
+        <v>931.03</v>
       </c>
       <c r="M17">
-        <v>553662.4</v>
+        <v>287209.67</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>22551762.539999999</v>
+        <v>4607429.29</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>3250119.98</v>
+        <v>1401358</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>195849.07</v>
+        <v>31025.84</v>
       </c>
       <c r="G18">
-        <v>122577.56</v>
+        <v>61288.78</v>
       </c>
       <c r="H18">
-        <v>74610.89</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>93676.49</v>
+        <v>10893.08</v>
       </c>
       <c r="J18">
-        <v>1120586.03</v>
+        <v>396142.58</v>
       </c>
       <c r="K18">
-        <v>118563.41</v>
+        <v>72278.11</v>
       </c>
       <c r="L18">
-        <v>28056.05</v>
+        <v>6636.89</v>
       </c>
       <c r="M18">
-        <v>132459.45000000001</v>
+        <v>110227.7</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>5333520.1100000003</v>
+        <v>2188361.5700000003</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>2750</v>
+        <v>500</v>
       </c>
       <c r="D19">
-        <v>105267.41</v>
+        <v>7812.3</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>116126.44</v>
+        <v>1347.83</v>
       </c>
       <c r="I19">
-        <v>505010.12</v>
+        <v>141728.95000000001</v>
       </c>
       <c r="J19">
-        <v>1143470.6399999999</v>
+        <v>363512.35</v>
       </c>
       <c r="K19">
-        <v>326218.53000000003</v>
+        <v>129689.35</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>102543.32</v>
+        <v>69156.73</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>2301386.4599999995</v>
+        <v>713747.51</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>129558</v>
+        <v>64279</v>
       </c>
       <c r="D20">
-        <v>509060.4</v>
+        <v>255597.15</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>15045.58</v>
+        <v>6838.9</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>406465.93</v>
+        <v>135419.49</v>
       </c>
       <c r="I20">
-        <v>265117.82</v>
+        <v>95903.44</v>
       </c>
       <c r="J20">
-        <v>2888060.19</v>
+        <v>1526678.7</v>
       </c>
       <c r="K20">
-        <v>506515.14</v>
+        <v>342537.54</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>436770.8</v>
+        <v>330081.34999999998</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>5156593.8599999994</v>
+        <v>2757335.57</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21">
-        <v>43353</v>
+        <v>21676.5</v>
       </c>
       <c r="E21">
-        <v>314881.84000000003</v>
+        <v>160860.35</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>3380453.72</v>
+        <v>1724715.97</v>
       </c>
       <c r="I21">
-        <v>4721916.71</v>
+        <v>2282994.6800000002</v>
       </c>
       <c r="J21">
-        <v>18970273.420000002</v>
+        <v>9780243.9000000004</v>
       </c>
       <c r="K21">
-        <v>6231267.4199999999</v>
+        <v>3723603</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>2738799.38</v>
+        <v>2287339.86</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>36402100.590000004</v>
+        <v>19982011.809999999</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>3337.85</v>
+        <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>37311981.5</v>
+        <v>20038649.829999998</v>
       </c>
       <c r="I22">
-        <v>29961977.460000001</v>
+        <v>14710965.550000001</v>
       </c>
       <c r="J22">
-        <v>78173117</v>
+        <v>39512626.520000003</v>
       </c>
       <c r="K22">
-        <v>17520638.120000001</v>
+        <v>9962117.3000000007</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>7004688.4699999997</v>
+        <v>4717981.6100000003</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>170054474.90000001</v>
+        <v>88981708.060000002</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>12638.96</v>
+        <v>6319.48</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>4824.8</v>
+        <v>410.72</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>1896676.54</v>
+        <v>926898.93</v>
       </c>
       <c r="I23">
-        <v>609956.92000000004</v>
+        <v>256850.88</v>
       </c>
       <c r="J23">
-        <v>3340305.65</v>
+        <v>1730696.49</v>
       </c>
       <c r="K23">
-        <v>788982.07</v>
+        <v>443940.09</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>396315.95</v>
+        <v>284967.03999999998</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>7049700.8900000006</v>
+        <v>3650083.63</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>4353</v>
       </c>
       <c r="C24">
-        <v>4238.8900000000003</v>
+        <v>2000</v>
       </c>
       <c r="D24">
-        <v>1688324.57</v>
+        <v>426447.28</v>
       </c>
       <c r="E24">
-        <v>190107.76</v>
+        <v>94472.52</v>
       </c>
       <c r="F24">
-        <v>274806.45</v>
+        <v>2635.89</v>
       </c>
       <c r="G24">
-        <v>18978034.039999999</v>
+        <v>14878641.359999999</v>
       </c>
       <c r="H24">
-        <v>2016158.25</v>
+        <v>785201.79</v>
       </c>
       <c r="I24">
-        <v>3050633.82</v>
+        <v>810387.31</v>
       </c>
       <c r="J24">
-        <v>27435887.510000002</v>
+        <v>10731806.9</v>
       </c>
       <c r="K24">
-        <v>4164568.63</v>
+        <v>2060055</v>
       </c>
       <c r="L24">
-        <v>17269.96</v>
+        <v>903.78</v>
       </c>
       <c r="M24">
-        <v>2036102.36</v>
+        <v>1528205.38</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>59860485.24000001</v>
+        <v>31325110.209999997</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25">
         <v>4426.42</v>
       </c>
       <c r="D25">
-        <v>12498867.369999999</v>
+        <v>6047539.9199999999</v>
       </c>
       <c r="E25">
-        <v>609300</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>640476.05000000005</v>
+        <v>138923.22</v>
       </c>
       <c r="G25">
-        <v>10104311.189999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>126215110.22</v>
+        <v>65960381.549999997</v>
       </c>
       <c r="I25">
-        <v>95682543.950000003</v>
+        <v>50992819.740000002</v>
       </c>
       <c r="J25">
-        <v>148838781.86000001</v>
+        <v>82565389.709999993</v>
       </c>
       <c r="K25">
-        <v>47801963.399999999</v>
+        <v>31462130.780000001</v>
       </c>
       <c r="L25">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>27775540.859999999</v>
+        <v>21477396.870000001</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>470324108.06</v>
+        <v>258649564.61999997</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>1573.06</v>
+        <v>786.53</v>
       </c>
       <c r="D26">
-        <v>11060.8</v>
+        <v>2900.01</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>2067.04</v>
+        <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>1210775.57</v>
+        <v>671301.45</v>
       </c>
       <c r="I26">
-        <v>1769759.43</v>
+        <v>717578.74</v>
       </c>
       <c r="J26">
-        <v>6445439.7999999998</v>
+        <v>3291109.41</v>
       </c>
       <c r="K26">
-        <v>1326370.6000000001</v>
+        <v>756514.04</v>
       </c>
       <c r="L26">
-        <v>1684.32</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>873789.76</v>
+        <v>549413.30000000005</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>11642520.379999999</v>
+        <v>5989603.4800000004</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>6000.51</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>688.85</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>213471.75</v>
+        <v>91033.29</v>
       </c>
       <c r="I27">
-        <v>44235.92</v>
+        <v>5508.32</v>
       </c>
       <c r="J27">
-        <v>368943.78</v>
+        <v>186186.8</v>
       </c>
       <c r="K27">
-        <v>153499.20000000001</v>
+        <v>53061.23</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>14530.89</v>
+        <v>9909.0300000000007</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>801370.9</v>
+        <v>352388.03</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>637454.42000000004</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>10973.22</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>62037.47</v>
+        <v>11056.68</v>
       </c>
       <c r="J28">
-        <v>208863.47</v>
+        <v>99383.08</v>
       </c>
       <c r="K28">
-        <v>23413.21</v>
+        <v>7011.42</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>14272.32</v>
+        <v>13600.7</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>957014.10999999987</v>
+        <v>768506.3</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>2568104.4500000002</v>
       </c>
       <c r="C29">
-        <v>5250</v>
+        <v>4750</v>
       </c>
       <c r="D29">
-        <v>121967.71</v>
+        <v>108752.3</v>
       </c>
       <c r="E29">
-        <v>1360.51</v>
+        <v>1038.25</v>
       </c>
       <c r="F29">
-        <v>261826.46</v>
+        <v>889</v>
       </c>
       <c r="G29">
-        <v>202497.06</v>
+        <v>96643.32</v>
       </c>
       <c r="H29">
-        <v>6263035.3799999999</v>
+        <v>2874976.22</v>
       </c>
       <c r="I29">
-        <v>2908214.4</v>
+        <v>1217198.8500000001</v>
       </c>
       <c r="J29">
-        <v>17168390.719999999</v>
+        <v>7117135.7699999996</v>
       </c>
       <c r="K29">
-        <v>3798041.53</v>
+        <v>2128994.7400000002</v>
       </c>
       <c r="L29">
         <v>317.43</v>
       </c>
       <c r="M29">
-        <v>2821754.12</v>
+        <v>2054958.27</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>36120759.769999996</v>
+        <v>18173758.600000001</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>1931774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30">
-        <v>181588.45</v>
+        <v>80703.41</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30">
-        <v>26694.25</v>
+        <v>4633.0600000000004</v>
       </c>
       <c r="G30">
-        <v>11541435.52</v>
+        <v>5864461.3399999999</v>
       </c>
       <c r="H30">
-        <v>12104684.84</v>
+        <v>6233608.0800000001</v>
       </c>
       <c r="I30">
-        <v>20310170.309999999</v>
+        <v>9827978.8699999992</v>
       </c>
       <c r="J30">
-        <v>99288358.620000005</v>
+        <v>54305005.109999999</v>
       </c>
       <c r="K30">
-        <v>11494256.970000001</v>
+        <v>7243241.4800000004</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>9087503.2699999996</v>
+        <v>7649468.5</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>166312541.08000001</v>
+        <v>91930386.609999999</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31">
-        <v>91489.3</v>
+        <v>43531.44</v>
       </c>
       <c r="D31">
-        <v>20311.259999999998</v>
+        <v>2289</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>201.59</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>13028338.26</v>
+        <v>6903772.0300000003</v>
       </c>
       <c r="I31">
-        <v>7375390.0999999996</v>
+        <v>4267685.49</v>
       </c>
       <c r="J31">
-        <v>11742371.58</v>
+        <v>5926176.1399999997</v>
       </c>
       <c r="K31">
-        <v>3742197.84</v>
+        <v>2203909.7400000002</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>1572636.61</v>
+        <v>1246562.6299999999</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>39708030.859999999</v>
+        <v>21661675.220000003</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>8830495.6899999995</v>
+        <v>6872044.4000000004</v>
       </c>
       <c r="C32">
-        <v>60552.65</v>
+        <v>49533.31</v>
       </c>
       <c r="D32">
-        <v>9478148.0099999998</v>
+        <v>3278586.35</v>
       </c>
       <c r="E32">
-        <v>1653415.68</v>
+        <v>806317.84</v>
       </c>
       <c r="F32">
-        <v>9142698.8900000006</v>
+        <v>1136160.81</v>
       </c>
       <c r="G32">
-        <v>1072998.51</v>
+        <v>66636</v>
       </c>
       <c r="H32">
-        <v>150458569.27000001</v>
+        <v>69936314.230000004</v>
       </c>
       <c r="I32">
-        <v>139515948.06</v>
+        <v>53359580.590000004</v>
       </c>
       <c r="J32">
-        <v>128087650.08</v>
+        <v>53056523.590000004</v>
       </c>
       <c r="K32">
-        <v>36030992.950000003</v>
+        <v>16052561.199999999</v>
       </c>
       <c r="L32">
-        <v>32515.67</v>
+        <v>1773.11</v>
       </c>
       <c r="M32">
-        <v>13029980.529999999</v>
+        <v>7907132.96</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>497393965.98999995</v>
+        <v>212523164.39000002</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>194538.27</v>
+        <v>88571.4</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>11046.01</v>
+        <v>1076.78</v>
       </c>
       <c r="I33">
-        <v>17589.47</v>
+        <v>7893.02</v>
       </c>
       <c r="J33">
-        <v>78469.350000000006</v>
+        <v>31906.560000000001</v>
       </c>
       <c r="K33">
-        <v>35019.71</v>
+        <v>8840.5499999999993</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>11986.51</v>
+        <v>2072.56</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>348649.32</v>
+        <v>140360.87</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>51972120.960000008</v>
+        <v>41338298.600000001</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>1930912.6199999999</v>
+        <v>964956.31000000017</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>37432642.560000002</v>
+        <v>15827757.73</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>6749940.3199999994</v>
+        <v>2893427.1500000004</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>11495400.530000001</v>
+        <v>1359164.7000000002</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>42671275.519999996</v>
+        <v>21308848.109999999</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>416888132.30999994</v>
+        <v>205459169.03999999</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>357666815.34000003</v>
+        <v>160277289.82000002</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>668598145.1400001</v>
+        <v>331785805.39000005</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>171384644.34</v>
+        <v>101651692.27000001</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>238721.84000000003</v>
+        <v>10562.240000000002</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>84381677.299999997</v>
+        <v>62809155.400000013</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>1851410428.78</v>
+        <v>945686126.75999987</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>