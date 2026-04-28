--- v0 (2025-12-13)
+++ v1 (2026-04-28)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A6D8948-2B2C-4D98-B6D5-51DB9637A2D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{262ECDBE-5427-45B1-B424-92580EE84F36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -2203,52 +2203,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
@@ -2298,1307 +2298,1307 @@
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>30766.57</v>
+        <v>18664.98</v>
       </c>
       <c r="K7">
-        <v>5268.44</v>
+        <v>4520.37</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>26983.45</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>63018.460000000006</v>
+        <v>50168.800000000003</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>112441.28</v>
+        <v>56220.639999999999</v>
       </c>
       <c r="H8">
-        <v>13305.63</v>
+        <v>5773.19</v>
       </c>
       <c r="I8">
-        <v>415139.07</v>
+        <v>239837.73</v>
       </c>
       <c r="J8">
-        <v>835119.15</v>
+        <v>467334.15</v>
       </c>
       <c r="K8">
-        <v>389125.2</v>
+        <v>247278.91</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>168740.71</v>
+        <v>109807.41</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>1933871.0399999998</v>
+        <v>1126252.03</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
-        <v>84245.14</v>
+        <v>30092.34</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>35662.660000000003</v>
+        <v>0</v>
       </c>
       <c r="I9">
-        <v>898.67</v>
+        <v>0</v>
       </c>
       <c r="J9">
-        <v>188026.98</v>
+        <v>110050.7</v>
       </c>
       <c r="K9">
-        <v>53487.92</v>
+        <v>36137.480000000003</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>82713.740000000005</v>
+        <v>9024.84</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>445035.11</v>
+        <v>185305.36000000002</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
-        <v>7080.7</v>
+        <v>2602.41</v>
       </c>
       <c r="K10">
-        <v>1738.44</v>
+        <v>563.72</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>4677.68</v>
+        <v>4631.1400000000003</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>13496.82</v>
+        <v>7797.27</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>1020036.44</v>
+        <v>510018.22</v>
       </c>
       <c r="D11">
-        <v>277573.07</v>
+        <v>117202.67</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>391.47</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>399437.64</v>
+        <v>200651.96</v>
       </c>
       <c r="I11">
-        <v>670819.04</v>
+        <v>326269.77</v>
       </c>
       <c r="J11">
-        <v>1756145.1</v>
+        <v>970434.68</v>
       </c>
       <c r="K11">
-        <v>470960.54</v>
+        <v>320803.3</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>352521.75</v>
+        <v>253699.03</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>4947885.05</v>
+        <v>2699079.63</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>33819.279999999999</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>36411.86</v>
+        <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>570791.25</v>
+        <v>287092.09000000003</v>
       </c>
       <c r="I12">
-        <v>1826394.74</v>
+        <v>904693.18</v>
       </c>
       <c r="J12">
-        <v>593008.49</v>
+        <v>298540.63</v>
       </c>
       <c r="K12">
-        <v>2348602.15</v>
+        <v>1230988.1100000001</v>
       </c>
       <c r="L12">
-        <v>234.15</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>245458.04</v>
+        <v>188515.9</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>5654719.96</v>
+        <v>2943649.19</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>80315.95</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>14093.87</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>23319.93</v>
+        <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>119261.78</v>
+        <v>0</v>
       </c>
       <c r="I13">
-        <v>482314.21</v>
+        <v>50965.77</v>
       </c>
       <c r="J13">
-        <v>495093.91</v>
+        <v>56520.09</v>
       </c>
       <c r="K13">
-        <v>914884.19</v>
+        <v>770418.09</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>412643.38</v>
+        <v>373427.07</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>2541927.2199999997</v>
+        <v>1345740.84</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
-        <v>104895.14</v>
+        <v>10581.61</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>2635.42</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>1213358.3700000001</v>
+        <v>661133.89</v>
       </c>
       <c r="I14">
-        <v>1326024.5</v>
+        <v>739901.23</v>
       </c>
       <c r="J14">
-        <v>1890809.25</v>
+        <v>1022083.16</v>
       </c>
       <c r="K14">
-        <v>731797.66</v>
+        <v>525129.30000000005</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>596904.89</v>
+        <v>547811.9</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>5866425.2299999995</v>
+        <v>3506641.0900000003</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>4784.7</v>
+        <v>2392.35</v>
       </c>
       <c r="H15">
-        <v>2531.1799999999998</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>7520.25</v>
+        <v>1213.81</v>
       </c>
       <c r="J15">
-        <v>18003.41</v>
+        <v>8007.82</v>
       </c>
       <c r="K15">
-        <v>21458.45</v>
+        <v>14841.55</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>12184.37</v>
+        <v>10070.709999999999</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>67482.36</v>
+        <v>37026.239999999998</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
-        <v>1727.34</v>
+        <v>863.67</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>224.14</v>
+        <v>0</v>
       </c>
       <c r="G16">
         <v>3659.22</v>
       </c>
       <c r="H16">
-        <v>416462.01</v>
+        <v>226519.21</v>
       </c>
       <c r="I16">
-        <v>732178.79</v>
+        <v>382128.2</v>
       </c>
       <c r="J16">
-        <v>76946.539999999994</v>
+        <v>36972.49</v>
       </c>
       <c r="K16">
-        <v>364964.19</v>
+        <v>260491.98</v>
       </c>
       <c r="L16">
-        <v>66.040000000000006</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>269408.21999999997</v>
+        <v>223319.27</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>1865636.49</v>
+        <v>1133954.04</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>448711.55</v>
+        <v>427952.65</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>374347.86</v>
+        <v>228864.23</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>64034.879999999997</v>
+        <v>1534.17</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>79528.55</v>
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>123864.29</v>
+        <v>0</v>
       </c>
       <c r="J17">
-        <v>242408.1</v>
+        <v>2005.23</v>
       </c>
       <c r="K17">
-        <v>145278.32999999999</v>
+        <v>44358.16</v>
       </c>
       <c r="L17">
-        <v>465.74</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>98858.5</v>
+        <v>23654.1</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>1577497.8</v>
+        <v>728368.54</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>330819.96999999997</v>
+        <v>158640</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>21973.55</v>
+        <v>3925.8</v>
       </c>
       <c r="G18">
-        <v>12584.46</v>
+        <v>6292.23</v>
       </c>
       <c r="H18">
-        <v>15678.91</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>1039.2</v>
+        <v>0</v>
       </c>
       <c r="J18">
-        <v>83873.59</v>
+        <v>27128.86</v>
       </c>
       <c r="K18">
-        <v>8201.91</v>
+        <v>3784.01</v>
       </c>
       <c r="L18">
-        <v>2897.01</v>
+        <v>916.62</v>
       </c>
       <c r="M18">
-        <v>17598.77</v>
+        <v>13355.42</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>494667.36999999994</v>
+        <v>214042.94000000003</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
-        <v>11715.41</v>
+        <v>981.89</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>5748.41</v>
+        <v>0</v>
       </c>
       <c r="I19">
-        <v>47525.94</v>
+        <v>20335.900000000001</v>
       </c>
       <c r="J19">
-        <v>166740.13</v>
+        <v>5303.84</v>
       </c>
       <c r="K19">
-        <v>42167.89</v>
+        <v>10297.16</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>8145.47</v>
+        <v>4328.6099999999997</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>282043.25</v>
+        <v>41247.4</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
-        <v>101385.3</v>
+        <v>50692.65</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>17786.54</v>
+        <v>8884.89</v>
       </c>
       <c r="I20">
-        <v>49926.65</v>
+        <v>21219.38</v>
       </c>
       <c r="J20">
-        <v>107455.78</v>
+        <v>71788.88</v>
       </c>
       <c r="K20">
-        <v>40262.53</v>
+        <v>29444.89</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>42779.199999999997</v>
+        <v>37374.31</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>359596.00000000006</v>
+        <v>219405</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>99670.5</v>
+        <v>49986.79</v>
       </c>
       <c r="I21">
-        <v>414537.69</v>
+        <v>208257.65</v>
       </c>
       <c r="J21">
-        <v>1240707.3400000001</v>
+        <v>726745.7</v>
       </c>
       <c r="K21">
-        <v>602891.99</v>
+        <v>376567.76</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>274819.17</v>
+        <v>150963.43</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>2632626.69</v>
+        <v>1512521.3299999998</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>902.85</v>
+        <v>202.04</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>2091335.84</v>
+        <v>1081450.24</v>
       </c>
       <c r="I22">
-        <v>3093361.91</v>
+        <v>1553307.4</v>
       </c>
       <c r="J22">
-        <v>3851187.34</v>
+        <v>2050084.67</v>
       </c>
       <c r="K22">
-        <v>1517161.99</v>
+        <v>944499.24</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>693276.28</v>
+        <v>453882.05</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>11247226.210000001</v>
+        <v>6083425.6399999997</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>410.72</v>
+        <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>13059.12</v>
+        <v>5625.23</v>
       </c>
       <c r="I23">
-        <v>55377.48</v>
+        <v>26292.03</v>
       </c>
       <c r="J23">
-        <v>125982.92</v>
+        <v>66023.42</v>
       </c>
       <c r="K23">
-        <v>35967.14</v>
+        <v>24526.94</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>31606.48</v>
+        <v>23923.66</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>262403.86</v>
+        <v>146391.28</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
-        <v>179648.73</v>
+        <v>82777.429999999993</v>
       </c>
       <c r="E24">
-        <v>1225.56</v>
+        <v>612.78</v>
       </c>
       <c r="F24">
-        <v>28922.080000000002</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>2100130.9300000002</v>
+        <v>1684156.56</v>
       </c>
       <c r="H24">
-        <v>43562.58</v>
+        <v>16962.68</v>
       </c>
       <c r="I24">
-        <v>595367.4</v>
+        <v>113311.86</v>
       </c>
       <c r="J24">
-        <v>980227.05</v>
+        <v>405537.84</v>
       </c>
       <c r="K24">
-        <v>483501.82</v>
+        <v>230619.89</v>
       </c>
       <c r="L24">
-        <v>422.08</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>211165.57</v>
+        <v>151020.04</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>4624173.8000000007</v>
+        <v>2684999.08</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
-        <v>133417.65</v>
+        <v>52012.71</v>
       </c>
       <c r="E25">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>82501.72</v>
+        <v>18366.599999999999</v>
       </c>
       <c r="G25">
-        <v>1191449.6299999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>4876991.0199999996</v>
+        <v>2597640.06</v>
       </c>
       <c r="I25">
-        <v>5795865.8899999997</v>
+        <v>3222410.35</v>
       </c>
       <c r="J25">
-        <v>9114804.9399999995</v>
+        <v>5070006.8099999996</v>
       </c>
       <c r="K25">
-        <v>7282127.2199999997</v>
+        <v>4681919.08</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>3202651.64</v>
+        <v>2428373.0299999998</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>31747509.710000001</v>
+        <v>18070728.640000001</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
-        <v>2527.1999999999998</v>
+        <v>1263.5999999999999</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>738.71</v>
+        <v>248.65</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>65447.94</v>
+        <v>36203.43</v>
       </c>
       <c r="I26">
-        <v>277368.23</v>
+        <v>141127.63</v>
       </c>
       <c r="J26">
-        <v>326630.18</v>
+        <v>176481.48</v>
       </c>
       <c r="K26">
-        <v>149066.47</v>
+        <v>91123.39</v>
       </c>
       <c r="L26">
-        <v>644.26</v>
+        <v>216.86</v>
       </c>
       <c r="M26">
-        <v>58060.04</v>
+        <v>43391.73</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>880483.03</v>
+        <v>490056.77</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>284.54000000000002</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>107.89</v>
+        <v>0</v>
       </c>
       <c r="I27">
-        <v>6717.9</v>
+        <v>674.26</v>
       </c>
       <c r="J27">
-        <v>8057.1</v>
+        <v>3482.64</v>
       </c>
       <c r="K27">
-        <v>1822.23</v>
+        <v>505.41</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>806.3</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>17795.96</v>
+        <v>5753.15</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
-        <v>2038.56</v>
+        <v>833.38</v>
       </c>
       <c r="K28">
-        <v>2211.56</v>
+        <v>1683.5</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>14084.96</v>
+        <v>11867.41</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>18335.079999999998</v>
+        <v>14384.29</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
         <v>500</v>
       </c>
       <c r="D29">
         <v>13915.98</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>29077.119999999999</v>
+        <v>127</v>
       </c>
       <c r="G29">
-        <v>741.9</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>230690.94</v>
+        <v>110311.39</v>
       </c>
       <c r="I29">
-        <v>482203.59</v>
+        <v>227531.63</v>
       </c>
       <c r="J29">
-        <v>894242.01</v>
+        <v>345463.16</v>
       </c>
       <c r="K29">
-        <v>495128.67</v>
+        <v>309968.13</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>439034.66</v>
+        <v>259695.51</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>2585534.87</v>
+        <v>1267512.7999999998</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>1914.8</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>986323.44</v>
+        <v>505649.36</v>
       </c>
       <c r="H30">
-        <v>843851.11</v>
+        <v>416800.84</v>
       </c>
       <c r="I30">
-        <v>2029540.8</v>
+        <v>1268688.33</v>
       </c>
       <c r="J30">
-        <v>5017250.88</v>
+        <v>2742273.4</v>
       </c>
       <c r="K30">
-        <v>1783846.25</v>
+        <v>1126700.79</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>1005030.95</v>
+        <v>824889.13</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>11667758.23</v>
+        <v>6885001.8499999996</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
-        <v>376.01</v>
+        <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>455373.75</v>
+        <v>259713.93</v>
       </c>
       <c r="I31">
-        <v>781583.68</v>
+        <v>430935.39</v>
       </c>
       <c r="J31">
-        <v>819079.16</v>
+        <v>424014.76</v>
       </c>
       <c r="K31">
-        <v>387418.34</v>
+        <v>239007.32</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>176013.51</v>
+        <v>133769.29999999999</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>2619844.4500000002</v>
+        <v>1487440.7000000002</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>80315.95</v>
+        <v>0</v>
       </c>
       <c r="C32">
         <v>816.45</v>
       </c>
       <c r="D32">
-        <v>686198.31</v>
+        <v>379551.2</v>
       </c>
       <c r="E32">
-        <v>15745388.880000001</v>
+        <v>7906544.4400000004</v>
       </c>
       <c r="F32">
-        <v>1497286.29</v>
+        <v>401320.52</v>
       </c>
       <c r="G32">
-        <v>105367.06</v>
+        <v>0</v>
       </c>
       <c r="H32">
-        <v>7882674.1399999997</v>
+        <v>3795084.7</v>
       </c>
       <c r="I32">
-        <v>18450420.050000001</v>
+        <v>8958798.9199999999</v>
       </c>
       <c r="J32">
-        <v>6194007.1799999997</v>
+        <v>2548605.0099999998</v>
       </c>
       <c r="K32">
-        <v>4684145.58</v>
+        <v>2359221.88</v>
       </c>
       <c r="L32">
-        <v>2840.29</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>2741966.5</v>
+        <v>649148.44999999995</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>58071426.68</v>
+        <v>26999091.57</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>5805.89</v>
+        <v>2244.7199999999998</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>464.91</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>79.63</v>
       </c>
       <c r="J33">
-        <v>2071.1799999999998</v>
+        <v>0</v>
       </c>
       <c r="K33">
-        <v>897.29</v>
+        <v>616.70000000000005</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>733.83</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>10052.730000000001</v>
+        <v>4139.79</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>609343.44999999995</v>
+        <v>508268.60000000003</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>1029886.1199999999</v>
+        <v>514943.05999999994</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>2348978.92</v>
+        <v>1174489.46</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>15814314.440000001</v>
+        <v>7907157.2200000007</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>1791494.99</v>
+        <v>426474.23</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4517482.62</v>
+        <v>2258370.36</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>19492317.759999998</v>
+        <v>9759834.5199999996</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>37666069.600000001</v>
+        <v>18837980.050000001</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>35067763.539999999</v>
+        <v>17656990.190000001</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>22964384.390000001</v>
+        <v>13886017.060000002</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>7569.5700000000006</v>
+        <v>1133.48</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>11188868.060000001</v>
+        <v>6958467.0300000003</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>152498473.46000001</v>
+        <v>79890125.260000005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="Q37" sqref="Q37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>242576.38</v>
+        <v>120466.07</v>
       </c>
       <c r="D7">
-        <v>489.52</v>
+        <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>6342.87</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>5754.16</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>471055.41</v>
+        <v>232508.39</v>
       </c>
       <c r="K7">
-        <v>26258.54</v>
+        <v>18527.14</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>283180.07</v>
+        <v>277458.77</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>1035656.95</v>
+        <v>648960.37000000011</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>648003.74</v>
+        <v>324001.87</v>
       </c>
       <c r="H8">
-        <v>687691</v>
+        <v>313694.32</v>
       </c>
       <c r="I8">
-        <v>4134439.99</v>
+        <v>2131320.36</v>
       </c>
       <c r="J8">
-        <v>17584218.539999999</v>
+        <v>10282075.99</v>
       </c>
       <c r="K8">
-        <v>3835582.04</v>
+        <v>2444904.96</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>2363100</v>
+        <v>2060539.08</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>29253035.309999999</v>
+        <v>17556536.579999998</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>9614.25</v>
+        <v>2433.63</v>
       </c>
       <c r="D9">
-        <v>1272784</v>
+        <v>404167.15</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>999639.31</v>
+        <v>330005.49</v>
       </c>
       <c r="I9">
-        <v>444916.86</v>
+        <v>161613.01</v>
       </c>
       <c r="J9">
-        <v>3945959.46</v>
+        <v>2093427.48</v>
       </c>
       <c r="K9">
-        <v>425401.03</v>
+        <v>261297.9</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>396818.65</v>
+        <v>297093.77</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>7495133.5600000005</v>
+        <v>3550038.4299999997</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>17589.669999999998</v>
+        <v>11477.72</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>110821.03</v>
+        <v>52460.03</v>
       </c>
       <c r="I10">
-        <v>4703.3999999999996</v>
+        <v>126.7</v>
       </c>
       <c r="J10">
-        <v>132788.29999999999</v>
+        <v>54467.7</v>
       </c>
       <c r="K10">
-        <v>34574</v>
+        <v>22874.7</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>44941.97</v>
+        <v>38591.35</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>345418.37</v>
+        <v>179998.2</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>1732214.84</v>
+        <v>866857.42</v>
       </c>
       <c r="D11">
-        <v>2990124.03</v>
+        <v>1161232.25</v>
       </c>
       <c r="E11">
-        <v>253556.75</v>
+        <v>42699.34</v>
       </c>
       <c r="F11">
-        <v>4022.66</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>11687379.43</v>
+        <v>5951090.7300000004</v>
       </c>
       <c r="I11">
-        <v>14439596.57</v>
+        <v>7167658.4000000004</v>
       </c>
       <c r="J11">
-        <v>33416140.82</v>
+        <v>19208027.010000002</v>
       </c>
       <c r="K11">
-        <v>8405085.75</v>
+        <v>5127484.7</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>4479450.4400000004</v>
+        <v>3549877.13</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>77407571.289999992</v>
+        <v>43074926.980000012</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12">
-        <v>331436.03999999998</v>
+        <v>299305.95</v>
       </c>
       <c r="E12">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>360670.05</v>
+        <v>3432.92</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>17012185.329999998</v>
+        <v>8489310.6699999999</v>
       </c>
       <c r="I12">
-        <v>12083509.66</v>
+        <v>5749454.8799999999</v>
       </c>
       <c r="J12">
-        <v>13009055.130000001</v>
+        <v>6113917.1600000001</v>
       </c>
       <c r="K12">
-        <v>7502592.75</v>
+        <v>4053113.79</v>
       </c>
       <c r="L12">
-        <v>2341.5</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>1993385</v>
+        <v>1453357</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>59425592.830000006</v>
+        <v>29723618.68</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>23679874.960000001</v>
+        <v>23534588.829999998</v>
       </c>
       <c r="C13">
         <v>2000</v>
       </c>
       <c r="D13">
-        <v>136047.56</v>
+        <v>122883.71</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>227486.69</v>
+        <v>959.53</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>2814651.74</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13">
-        <v>4440987.63</v>
+        <v>180579.37</v>
       </c>
       <c r="J13">
-        <v>6938551.9299999997</v>
+        <v>1814324.71</v>
       </c>
       <c r="K13">
-        <v>7867414.2699999996</v>
+        <v>7450378.3300000001</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>1558824.3</v>
+        <v>1204274.72</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>47665839.079999998</v>
+        <v>34476117.090000004</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D14">
-        <v>1815678.35</v>
+        <v>453835.63</v>
       </c>
       <c r="E14">
-        <v>3374278.74</v>
+        <v>1687139.37</v>
       </c>
       <c r="F14">
-        <v>26877.87</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>21272018.120000001</v>
+        <v>11176426.609999999</v>
       </c>
       <c r="I14">
-        <v>11292814.869999999</v>
+        <v>5126431.2699999996</v>
       </c>
       <c r="J14">
-        <v>41521225.149999999</v>
+        <v>22605721.149999999</v>
       </c>
       <c r="K14">
-        <v>8471137.5800000001</v>
+        <v>5038083.5</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>3934063.13</v>
+        <v>3086402.51</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>91726609.159999982</v>
+        <v>49180545.489999995</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
-        <v>27552.2</v>
+        <v>24.53</v>
       </c>
       <c r="C15">
-        <v>129027.44</v>
+        <v>58527.44</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>85710.9</v>
+        <v>42855.45</v>
       </c>
       <c r="H15">
-        <v>120699.3</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>323028.42</v>
+        <v>107169.56</v>
       </c>
       <c r="J15">
-        <v>716649.58</v>
+        <v>326904.71999999997</v>
       </c>
       <c r="K15">
-        <v>403033.61</v>
+        <v>283994.18</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>223174.11</v>
+        <v>142013.54</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>2028875.5599999996</v>
+        <v>961489.41999999993</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1476367.74</v>
+        <v>738183.87</v>
       </c>
       <c r="C16">
-        <v>36206.58</v>
+        <v>18103.29</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>653.55999999999995</v>
+        <v>0</v>
       </c>
       <c r="G16">
         <v>36592.199999999997</v>
       </c>
       <c r="H16">
-        <v>7251522.5800000001</v>
+        <v>4003604.96</v>
       </c>
       <c r="I16">
-        <v>7247219.54</v>
+        <v>3577842.32</v>
       </c>
       <c r="J16">
-        <v>2683471.5</v>
+        <v>1362825.26</v>
       </c>
       <c r="K16">
-        <v>4701470.75</v>
+        <v>3316008.25</v>
       </c>
       <c r="L16">
-        <v>66.040000000000006</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>2673638.86</v>
+        <v>1921154.09</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>26107209.349999998</v>
+        <v>14974314.24</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>3880002.51</v>
+        <v>2141594.1800000002</v>
       </c>
       <c r="C17">
-        <v>23515.95</v>
+        <v>17590.88</v>
       </c>
       <c r="D17">
-        <v>4024986.73</v>
+        <v>2250550</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>434190.52</v>
+        <v>33898.54</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>3057042.88</v>
+        <v>72921.210000000006</v>
       </c>
       <c r="I17">
-        <v>1940819.35</v>
+        <v>3079.45</v>
       </c>
       <c r="J17">
-        <v>9013467.8200000003</v>
+        <v>64298.55</v>
       </c>
       <c r="K17">
-        <v>1097150.8</v>
+        <v>440070.22</v>
       </c>
       <c r="L17">
-        <v>5562.88</v>
+        <v>931.03</v>
       </c>
       <c r="M17">
-        <v>652520.9</v>
+        <v>310863.77</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>24129260.339999996</v>
+        <v>5335797.83</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>3580939.95</v>
+        <v>1559998</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>217822.62</v>
+        <v>34951.64</v>
       </c>
       <c r="G18">
-        <v>135162.01999999999</v>
+        <v>67581.009999999995</v>
       </c>
       <c r="H18">
-        <v>90289.8</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>94715.69</v>
+        <v>10893.08</v>
       </c>
       <c r="J18">
-        <v>1204459.6200000001</v>
+        <v>423271.44</v>
       </c>
       <c r="K18">
-        <v>126765.32</v>
+        <v>76062.12</v>
       </c>
       <c r="L18">
-        <v>30953.06</v>
+        <v>7553.51</v>
       </c>
       <c r="M18">
-        <v>150058.22</v>
+        <v>123583.12</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>5828187.4800000004</v>
+        <v>2402404.5100000002</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>2750</v>
+        <v>500</v>
       </c>
       <c r="D19">
-        <v>116982.82</v>
+        <v>8794.19</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>121874.85</v>
+        <v>1347.83</v>
       </c>
       <c r="I19">
-        <v>552536.06000000006</v>
+        <v>162064.85</v>
       </c>
       <c r="J19">
-        <v>1310210.77</v>
+        <v>368816.19</v>
       </c>
       <c r="K19">
-        <v>368386.42</v>
+        <v>139986.51</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>110688.79</v>
+        <v>73485.34</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>2583429.71</v>
+        <v>754994.91</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>129558</v>
+        <v>64279</v>
       </c>
       <c r="D20">
-        <v>610445.69999999995</v>
+        <v>306289.8</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>15045.58</v>
+        <v>6838.9</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>424252.47</v>
+        <v>144304.38</v>
       </c>
       <c r="I20">
-        <v>315044.46999999997</v>
+        <v>117122.82</v>
       </c>
       <c r="J20">
-        <v>2995515.97</v>
+        <v>1598467.58</v>
       </c>
       <c r="K20">
-        <v>546777.67000000004</v>
+        <v>371982.43</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>479550</v>
+        <v>367455.66</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>5516189.8600000003</v>
+        <v>2976740.5700000003</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21">
-        <v>43353</v>
+        <v>21676.5</v>
       </c>
       <c r="E21">
-        <v>314881.84000000003</v>
+        <v>160860.35</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>3480124.22</v>
+        <v>1774702.76</v>
       </c>
       <c r="I21">
-        <v>5136454.4000000004</v>
+        <v>2491252.33</v>
       </c>
       <c r="J21">
-        <v>20210980.760000002</v>
+        <v>10506989.6</v>
       </c>
       <c r="K21">
-        <v>6834159.4100000001</v>
+        <v>4100170.76</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>3013618.55</v>
+        <v>2438303.29</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>39034727.280000001</v>
+        <v>21494533.140000001</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>4240.7</v>
+        <v>202.04</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>39403317.340000004</v>
+        <v>21120100.07</v>
       </c>
       <c r="I22">
-        <v>33055339.370000001</v>
+        <v>16264272.949999999</v>
       </c>
       <c r="J22">
-        <v>82024304.340000004</v>
+        <v>41562711.189999998</v>
       </c>
       <c r="K22">
-        <v>19037800.109999999</v>
+        <v>10906616.539999999</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>7697964.75</v>
+        <v>5171863.66</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>181301701.11000001</v>
+        <v>95065133.699999988</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>12638.96</v>
+        <v>6319.48</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>5235.5200000000004</v>
+        <v>410.72</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>1909735.66</v>
+        <v>932524.16</v>
       </c>
       <c r="I23">
-        <v>665334.4</v>
+        <v>283142.90999999997</v>
       </c>
       <c r="J23">
-        <v>3466288.57</v>
+        <v>1796719.91</v>
       </c>
       <c r="K23">
-        <v>824949.21</v>
+        <v>468467.03</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>427922.43</v>
+        <v>308890.7</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>7312104.7499999991</v>
+        <v>3796474.91</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>4353</v>
       </c>
       <c r="C24">
-        <v>4238.8900000000003</v>
+        <v>2000</v>
       </c>
       <c r="D24">
-        <v>1867973.3</v>
+        <v>509224.71</v>
       </c>
       <c r="E24">
-        <v>191333.32</v>
+        <v>95085.3</v>
       </c>
       <c r="F24">
-        <v>303728.53000000003</v>
+        <v>2635.89</v>
       </c>
       <c r="G24">
-        <v>21078164.969999999</v>
+        <v>16562797.92</v>
       </c>
       <c r="H24">
-        <v>2059720.83</v>
+        <v>802164.47</v>
       </c>
       <c r="I24">
-        <v>3646001.22</v>
+        <v>923699.17</v>
       </c>
       <c r="J24">
-        <v>28416114.559999999</v>
+        <v>11137344.74</v>
       </c>
       <c r="K24">
-        <v>4648070.45</v>
+        <v>2290674.89</v>
       </c>
       <c r="L24">
-        <v>17692.04</v>
+        <v>903.78</v>
       </c>
       <c r="M24">
-        <v>2247267.9300000002</v>
+        <v>1679225.42</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>64484659.039999992</v>
+        <v>34010109.290000007</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25">
         <v>4426.42</v>
       </c>
       <c r="D25">
-        <v>12632285.02</v>
+        <v>6099552.6299999999</v>
       </c>
       <c r="E25">
-        <v>677000</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>722977.77</v>
+        <v>157289.82</v>
       </c>
       <c r="G25">
-        <v>11295760.82</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>131092101.23999999</v>
+        <v>68558021.609999999</v>
       </c>
       <c r="I25">
-        <v>101478409.84</v>
+        <v>54215230.090000004</v>
       </c>
       <c r="J25">
-        <v>157953586.80000001</v>
+        <v>87635396.519999996</v>
       </c>
       <c r="K25">
-        <v>55084090.619999997</v>
+        <v>36144049.859999999</v>
       </c>
       <c r="L25">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>30978192.5</v>
+        <v>23905769.899999999</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>502071617.77000004</v>
+        <v>276720293.25999999</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>1573.06</v>
+        <v>786.53</v>
       </c>
       <c r="D26">
-        <v>13588</v>
+        <v>4163.6099999999997</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>2805.75</v>
+        <v>248.65</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>1276223.51</v>
+        <v>707504.88</v>
       </c>
       <c r="I26">
-        <v>2047127.66</v>
+        <v>858706.37</v>
       </c>
       <c r="J26">
-        <v>6772069.9800000004</v>
+        <v>3467590.89</v>
       </c>
       <c r="K26">
-        <v>1475437.07</v>
+        <v>847637.43</v>
       </c>
       <c r="L26">
-        <v>2328.58</v>
+        <v>216.86</v>
       </c>
       <c r="M26">
-        <v>931849.8</v>
+        <v>592805.03</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>12523003.410000002</v>
+        <v>6479660.25</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>6000.51</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>973.39</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>213579.64</v>
+        <v>91033.29</v>
       </c>
       <c r="I27">
-        <v>50953.82</v>
+        <v>6182.58</v>
       </c>
       <c r="J27">
-        <v>377000.88</v>
+        <v>189669.44</v>
       </c>
       <c r="K27">
-        <v>155321.43</v>
+        <v>53566.64</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>15337.19</v>
+        <v>10715.33</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>819166.85999999987</v>
+        <v>358141.18</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>637454.42000000004</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>10973.22</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>62037.47</v>
+        <v>11056.68</v>
       </c>
       <c r="J28">
-        <v>210902.03</v>
+        <v>100216.46</v>
       </c>
       <c r="K28">
-        <v>25624.77</v>
+        <v>8694.92</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>28357.279999999999</v>
+        <v>25468.11</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>975349.19000000006</v>
+        <v>782890.59000000008</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>2568104.4500000002</v>
       </c>
       <c r="C29">
-        <v>5750</v>
+        <v>5250</v>
       </c>
       <c r="D29">
-        <v>135883.69</v>
+        <v>122668.28</v>
       </c>
       <c r="E29">
-        <v>1360.51</v>
+        <v>1038.25</v>
       </c>
       <c r="F29">
-        <v>290903.58</v>
+        <v>1016</v>
       </c>
       <c r="G29">
-        <v>203238.96</v>
+        <v>96643.32</v>
       </c>
       <c r="H29">
-        <v>6493726.3200000003</v>
+        <v>2985287.61</v>
       </c>
       <c r="I29">
-        <v>3390417.99</v>
+        <v>1444730.48</v>
       </c>
       <c r="J29">
-        <v>18062632.73</v>
+        <v>7462598.9299999997</v>
       </c>
       <c r="K29">
-        <v>4293170.2</v>
+        <v>2438962.87</v>
       </c>
       <c r="L29">
         <v>317.43</v>
       </c>
       <c r="M29">
-        <v>3260788.78</v>
+        <v>2314653.7799999998</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>38706294.640000001</v>
+        <v>19441271.400000002</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>1931774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30">
-        <v>181588.45</v>
+        <v>80703.41</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30">
-        <v>28609.05</v>
+        <v>4633.0600000000004</v>
       </c>
       <c r="G30">
-        <v>12527758.960000001</v>
+        <v>6370110.7000000002</v>
       </c>
       <c r="H30">
-        <v>12948535.949999999</v>
+        <v>6650408.9199999999</v>
       </c>
       <c r="I30">
-        <v>22339711.109999999</v>
+        <v>11096667.199999999</v>
       </c>
       <c r="J30">
-        <v>104305609.5</v>
+        <v>57047278.509999998</v>
       </c>
       <c r="K30">
-        <v>13278103.220000001</v>
+        <v>8369942.2699999996</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>10092534.220000001</v>
+        <v>8474357.6300000008</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>177980299.31</v>
+        <v>98815388.459999993</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31">
-        <v>91489.3</v>
+        <v>43531.44</v>
       </c>
       <c r="D31">
-        <v>20687.27</v>
+        <v>2289</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>201.59</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>13483712.01</v>
+        <v>7163485.96</v>
       </c>
       <c r="I31">
-        <v>8156973.7800000003</v>
+        <v>4698620.88</v>
       </c>
       <c r="J31">
-        <v>12561450.74</v>
+        <v>6350190.9000000004</v>
       </c>
       <c r="K31">
-        <v>4129616.18</v>
+        <v>2442917.06</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>1748650.12</v>
+        <v>1380331.93</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>42327875.309999995</v>
+        <v>23149115.919999998</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>8910811.6400000006</v>
+        <v>6872044.4000000004</v>
       </c>
       <c r="C32">
-        <v>61369.1</v>
+        <v>50349.760000000002</v>
       </c>
       <c r="D32">
-        <v>10164346.32</v>
+        <v>3658137.55</v>
       </c>
       <c r="E32">
-        <v>17398804.559999999</v>
+        <v>8712862.2799999993</v>
       </c>
       <c r="F32">
-        <v>10639985.18</v>
+        <v>1537481.33</v>
       </c>
       <c r="G32">
-        <v>1178365.57</v>
+        <v>66636</v>
       </c>
       <c r="H32">
-        <v>158341243.41</v>
+        <v>73731398.930000007</v>
       </c>
       <c r="I32">
-        <v>157966368.11000001</v>
+        <v>62318379.509999998</v>
       </c>
       <c r="J32">
-        <v>134281657.25999999</v>
+        <v>55605128.600000001</v>
       </c>
       <c r="K32">
-        <v>40715138.530000001</v>
+        <v>18411783.079999998</v>
       </c>
       <c r="L32">
-        <v>35355.96</v>
+        <v>1773.11</v>
       </c>
       <c r="M32">
-        <v>15771947.029999999</v>
+        <v>8556281.4100000001</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>555465392.66999996</v>
+        <v>239522255.96000001</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>200344.16</v>
+        <v>90816.12</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>464.91</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>11046.01</v>
+        <v>1076.78</v>
       </c>
       <c r="I33">
-        <v>17669.099999999999</v>
+        <v>7972.65</v>
       </c>
       <c r="J33">
-        <v>80540.53</v>
+        <v>31906.560000000001</v>
       </c>
       <c r="K33">
-        <v>35917</v>
+        <v>9457.25</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>12720.34</v>
+        <v>2806.39</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>358702.05000000005</v>
+        <v>144500.66</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>52581464.410000004</v>
+        <v>41846567.199999996</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>2960798.7400000012</v>
+        <v>1479899.37</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>39781621.480000004</v>
+        <v>17002247.189999998</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>22564254.759999998</v>
+        <v>10800584.369999999</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>13286895.52</v>
+        <v>1785638.93</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>47188758.140000001</v>
+        <v>23567218.469999999</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>436380450.06999993</v>
+        <v>215219003.56</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>395332884.94000006</v>
+        <v>179115269.87</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>703665908.68000007</v>
+        <v>349442795.57999998</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>194349028.72999999</v>
+        <v>115537709.33000001</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>246291.40999999997</v>
+        <v>11695.720000000003</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>95570545.359999999</v>
+        <v>69767622.429999992</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>2003908902.24</v>
+        <v>1025576252.02</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>