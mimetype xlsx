--- v0 (2026-01-13)
+++ v1 (2026-05-01)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D19F83D-3F0D-435A-9E89-05093B932477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9F1EBC0-6D03-48D8-96B5-410C6F75615B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -2203,52 +2203,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
@@ -2280,1325 +2280,1325 @@
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
-        <v>410.2</v>
+        <v>333.81</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>8581.85</v>
+        <v>7016.25</v>
       </c>
       <c r="K7">
-        <v>677.02</v>
+        <v>406.47</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>57.13</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>9726.2000000000007</v>
+        <v>7813.6600000000008</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
-        <v>4011.67</v>
+        <v>3363.71</v>
       </c>
       <c r="I8">
-        <v>385084.38</v>
+        <v>219340.81</v>
       </c>
       <c r="J8">
-        <v>429048.99</v>
+        <v>333626.7</v>
       </c>
       <c r="K8">
-        <v>281470.52</v>
+        <v>204767.27</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>53216.82</v>
+        <v>20286.330000000002</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>1152832.3800000001</v>
+        <v>781384.82</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>7674.44</v>
+        <v>5867.22</v>
       </c>
       <c r="D9">
         <v>30092.34</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>180.52</v>
+        <v>0</v>
       </c>
       <c r="I9">
-        <v>12235.81</v>
+        <v>0</v>
       </c>
       <c r="J9">
-        <v>58040.3</v>
+        <v>53186.15</v>
       </c>
       <c r="K9">
-        <v>5117.8999999999996</v>
+        <v>3288.74</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>2196.88</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>115538.19</v>
+        <v>94631.33</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
-        <v>922.87</v>
+        <v>0</v>
       </c>
       <c r="J10">
         <v>2498.41</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>3421.2799999999997</v>
+        <v>2498.41</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>340179.92</v>
+        <v>170089.96</v>
       </c>
       <c r="D11">
-        <v>212705.46</v>
+        <v>123570.36</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>264028.09000000003</v>
+        <v>217361.67</v>
       </c>
       <c r="I11">
-        <v>466531.39</v>
+        <v>283471.84000000003</v>
       </c>
       <c r="J11">
-        <v>957912.48</v>
+        <v>805544.01</v>
       </c>
       <c r="K11">
-        <v>552728.9</v>
+        <v>363857.35</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>97499.46</v>
+        <v>61652.160000000003</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>2891585.6999999997</v>
+        <v>2025547.3499999999</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>33819.279999999999</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>34113</v>
+        <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>438815.78</v>
+        <v>312152.61</v>
       </c>
       <c r="I12">
-        <v>725034.39</v>
+        <v>385497.39</v>
       </c>
       <c r="J12">
-        <v>358815.48</v>
+        <v>268413.87</v>
       </c>
       <c r="K12">
-        <v>404767.58</v>
+        <v>251754.59</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>36180.639999999999</v>
+        <v>11161.22</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>2031546.1500000001</v>
+        <v>1262798.96</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>61232.35</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>14215.41</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>71531.72</v>
+        <v>0</v>
       </c>
       <c r="I13">
-        <v>83723.16</v>
+        <v>9115.15</v>
       </c>
       <c r="J13">
-        <v>103481.56</v>
+        <v>61451.32</v>
       </c>
       <c r="K13">
-        <v>830520.73</v>
+        <v>780159.98</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>16183.53</v>
+        <v>5162.4799999999996</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>1180888.46</v>
+        <v>931336.69</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>10581.61</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>264.77999999999997</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>569228.47</v>
+        <v>509731.18</v>
       </c>
       <c r="I14">
-        <v>704458.79</v>
+        <v>439626.41</v>
       </c>
       <c r="J14">
-        <v>936098.27</v>
+        <v>786288.81</v>
       </c>
       <c r="K14">
-        <v>455318.96</v>
+        <v>331727.15999999997</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>134203.44</v>
+        <v>60766.8</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>2810154.32</v>
+        <v>2138721.9699999997</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>4784.7</v>
+        <v>2392.35</v>
       </c>
       <c r="H15">
-        <v>1710.87</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>6170.91</v>
+        <v>5670.06</v>
       </c>
       <c r="J15">
-        <v>13491.86</v>
+        <v>11363</v>
       </c>
       <c r="K15">
-        <v>17345.93</v>
+        <v>4818.8900000000003</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>2077.6799999999998</v>
+        <v>1184.6400000000001</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>45581.950000000004</v>
+        <v>25428.94</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>3659.22</v>
       </c>
       <c r="H16">
-        <v>305026.09000000003</v>
+        <v>211312.38</v>
       </c>
       <c r="I16">
-        <v>394490.2</v>
+        <v>281074.15000000002</v>
       </c>
       <c r="J16">
-        <v>74196.509999999995</v>
+        <v>56459.28</v>
       </c>
       <c r="K16">
-        <v>232084.08</v>
+        <v>192999.9</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>62641.05</v>
+        <v>47760.71</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>1072097.1499999999</v>
+        <v>793265.64</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>41590.04</v>
+        <v>20795.02</v>
       </c>
       <c r="C17">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="D17">
         <v>232378.93</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>21815.96</v>
+        <v>271.38</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>14904.24</v>
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>194971.61</v>
+        <v>6477.66</v>
       </c>
       <c r="J17">
-        <v>33040.160000000003</v>
+        <v>1428.89</v>
       </c>
       <c r="K17">
-        <v>239824.2</v>
+        <v>212724.46</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
-        <v>38193.800000000003</v>
+        <v>18669.400000000001</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>866718.94000000018</v>
+        <v>517745.74</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>151992</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>6518.73</v>
+        <v>3215.76</v>
       </c>
       <c r="G18">
-        <v>9631.7099999999991</v>
+        <v>7785.73</v>
       </c>
       <c r="H18">
-        <v>418.4</v>
+        <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
-        <v>32921.03</v>
+        <v>29105.39</v>
       </c>
       <c r="K18">
-        <v>4473.1000000000004</v>
+        <v>3107.65</v>
       </c>
       <c r="L18">
-        <v>3157.07</v>
+        <v>1322.6</v>
       </c>
       <c r="M18">
-        <v>3423.99</v>
+        <v>914.39</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>212536.03</v>
+        <v>197443.52000000002</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>981.89</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
-        <v>10303.1</v>
+        <v>5322.2</v>
       </c>
       <c r="J19">
-        <v>28458.41</v>
+        <v>8889.0499999999993</v>
       </c>
       <c r="K19">
-        <v>39625.9</v>
+        <v>8423.66</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>875.19</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>80244.490000000005</v>
+        <v>24491.989999999998</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
-        <v>101385.3</v>
+        <v>50692.65</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>4574.5600000000004</v>
+        <v>3820.79</v>
       </c>
       <c r="I20">
-        <v>38445.980000000003</v>
+        <v>34075.4</v>
       </c>
       <c r="J20">
-        <v>45894.29</v>
+        <v>33626.78</v>
       </c>
       <c r="K20">
-        <v>217287.33</v>
+        <v>214815.32</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>8435.65</v>
+        <v>6752.36</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>416023.11</v>
+        <v>343783.3</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>143265.84</v>
+        <v>84088.15</v>
       </c>
       <c r="I21">
-        <v>299375.7</v>
+        <v>179372.93</v>
       </c>
       <c r="J21">
-        <v>745724.4</v>
+        <v>474758.02</v>
       </c>
       <c r="K21">
-        <v>471375.47</v>
+        <v>301285.27</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>48813.68</v>
+        <v>33492.089999999997</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>1708555.0899999999</v>
+        <v>1072996.46</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>1531.48</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>272.08</v>
+        <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>1096311.29</v>
+        <v>966575.38</v>
       </c>
       <c r="I22">
-        <v>1901476.46</v>
+        <v>1275100.19</v>
       </c>
       <c r="J22">
-        <v>2607257.8199999998</v>
+        <v>1896997.29</v>
       </c>
       <c r="K22">
-        <v>1069293.54</v>
+        <v>720113.99</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>283880.67</v>
+        <v>93642.27</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>6960023.3399999999</v>
+        <v>4953960.5999999996</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>410.72</v>
+        <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>12140.28</v>
+        <v>10662.96</v>
       </c>
       <c r="I23">
-        <v>36288.74</v>
+        <v>18057.07</v>
       </c>
       <c r="J23">
-        <v>93153.01</v>
+        <v>71155.94</v>
       </c>
       <c r="K23">
-        <v>26191.09</v>
+        <v>20169.91</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>9245.61</v>
+        <v>7235.52</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>177429.45</v>
+        <v>127281.40000000001</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
-        <v>145574.45000000001</v>
+        <v>83133.289999999994</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>5612.81</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>2059662.05</v>
+        <v>1683761.98</v>
       </c>
       <c r="H24">
-        <v>41937.75</v>
+        <v>25115.43</v>
       </c>
       <c r="I24">
-        <v>302087.57</v>
+        <v>136374.13</v>
       </c>
       <c r="J24">
-        <v>374981.99</v>
+        <v>238459.02</v>
       </c>
       <c r="K24">
-        <v>192698.33</v>
+        <v>103010.38</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
-        <v>31520.400000000001</v>
+        <v>22791.19</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>3154075.35</v>
+        <v>2292645.42</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
-        <v>198005.32</v>
+        <v>150651.82</v>
       </c>
       <c r="E25">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>31651.29</v>
+        <v>12341.76</v>
       </c>
       <c r="G25">
-        <v>1122329.6299999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>5316208.49</v>
+        <v>4130588.32</v>
       </c>
       <c r="I25">
-        <v>6902547.2300000004</v>
+        <v>5616697.7000000002</v>
       </c>
       <c r="J25">
-        <v>4640469.4800000004</v>
+        <v>4085192.3</v>
       </c>
       <c r="K25">
-        <v>2738544.73</v>
+        <v>2216837.6</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>477069.96</v>
+        <v>143095.09</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>21494526.130000003</v>
+        <v>16355404.589999998</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="D26">
         <v>1263.5999999999999</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>43106.79</v>
+        <v>32043.29</v>
       </c>
       <c r="I26">
-        <v>306415.64</v>
+        <v>169256.18</v>
       </c>
       <c r="J26">
-        <v>259608.74</v>
+        <v>188085.67</v>
       </c>
       <c r="K26">
-        <v>128284.03</v>
+        <v>84421.56</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
-        <v>19491.990000000002</v>
+        <v>10812.77</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>759170.79</v>
+        <v>486383.07</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>69.150000000000006</v>
       </c>
       <c r="I27">
-        <v>15372.27</v>
+        <v>0</v>
       </c>
       <c r="J27">
-        <v>13780.04</v>
+        <v>8295.6</v>
       </c>
       <c r="K27">
-        <v>5625.02</v>
+        <v>3506.27</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>267.76</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>35114.239999999998</v>
+        <v>12138.78</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
-        <v>19524.13</v>
+        <v>17401.54</v>
       </c>
       <c r="K28">
-        <v>6704.58</v>
+        <v>6404.93</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>26228.71</v>
+        <v>23806.47</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
-        <v>42527.06</v>
+        <v>21263.53</v>
       </c>
       <c r="D29">
         <v>15187.59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>833.37</v>
+        <v>127</v>
       </c>
       <c r="G29">
-        <v>97385.22</v>
+        <v>96643.32</v>
       </c>
       <c r="H29">
-        <v>148840.49</v>
+        <v>98265.36</v>
       </c>
       <c r="I29">
-        <v>761995.06</v>
+        <v>117790.15</v>
       </c>
       <c r="J29">
-        <v>375965.25</v>
+        <v>247219</v>
       </c>
       <c r="K29">
-        <v>175968.05</v>
+        <v>116692.21</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>119839.4</v>
+        <v>104020.59</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>1738541.49</v>
+        <v>817208.74999999988</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
-        <v>1900</v>
+        <v>950</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>1632.39</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>899326.93</v>
+        <v>699557.84</v>
       </c>
       <c r="H30">
-        <v>343420.59</v>
+        <v>273119.68</v>
       </c>
       <c r="I30">
-        <v>2024281.23</v>
+        <v>1221464.77</v>
       </c>
       <c r="J30">
-        <v>2950319.47</v>
+        <v>2284496.27</v>
       </c>
       <c r="K30">
-        <v>1178858.68</v>
+        <v>794522.39</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>100481.02</v>
+        <v>64556.51</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>7500220.3099999996</v>
+        <v>5338667.46</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
-        <v>1907.49</v>
+        <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>279.64999999999998</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>254306.84</v>
+        <v>205142.05</v>
       </c>
       <c r="I31">
-        <v>611266.65</v>
+        <v>470375.95</v>
       </c>
       <c r="J31">
-        <v>387825.24</v>
+        <v>323051.92</v>
       </c>
       <c r="K31">
-        <v>340470.1</v>
+        <v>258470.09</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>39458.29</v>
+        <v>22081.41</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>1635514.2600000002</v>
+        <v>1279401.07</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>61232.35</v>
+        <v>0</v>
       </c>
       <c r="C32">
         <v>1493.56</v>
       </c>
       <c r="D32">
         <v>368628.83</v>
       </c>
       <c r="E32">
         <v>7906544.4400000004</v>
       </c>
       <c r="F32">
-        <v>138789.01</v>
+        <v>55296.3</v>
       </c>
       <c r="G32">
-        <v>114732.2</v>
+        <v>16659</v>
       </c>
       <c r="H32">
-        <v>5394829.4299999997</v>
+        <v>3311189.46</v>
       </c>
       <c r="I32">
-        <v>30374233.859999999</v>
+        <v>15658874.65</v>
       </c>
       <c r="J32">
-        <v>3165537.37</v>
+        <v>2380707.13</v>
       </c>
       <c r="K32">
-        <v>3123896.05</v>
+        <v>1958292.83</v>
       </c>
       <c r="L32">
-        <v>1596.58</v>
+        <v>660.15</v>
       </c>
       <c r="M32">
-        <v>1083580.26</v>
+        <v>115652.66</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>51735093.93999999</v>
+        <v>31773999.010000002</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
         <v>500</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>1606.99</v>
+        <v>0</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
-        <v>2228.87</v>
+        <v>252.15</v>
       </c>
       <c r="K33">
-        <v>573.11</v>
+        <v>104.02</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>4908.9699999999993</v>
+        <v>856.17</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>164054.74</v>
+        <v>82027.37</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>445274.98</v>
+        <v>225664.27</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>1520661.1800000004</v>
+        <v>1269054.8900000001</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>7974244.4400000004</v>
+        <v>7906544.4400000004</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>242193.78999999998</v>
+        <v>71531.850000000006</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4311511.66</v>
+        <v>2510459.44</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>14470474.34</v>
+        <v>10394601.57</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>46557713</v>
+        <v>26533034.789999999</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>18718855.410000004</v>
+        <v>14674969.76</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>12739724.93</v>
+        <v>9156682.8899999969</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>4753.6499999999996</v>
+        <v>1982.75</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>2668834.2999999998</v>
+        <v>855087.55000000016</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>109818296.41999999</v>
+        <v>73681641.570000008</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:M33"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="P35" sqref="P35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>242576.38</v>
+        <v>120466.07</v>
       </c>
       <c r="D7">
-        <v>899.72</v>
+        <v>333.81</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>6342.87</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>5754.16</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>479637.26</v>
+        <v>239524.64</v>
       </c>
       <c r="K7">
-        <v>26935.56</v>
+        <v>18933.61</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>283237.2</v>
+        <v>277515.90000000002</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>1045383.1500000001</v>
+        <v>656774.03</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>648003.74</v>
+        <v>324001.87</v>
       </c>
       <c r="H8">
-        <v>691702.67</v>
+        <v>317058.03000000003</v>
       </c>
       <c r="I8">
-        <v>4519524.37</v>
+        <v>2350661.17</v>
       </c>
       <c r="J8">
-        <v>18013267.530000001</v>
+        <v>10615702.689999999</v>
       </c>
       <c r="K8">
-        <v>4117052.56</v>
+        <v>2649672.23</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>2416316.8199999998</v>
+        <v>2080825.41</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>30405867.690000001</v>
+        <v>18337921.399999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>17288.689999999999</v>
+        <v>8300.85</v>
       </c>
       <c r="D9">
-        <v>1302876.3400000001</v>
+        <v>434259.49</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>999819.83</v>
+        <v>330005.49</v>
       </c>
       <c r="I9">
-        <v>457152.67</v>
+        <v>161613.01</v>
       </c>
       <c r="J9">
-        <v>4003999.76</v>
+        <v>2146613.63</v>
       </c>
       <c r="K9">
-        <v>430518.93</v>
+        <v>264586.64</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>399015.53</v>
+        <v>299290.65000000002</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>7610671.7499999991</v>
+        <v>3644669.76</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>17589.669999999998</v>
+        <v>11477.72</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>110821.03</v>
+        <v>52460.03</v>
       </c>
       <c r="I10">
-        <v>5626.27</v>
+        <v>126.7</v>
       </c>
       <c r="J10">
-        <v>135286.71</v>
+        <v>56966.11</v>
       </c>
       <c r="K10">
-        <v>34574</v>
+        <v>22874.7</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>44941.97</v>
+        <v>38591.35</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>348839.65</v>
+        <v>182496.61000000002</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>2072394.76</v>
+        <v>1036947.38</v>
       </c>
       <c r="D11">
-        <v>3202829.49</v>
+        <v>1284802.6100000001</v>
       </c>
       <c r="E11">
-        <v>253556.75</v>
+        <v>42699.34</v>
       </c>
       <c r="F11">
-        <v>4022.66</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>11951407.52</v>
+        <v>6168452.4000000004</v>
       </c>
       <c r="I11">
-        <v>14906127.960000001</v>
+        <v>7451130.2400000002</v>
       </c>
       <c r="J11">
-        <v>34374053.299999997</v>
+        <v>20013571.02</v>
       </c>
       <c r="K11">
-        <v>8957814.6500000004</v>
+        <v>5491342.0499999998</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>4576949.9000000004</v>
+        <v>3611529.29</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>80299156.99000001</v>
+        <v>45100474.329999998</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12">
-        <v>365255.32</v>
+        <v>333125.23</v>
       </c>
       <c r="E12">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>394783.05</v>
+        <v>3432.92</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>17451001.109999999</v>
+        <v>8801463.2799999993</v>
       </c>
       <c r="I12">
-        <v>12808544.050000001</v>
+        <v>6134952.2699999996</v>
       </c>
       <c r="J12">
-        <v>13367870.609999999</v>
+        <v>6382331.0300000003</v>
       </c>
       <c r="K12">
-        <v>7907360.3300000001</v>
+        <v>4304868.38</v>
       </c>
       <c r="L12">
-        <v>2341.5</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>2029565.64</v>
+        <v>1464518.22</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>61457138.980000004</v>
+        <v>30986417.639999997</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>23741107.309999999</v>
+        <v>23595821.18</v>
       </c>
       <c r="C13">
         <v>2000</v>
       </c>
       <c r="D13">
-        <v>150262.97</v>
+        <v>137099.12</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>227486.69</v>
+        <v>959.53</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>2886183.46</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13">
-        <v>4524710.79</v>
+        <v>189694.52</v>
       </c>
       <c r="J13">
-        <v>7042033.4900000002</v>
+        <v>1875776.03</v>
       </c>
       <c r="K13">
-        <v>8697935</v>
+        <v>8230538.3099999996</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>1575007.83</v>
+        <v>1209437.2</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>48846727.539999999</v>
+        <v>35407453.780000009</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D14">
-        <v>1826259.96</v>
+        <v>464417.24</v>
       </c>
       <c r="E14">
-        <v>3374278.74</v>
+        <v>1687139.37</v>
       </c>
       <c r="F14">
-        <v>27142.65</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>21841246.59</v>
+        <v>11686157.789999999</v>
       </c>
       <c r="I14">
-        <v>11997273.66</v>
+        <v>5566057.6799999997</v>
       </c>
       <c r="J14">
-        <v>42457323.420000002</v>
+        <v>23392009.960000001</v>
       </c>
       <c r="K14">
-        <v>8926456.5399999991</v>
+        <v>5369810.6600000001</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>4068266.57</v>
+        <v>3147169.31</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>94536763.479999989</v>
+        <v>51319267.460000008</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
-        <v>27552.2</v>
+        <v>24.53</v>
       </c>
       <c r="C15">
-        <v>129027.44</v>
+        <v>58527.44</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>90495.6</v>
+        <v>45247.8</v>
       </c>
       <c r="H15">
-        <v>122410.17</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>329199.33</v>
+        <v>112839.62</v>
       </c>
       <c r="J15">
-        <v>730141.44</v>
+        <v>338267.72</v>
       </c>
       <c r="K15">
-        <v>420379.54</v>
+        <v>288813.07</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>225251.79</v>
+        <v>143198.18</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>2074457.51</v>
+        <v>986918.35999999987</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1476367.74</v>
+        <v>738183.87</v>
       </c>
       <c r="C16">
-        <v>36206.58</v>
+        <v>18103.29</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>653.55999999999995</v>
+        <v>0</v>
       </c>
       <c r="G16">
         <v>40251.42</v>
       </c>
       <c r="H16">
-        <v>7556548.6699999999</v>
+        <v>4214917.34</v>
       </c>
       <c r="I16">
-        <v>7641709.7400000002</v>
+        <v>3858916.47</v>
       </c>
       <c r="J16">
-        <v>2757668.01</v>
+        <v>1419284.54</v>
       </c>
       <c r="K16">
-        <v>4933554.83</v>
+        <v>3509008.15</v>
       </c>
       <c r="L16">
-        <v>66.040000000000006</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>2736279.91</v>
+        <v>1968914.8</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>27179306.499999996</v>
+        <v>15767579.880000001</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>3921592.55</v>
+        <v>2162389.2000000002</v>
       </c>
       <c r="C17">
-        <v>73515.95</v>
+        <v>42590.879999999997</v>
       </c>
       <c r="D17">
-        <v>4257365.66</v>
+        <v>2482928.9300000002</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>456006.48</v>
+        <v>34169.919999999998</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>3071947.12</v>
+        <v>72921.210000000006</v>
       </c>
       <c r="I17">
-        <v>2135790.96</v>
+        <v>9557.11</v>
       </c>
       <c r="J17">
-        <v>9046507.9800000004</v>
+        <v>65727.44</v>
       </c>
       <c r="K17">
-        <v>1336975</v>
+        <v>652794.68000000005</v>
       </c>
       <c r="L17">
-        <v>5562.88</v>
+        <v>931.03</v>
       </c>
       <c r="M17">
-        <v>690714.7</v>
+        <v>329533.17</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>24995979.280000001</v>
+        <v>5853543.5700000003</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>3732931.95</v>
+        <v>1711990</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>224341.35</v>
+        <v>38167.4</v>
       </c>
       <c r="G18">
-        <v>144793.73000000001</v>
+        <v>75366.740000000005</v>
       </c>
       <c r="H18">
-        <v>90708.2</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>94715.69</v>
+        <v>10893.08</v>
       </c>
       <c r="J18">
-        <v>1237380.6499999999</v>
+        <v>452376.83</v>
       </c>
       <c r="K18">
-        <v>131238.42000000001</v>
+        <v>79169.77</v>
       </c>
       <c r="L18">
-        <v>34110.129999999997</v>
+        <v>8876.11</v>
       </c>
       <c r="M18">
-        <v>153482.21</v>
+        <v>124497.51</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>6040723.5100000016</v>
+        <v>2599848.0299999998</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>2750</v>
+        <v>500</v>
       </c>
       <c r="D19">
-        <v>117964.71</v>
+        <v>9776.08</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>121874.85</v>
+        <v>1347.83</v>
       </c>
       <c r="I19">
-        <v>562839.16</v>
+        <v>167387.04999999999</v>
       </c>
       <c r="J19">
-        <v>1338669.18</v>
+        <v>377705.24</v>
       </c>
       <c r="K19">
-        <v>408012.32</v>
+        <v>148410.17000000001</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>111563.98</v>
+        <v>74360.53</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>2663674.1999999997</v>
+        <v>779486.9</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>129558</v>
+        <v>64279</v>
       </c>
       <c r="D20">
-        <v>711831</v>
+        <v>356982.45</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>15045.58</v>
+        <v>6838.9</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>428827.03</v>
+        <v>148125.17000000001</v>
       </c>
       <c r="I20">
-        <v>353490.45</v>
+        <v>151198.22</v>
       </c>
       <c r="J20">
-        <v>3041410.26</v>
+        <v>1632094.36</v>
       </c>
       <c r="K20">
-        <v>764065</v>
+        <v>586797.75</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>487985.65</v>
+        <v>374208.02</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>5932212.9699999997</v>
+        <v>3320523.87</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21">
-        <v>43353</v>
+        <v>21676.5</v>
       </c>
       <c r="E21">
-        <v>314881.84000000003</v>
+        <v>160860.35</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>3623390.06</v>
+        <v>1858790.91</v>
       </c>
       <c r="I21">
-        <v>5435830.0999999996</v>
+        <v>2670625.2599999998</v>
       </c>
       <c r="J21">
-        <v>20956705.16</v>
+        <v>10981747.619999999</v>
       </c>
       <c r="K21">
-        <v>7305534.8799999999</v>
+        <v>4401456.03</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>3062432.23</v>
+        <v>2471795.38</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>40743282.369999997</v>
+        <v>22567529.599999998</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22">
         <v>1531.48</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>4512.78</v>
+        <v>202.04</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>40499628.630000003</v>
+        <v>22086675.449999999</v>
       </c>
       <c r="I22">
-        <v>34956815.829999998</v>
+        <v>17539373.140000001</v>
       </c>
       <c r="J22">
-        <v>84631562.159999996</v>
+        <v>43459708.479999997</v>
       </c>
       <c r="K22">
-        <v>20107093.649999999</v>
+        <v>11626730.529999999</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>7981845.4199999999</v>
+        <v>5265505.93</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>188261724.44999999</v>
+        <v>100019094.30000001</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>12638.96</v>
+        <v>6319.48</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>5646.24</v>
+        <v>410.72</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>1921875.94</v>
+        <v>943187.12</v>
       </c>
       <c r="I23">
-        <v>701623.14</v>
+        <v>301199.98</v>
       </c>
       <c r="J23">
-        <v>3559441.58</v>
+        <v>1867875.85</v>
       </c>
       <c r="K23">
-        <v>851140.3</v>
+        <v>488636.94</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>437168.04</v>
+        <v>316126.21999999997</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>7489534.1999999993</v>
+        <v>3923756.3099999996</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>4353</v>
       </c>
       <c r="C24">
-        <v>4238.8900000000003</v>
+        <v>2000</v>
       </c>
       <c r="D24">
-        <v>2013547.75</v>
+        <v>592358</v>
       </c>
       <c r="E24">
-        <v>191333.32</v>
+        <v>95085.3</v>
       </c>
       <c r="F24">
-        <v>309341.34000000003</v>
+        <v>2635.89</v>
       </c>
       <c r="G24">
-        <v>23137827.02</v>
+        <v>18246559.899999999</v>
       </c>
       <c r="H24">
-        <v>2101658.58</v>
+        <v>827279.9</v>
       </c>
       <c r="I24">
-        <v>3948088.79</v>
+        <v>1060073.3</v>
       </c>
       <c r="J24">
-        <v>28791096.550000001</v>
+        <v>11375803.76</v>
       </c>
       <c r="K24">
-        <v>4840768.78</v>
+        <v>2393685.27</v>
       </c>
       <c r="L24">
-        <v>17692.04</v>
+        <v>903.78</v>
       </c>
       <c r="M24">
-        <v>2278788.33</v>
+        <v>1702016.61</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>67638734.390000001</v>
+        <v>36302754.710000001</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25">
         <v>4426.42</v>
       </c>
       <c r="D25">
-        <v>12830290.34</v>
+        <v>6250204.4500000002</v>
       </c>
       <c r="E25">
-        <v>744700</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>754629.06</v>
+        <v>169631.58</v>
       </c>
       <c r="G25">
-        <v>12418090.449999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>136408309.72999999</v>
+        <v>72688609.930000007</v>
       </c>
       <c r="I25">
-        <v>108380957.06999999</v>
+        <v>59831927.789999999</v>
       </c>
       <c r="J25">
-        <v>162594056.28</v>
+        <v>91720588.819999993</v>
       </c>
       <c r="K25">
-        <v>57822635.350000001</v>
+        <v>38360887.460000001</v>
       </c>
       <c r="L25">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>31455262.460000001</v>
+        <v>24048864.989999998</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>523566143.89999998</v>
+        <v>293075697.85000002</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>2573.06</v>
+        <v>1286.53</v>
       </c>
       <c r="D26">
-        <v>14851.6</v>
+        <v>5427.21</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>2805.75</v>
+        <v>248.65</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>1319330.3</v>
+        <v>739548.17</v>
       </c>
       <c r="I26">
-        <v>2353543.2999999998</v>
+        <v>1027962.55</v>
       </c>
       <c r="J26">
-        <v>7031678.7199999997</v>
+        <v>3655676.56</v>
       </c>
       <c r="K26">
-        <v>1603721.1</v>
+        <v>932058.99</v>
       </c>
       <c r="L26">
-        <v>2328.58</v>
+        <v>216.86</v>
       </c>
       <c r="M26">
-        <v>951341.79</v>
+        <v>603617.80000000005</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>13282174.199999999</v>
+        <v>6966043.3200000003</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>6000.51</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>973.39</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>213648.79</v>
+        <v>91102.44</v>
       </c>
       <c r="I27">
-        <v>66326.09</v>
+        <v>6182.58</v>
       </c>
       <c r="J27">
-        <v>390780.92</v>
+        <v>197965.04</v>
       </c>
       <c r="K27">
-        <v>160946.45000000001</v>
+        <v>57072.91</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>15604.95</v>
+        <v>10983.09</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>854281.09999999986</v>
+        <v>370279.96</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>637454.42000000004</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>10973.22</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>62037.47</v>
+        <v>11056.68</v>
       </c>
       <c r="J28">
-        <v>230426.16</v>
+        <v>117618</v>
       </c>
       <c r="K28">
-        <v>32329.35</v>
+        <v>15099.85</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>28357.279999999999</v>
+        <v>25468.11</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>1001577.9</v>
+        <v>806697.06</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>2568104.4500000002</v>
       </c>
       <c r="C29">
-        <v>48277.06</v>
+        <v>26513.53</v>
       </c>
       <c r="D29">
-        <v>151071.28</v>
+        <v>137855.87</v>
       </c>
       <c r="E29">
-        <v>1360.51</v>
+        <v>1038.25</v>
       </c>
       <c r="F29">
-        <v>291736.95</v>
+        <v>1143</v>
       </c>
       <c r="G29">
-        <v>300624.18</v>
+        <v>193286.64</v>
       </c>
       <c r="H29">
-        <v>6642566.8099999996</v>
+        <v>3083552.97</v>
       </c>
       <c r="I29">
-        <v>4152413.05</v>
+        <v>1562520.63</v>
       </c>
       <c r="J29">
-        <v>18438597.98</v>
+        <v>7709817.9299999997</v>
       </c>
       <c r="K29">
-        <v>4469138.25</v>
+        <v>2555655.08</v>
       </c>
       <c r="L29">
         <v>317.43</v>
       </c>
       <c r="M29">
-        <v>3380628.18</v>
+        <v>2418674.37</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>40444836.129999995</v>
+        <v>20258480.150000002</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>1931774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30">
-        <v>183488.45</v>
+        <v>81653.41</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30">
-        <v>30241.439999999999</v>
+        <v>4633.0600000000004</v>
       </c>
       <c r="G30">
-        <v>13427085.890000001</v>
+        <v>7069668.54</v>
       </c>
       <c r="H30">
-        <v>13291956.539999999</v>
+        <v>6923528.5999999996</v>
       </c>
       <c r="I30">
-        <v>24363992.34</v>
+        <v>12318131.970000001</v>
       </c>
       <c r="J30">
-        <v>107255928.97</v>
+        <v>59331774.780000001</v>
       </c>
       <c r="K30">
-        <v>14456961.9</v>
+        <v>9164464.6600000001</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>10193015.24</v>
+        <v>8538914.1400000006</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>185480519.62000003</v>
+        <v>104154055.92</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31">
-        <v>91489.3</v>
+        <v>43531.44</v>
       </c>
       <c r="D31">
-        <v>22594.76</v>
+        <v>2289</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>481.24</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>13738018.85</v>
+        <v>7368628.0099999998</v>
       </c>
       <c r="I31">
-        <v>8768240.4299999997</v>
+        <v>5168996.83</v>
       </c>
       <c r="J31">
-        <v>12949275.98</v>
+        <v>6673242.8200000003</v>
       </c>
       <c r="K31">
-        <v>4470086.28</v>
+        <v>2701387.15</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>1788108.41</v>
+        <v>1402413.34</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>43963389.569999993</v>
+        <v>24428516.989999998</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>8972043.9900000002</v>
+        <v>6872044.4000000004</v>
       </c>
       <c r="C32">
-        <v>62862.66</v>
+        <v>51843.32</v>
       </c>
       <c r="D32">
-        <v>10532975.15</v>
+        <v>4026766.38</v>
       </c>
       <c r="E32">
-        <v>25305349</v>
+        <v>16619406.720000001</v>
       </c>
       <c r="F32">
-        <v>10778774.189999999</v>
+        <v>1592777.63</v>
       </c>
       <c r="G32">
-        <v>1293097.77</v>
+        <v>83295</v>
       </c>
       <c r="H32">
-        <v>163736072.84</v>
+        <v>77042588.390000001</v>
       </c>
       <c r="I32">
-        <v>188340601.97</v>
+        <v>77977254.159999996</v>
       </c>
       <c r="J32">
-        <v>137447194.63</v>
+        <v>57985835.729999997</v>
       </c>
       <c r="K32">
-        <v>43839034.579999998</v>
+        <v>20370075.91</v>
       </c>
       <c r="L32">
-        <v>36952.54</v>
+        <v>2433.2600000000002</v>
       </c>
       <c r="M32">
-        <v>16855527.289999999</v>
+        <v>8671934.0700000003</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>607200486.61000001</v>
+        <v>271296254.96999997</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>200844.16</v>
+        <v>91316.12</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>464.91</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>12653</v>
+        <v>1076.78</v>
       </c>
       <c r="I33">
-        <v>17669.099999999999</v>
+        <v>7972.65</v>
       </c>
       <c r="J33">
-        <v>82769.399999999994</v>
+        <v>32158.71</v>
       </c>
       <c r="K33">
-        <v>36490.11</v>
+        <v>9561.27</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>12720.34</v>
+        <v>2806.39</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>363611.02</v>
+        <v>145356.82999999999</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>52745519.150000006</v>
+        <v>41928594.569999993</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>3406073.7200000007</v>
+        <v>1705563.6399999997</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>41302282.660000011</v>
+        <v>18271302.080000002</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>30538499.199999999</v>
+        <v>18707128.810000002</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>13529089.310000001</v>
+        <v>1857170.7799999998</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>51500269.799999997</v>
+        <v>26077677.909999996</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>450850924.41000009</v>
+        <v>225613605.12999997</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>441890597.94000006</v>
+        <v>205648304.66</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>722384764.09000015</v>
+        <v>364117765.33999997</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>207088753.66000003</v>
+        <v>124694392.21999998</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>251045.06</v>
+        <v>13678.470000000003</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>98239379.659999996</v>
+        <v>70622709.980000004</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>2113727198.6600003</v>
+        <v>1099257893.5899999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>