--- v0 (2026-01-14)
+++ v1 (2026-04-24)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5903F276-11A8-4DC9-B8D3-8B8EB6E6FE5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84CB19F4-A150-4BF7-AA1D-1FE520592CC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -2203,52 +2203,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:M33"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="N39" sqref="N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
@@ -2277,1328 +2277,1328 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
         <v>0</v>
       </c>
       <c r="C7" s="1">
-        <v>240932.14</v>
+        <v>120466.07</v>
       </c>
       <c r="D7" s="1">
         <v>0</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="1">
         <v>0</v>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
-        <v>4821.41</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
-        <v>646.71</v>
+        <v>0</v>
       </c>
       <c r="J7" s="1">
-        <v>329380.92</v>
+        <v>165346.47</v>
       </c>
       <c r="K7" s="1">
-        <v>1066</v>
+        <v>410.87</v>
       </c>
       <c r="L7" s="1">
         <v>0</v>
       </c>
       <c r="M7" s="1">
         <v>12956.66</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>589803.84</v>
+        <v>299180.07</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>0</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="G8" s="1">
-        <v>54367.86</v>
+        <v>27183.93</v>
       </c>
       <c r="H8" s="1">
-        <v>521538.76</v>
+        <v>245835.39</v>
       </c>
       <c r="I8" s="1">
-        <v>347590.88</v>
+        <v>185459.33</v>
       </c>
       <c r="J8" s="1">
-        <v>10698971.960000001</v>
+        <v>6416719.1299999999</v>
       </c>
       <c r="K8" s="1">
-        <v>412302.18</v>
+        <v>287411.01</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="M8" s="1">
-        <v>134065.38</v>
+        <v>126048.24</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>12168837.020000001</v>
+        <v>7288657.0300000003</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>0</v>
       </c>
       <c r="D9" s="1">
-        <v>109171.24</v>
+        <v>42555.39</v>
       </c>
       <c r="E9" s="1">
         <v>0</v>
       </c>
       <c r="F9" s="1">
         <v>0</v>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
-        <v>770710.09</v>
+        <v>327448.88</v>
       </c>
       <c r="I9" s="1">
         <v>5606.33</v>
       </c>
       <c r="J9" s="1">
-        <v>3123229.42</v>
+        <v>1660167.73</v>
       </c>
       <c r="K9" s="1">
-        <v>9748.0300000000007</v>
+        <v>6946.58</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
         <v>9228.32</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>4027693.4299999997</v>
+        <v>2051953.2300000002</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
         <v>0</v>
       </c>
       <c r="E10" s="1">
         <v>0</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
-        <v>5060.76</v>
+        <v>2279.89</v>
       </c>
       <c r="I10" s="1">
-        <v>598.79</v>
+        <v>0</v>
       </c>
       <c r="J10" s="1">
-        <v>62806.91</v>
+        <v>23168.82</v>
       </c>
       <c r="K10" s="1">
-        <v>1557.04</v>
+        <v>1540.35</v>
       </c>
       <c r="L10" s="1">
         <v>0</v>
       </c>
       <c r="M10" s="1">
         <v>3232.89</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>73256.39</v>
+        <v>30221.949999999997</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
-        <v>76911.12</v>
+        <v>38455.56</v>
       </c>
       <c r="D11" s="1">
-        <v>283987.20000000001</v>
+        <v>118574.35</v>
       </c>
       <c r="E11" s="1">
         <v>0</v>
       </c>
       <c r="F11" s="1">
-        <v>99.25</v>
+        <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
-        <v>7956541.4699999997</v>
+        <v>4081548.95</v>
       </c>
       <c r="I11" s="1">
-        <v>1480221.14</v>
+        <v>764715.48</v>
       </c>
       <c r="J11" s="1">
-        <v>18052888.75</v>
+        <v>10294401.1</v>
       </c>
       <c r="K11" s="1">
-        <v>1039615.7</v>
+        <v>654945.5</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
-        <v>341100.31</v>
+        <v>230879.5</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>29231364.939999998</v>
+        <v>16183520.439999999</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1">
         <v>0</v>
       </c>
       <c r="C12" s="1">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12" s="1">
         <v>33819.279999999999</v>
       </c>
       <c r="E12" s="1">
         <v>0</v>
       </c>
       <c r="F12" s="1">
-        <v>36342.120000000003</v>
+        <v>0</v>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
-        <v>12334139</v>
+        <v>6249200.9500000002</v>
       </c>
       <c r="I12" s="1">
-        <v>463772.11</v>
+        <v>249630.86</v>
       </c>
       <c r="J12" s="1">
-        <v>7609169.7400000002</v>
+        <v>3742271.76</v>
       </c>
       <c r="K12" s="1">
-        <v>673167.6</v>
+        <v>415070.59</v>
       </c>
       <c r="L12" s="1">
-        <v>234.15</v>
+        <v>0</v>
       </c>
       <c r="M12" s="1">
-        <v>154771.15</v>
+        <v>126012.05</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>21313442.509999998</v>
+        <v>10820019.170000002</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
         <v>120446.11</v>
       </c>
       <c r="C13" s="1">
         <v>0</v>
       </c>
       <c r="D13" s="1">
         <v>13640.69</v>
       </c>
       <c r="E13" s="1">
         <v>0</v>
       </c>
       <c r="F13" s="1">
-        <v>22680.080000000002</v>
+        <v>522.92999999999995</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
-        <v>1587787.49</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
-        <v>242334.16</v>
+        <v>23497.54</v>
       </c>
       <c r="J13" s="1">
-        <v>3915427.62</v>
+        <v>436606.99</v>
       </c>
       <c r="K13" s="1">
-        <v>844401.18</v>
+        <v>717676.86</v>
       </c>
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
-        <v>62340.85</v>
+        <v>56033.04</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>6809058.1799999997</v>
+        <v>1368424.1600000001</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="1">
         <v>0</v>
       </c>
       <c r="C14" s="1">
         <v>0</v>
       </c>
       <c r="D14" s="1">
-        <v>167463.84</v>
+        <v>0</v>
       </c>
       <c r="E14" s="1">
         <v>0</v>
       </c>
       <c r="F14" s="1">
-        <v>2843.95</v>
+        <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
-        <v>13274185.369999999</v>
+        <v>6856120.71</v>
       </c>
       <c r="I14" s="1">
-        <v>968617.77</v>
+        <v>535985.86</v>
       </c>
       <c r="J14" s="1">
-        <v>28724787.32</v>
+        <v>15736910.220000001</v>
       </c>
       <c r="K14" s="1">
-        <v>995669.27</v>
+        <v>640777.09</v>
       </c>
       <c r="L14" s="1">
         <v>0</v>
       </c>
       <c r="M14" s="1">
-        <v>365193.24</v>
+        <v>254629.69</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>44498760.760000005</v>
+        <v>24024423.57</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1">
         <v>0</v>
       </c>
       <c r="C15" s="1">
-        <v>35000</v>
+        <v>15500</v>
       </c>
       <c r="D15" s="1">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <v>0</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1">
         <v>0</v>
       </c>
       <c r="H15" s="1">
-        <v>87563.41</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>62480.94</v>
+        <v>16106.5</v>
       </c>
       <c r="J15" s="1">
-        <v>422227.87</v>
+        <v>191015.86</v>
       </c>
       <c r="K15" s="1">
-        <v>35908.14</v>
+        <v>26946.01</v>
       </c>
       <c r="L15" s="1">
         <v>0</v>
       </c>
       <c r="M15" s="1">
-        <v>15831.72</v>
+        <v>12502.9</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>659012.07999999996</v>
+        <v>262071.27</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="1">
         <v>0</v>
       </c>
       <c r="C16" s="1">
-        <v>1727.34</v>
+        <v>863.67</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <v>0</v>
       </c>
       <c r="F16" s="1">
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <v>3659.22</v>
       </c>
       <c r="H16" s="1">
-        <v>3434735.75</v>
+        <v>1945748.29</v>
       </c>
       <c r="I16" s="1">
-        <v>460588.63</v>
+        <v>249084.67</v>
       </c>
       <c r="J16" s="1">
-        <v>1482512.05</v>
+        <v>761242.88</v>
       </c>
       <c r="K16" s="1">
-        <v>446963.23</v>
+        <v>322660.98</v>
       </c>
       <c r="L16" s="1">
         <v>0</v>
       </c>
       <c r="M16" s="1">
-        <v>272447.86</v>
+        <v>160649.54999999999</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>6102634.080000001</v>
+        <v>3443909.26</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="1">
-        <v>63546.68</v>
+        <v>42924.7</v>
       </c>
       <c r="C17" s="1">
-        <v>15682.5</v>
+        <v>10257.43</v>
       </c>
       <c r="D17" s="1">
-        <v>444643.54</v>
+        <v>305878.03000000003</v>
       </c>
       <c r="E17" s="1">
         <v>0</v>
       </c>
       <c r="F17" s="1">
-        <v>48236.79</v>
+        <v>9020.31</v>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
-        <v>2450303.15</v>
+        <v>72535.509999999995</v>
       </c>
       <c r="I17" s="1">
-        <v>337586.4</v>
+        <v>60.46</v>
       </c>
       <c r="J17" s="1">
-        <v>7699162.9299999997</v>
+        <v>42780.08</v>
       </c>
       <c r="K17" s="1">
-        <v>49459.97</v>
+        <v>18084.900000000001</v>
       </c>
       <c r="L17" s="1">
-        <v>306.31</v>
+        <v>0</v>
       </c>
       <c r="M17" s="1">
-        <v>24816.400000000001</v>
+        <v>22271.64</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>11133744.670000002</v>
+        <v>523813.06000000011</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="1">
         <v>0</v>
       </c>
       <c r="C18" s="1">
         <v>0</v>
       </c>
       <c r="D18" s="1">
-        <v>309814.75</v>
+        <v>148070</v>
       </c>
       <c r="E18" s="1">
         <v>0</v>
       </c>
       <c r="F18" s="1">
-        <v>20402.2</v>
+        <v>3720.96</v>
       </c>
       <c r="G18" s="1">
-        <v>12584.46</v>
+        <v>6292.23</v>
       </c>
       <c r="H18" s="1">
-        <v>43660.67</v>
+        <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>6733.9</v>
+        <v>0</v>
       </c>
       <c r="J18" s="1">
-        <v>728615.16</v>
+        <v>243651.51</v>
       </c>
       <c r="K18" s="1">
-        <v>11449.58</v>
+        <v>8415.99</v>
       </c>
       <c r="L18" s="1">
-        <v>2223.73</v>
+        <v>698.72</v>
       </c>
       <c r="M18" s="1">
         <v>11028.81</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>1146513.2600000002</v>
+        <v>421878.22</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1">
         <v>0</v>
       </c>
       <c r="C19" s="1">
         <v>0</v>
       </c>
       <c r="D19" s="1">
-        <v>11715.41</v>
+        <v>981.89</v>
       </c>
       <c r="E19" s="1">
         <v>0</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
-        <v>86601.26</v>
+        <v>1072.01</v>
       </c>
       <c r="I19" s="1">
-        <v>13344.74</v>
+        <v>7273.55</v>
       </c>
       <c r="J19" s="1">
-        <v>667832.25</v>
+        <v>220405.93</v>
       </c>
       <c r="K19" s="1">
-        <v>92783.64</v>
+        <v>24189.35</v>
       </c>
       <c r="L19" s="1">
         <v>0</v>
       </c>
       <c r="M19" s="1">
-        <v>10477.049999999999</v>
+        <v>9003.39</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>882754.35000000009</v>
+        <v>262926.12</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
         <v>0</v>
       </c>
       <c r="C20" s="1">
-        <v>50520</v>
+        <v>25260</v>
       </c>
       <c r="D20" s="1">
-        <v>101385.3</v>
+        <v>50692.65</v>
       </c>
       <c r="E20" s="1">
         <v>0</v>
       </c>
       <c r="F20" s="1">
-        <v>2735.56</v>
+        <v>1367.78</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
-        <v>244374.38</v>
+        <v>82285.36</v>
       </c>
       <c r="I20" s="1">
-        <v>5217.82</v>
+        <v>1182.01</v>
       </c>
       <c r="J20" s="1">
-        <v>1834525.73</v>
+        <v>980917.59</v>
       </c>
       <c r="K20" s="1">
-        <v>25966.22</v>
+        <v>22671.4</v>
       </c>
       <c r="L20" s="1">
         <v>0</v>
       </c>
       <c r="M20" s="1">
-        <v>33173.54</v>
+        <v>32363.46</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>2297898.5500000003</v>
+        <v>1196740.2499999998</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
         <v>0</v>
       </c>
       <c r="C21" s="1">
         <v>0</v>
       </c>
       <c r="D21" s="1">
-        <v>4817</v>
+        <v>2408.5</v>
       </c>
       <c r="E21" s="1">
         <v>0</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
-        <v>2200868.5099999998</v>
+        <v>1151311.52</v>
       </c>
       <c r="I21" s="1">
-        <v>420589.66</v>
+        <v>254562.47</v>
       </c>
       <c r="J21" s="1">
-        <v>11687896.25</v>
+        <v>6113830.6799999997</v>
       </c>
       <c r="K21" s="1">
-        <v>988548.22</v>
+        <v>561240.69999999995</v>
       </c>
       <c r="L21" s="1">
         <v>0</v>
       </c>
       <c r="M21" s="1">
-        <v>178515.07</v>
+        <v>164265.57999999999</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>15481234.710000001</v>
+        <v>8247619.4500000002</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="1">
         <v>0</v>
       </c>
       <c r="C22" s="1">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22" s="1">
         <v>0</v>
       </c>
       <c r="E22" s="1">
         <v>0</v>
       </c>
       <c r="F22" s="1">
-        <v>260.63</v>
+        <v>0</v>
       </c>
       <c r="G22" s="1">
         <v>0</v>
       </c>
       <c r="H22" s="1">
-        <v>22328302.629999999</v>
+        <v>12261868.960000001</v>
       </c>
       <c r="I22" s="1">
-        <v>3184554.89</v>
+        <v>1627506.95</v>
       </c>
       <c r="J22" s="1">
-        <v>49698216.600000001</v>
+        <v>25267376.940000001</v>
       </c>
       <c r="K22" s="1">
-        <v>3856408.48</v>
+        <v>2060424.93</v>
       </c>
       <c r="L22" s="1">
         <v>0</v>
       </c>
       <c r="M22" s="1">
-        <v>621480.73</v>
+        <v>418706.68</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>79767958.460000008</v>
+        <v>41675251.710000001</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="1">
         <v>0</v>
       </c>
       <c r="C23" s="1">
         <v>0</v>
       </c>
       <c r="D23" s="1">
         <v>0</v>
       </c>
       <c r="E23" s="1">
         <v>0</v>
       </c>
       <c r="F23" s="1">
-        <v>410.72</v>
+        <v>0</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
-        <v>1536434.81</v>
+        <v>754612.75</v>
       </c>
       <c r="I23" s="1">
-        <v>44208.23</v>
+        <v>15893.74</v>
       </c>
       <c r="J23" s="1">
-        <v>2415913.5499999998</v>
+        <v>1228133.82</v>
       </c>
       <c r="K23" s="1">
-        <v>70849.740000000005</v>
+        <v>48112.82</v>
       </c>
       <c r="L23" s="1">
         <v>0</v>
       </c>
       <c r="M23" s="1">
-        <v>55674.720000000001</v>
+        <v>31935.63</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>4123491.77</v>
+        <v>2078688.76</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="1">
         <v>0</v>
       </c>
       <c r="C24" s="1">
         <v>500</v>
       </c>
       <c r="D24" s="1">
-        <v>802236.29</v>
+        <v>66771.509999999995</v>
       </c>
       <c r="E24" s="1">
-        <v>887.34</v>
+        <v>294.95999999999998</v>
       </c>
       <c r="F24" s="1">
-        <v>30666.49</v>
+        <v>1276.6300000000001</v>
       </c>
       <c r="G24" s="1">
-        <v>2147926.19</v>
+        <v>1673494.19</v>
       </c>
       <c r="H24" s="1">
-        <v>1471368.71</v>
+        <v>596399.80000000005</v>
       </c>
       <c r="I24" s="1">
-        <v>419184.88</v>
+        <v>73542.880000000005</v>
       </c>
       <c r="J24" s="1">
-        <v>20500367.100000001</v>
+        <v>8332588.0899999999</v>
       </c>
       <c r="K24" s="1">
-        <v>639207.59</v>
+        <v>278165.48</v>
       </c>
       <c r="L24" s="1">
-        <v>827.42</v>
+        <v>0</v>
       </c>
       <c r="M24" s="1">
-        <v>227784.05</v>
+        <v>125617.43</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>26240956.060000002</v>
+        <v>11148650.969999999</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
         <v>1531.48</v>
       </c>
       <c r="D25" s="1">
-        <v>824499.35</v>
+        <v>400419.15</v>
       </c>
       <c r="E25" s="1">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25" s="1">
-        <v>75312.23</v>
+        <v>17203.349999999999</v>
       </c>
       <c r="G25" s="1">
-        <v>1122329.6299999999</v>
+        <v>0</v>
       </c>
       <c r="H25" s="1">
-        <v>83386168.370000005</v>
+        <v>44631539.210000001</v>
       </c>
       <c r="I25" s="1">
-        <v>9433508.0899999999</v>
+        <v>5736227.6600000001</v>
       </c>
       <c r="J25" s="1">
-        <v>106231872.59</v>
+        <v>59478638.969999999</v>
       </c>
       <c r="K25" s="1">
-        <v>6173206.6399999997</v>
+        <v>4198820.42</v>
       </c>
       <c r="L25" s="1">
         <v>0</v>
       </c>
       <c r="M25" s="1">
-        <v>2783620.31</v>
+        <v>2328690.92</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>210099948.69</v>
+        <v>116793171.16</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1">
         <v>0</v>
       </c>
       <c r="C26" s="1">
         <v>0</v>
       </c>
       <c r="D26" s="1">
-        <v>1491.6</v>
+        <v>745.8</v>
       </c>
       <c r="E26" s="1">
         <v>0</v>
       </c>
       <c r="F26" s="1">
-        <v>407.69</v>
+        <v>0</v>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
-        <v>884876.69</v>
+        <v>506084.41</v>
       </c>
       <c r="I26" s="1">
-        <v>259516.88</v>
+        <v>104688.39</v>
       </c>
       <c r="J26" s="1">
-        <v>3993798.36</v>
+        <v>2054982.81</v>
       </c>
       <c r="K26" s="1">
-        <v>202241.67</v>
+        <v>115363.13</v>
       </c>
       <c r="L26" s="1">
-        <v>210.54</v>
+        <v>0</v>
       </c>
       <c r="M26" s="1">
-        <v>60685.1</v>
+        <v>52676.91</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>5403228.5299999993</v>
+        <v>2834541.45</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="1">
         <v>0</v>
       </c>
       <c r="C27" s="1">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>0</v>
       </c>
       <c r="E27" s="1">
         <v>0</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1">
         <v>0</v>
       </c>
       <c r="H27" s="1">
-        <v>88615.95</v>
+        <v>34974.58</v>
       </c>
       <c r="I27" s="1">
-        <v>3662.4</v>
+        <v>1225.68</v>
       </c>
       <c r="J27" s="1">
-        <v>210672.39</v>
+        <v>114486.88</v>
       </c>
       <c r="K27" s="1">
-        <v>7764.68</v>
+        <v>4688.3500000000004</v>
       </c>
       <c r="L27" s="1">
         <v>0</v>
       </c>
       <c r="M27" s="1">
-        <v>2175.46</v>
+        <v>1443.69</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>312890.88</v>
+        <v>156819.18000000002</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="1">
         <v>29700</v>
       </c>
       <c r="C28" s="1">
         <v>0</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="1">
         <v>0</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <v>0</v>
       </c>
       <c r="H28" s="1">
-        <v>3796.42</v>
+        <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="1">
-        <v>66792.179999999993</v>
+        <v>33572.9</v>
       </c>
       <c r="K28" s="1">
-        <v>11727.02</v>
+        <v>511.48</v>
       </c>
       <c r="L28" s="1">
         <v>0</v>
       </c>
       <c r="M28" s="1">
         <v>442.29</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>112457.90999999999</v>
+        <v>64226.670000000006</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="1">
         <v>0</v>
       </c>
       <c r="C29" s="1">
         <v>1000</v>
       </c>
       <c r="D29" s="1">
         <v>13674.75</v>
       </c>
       <c r="E29" s="1">
         <v>297.42</v>
       </c>
       <c r="F29" s="1">
-        <v>30320.1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="1">
-        <v>705.71</v>
+        <v>0</v>
       </c>
       <c r="H29" s="1">
-        <v>4384042.5999999996</v>
+        <v>2019468.49</v>
       </c>
       <c r="I29" s="1">
-        <v>425159.01</v>
+        <v>178060.32</v>
       </c>
       <c r="J29" s="1">
-        <v>11634651.869999999</v>
+        <v>5068031.26</v>
       </c>
       <c r="K29" s="1">
-        <v>392834.61</v>
+        <v>251306.67</v>
       </c>
       <c r="L29" s="1">
         <v>0</v>
       </c>
       <c r="M29" s="1">
-        <v>265425.34000000003</v>
+        <v>220204.24</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>17148111.41</v>
+        <v>7752043.1500000004</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
         <v>0</v>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="D30" s="1">
         <v>0</v>
       </c>
       <c r="E30" s="1">
         <v>0</v>
       </c>
       <c r="F30" s="1">
-        <v>2084.12</v>
+        <v>0</v>
       </c>
       <c r="G30" s="1">
-        <v>1114934.04</v>
+        <v>569954.66</v>
       </c>
       <c r="H30" s="1">
-        <v>8107518.25</v>
+        <v>4153242.94</v>
       </c>
       <c r="I30" s="1">
-        <v>1947873.67</v>
+        <v>1125588.3799999999</v>
       </c>
       <c r="J30" s="1">
-        <v>69934325.260000005</v>
+        <v>38665481.229999997</v>
       </c>
       <c r="K30" s="1">
-        <v>1298634.21</v>
+        <v>914268.73</v>
       </c>
       <c r="L30" s="1">
         <v>0</v>
       </c>
       <c r="M30" s="1">
-        <v>860632</v>
+        <v>758314.85</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>83266501.549999997</v>
+        <v>46186850.789999992</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>0</v>
       </c>
       <c r="C31" s="1">
-        <v>1531.48</v>
+        <v>0</v>
       </c>
       <c r="D31" s="1">
         <v>0</v>
       </c>
       <c r="E31" s="1">
         <v>0</v>
       </c>
       <c r="F31" s="1">
         <v>0</v>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
-        <v>8673149.2300000004</v>
+        <v>4650262</v>
       </c>
       <c r="I31" s="1">
-        <v>1314778.51</v>
+        <v>1149377.69</v>
       </c>
       <c r="J31" s="1">
-        <v>7198678.0700000003</v>
+        <v>3682693.4</v>
       </c>
       <c r="K31" s="1">
-        <v>225125.07</v>
+        <v>162466.54999999999</v>
       </c>
       <c r="L31" s="1">
         <v>0</v>
       </c>
       <c r="M31" s="1">
-        <v>128666.54</v>
+        <v>118662.77</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>17541928.899999999</v>
+        <v>9763462.4100000001</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
-        <v>1821260.71</v>
+        <v>1700814.6</v>
       </c>
       <c r="C32" s="1">
         <v>1500</v>
       </c>
       <c r="D32" s="1">
-        <v>987190.26</v>
+        <v>856543.26</v>
       </c>
       <c r="E32" s="1">
-        <v>97253.46</v>
+        <v>82476.73</v>
       </c>
       <c r="F32" s="1">
-        <v>1171589.6399999999</v>
+        <v>282293.34000000003</v>
       </c>
       <c r="G32" s="1">
-        <v>122026.06</v>
+        <v>8329.5</v>
       </c>
       <c r="H32" s="1">
-        <v>104550163.45999999</v>
+        <v>49612178.5</v>
       </c>
       <c r="I32" s="1">
-        <v>15797488.449999999</v>
+        <v>6537714.9299999997</v>
       </c>
       <c r="J32" s="1">
-        <v>87274797.230000004</v>
+        <v>37380445.909999996</v>
       </c>
       <c r="K32" s="1">
-        <v>4090032.93</v>
+        <v>2068633.1</v>
       </c>
       <c r="L32" s="1">
-        <v>2891.75</v>
+        <v>314.42</v>
       </c>
       <c r="M32" s="1">
-        <v>1502928.68</v>
+        <v>585210.67000000004</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>217419122.63</v>
+        <v>99116454.959999993</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>0</v>
       </c>
       <c r="C33" s="1">
-        <v>40807.879999999997</v>
+        <v>18737.759999999998</v>
       </c>
       <c r="D33" s="1">
         <v>0</v>
       </c>
       <c r="E33" s="1">
         <v>0</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <v>0</v>
       </c>
       <c r="H33" s="1">
-        <v>5269.31</v>
+        <v>519.54999999999995</v>
       </c>
       <c r="I33" s="1">
-        <v>1167.01</v>
+        <v>719.19</v>
       </c>
       <c r="J33" s="1">
-        <v>38263.46</v>
+        <v>14533.59</v>
       </c>
       <c r="K33" s="1">
-        <v>795.78</v>
+        <v>492.04</v>
       </c>
       <c r="L33" s="1">
         <v>0</v>
       </c>
       <c r="M33" s="1">
         <v>62.29</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>86365.73</v>
+        <v>35064.42</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>2035153.5</v>
+        <v>1893985.4100000001</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>554905.79999999993</v>
+        <v>277452.90000000002</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>4109550.5</v>
+        <v>2054775.25</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>166138.22</v>
+        <v>83069.11</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>1444391.5699999998</v>
+        <v>315405.30000000005</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4578533.169999999</v>
+        <v>2288913.73</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>280422597.90999997</v>
+        <v>140236538.65000001</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>37647032</v>
+        <v>18843710.870000001</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>456237783.54000002</v>
+        <v>228350402.54999998</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>22597434.420000002</v>
+        <v>13812241.880000001</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>6693.9</v>
+        <v>1013.1400000000001</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>8138756.7599999998</v>
+        <v>5873074.0899999989</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>817938971.28999996</v>
+        <v>414030582.88000005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:M33"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
         <v>0</v>
       </c>
       <c r="C7" s="1">
-        <v>242576.38</v>
+        <v>120466.07</v>
       </c>
       <c r="D7" s="1">
-        <v>489.52</v>
+        <v>0</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="1">
         <v>0</v>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
-        <v>5297.95</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
-        <v>3734</v>
+        <v>0</v>
       </c>
       <c r="J7" s="1">
-        <v>357234.66</v>
+        <v>173437.19</v>
       </c>
       <c r="K7" s="1">
-        <v>11752.83</v>
+        <v>8098.59</v>
       </c>
       <c r="L7" s="1">
         <v>0</v>
       </c>
       <c r="M7" s="1">
-        <v>163684.98000000001</v>
+        <v>159637.03</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>784770.32</v>
+        <v>461638.88</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>0</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="G8" s="1">
-        <v>335075.02</v>
+        <v>167537.51</v>
       </c>
       <c r="H8" s="1">
-        <v>592715.31000000006</v>
+        <v>271818.71000000002</v>
       </c>
       <c r="I8" s="1">
-        <v>2537756.6800000002</v>
+        <v>1192444.1299999999</v>
       </c>
       <c r="J8" s="1">
-        <v>13314819.76</v>
+        <v>7752944.0199999996</v>
       </c>
       <c r="K8" s="1">
-        <v>2098622.81</v>
+        <v>1344611.97</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="M8" s="1">
-        <v>1863846.4</v>
+        <v>1644475.52</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>20742835.979999997</v>
+        <v>12373831.859999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
-        <v>5246.99</v>
+        <v>500</v>
       </c>
       <c r="D9" s="1">
-        <v>793761.76</v>
+        <v>212776.95</v>
       </c>
       <c r="E9" s="1">
         <v>0</v>
       </c>
       <c r="F9" s="1">
         <v>0</v>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
-        <v>840108.44</v>
+        <v>330005.49</v>
       </c>
       <c r="I9" s="1">
-        <v>287399.28000000003</v>
+        <v>104055.3</v>
       </c>
       <c r="J9" s="1">
-        <v>3212312.84</v>
+        <v>1674655.82</v>
       </c>
       <c r="K9" s="1">
-        <v>151166.79999999999</v>
+        <v>110730.48</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
-        <v>125719.92</v>
+        <v>100655.79</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>5415716.0299999993</v>
+        <v>2533379.83</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
-        <v>16874.12</v>
+        <v>11477.72</v>
       </c>
       <c r="E10" s="1">
         <v>0</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
-        <v>100608.43</v>
+        <v>47353.73</v>
       </c>
       <c r="I10" s="1">
-        <v>4450</v>
+        <v>0</v>
       </c>
       <c r="J10" s="1">
-        <v>80118.3</v>
+        <v>30089.62</v>
       </c>
       <c r="K10" s="1">
-        <v>16996.650000000001</v>
+        <v>11196.95</v>
       </c>
       <c r="L10" s="1">
         <v>0</v>
       </c>
       <c r="M10" s="1">
-        <v>19898.68</v>
+        <v>13594.6</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>238946.17999999996</v>
+        <v>113712.62000000001</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
-        <v>602564.16</v>
+        <v>302282.08</v>
       </c>
       <c r="D11" s="1">
-        <v>1572044.96</v>
+        <v>570458.43999999994</v>
       </c>
       <c r="E11" s="1">
-        <v>253556.75</v>
+        <v>42699.34</v>
       </c>
       <c r="F11" s="1">
-        <v>2486.5500000000002</v>
+        <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
-        <v>9370731.2599999998</v>
+        <v>4748485.7699999996</v>
       </c>
       <c r="I11" s="1">
-        <v>11047370.279999999</v>
+        <v>5347990.4000000004</v>
       </c>
       <c r="J11" s="1">
-        <v>22664883.77</v>
+        <v>13061060.619999999</v>
       </c>
       <c r="K11" s="1">
-        <v>4850731.2699999996</v>
+        <v>2834223.3</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
-        <v>2444394.88</v>
+        <v>1758885.8</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>52808763.880000003</v>
+        <v>28666085.75</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12" s="1">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12" s="1">
-        <v>196158.92</v>
+        <v>164028.82999999999</v>
       </c>
       <c r="E12" s="1">
         <v>0</v>
       </c>
       <c r="F12" s="1">
-        <v>216646.19</v>
+        <v>3097.41</v>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
-        <v>13851381.1</v>
+        <v>6896565.5999999996</v>
       </c>
       <c r="I12" s="1">
-        <v>8318078.8700000001</v>
+        <v>3741143.4</v>
       </c>
       <c r="J12" s="1">
-        <v>8953860.5199999996</v>
+        <v>4091821.21</v>
       </c>
       <c r="K12" s="1">
-        <v>3353597.06</v>
+        <v>1632342.33</v>
       </c>
       <c r="L12" s="1">
-        <v>1404.9</v>
+        <v>0</v>
       </c>
       <c r="M12" s="1">
-        <v>1177382.73</v>
+        <v>804935.94</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>43191962.909999996</v>
+        <v>20895661.030000005</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
-        <v>1130394.4099999999</v>
+        <v>985108.28</v>
       </c>
       <c r="C13" s="1">
         <v>0</v>
       </c>
       <c r="D13" s="1">
-        <v>80364.100000000006</v>
+        <v>67200.25</v>
       </c>
       <c r="E13" s="1">
         <v>0</v>
       </c>
       <c r="F13" s="1">
-        <v>133689.88</v>
+        <v>649.37</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
-        <v>2183158.42</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13" s="1">
-        <v>1445902.68</v>
+        <v>102575.46</v>
       </c>
       <c r="J13" s="1">
-        <v>5030341.29</v>
+        <v>1549592.03</v>
       </c>
       <c r="K13" s="1">
-        <v>4528030.2</v>
+        <v>4664878.8499999996</v>
       </c>
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
-        <v>669567.16</v>
+        <v>402830.81</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>15201448.140000001</v>
+        <v>7938962.9399999995</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="1">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14" s="1">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D14" s="1">
-        <v>1313331.5900000001</v>
+        <v>370126.09</v>
       </c>
       <c r="E14" s="1">
         <v>0</v>
       </c>
       <c r="F14" s="1">
-        <v>16119.15</v>
+        <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
-        <v>15030333.07</v>
+        <v>7739827.3099999996</v>
       </c>
       <c r="I14" s="1">
-        <v>6060656.8899999997</v>
+        <v>2317200.66</v>
       </c>
       <c r="J14" s="1">
-        <v>31649964.789999999</v>
+        <v>17169745.960000001</v>
       </c>
       <c r="K14" s="1">
-        <v>4662867.6100000003</v>
+        <v>2606774.65</v>
       </c>
       <c r="L14" s="1">
         <v>0</v>
       </c>
       <c r="M14" s="1">
-        <v>2336779.02</v>
+        <v>1747274.09</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>61088567.470000006</v>
+        <v>31957454.209999997</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1">
-        <v>27503.14</v>
+        <v>0</v>
       </c>
       <c r="C15" s="1">
-        <v>44027.44</v>
+        <v>23027.439999999999</v>
       </c>
       <c r="D15" s="1">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <v>0</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1">
-        <v>23923.5</v>
+        <v>11961.75</v>
       </c>
       <c r="H15" s="1">
-        <v>98760.53</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>175244.65</v>
+        <v>31355.75</v>
       </c>
       <c r="J15" s="1">
-        <v>520912.71</v>
+        <v>232508.85</v>
       </c>
       <c r="K15" s="1">
-        <v>213408.51</v>
+        <v>152846.38</v>
       </c>
       <c r="L15" s="1">
         <v>0</v>
       </c>
       <c r="M15" s="1">
-        <v>182483.89</v>
+        <v>104295.67999999999</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>1286264.3700000001</v>
+        <v>555995.85000000009</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="1">
-        <v>1012267.74</v>
+        <v>506133.87</v>
       </c>
       <c r="C16" s="1">
-        <v>16517.18</v>
+        <v>8258.59</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <v>0</v>
       </c>
       <c r="F16" s="1">
-        <v>429.42</v>
+        <v>0</v>
       </c>
       <c r="G16" s="1">
         <v>21955.32</v>
       </c>
       <c r="H16" s="1">
-        <v>4507738.17</v>
+        <v>2485968.31</v>
       </c>
       <c r="I16" s="1">
-        <v>4307057.1399999997</v>
+        <v>1968758.62</v>
       </c>
       <c r="J16" s="1">
-        <v>1795267.11</v>
+        <v>918595.4</v>
       </c>
       <c r="K16" s="1">
-        <v>2440225.9300000002</v>
+        <v>1794928.13</v>
       </c>
       <c r="L16" s="1">
         <v>0</v>
       </c>
       <c r="M16" s="1">
-        <v>1627627.86</v>
+        <v>1119846.99</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>15729085.869999997</v>
+        <v>8824445.2300000004</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="1">
-        <v>2813731.4</v>
+        <v>1158152.72</v>
       </c>
       <c r="C17" s="1">
-        <v>18777.060000000001</v>
+        <v>12851.99</v>
       </c>
       <c r="D17" s="1">
-        <v>2530017.16</v>
+        <v>1335669.19</v>
       </c>
       <c r="E17" s="1">
         <v>0</v>
       </c>
       <c r="F17" s="1">
-        <v>272144.89</v>
+        <v>30979.83</v>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
-        <v>2571650.31</v>
+        <v>72665.289999999994</v>
       </c>
       <c r="I17" s="1">
-        <v>1120091.56</v>
+        <v>1523.38</v>
       </c>
       <c r="J17" s="1">
-        <v>8243985.7400000002</v>
+        <v>50536.5</v>
       </c>
       <c r="K17" s="1">
-        <v>607401.99</v>
+        <v>256937.5</v>
       </c>
       <c r="L17" s="1">
-        <v>3699.92</v>
+        <v>931.03</v>
       </c>
       <c r="M17" s="1">
-        <v>281934.05</v>
+        <v>203809.1</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>18463434.080000002</v>
+        <v>3124056.53</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="1">
         <v>0</v>
       </c>
       <c r="C18" s="1">
         <v>0</v>
       </c>
       <c r="D18" s="1">
-        <v>2054794.25</v>
+        <v>825074</v>
       </c>
       <c r="E18" s="1">
         <v>0</v>
       </c>
       <c r="F18" s="1">
-        <v>130608.72</v>
+        <v>20146.02</v>
       </c>
       <c r="G18" s="1">
-        <v>76171.199999999997</v>
+        <v>38085.599999999999</v>
       </c>
       <c r="H18" s="1">
-        <v>50992.01</v>
+        <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>55863.16</v>
+        <v>0</v>
       </c>
       <c r="J18" s="1">
-        <v>800260.76</v>
+        <v>277208.11</v>
       </c>
       <c r="K18" s="1">
-        <v>72701.179999999993</v>
+        <v>42244.35</v>
       </c>
       <c r="L18" s="1">
-        <v>17697.72</v>
+        <v>4167.0600000000004</v>
       </c>
       <c r="M18" s="1">
-        <v>84858</v>
+        <v>68867.5</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>3343947.0000000009</v>
+        <v>1275792.6400000001</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1">
         <v>0</v>
       </c>
       <c r="C19" s="1">
         <v>0</v>
       </c>
       <c r="D19" s="1">
-        <v>70121.179999999993</v>
+        <v>4866.63</v>
       </c>
       <c r="E19" s="1">
         <v>0</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
-        <v>95151.9</v>
+        <v>1072.01</v>
       </c>
       <c r="I19" s="1">
-        <v>262235.3</v>
+        <v>70888.710000000006</v>
       </c>
       <c r="J19" s="1">
-        <v>802692.27</v>
+        <v>271770.81</v>
       </c>
       <c r="K19" s="1">
-        <v>216859.15</v>
+        <v>76233.31</v>
       </c>
       <c r="L19" s="1">
         <v>0</v>
       </c>
       <c r="M19" s="1">
-        <v>77602.75</v>
+        <v>50062.55</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>1524662.5499999998</v>
+        <v>474894.02</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
         <v>0</v>
       </c>
       <c r="C20" s="1">
-        <v>116954</v>
+        <v>58227</v>
       </c>
       <c r="D20" s="1">
-        <v>204188.95</v>
+        <v>102803.65</v>
       </c>
       <c r="E20" s="1">
         <v>0</v>
       </c>
       <c r="F20" s="1">
-        <v>12310.02</v>
+        <v>5471.12</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
-        <v>286565.78999999998</v>
+        <v>96350.97</v>
       </c>
       <c r="I20" s="1">
-        <v>169372.69</v>
+        <v>61489.16</v>
       </c>
       <c r="J20" s="1">
-        <v>2144958.41</v>
+        <v>1131558.1299999999</v>
       </c>
       <c r="K20" s="1">
-        <v>250607.53</v>
+        <v>173563.81</v>
       </c>
       <c r="L20" s="1">
         <v>0</v>
       </c>
       <c r="M20" s="1">
-        <v>254760.95999999999</v>
+        <v>197485.2</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>3439718.35</v>
+        <v>1826949.0399999998</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
         <v>0</v>
       </c>
       <c r="C21" s="1">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21" s="1">
-        <v>28902</v>
+        <v>14451</v>
       </c>
       <c r="E21" s="1">
-        <v>179174.96</v>
+        <v>89587.48</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
-        <v>2758762.3</v>
+        <v>1408446.6</v>
       </c>
       <c r="I21" s="1">
-        <v>3256675.62</v>
+        <v>1524694.05</v>
       </c>
       <c r="J21" s="1">
-        <v>14322714.23</v>
+        <v>7276669.0499999998</v>
       </c>
       <c r="K21" s="1">
-        <v>4099932.05</v>
+        <v>2426730.7200000002</v>
       </c>
       <c r="L21" s="1">
         <v>0</v>
       </c>
       <c r="M21" s="1">
-        <v>1956716.7</v>
+        <v>1633195.47</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>26604032.960000001</v>
+        <v>14374351.920000002</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="1">
         <v>0</v>
       </c>
       <c r="C22" s="1">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22" s="1">
         <v>0</v>
       </c>
       <c r="E22" s="1">
         <v>0</v>
       </c>
       <c r="F22" s="1">
-        <v>2104.33</v>
+        <v>0</v>
       </c>
       <c r="G22" s="1">
         <v>0</v>
       </c>
       <c r="H22" s="1">
-        <v>26260767.600000001</v>
+        <v>14333553.039999999</v>
       </c>
       <c r="I22" s="1">
-        <v>18867882.870000001</v>
+        <v>8835403.8800000008</v>
       </c>
       <c r="J22" s="1">
-        <v>59879917.909999996</v>
+        <v>30151984.350000001</v>
       </c>
       <c r="K22" s="1">
-        <v>11115208.82</v>
+        <v>6141527.3799999999</v>
       </c>
       <c r="L22" s="1">
         <v>0</v>
       </c>
       <c r="M22" s="1">
-        <v>4784391.75</v>
+        <v>3010029.21</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>120989007.78</v>
+        <v>62511865.110000007</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="1">
         <v>0</v>
       </c>
       <c r="C23" s="1">
-        <v>12638.96</v>
+        <v>6319.48</v>
       </c>
       <c r="D23" s="1">
         <v>0</v>
       </c>
       <c r="E23" s="1">
         <v>0</v>
       </c>
       <c r="F23" s="1">
-        <v>3592.64</v>
+        <v>410.72</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
-        <v>1758484.58</v>
+        <v>854311.86</v>
       </c>
       <c r="I23" s="1">
-        <v>369600.02</v>
+        <v>115866.49</v>
       </c>
       <c r="J23" s="1">
-        <v>2709362.53</v>
+        <v>1374849.98</v>
       </c>
       <c r="K23" s="1">
-        <v>430102.5</v>
+        <v>245955.61</v>
       </c>
       <c r="L23" s="1">
         <v>0</v>
       </c>
       <c r="M23" s="1">
-        <v>291832.13</v>
+        <v>199388.59</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>5575613.3600000003</v>
+        <v>2797102.7299999995</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="1">
         <v>0</v>
       </c>
       <c r="C24" s="1">
-        <v>3500</v>
+        <v>2000</v>
       </c>
       <c r="D24" s="1">
-        <v>1153388.24</v>
+        <v>179773.91</v>
       </c>
       <c r="E24" s="1">
-        <v>2910.82</v>
+        <v>874.05</v>
       </c>
       <c r="F24" s="1">
-        <v>186923</v>
+        <v>1978.15</v>
       </c>
       <c r="G24" s="1">
-        <v>12617510.65</v>
+        <v>9898114.1199999992</v>
       </c>
       <c r="H24" s="1">
-        <v>1744481.96</v>
+        <v>694303.31</v>
       </c>
       <c r="I24" s="1">
-        <v>2016149.61</v>
+        <v>460615.03</v>
       </c>
       <c r="J24" s="1">
-        <v>23466710.690000001</v>
+        <v>9347555.6999999993</v>
       </c>
       <c r="K24" s="1">
-        <v>2506019.39</v>
+        <v>1170126.8</v>
       </c>
       <c r="L24" s="1">
-        <v>13977.02</v>
+        <v>903.78</v>
       </c>
       <c r="M24" s="1">
-        <v>1441102.25</v>
+        <v>1016511.92</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>45152673.630000003</v>
+        <v>22772756.77</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25" s="1">
         <v>4426.42</v>
       </c>
       <c r="D25" s="1">
-        <v>1943975.66</v>
+        <v>809722.65</v>
       </c>
       <c r="E25" s="1">
-        <v>406200</v>
+        <v>0</v>
       </c>
       <c r="F25" s="1">
-        <v>390533.3</v>
+        <v>75733.570000000007</v>
       </c>
       <c r="G25" s="1">
-        <v>6733977.7800000003</v>
+        <v>0</v>
       </c>
       <c r="H25" s="1">
-        <v>97663226.840000004</v>
+        <v>50660647.700000003</v>
       </c>
       <c r="I25" s="1">
-        <v>74079167.040000007</v>
+        <v>38185154.869999997</v>
       </c>
       <c r="J25" s="1">
-        <v>119620163.34</v>
+        <v>65751604.619999997</v>
       </c>
       <c r="K25" s="1">
-        <v>29004037.899999999</v>
+        <v>17875904.940000001</v>
       </c>
       <c r="L25" s="1">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25" s="1">
-        <v>18582755.629999999</v>
+        <v>12923512.85</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>348581250.65000004</v>
+        <v>186287264.03</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1">
         <v>0</v>
       </c>
       <c r="C26" s="1">
-        <v>1573.06</v>
+        <v>786.53</v>
       </c>
       <c r="D26" s="1">
-        <v>6390.37</v>
+        <v>745.8</v>
       </c>
       <c r="E26" s="1">
         <v>0</v>
       </c>
       <c r="F26" s="1">
-        <v>1584.22</v>
+        <v>0</v>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
-        <v>939139.56</v>
+        <v>523861.29</v>
       </c>
       <c r="I26" s="1">
-        <v>1303570.19</v>
+        <v>513063.67</v>
       </c>
       <c r="J26" s="1">
-        <v>4835788.57</v>
+        <v>2425992.9900000002</v>
       </c>
       <c r="K26" s="1">
-        <v>779767.38</v>
+        <v>434751.25</v>
       </c>
       <c r="L26" s="1">
-        <v>1263.24</v>
+        <v>0</v>
       </c>
       <c r="M26" s="1">
-        <v>534018.72</v>
+        <v>351621.48</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>8403095.3100000005</v>
+        <v>4250823.01</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="1">
         <v>0</v>
       </c>
       <c r="C27" s="1">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>6000.51</v>
       </c>
       <c r="E27" s="1">
         <v>0</v>
       </c>
       <c r="F27" s="1">
         <v>587.07000000000005</v>
       </c>
       <c r="G27" s="1">
         <v>0</v>
       </c>
       <c r="H27" s="1">
-        <v>207137.55</v>
+        <v>89142.49</v>
       </c>
       <c r="I27" s="1">
-        <v>35582.300000000003</v>
+        <v>4865.5</v>
       </c>
       <c r="J27" s="1">
-        <v>243482.14</v>
+        <v>126366.56</v>
       </c>
       <c r="K27" s="1">
-        <v>129267.33</v>
+        <v>39767.339999999997</v>
       </c>
       <c r="L27" s="1">
         <v>0</v>
       </c>
       <c r="M27" s="1">
-        <v>8734.9599999999991</v>
+        <v>5609.49</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>630791.86</v>
+        <v>272338.95999999996</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="1">
         <v>83000</v>
       </c>
       <c r="C28" s="1">
         <v>0</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="1">
         <v>0</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <v>0</v>
       </c>
       <c r="H28" s="1">
-        <v>3926.26</v>
+        <v>0</v>
       </c>
       <c r="I28" s="1">
-        <v>10329.32</v>
+        <v>822.69</v>
       </c>
       <c r="J28" s="1">
-        <v>72287.58</v>
+        <v>33572.9</v>
       </c>
       <c r="K28" s="1">
-        <v>17663.75</v>
+        <v>4153.95</v>
       </c>
       <c r="L28" s="1">
         <v>0</v>
       </c>
       <c r="M28" s="1">
-        <v>5260.89</v>
+        <v>4589.2700000000004</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>192467.8</v>
+        <v>126138.81</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="1">
         <v>261764.45</v>
       </c>
       <c r="C29" s="1">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="D29" s="1">
-        <v>68491.67</v>
+        <v>55276.26</v>
       </c>
       <c r="E29" s="1">
         <v>590.1</v>
       </c>
       <c r="F29" s="1">
-        <v>172160.68</v>
+        <v>508</v>
       </c>
       <c r="G29" s="1">
-        <v>200343.74</v>
+        <v>96643.32</v>
       </c>
       <c r="H29" s="1">
-        <v>4940949.3099999996</v>
+        <v>2201156.2000000002</v>
       </c>
       <c r="I29" s="1">
-        <v>1787539.25</v>
+        <v>729381.68</v>
       </c>
       <c r="J29" s="1">
-        <v>13274070.93</v>
+        <v>5511381.8799999999</v>
       </c>
       <c r="K29" s="1">
-        <v>2412145.27</v>
+        <v>1275869.98</v>
       </c>
       <c r="L29" s="1">
         <v>317.43</v>
       </c>
       <c r="M29" s="1">
-        <v>1916713.79</v>
+        <v>1330844.53</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>25037586.619999997</v>
+        <v>11465733.83</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
-        <v>691000</v>
+        <v>0</v>
       </c>
       <c r="C30" s="1">
-        <v>107042.46</v>
+        <v>52225.66</v>
       </c>
       <c r="D30" s="1">
         <v>0</v>
       </c>
       <c r="E30" s="1">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30" s="1">
-        <v>14817.22</v>
+        <v>1583.56</v>
       </c>
       <c r="G30" s="1">
-        <v>7814232.4199999999</v>
+        <v>3972586.11</v>
       </c>
       <c r="H30" s="1">
-        <v>9015270.4299999997</v>
+        <v>4608359.17</v>
       </c>
       <c r="I30" s="1">
-        <v>14038019.49</v>
+        <v>6516302.9100000001</v>
       </c>
       <c r="J30" s="1">
-        <v>77549595.069999993</v>
+        <v>42248714.649999999</v>
       </c>
       <c r="K30" s="1">
-        <v>7009226.2199999997</v>
+        <v>4251718.53</v>
       </c>
       <c r="L30" s="1">
         <v>0</v>
       </c>
       <c r="M30" s="1">
-        <v>6437750.7199999997</v>
+        <v>5181043.37</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>123023028.31999999</v>
+        <v>66933433.439999998</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>0</v>
       </c>
       <c r="C31" s="1">
-        <v>81886.320000000007</v>
+        <v>38729.949999999997</v>
       </c>
       <c r="D31" s="1">
-        <v>12567.12</v>
+        <v>2289</v>
       </c>
       <c r="E31" s="1">
         <v>0</v>
       </c>
       <c r="F31" s="1">
         <v>201.59</v>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
-        <v>10396057.810000001</v>
+        <v>5440843.5199999996</v>
       </c>
       <c r="I31" s="1">
-        <v>5261779.9400000004</v>
+        <v>3001951.21</v>
       </c>
       <c r="J31" s="1">
-        <v>8772354.4299999997</v>
+        <v>4380413.8600000003</v>
       </c>
       <c r="K31" s="1">
-        <v>2121016.16</v>
+        <v>1175850.3700000001</v>
       </c>
       <c r="L31" s="1">
         <v>0</v>
       </c>
       <c r="M31" s="1">
-        <v>1083867.8</v>
+        <v>831732.44</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>27729731.170000002</v>
+        <v>14872011.939999999</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
-        <v>5044438.8099999996</v>
+        <v>3914044.4</v>
       </c>
       <c r="C32" s="1">
-        <v>21241.59</v>
+        <v>14064.7</v>
       </c>
       <c r="D32" s="1">
-        <v>6800161.6200000001</v>
+        <v>1810748.03</v>
       </c>
       <c r="E32" s="1">
-        <v>1450315.68</v>
+        <v>603217.84</v>
       </c>
       <c r="F32" s="1">
-        <v>5832153.5999999996</v>
+        <v>655954.21</v>
       </c>
       <c r="G32" s="1">
-        <v>723579.33</v>
+        <v>49977</v>
       </c>
       <c r="H32" s="1">
-        <v>117843692.23999999</v>
+        <v>54581718.009999998</v>
       </c>
       <c r="I32" s="1">
-        <v>97444604.390000001</v>
+        <v>33700101.68</v>
       </c>
       <c r="J32" s="1">
-        <v>102173938.8</v>
+        <v>42605176.5</v>
       </c>
       <c r="K32" s="1">
-        <v>19765396.420000002</v>
+        <v>8615987.9800000004</v>
       </c>
       <c r="L32" s="1">
-        <v>23554.35</v>
+        <v>314.42</v>
       </c>
       <c r="M32" s="1">
-        <v>8609186.2799999993</v>
+        <v>4300446.6100000003</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>365732263.11000001</v>
+        <v>150851751.38</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>0</v>
       </c>
       <c r="C33" s="1">
-        <v>49335.32</v>
+        <v>19237.759999999998</v>
       </c>
       <c r="D33" s="1">
         <v>0</v>
       </c>
       <c r="E33" s="1">
         <v>0</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <v>0</v>
       </c>
       <c r="H33" s="1">
-        <v>8727.2900000000009</v>
+        <v>954.53</v>
       </c>
       <c r="I33" s="1">
-        <v>8551.89</v>
+        <v>2646.4</v>
       </c>
       <c r="J33" s="1">
-        <v>49999.86</v>
+        <v>18353.22</v>
       </c>
       <c r="K33" s="1">
-        <v>14795.05</v>
+        <v>3598.95</v>
       </c>
       <c r="L33" s="1">
         <v>0</v>
       </c>
       <c r="M33" s="1">
-        <v>6866.77</v>
+        <v>812.08</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>138276.18</v>
+        <v>45602.94</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>18197153.379999999</v>
+        <v>10471978.210000001</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>1420724.3000000005</v>
+        <v>710362.15000000014</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>18852023.699999996</v>
+        <v>6543488.9099999992</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>2638822.5999999996</v>
+        <v>837868.29</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>7389092.4699999997</v>
+        <v>797300.62</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>28546768.960000001</v>
+        <v>14256860.729999999</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>323125816.42000002</v>
+        <v>158253538.80000001</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>254274665.11000001</v>
+        <v>108530295.03</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>526541999.00999999</v>
+        <v>259638160.53000003</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>102879547.75999999</v>
+        <v>59371554.400000006</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>213588.5</v>
+        <v>6633.72</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>56969739.669999994</v>
+        <v>39165993.909999989</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>1341049941.8799999</v>
+        <v>658584035.29999995</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>