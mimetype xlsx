--- v0 (2025-12-10)
+++ v1 (2026-04-17)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1DBC3FD-AEF1-49E4-8C4E-08CA350D6D2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{771BD17C-69EE-49D1-8B58-D06CA81DF295}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -2203,52 +2203,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
@@ -2292,1313 +2292,1313 @@
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
         <v>0</v>
       </c>
       <c r="C7" s="1">
         <v>0</v>
       </c>
       <c r="D7" s="1">
         <v>0</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="1">
         <v>0</v>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
-        <v>100.19</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="1">
-        <v>41988.77</v>
+        <v>20096.12</v>
       </c>
       <c r="K7" s="1">
-        <v>2208.35</v>
+        <v>1470.53</v>
       </c>
       <c r="L7" s="1">
         <v>0</v>
       </c>
       <c r="M7" s="1">
         <v>38812.769999999997</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>83110.079999999987</v>
+        <v>60379.42</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>0</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="G8" s="1">
-        <v>55347.64</v>
+        <v>27673.82</v>
       </c>
       <c r="H8" s="1">
-        <v>34139.300000000003</v>
+        <v>12932.12</v>
       </c>
       <c r="I8" s="1">
-        <v>435756</v>
+        <v>247248.37</v>
       </c>
       <c r="J8" s="1">
-        <v>1445805.83</v>
+        <v>845151.09</v>
       </c>
       <c r="K8" s="1">
-        <v>308814.59000000003</v>
+        <v>215226.72</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="M8" s="1">
-        <v>136281.64000000001</v>
+        <v>128273.24</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>2416145</v>
+        <v>1476505.3599999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
-        <v>2867.26</v>
+        <v>1433.63</v>
       </c>
       <c r="D9" s="1">
-        <v>176434.62</v>
+        <v>76187.08</v>
       </c>
       <c r="E9" s="1">
         <v>0</v>
       </c>
       <c r="F9" s="1">
         <v>0</v>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
-        <v>48112.639999999999</v>
+        <v>0</v>
       </c>
       <c r="I9" s="1">
-        <v>104636.36</v>
+        <v>57557.71</v>
       </c>
       <c r="J9" s="1">
-        <v>236881.47</v>
+        <v>144662.54</v>
       </c>
       <c r="K9" s="1">
-        <v>196248.22</v>
+        <v>101698.81</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
         <v>167417.57999999999</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>932598.14999999991</v>
+        <v>548957.35</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
         <v>0</v>
       </c>
       <c r="E10" s="1">
         <v>0</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="1">
-        <v>9583.3799999999992</v>
+        <v>4022.92</v>
       </c>
       <c r="K10" s="1">
-        <v>331.22</v>
+        <v>304.02999999999997</v>
       </c>
       <c r="L10" s="1">
         <v>0</v>
       </c>
       <c r="M10" s="1">
         <v>486.29</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>10400.89</v>
+        <v>4813.24</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="D11" s="1">
-        <v>552098.49</v>
+        <v>230039.32</v>
       </c>
       <c r="E11" s="1">
         <v>0</v>
       </c>
       <c r="F11" s="1">
-        <v>658.03</v>
+        <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
-        <v>809955.27</v>
+        <v>434330.39</v>
       </c>
       <c r="I11" s="1">
-        <v>1134542.5</v>
+        <v>680243.94</v>
       </c>
       <c r="J11" s="1">
-        <v>3283528.18</v>
+        <v>1931079.27</v>
       </c>
       <c r="K11" s="1">
-        <v>775411.17</v>
+        <v>512766.97</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
-        <v>320668.7</v>
+        <v>284960.71999999997</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>6877862.3400000008</v>
+        <v>4073920.6099999994</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1">
         <v>0</v>
       </c>
       <c r="C12" s="1">
         <v>0</v>
       </c>
       <c r="D12" s="1">
         <v>33819.279999999999</v>
       </c>
       <c r="E12" s="1">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12" s="1">
-        <v>35986.85</v>
+        <v>0</v>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002407.89</v>
+        <v>509468.26</v>
       </c>
       <c r="I12" s="1">
-        <v>609935.18999999994</v>
+        <v>332198.31</v>
       </c>
       <c r="J12" s="1">
-        <v>947195.8</v>
+        <v>488405.67</v>
       </c>
       <c r="K12" s="1">
-        <v>454967.5</v>
+        <v>331803.84999999998</v>
       </c>
       <c r="L12" s="1">
-        <v>234.15</v>
+        <v>0</v>
       </c>
       <c r="M12" s="1">
-        <v>204939.13</v>
+        <v>153595.07</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>3296450.5399999996</v>
+        <v>1849290.4400000002</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
         <v>21182991.32</v>
       </c>
       <c r="C13" s="1">
         <v>1000</v>
       </c>
       <c r="D13" s="1">
         <v>13745.2</v>
       </c>
       <c r="E13" s="1">
         <v>0</v>
       </c>
       <c r="F13" s="1">
-        <v>23319.93</v>
+        <v>0</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
-        <v>211121.55</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
-        <v>399792.25</v>
+        <v>13925.34</v>
       </c>
       <c r="J13" s="1">
-        <v>513333.13</v>
+        <v>101763.84</v>
       </c>
       <c r="K13" s="1">
-        <v>935514.92</v>
+        <v>736861.69</v>
       </c>
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
-        <v>95265.54</v>
+        <v>66068.710000000006</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>23376083.84</v>
+        <v>22116356.100000001</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="1">
         <v>0</v>
       </c>
       <c r="C14" s="1">
         <v>0</v>
       </c>
       <c r="D14" s="1">
-        <v>83731.92</v>
+        <v>0</v>
       </c>
       <c r="E14" s="1">
         <v>0</v>
       </c>
       <c r="F14" s="1">
-        <v>2743.94</v>
+        <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
-        <v>2350621.9700000002</v>
+        <v>1307533.8799999999</v>
       </c>
       <c r="I14" s="1">
-        <v>909491.66</v>
+        <v>520328.98</v>
       </c>
       <c r="J14" s="1">
-        <v>3579494.89</v>
+        <v>2060541.71</v>
       </c>
       <c r="K14" s="1">
-        <v>901551.49</v>
+        <v>574854.94999999995</v>
       </c>
       <c r="L14" s="1">
         <v>0</v>
       </c>
       <c r="M14" s="1">
-        <v>302430.33</v>
+        <v>228610.96</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>8130066.2000000011</v>
+        <v>4691870.4799999995</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1">
         <v>0</v>
       </c>
       <c r="C15" s="1">
-        <v>75000</v>
+        <v>30250</v>
       </c>
       <c r="D15" s="1">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <v>0</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1">
-        <v>9569.4</v>
+        <v>4784.7</v>
       </c>
       <c r="H15" s="1">
-        <v>9270.1299999999992</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>13295.33</v>
+        <v>5596.5</v>
       </c>
       <c r="J15" s="1">
-        <v>51256.22</v>
+        <v>22765.87</v>
       </c>
       <c r="K15" s="1">
-        <v>38519.910000000003</v>
+        <v>32293.73</v>
       </c>
       <c r="L15" s="1">
         <v>0</v>
       </c>
       <c r="M15" s="1">
         <v>9970.2800000000007</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>206881.27000000002</v>
+        <v>105661.07999999999</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="1">
         <v>0</v>
       </c>
       <c r="C16" s="1">
         <v>0</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <v>0</v>
       </c>
       <c r="F16" s="1">
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <v>3659.22</v>
       </c>
       <c r="H16" s="1">
-        <v>868553.27</v>
+        <v>483505.91999999998</v>
       </c>
       <c r="I16" s="1">
-        <v>351201.05</v>
+        <v>178285.97</v>
       </c>
       <c r="J16" s="1">
-        <v>226978.88</v>
+        <v>114139.31</v>
       </c>
       <c r="K16" s="1">
-        <v>585032.38</v>
+        <v>368455.48</v>
       </c>
       <c r="L16" s="1">
         <v>0</v>
       </c>
       <c r="M16" s="1">
-        <v>199790.16</v>
+        <v>163906.64000000001</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>2235214.96</v>
+        <v>1311952.54</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="1">
-        <v>141356.85999999999</v>
+        <v>120701.12</v>
       </c>
       <c r="C17" s="1">
         <v>3500</v>
       </c>
       <c r="D17" s="1">
-        <v>371707.21</v>
+        <v>228178.73</v>
       </c>
       <c r="E17" s="1">
         <v>0</v>
       </c>
       <c r="F17" s="1">
-        <v>32221.19</v>
+        <v>144.88999999999999</v>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
-        <v>175768.06</v>
+        <v>255.92</v>
       </c>
       <c r="I17" s="1">
-        <v>317669.38</v>
+        <v>1556.07</v>
       </c>
       <c r="J17" s="1">
-        <v>253743.51</v>
+        <v>8190.88</v>
       </c>
       <c r="K17" s="1">
-        <v>102344</v>
+        <v>39567.39</v>
       </c>
       <c r="L17" s="1">
-        <v>465.74</v>
+        <v>0</v>
       </c>
       <c r="M17" s="1">
-        <v>87061.55</v>
+        <v>37490.9</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>1485837.5</v>
+        <v>439585.9</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="1">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18" s="1">
         <v>0</v>
       </c>
       <c r="D18" s="1">
-        <v>264804.84999999998</v>
+        <v>126764</v>
       </c>
       <c r="E18" s="1">
         <v>0</v>
       </c>
       <c r="F18" s="1">
-        <v>21883.279999999999</v>
+        <v>3380.24</v>
       </c>
       <c r="G18" s="1">
-        <v>18250.439999999999</v>
+        <v>9125.2199999999993</v>
       </c>
       <c r="H18" s="1">
-        <v>8929.9500000000007</v>
+        <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>3133.41</v>
+        <v>0</v>
       </c>
       <c r="J18" s="1">
-        <v>135563.19</v>
+        <v>50494.63</v>
       </c>
       <c r="K18" s="1">
-        <v>9359.6200000000008</v>
+        <v>6425.09</v>
       </c>
       <c r="L18" s="1">
-        <v>3774.31</v>
+        <v>965.58</v>
       </c>
       <c r="M18" s="1">
-        <v>13371.1</v>
+        <v>11212.27</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>676091.33</v>
+        <v>306877.62000000005</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1">
         <v>0</v>
       </c>
       <c r="C19" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="D19" s="1">
-        <v>11715.41</v>
+        <v>981.89</v>
       </c>
       <c r="E19" s="1">
         <v>0</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
-        <v>8553.92</v>
+        <v>275.82</v>
       </c>
       <c r="I19" s="1">
-        <v>29270.3</v>
+        <v>17033.28</v>
       </c>
       <c r="J19" s="1">
-        <v>111151.03999999999</v>
+        <v>30178.97</v>
       </c>
       <c r="K19" s="1">
-        <v>34189.35</v>
+        <v>15451.31</v>
       </c>
       <c r="L19" s="1">
         <v>0</v>
       </c>
       <c r="M19" s="1">
-        <v>12808.64</v>
+        <v>8935.34</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>209688.65999999997</v>
+        <v>73356.61</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
         <v>0</v>
       </c>
       <c r="C20" s="1">
-        <v>11104</v>
+        <v>5552</v>
       </c>
       <c r="D20" s="1">
-        <v>101385.3</v>
+        <v>50692.65</v>
       </c>
       <c r="E20" s="1">
         <v>0</v>
       </c>
       <c r="F20" s="1">
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
-        <v>73110.22</v>
+        <v>28116.15</v>
       </c>
       <c r="I20" s="1">
-        <v>8791.59</v>
+        <v>4350.5200000000004</v>
       </c>
       <c r="J20" s="1">
-        <v>229752.21</v>
+        <v>112018.62</v>
       </c>
       <c r="K20" s="1">
-        <v>60560.73</v>
+        <v>43882.9</v>
       </c>
       <c r="L20" s="1">
         <v>0</v>
       </c>
       <c r="M20" s="1">
-        <v>75908.039999999994</v>
+        <v>49780.78</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>560612.09</v>
+        <v>294393.62</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
         <v>0</v>
       </c>
       <c r="C21" s="1">
         <v>0</v>
       </c>
       <c r="D21" s="1">
-        <v>4817</v>
+        <v>2408.5</v>
       </c>
       <c r="E21" s="1">
-        <v>32014.23</v>
+        <v>19489.490000000002</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
-        <v>295186.78999999998</v>
+        <v>147609.64000000001</v>
       </c>
       <c r="I21" s="1">
-        <v>526521.61</v>
+        <v>268570.37</v>
       </c>
       <c r="J21" s="1">
-        <v>1688571.98</v>
+        <v>925817.64</v>
       </c>
       <c r="K21" s="1">
-        <v>760244.73</v>
+        <v>454949.39</v>
       </c>
       <c r="L21" s="1">
         <v>0</v>
       </c>
       <c r="M21" s="1">
-        <v>177364.66</v>
+        <v>140198.39000000001</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>3484721</v>
+        <v>1959043.4200000004</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="1">
         <v>0</v>
       </c>
       <c r="C22" s="1">
         <v>0</v>
       </c>
       <c r="D22" s="1">
         <v>0</v>
       </c>
       <c r="E22" s="1">
         <v>0</v>
       </c>
       <c r="F22" s="1">
-        <v>689.36</v>
+        <v>0</v>
       </c>
       <c r="G22" s="1">
         <v>0</v>
       </c>
       <c r="H22" s="1">
-        <v>3817910.86</v>
+        <v>1978595.77</v>
       </c>
       <c r="I22" s="1">
-        <v>3408568.49</v>
+        <v>1702314.61</v>
       </c>
       <c r="J22" s="1">
-        <v>6801444.5</v>
+        <v>3404943.1</v>
       </c>
       <c r="K22" s="1">
-        <v>1558684.77</v>
+        <v>962482.63</v>
       </c>
       <c r="L22" s="1">
         <v>0</v>
       </c>
       <c r="M22" s="1">
-        <v>915539.41</v>
+        <v>726564.89</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>16502837.390000001</v>
+        <v>8774901</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="1">
         <v>0</v>
       </c>
       <c r="C23" s="1">
         <v>0</v>
       </c>
       <c r="D23" s="1">
         <v>0</v>
       </c>
       <c r="E23" s="1">
         <v>0</v>
       </c>
       <c r="F23" s="1">
-        <v>410.72</v>
+        <v>0</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
-        <v>33887.79</v>
+        <v>15249.59</v>
       </c>
       <c r="I23" s="1">
-        <v>137256.89000000001</v>
+        <v>100594.64</v>
       </c>
       <c r="J23" s="1">
-        <v>251881.32</v>
+        <v>150071.95000000001</v>
       </c>
       <c r="K23" s="1">
-        <v>43231.26</v>
+        <v>30738.33</v>
       </c>
       <c r="L23" s="1">
         <v>0</v>
       </c>
       <c r="M23" s="1">
-        <v>31139.56</v>
+        <v>26796.2</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>497807.54000000004</v>
+        <v>323450.71000000002</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="1">
         <v>4353</v>
       </c>
       <c r="C24" s="1">
         <v>0</v>
       </c>
       <c r="D24" s="1">
-        <v>177628.38</v>
+        <v>81941.59</v>
       </c>
       <c r="E24" s="1">
-        <v>186591.84</v>
+        <v>93295.92</v>
       </c>
       <c r="F24" s="1">
-        <v>30848.799999999999</v>
+        <v>0</v>
       </c>
       <c r="G24" s="1">
-        <v>2001009.17</v>
+        <v>1600035.68</v>
       </c>
       <c r="H24" s="1">
-        <v>122179.47</v>
+        <v>40376.639999999999</v>
       </c>
       <c r="I24" s="1">
-        <v>351302.84</v>
+        <v>150087.67999999999</v>
       </c>
       <c r="J24" s="1">
-        <v>1625439.74</v>
+        <v>538038.97</v>
       </c>
       <c r="K24" s="1">
-        <v>596561.78</v>
+        <v>350055.59</v>
       </c>
       <c r="L24" s="1">
-        <v>827.42</v>
+        <v>0</v>
       </c>
       <c r="M24" s="1">
-        <v>214771.18</v>
+        <v>168383.91</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>5311513.62</v>
+        <v>3026568.9799999995</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
         <v>0</v>
       </c>
       <c r="C25" s="1">
         <v>0</v>
       </c>
       <c r="D25" s="1">
-        <v>10160676.869999999</v>
+        <v>5067489.33</v>
       </c>
       <c r="E25" s="1">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25" s="1">
-        <v>80342.16</v>
+        <v>21160.41</v>
       </c>
       <c r="G25" s="1">
-        <v>1122329.6299999999</v>
+        <v>0</v>
       </c>
       <c r="H25" s="1">
-        <v>14394687.810000001</v>
+        <v>7937605.5700000003</v>
       </c>
       <c r="I25" s="1">
-        <v>6722098.3799999999</v>
+        <v>4011794.86</v>
       </c>
       <c r="J25" s="1">
-        <v>11890467.529999999</v>
+        <v>6861178.9800000004</v>
       </c>
       <c r="K25" s="1">
-        <v>6258013.0700000003</v>
+        <v>4556799.6500000004</v>
       </c>
       <c r="L25" s="1">
         <v>0</v>
       </c>
       <c r="M25" s="1">
-        <v>2956857.07</v>
+        <v>2683841.96</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>53653172.519999996</v>
+        <v>31139870.760000005</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1">
         <v>0</v>
       </c>
       <c r="C26" s="1">
         <v>0</v>
       </c>
       <c r="D26" s="1">
-        <v>3584.4</v>
+        <v>1792.2</v>
       </c>
       <c r="E26" s="1">
         <v>0</v>
       </c>
       <c r="F26" s="1">
-        <v>241.41</v>
+        <v>0</v>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
-        <v>88476.38</v>
+        <v>46704.78</v>
       </c>
       <c r="I26" s="1">
-        <v>88997.5</v>
+        <v>33670.01</v>
       </c>
       <c r="J26" s="1">
-        <v>682065.65</v>
+        <v>364765.19</v>
       </c>
       <c r="K26" s="1">
-        <v>119150.84</v>
+        <v>72740.67</v>
       </c>
       <c r="L26" s="1">
-        <v>210.54</v>
+        <v>0</v>
       </c>
       <c r="M26" s="1">
-        <v>130654.97</v>
+        <v>107601.85</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>1113381.6900000002</v>
+        <v>627274.69999999995</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="1">
         <v>0</v>
       </c>
       <c r="C27" s="1">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>0</v>
       </c>
       <c r="E27" s="1">
         <v>0</v>
       </c>
       <c r="F27" s="1">
         <v>101.78</v>
       </c>
       <c r="G27" s="1">
         <v>0</v>
       </c>
       <c r="H27" s="1">
-        <v>2903.78</v>
+        <v>372.46</v>
       </c>
       <c r="I27" s="1">
-        <v>1168.47</v>
+        <v>205.57</v>
       </c>
       <c r="J27" s="1">
-        <v>99064.45</v>
+        <v>48590.83</v>
       </c>
       <c r="K27" s="1">
-        <v>14392.64</v>
+        <v>7398.31</v>
       </c>
       <c r="L27" s="1">
         <v>0</v>
       </c>
       <c r="M27" s="1">
         <v>1735.9</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>119367.01999999999</v>
+        <v>58404.85</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="1">
         <v>0</v>
       </c>
       <c r="C28" s="1">
         <v>0</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="1">
         <v>0</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <v>0</v>
       </c>
       <c r="H28" s="1">
-        <v>304.87</v>
+        <v>0</v>
       </c>
       <c r="I28" s="1">
-        <v>36400.89</v>
+        <v>2683.02</v>
       </c>
       <c r="J28" s="1">
-        <v>127350.89</v>
+        <v>61197.68</v>
       </c>
       <c r="K28" s="1">
-        <v>2623.41</v>
+        <v>1397.33</v>
       </c>
       <c r="L28" s="1">
         <v>0</v>
       </c>
       <c r="M28" s="1">
         <v>4658.1099999999997</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>171338.16999999998</v>
+        <v>69936.14</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="1">
         <v>2306340</v>
       </c>
       <c r="C29" s="1">
         <v>500</v>
       </c>
       <c r="D29" s="1">
         <v>11276.85</v>
       </c>
       <c r="E29" s="1">
-        <v>644.52</v>
+        <v>322.26</v>
       </c>
       <c r="F29" s="1">
-        <v>29551.83</v>
+        <v>127</v>
       </c>
       <c r="G29" s="1">
-        <v>705.71</v>
+        <v>0</v>
       </c>
       <c r="H29" s="1">
-        <v>526344.54</v>
+        <v>264440.96000000002</v>
       </c>
       <c r="I29" s="1">
-        <v>538675.63</v>
+        <v>231782.92</v>
       </c>
       <c r="J29" s="1">
-        <v>1375664.03</v>
+        <v>554465.72</v>
       </c>
       <c r="K29" s="1">
-        <v>402659.17</v>
+        <v>258132.18</v>
       </c>
       <c r="L29" s="1">
         <v>0</v>
       </c>
       <c r="M29" s="1">
-        <v>260579.32</v>
+        <v>201253.81</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>5452941.6000000006</v>
+        <v>3828641.7</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
-        <v>1240774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30" s="1">
-        <v>48955.5</v>
+        <v>24477.75</v>
       </c>
       <c r="D30" s="1">
         <v>0</v>
       </c>
       <c r="E30" s="1">
         <v>0</v>
       </c>
       <c r="F30" s="1">
-        <v>6790.85</v>
+        <v>3049.5</v>
       </c>
       <c r="G30" s="1">
-        <v>1221712.42</v>
+        <v>623343.85</v>
       </c>
       <c r="H30" s="1">
-        <v>1568250.21</v>
+        <v>872712.63</v>
       </c>
       <c r="I30" s="1">
-        <v>1689248.13</v>
+        <v>895970.56</v>
       </c>
       <c r="J30" s="1">
-        <v>9322341.5399999991</v>
+        <v>5289101.0599999996</v>
       </c>
       <c r="K30" s="1">
-        <v>964164.78</v>
+        <v>745692.66</v>
       </c>
       <c r="L30" s="1">
         <v>0</v>
       </c>
       <c r="M30" s="1">
-        <v>877091.86</v>
+        <v>769796.29</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>16939329.849999998</v>
+        <v>9844531.5799999982</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31" s="1">
-        <v>8591.02</v>
+        <v>4295.51</v>
       </c>
       <c r="D31" s="1">
-        <v>2801.13</v>
+        <v>0</v>
       </c>
       <c r="E31" s="1">
         <v>0</v>
       </c>
       <c r="F31" s="1">
         <v>0</v>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
-        <v>1252835.5</v>
+        <v>692198.77</v>
       </c>
       <c r="I31" s="1">
-        <v>847654</v>
+        <v>611587.9</v>
       </c>
       <c r="J31" s="1">
-        <v>1152102.3899999999</v>
+        <v>602249.9</v>
       </c>
       <c r="K31" s="1">
-        <v>446826.53</v>
+        <v>295450.23999999999</v>
       </c>
       <c r="L31" s="1">
         <v>0</v>
       </c>
       <c r="M31" s="1">
-        <v>177512.85</v>
+        <v>139981.22</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>6023417.7399999993</v>
+        <v>3413310.6999999997</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
-        <v>97184.5</v>
+        <v>0</v>
       </c>
       <c r="C32" s="1">
         <v>11373.98</v>
       </c>
       <c r="D32" s="1">
-        <v>1868423.33</v>
+        <v>994008.5</v>
       </c>
       <c r="E32" s="1">
         <v>67700</v>
       </c>
       <c r="F32" s="1">
-        <v>1004354.07</v>
+        <v>117607.48</v>
       </c>
       <c r="G32" s="1">
-        <v>105367.06</v>
+        <v>0</v>
       </c>
       <c r="H32" s="1">
-        <v>13803330.630000001</v>
+        <v>6093054.79</v>
       </c>
       <c r="I32" s="1">
-        <v>14302161.6</v>
+        <v>6441333.9500000002</v>
       </c>
       <c r="J32" s="1">
-        <v>10003665.43</v>
+        <v>3672884.96</v>
       </c>
       <c r="K32" s="1">
-        <v>4435642.4800000004</v>
+        <v>1799420.44</v>
       </c>
       <c r="L32" s="1">
-        <v>2456.6999999999998</v>
+        <v>311.41000000000003</v>
       </c>
       <c r="M32" s="1">
-        <v>861322.2</v>
+        <v>662222.11</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>46562981.980000004</v>
+        <v>19859917.620000001</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>0</v>
       </c>
       <c r="C33" s="1">
-        <v>103178.6</v>
+        <v>50902.31</v>
       </c>
       <c r="D33" s="1">
         <v>0</v>
       </c>
       <c r="E33" s="1">
         <v>0</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <v>0</v>
       </c>
       <c r="H33" s="1">
-        <v>1369.64</v>
+        <v>53.55</v>
       </c>
       <c r="I33" s="1">
-        <v>4644.87</v>
+        <v>2851.44</v>
       </c>
       <c r="J33" s="1">
-        <v>3501.44</v>
+        <v>2247.6</v>
       </c>
       <c r="K33" s="1">
-        <v>3277.59</v>
+        <v>2222.2399999999998</v>
       </c>
       <c r="L33" s="1">
         <v>0</v>
       </c>
       <c r="M33" s="1">
-        <v>4520.96</v>
+        <v>661.7</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>120493.1</v>
+        <v>58938.84</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>27305115.739999998</v>
+        <v>25400830.470000003</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>269070.36</v>
+        <v>134285.18</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>13838650.24</v>
+        <v>6919325.1200000001</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>361615.34</v>
+        <v>180807.66999999998</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>1270144.2</v>
+        <v>145571.29999999999</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4537950.6899999995</v>
+        <v>2268622.4899999998</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>41508312.630000003</v>
+        <v>20865393.609999999</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>32972214.320000004</v>
+        <v>16511772.520000001</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>56089817.390000001</v>
+        <v>28409065.019999996</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>20010526.499999996</v>
+        <v>12518543.109999999</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>7968.86</v>
+        <v>1276.99</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>8278959.8000000007</v>
+        <v>6983217.8900000006</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>206450346.07000002</v>
+        <v>120338711.37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="S28" sqref="S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
         <v>0</v>
       </c>
       <c r="C7" s="1">
-        <v>242576.38</v>
+        <v>120466.07</v>
       </c>
       <c r="D7" s="1">
-        <v>489.52</v>
+        <v>0</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="1">
         <v>0</v>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
-        <v>5398.14</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
-        <v>3734</v>
+        <v>0</v>
       </c>
       <c r="J7" s="1">
-        <v>399223.43</v>
+        <v>193533.31</v>
       </c>
       <c r="K7" s="1">
-        <v>13961.18</v>
+        <v>9569.1200000000008</v>
       </c>
       <c r="L7" s="1">
         <v>0</v>
       </c>
       <c r="M7" s="1">
-        <v>202497.75</v>
+        <v>198449.8</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>867880.4</v>
+        <v>522018.3</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>0</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="G8" s="1">
-        <v>390422.66</v>
+        <v>195211.33</v>
       </c>
       <c r="H8" s="1">
-        <v>626854.61</v>
+        <v>284750.83</v>
       </c>
       <c r="I8" s="1">
-        <v>2973512.68</v>
+        <v>1439692.5</v>
       </c>
       <c r="J8" s="1">
-        <v>14760625.59</v>
+        <v>8598095.1099999994</v>
       </c>
       <c r="K8" s="1">
-        <v>2407437.4</v>
+        <v>1559838.69</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="M8" s="1">
-        <v>2000128.04</v>
+        <v>1772748.76</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>23158980.979999997</v>
+        <v>13850337.219999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
-        <v>8114.25</v>
+        <v>1933.63</v>
       </c>
       <c r="D9" s="1">
-        <v>970196.38</v>
+        <v>288964.03000000003</v>
       </c>
       <c r="E9" s="1">
         <v>0</v>
       </c>
       <c r="F9" s="1">
         <v>0</v>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
-        <v>888221.08</v>
+        <v>330005.49</v>
       </c>
       <c r="I9" s="1">
-        <v>392035.64</v>
+        <v>161613.01</v>
       </c>
       <c r="J9" s="1">
-        <v>3449194.31</v>
+        <v>1819318.36</v>
       </c>
       <c r="K9" s="1">
-        <v>347415.02</v>
+        <v>212429.29</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
-        <v>293137.5</v>
+        <v>268073.37</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>6348314.1799999997</v>
+        <v>3082337.18</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
-        <v>16874.12</v>
+        <v>11477.72</v>
       </c>
       <c r="E10" s="1">
         <v>0</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
-        <v>100608.43</v>
+        <v>47353.73</v>
       </c>
       <c r="I10" s="1">
-        <v>4450</v>
+        <v>0</v>
       </c>
       <c r="J10" s="1">
-        <v>89701.68</v>
+        <v>34112.54</v>
       </c>
       <c r="K10" s="1">
-        <v>17327.87</v>
+        <v>11500.98</v>
       </c>
       <c r="L10" s="1">
         <v>0</v>
       </c>
       <c r="M10" s="1">
-        <v>20384.97</v>
+        <v>14080.89</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>249347.06999999998</v>
+        <v>118525.86</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
-        <v>603564.16</v>
+        <v>302782.08000000002</v>
       </c>
       <c r="D11" s="1">
-        <v>2124143.4500000002</v>
+        <v>800497.76</v>
       </c>
       <c r="E11" s="1">
-        <v>253556.75</v>
+        <v>42699.34</v>
       </c>
       <c r="F11" s="1">
-        <v>3144.58</v>
+        <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
-        <v>10180686.529999999</v>
+        <v>5182816.16</v>
       </c>
       <c r="I11" s="1">
-        <v>12181912.779999999</v>
+        <v>6028234.3399999999</v>
       </c>
       <c r="J11" s="1">
-        <v>25948411.949999999</v>
+        <v>14992139.890000001</v>
       </c>
       <c r="K11" s="1">
-        <v>5626142.4400000004</v>
+        <v>3346990.27</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
-        <v>2765063.58</v>
+        <v>2043846.52</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>59686626.219999999</v>
+        <v>32740006.359999999</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12" s="1">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12" s="1">
-        <v>229978.2</v>
+        <v>197848.11</v>
       </c>
       <c r="E12" s="1">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12" s="1">
-        <v>252633.04</v>
+        <v>3097.41</v>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
-        <v>14853788.99</v>
+        <v>7406033.8600000003</v>
       </c>
       <c r="I12" s="1">
-        <v>8928014.0600000005</v>
+        <v>4073341.71</v>
       </c>
       <c r="J12" s="1">
-        <v>9901056.3200000003</v>
+        <v>4580226.88</v>
       </c>
       <c r="K12" s="1">
-        <v>3808564.56</v>
+        <v>1964146.18</v>
       </c>
       <c r="L12" s="1">
-        <v>1639.05</v>
+        <v>0</v>
       </c>
       <c r="M12" s="1">
-        <v>1382321.86</v>
+        <v>958531.01</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>46488413.450000003</v>
+        <v>22744951.470000003</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
-        <v>22313385.73</v>
+        <v>22168099.600000001</v>
       </c>
       <c r="C13" s="1">
         <v>1000</v>
       </c>
       <c r="D13" s="1">
-        <v>94109.3</v>
+        <v>80945.45</v>
       </c>
       <c r="E13" s="1">
         <v>0</v>
       </c>
       <c r="F13" s="1">
-        <v>157009.81</v>
+        <v>649.37</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
-        <v>2394279.9700000002</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13" s="1">
-        <v>1845694.93</v>
+        <v>116500.8</v>
       </c>
       <c r="J13" s="1">
-        <v>5543674.4199999999</v>
+        <v>1651355.87</v>
       </c>
       <c r="K13" s="1">
-        <v>5463545.1200000001</v>
+        <v>5401740.54</v>
       </c>
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
-        <v>764832.7</v>
+        <v>468899.52</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>38577531.979999997</v>
+        <v>30055319.040000003</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="1">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14" s="1">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D14" s="1">
-        <v>1397063.51</v>
+        <v>370126.09</v>
       </c>
       <c r="E14" s="1">
         <v>0</v>
       </c>
       <c r="F14" s="1">
-        <v>18863.09</v>
+        <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
-        <v>17380955.039999999</v>
+        <v>9047361.1899999995</v>
       </c>
       <c r="I14" s="1">
-        <v>6970148.5499999998</v>
+        <v>2837529.64</v>
       </c>
       <c r="J14" s="1">
-        <v>35229459.68</v>
+        <v>19230287.670000002</v>
       </c>
       <c r="K14" s="1">
-        <v>5564419.0999999996</v>
+        <v>3181629.6</v>
       </c>
       <c r="L14" s="1">
         <v>0</v>
       </c>
       <c r="M14" s="1">
-        <v>2639209.35</v>
+        <v>1975885.05</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>69218633.670000002</v>
+        <v>36649324.689999998</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1">
-        <v>27503.14</v>
+        <v>0</v>
       </c>
       <c r="C15" s="1">
-        <v>119027.44</v>
+        <v>53277.440000000002</v>
       </c>
       <c r="D15" s="1">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <v>0</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1">
-        <v>33492.9</v>
+        <v>16746.45</v>
       </c>
       <c r="H15" s="1">
-        <v>108030.66</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>188539.98</v>
+        <v>36952.25</v>
       </c>
       <c r="J15" s="1">
-        <v>572168.93000000005</v>
+        <v>255274.72</v>
       </c>
       <c r="K15" s="1">
-        <v>251928.42</v>
+        <v>185140.11</v>
       </c>
       <c r="L15" s="1">
         <v>0</v>
       </c>
       <c r="M15" s="1">
-        <v>192454.17</v>
+        <v>114265.96</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>1493145.64</v>
+        <v>661656.92999999993</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="1">
-        <v>1012267.74</v>
+        <v>506133.87</v>
       </c>
       <c r="C16" s="1">
-        <v>16517.18</v>
+        <v>8258.59</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <v>0</v>
       </c>
       <c r="F16" s="1">
-        <v>429.42</v>
+        <v>0</v>
       </c>
       <c r="G16" s="1">
         <v>25614.54</v>
       </c>
       <c r="H16" s="1">
-        <v>5376291.4400000004</v>
+        <v>2969474.23</v>
       </c>
       <c r="I16" s="1">
-        <v>4658258.1900000004</v>
+        <v>2147044.59</v>
       </c>
       <c r="J16" s="1">
-        <v>2022245.99</v>
+        <v>1032734.71</v>
       </c>
       <c r="K16" s="1">
-        <v>3025258.31</v>
+        <v>2163383.61</v>
       </c>
       <c r="L16" s="1">
         <v>0</v>
       </c>
       <c r="M16" s="1">
-        <v>1827418.02</v>
+        <v>1283753.6299999999</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>17964300.830000002</v>
+        <v>10136397.77</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="1">
-        <v>2955088.26</v>
+        <v>1278853.8400000001</v>
       </c>
       <c r="C17" s="1">
-        <v>22277.06</v>
+        <v>16351.99</v>
       </c>
       <c r="D17" s="1">
-        <v>2901724.37</v>
+        <v>1563847.92</v>
       </c>
       <c r="E17" s="1">
         <v>0</v>
       </c>
       <c r="F17" s="1">
-        <v>304366.08000000002</v>
+        <v>31124.720000000001</v>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
-        <v>2747418.37</v>
+        <v>72921.210000000006</v>
       </c>
       <c r="I17" s="1">
-        <v>1437760.94</v>
+        <v>3079.45</v>
       </c>
       <c r="J17" s="1">
-        <v>8497729.25</v>
+        <v>58727.38</v>
       </c>
       <c r="K17" s="1">
-        <v>709745.99</v>
+        <v>296504.89</v>
       </c>
       <c r="L17" s="1">
-        <v>4165.66</v>
+        <v>931.03</v>
       </c>
       <c r="M17" s="1">
-        <v>368995.6</v>
+        <v>241300</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>19949271.579999998</v>
+        <v>3563642.43</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="1">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18" s="1">
         <v>0</v>
       </c>
       <c r="D18" s="1">
-        <v>2319599.1</v>
+        <v>951838</v>
       </c>
       <c r="E18" s="1">
         <v>0</v>
       </c>
       <c r="F18" s="1">
-        <v>152492</v>
+        <v>23526.26</v>
       </c>
       <c r="G18" s="1">
-        <v>94421.64</v>
+        <v>47210.82</v>
       </c>
       <c r="H18" s="1">
-        <v>59921.96</v>
+        <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>58996.57</v>
+        <v>0</v>
       </c>
       <c r="J18" s="1">
-        <v>935823.95</v>
+        <v>327702.74</v>
       </c>
       <c r="K18" s="1">
-        <v>82060.800000000003</v>
+        <v>48669.440000000002</v>
       </c>
       <c r="L18" s="1">
-        <v>21472.03</v>
+        <v>5132.6400000000003</v>
       </c>
       <c r="M18" s="1">
-        <v>98229.1</v>
+        <v>80079.77</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>4020038.33</v>
+        <v>1582670.26</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1">
         <v>0</v>
       </c>
       <c r="C19" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="D19" s="1">
-        <v>81836.59</v>
+        <v>5848.52</v>
       </c>
       <c r="E19" s="1">
         <v>0</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
-        <v>103705.82</v>
+        <v>1347.83</v>
       </c>
       <c r="I19" s="1">
-        <v>291505.59999999998</v>
+        <v>87921.99</v>
       </c>
       <c r="J19" s="1">
-        <v>913843.31</v>
+        <v>301949.78000000003</v>
       </c>
       <c r="K19" s="1">
-        <v>251048.5</v>
+        <v>91684.62</v>
       </c>
       <c r="L19" s="1">
         <v>0</v>
       </c>
       <c r="M19" s="1">
-        <v>90411.39</v>
+        <v>58997.89</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>1734351.21</v>
+        <v>548250.63</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
         <v>0</v>
       </c>
       <c r="C20" s="1">
-        <v>128058</v>
+        <v>63779</v>
       </c>
       <c r="D20" s="1">
-        <v>305574.25</v>
+        <v>153496.29999999999</v>
       </c>
       <c r="E20" s="1">
         <v>0</v>
       </c>
       <c r="F20" s="1">
-        <v>12310.02</v>
+        <v>5471.12</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
-        <v>359676.01</v>
+        <v>124467.12</v>
       </c>
       <c r="I20" s="1">
-        <v>178164.28</v>
+        <v>65839.679999999993</v>
       </c>
       <c r="J20" s="1">
-        <v>2374710.62</v>
+        <v>1243576.75</v>
       </c>
       <c r="K20" s="1">
-        <v>311168.26</v>
+        <v>217446.71</v>
       </c>
       <c r="L20" s="1">
         <v>0</v>
       </c>
       <c r="M20" s="1">
-        <v>330669</v>
+        <v>247265.98</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>4000330.4400000004</v>
+        <v>2121342.66</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
         <v>0</v>
       </c>
       <c r="C21" s="1">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21" s="1">
-        <v>33719</v>
+        <v>16859.5</v>
       </c>
       <c r="E21" s="1">
-        <v>211189.19</v>
+        <v>109076.97</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
-        <v>3053949.09</v>
+        <v>1556056.24</v>
       </c>
       <c r="I21" s="1">
-        <v>3783197.23</v>
+        <v>1793264.42</v>
       </c>
       <c r="J21" s="1">
-        <v>16011286.210000001</v>
+        <v>8202486.6900000004</v>
       </c>
       <c r="K21" s="1">
-        <v>4860176.78</v>
+        <v>2881680.11</v>
       </c>
       <c r="L21" s="1">
         <v>0</v>
       </c>
       <c r="M21" s="1">
-        <v>2134081.36</v>
+        <v>1773393.86</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>30088753.960000001</v>
+        <v>16333395.34</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="1">
         <v>0</v>
       </c>
       <c r="C22" s="1">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22" s="1">
         <v>0</v>
       </c>
       <c r="E22" s="1">
         <v>0</v>
       </c>
       <c r="F22" s="1">
-        <v>2793.69</v>
+        <v>0</v>
       </c>
       <c r="G22" s="1">
         <v>0</v>
       </c>
       <c r="H22" s="1">
-        <v>30078678.460000001</v>
+        <v>16312148.810000001</v>
       </c>
       <c r="I22" s="1">
-        <v>22276451.359999999</v>
+        <v>10537718.49</v>
       </c>
       <c r="J22" s="1">
-        <v>66681362.409999996</v>
+        <v>33556927.450000003</v>
       </c>
       <c r="K22" s="1">
-        <v>12673893.59</v>
+        <v>7104010.0099999998</v>
       </c>
       <c r="L22" s="1">
         <v>0</v>
       </c>
       <c r="M22" s="1">
-        <v>5699931.1600000001</v>
+        <v>3736594.1</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>137491845.17000002</v>
+        <v>71286766.109999999</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="1">
         <v>0</v>
       </c>
       <c r="C23" s="1">
-        <v>12638.96</v>
+        <v>6319.48</v>
       </c>
       <c r="D23" s="1">
         <v>0</v>
       </c>
       <c r="E23" s="1">
         <v>0</v>
       </c>
       <c r="F23" s="1">
-        <v>4003.36</v>
+        <v>410.72</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
-        <v>1792372.37</v>
+        <v>869561.45</v>
       </c>
       <c r="I23" s="1">
-        <v>506856.91</v>
+        <v>216461.13</v>
       </c>
       <c r="J23" s="1">
-        <v>2961243.85</v>
+        <v>1524921.93</v>
       </c>
       <c r="K23" s="1">
-        <v>473333.76000000001</v>
+        <v>276693.94</v>
       </c>
       <c r="L23" s="1">
         <v>0</v>
       </c>
       <c r="M23" s="1">
-        <v>322971.69</v>
+        <v>226184.79</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>6073420.9000000004</v>
+        <v>3120553.44</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="1">
         <v>4353</v>
       </c>
       <c r="C24" s="1">
-        <v>3500</v>
+        <v>2000</v>
       </c>
       <c r="D24" s="1">
-        <v>1331016.6200000001</v>
+        <v>261715.5</v>
       </c>
       <c r="E24" s="1">
-        <v>189502.66</v>
+        <v>94169.97</v>
       </c>
       <c r="F24" s="1">
-        <v>217771.8</v>
+        <v>1978.15</v>
       </c>
       <c r="G24" s="1">
-        <v>14618519.82</v>
+        <v>11498149.800000001</v>
       </c>
       <c r="H24" s="1">
-        <v>1866661.43</v>
+        <v>734679.95</v>
       </c>
       <c r="I24" s="1">
-        <v>2367452.4500000002</v>
+        <v>610702.71</v>
       </c>
       <c r="J24" s="1">
-        <v>25092150.43</v>
+        <v>9885594.6699999999</v>
       </c>
       <c r="K24" s="1">
-        <v>3102581.17</v>
+        <v>1520182.39</v>
       </c>
       <c r="L24" s="1">
-        <v>14804.44</v>
+        <v>903.78</v>
       </c>
       <c r="M24" s="1">
-        <v>1655873.43</v>
+        <v>1184895.83</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>50464187.25</v>
+        <v>25799325.75</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25" s="1">
         <v>4426.42</v>
       </c>
       <c r="D25" s="1">
-        <v>12104652.529999999</v>
+        <v>5877211.9800000004</v>
       </c>
       <c r="E25" s="1">
-        <v>473900</v>
+        <v>0</v>
       </c>
       <c r="F25" s="1">
-        <v>470875.46</v>
+        <v>96893.98</v>
       </c>
       <c r="G25" s="1">
-        <v>7856307.4100000001</v>
+        <v>0</v>
       </c>
       <c r="H25" s="1">
-        <v>112057914.65000001</v>
+        <v>58598253.270000003</v>
       </c>
       <c r="I25" s="1">
-        <v>80801265.420000002</v>
+        <v>42196949.729999997</v>
       </c>
       <c r="J25" s="1">
-        <v>131510630.87</v>
+        <v>72612783.599999994</v>
       </c>
       <c r="K25" s="1">
-        <v>35262050.969999999</v>
+        <v>22432704.59</v>
       </c>
       <c r="L25" s="1">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25" s="1">
-        <v>21539612.699999999</v>
+        <v>15607354.810000001</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>402234423.17000008</v>
+        <v>217427134.78999999</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1">
         <v>0</v>
       </c>
       <c r="C26" s="1">
-        <v>1573.06</v>
+        <v>786.53</v>
       </c>
       <c r="D26" s="1">
-        <v>9974.77</v>
+        <v>2538</v>
       </c>
       <c r="E26" s="1">
         <v>0</v>
       </c>
       <c r="F26" s="1">
-        <v>1825.63</v>
+        <v>0</v>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
-        <v>1027615.94</v>
+        <v>570566.06999999995</v>
       </c>
       <c r="I26" s="1">
-        <v>1392567.69</v>
+        <v>546733.68000000005</v>
       </c>
       <c r="J26" s="1">
-        <v>5517854.2199999997</v>
+        <v>2790758.18</v>
       </c>
       <c r="K26" s="1">
-        <v>898918.22</v>
+        <v>507491.92</v>
       </c>
       <c r="L26" s="1">
-        <v>1473.78</v>
+        <v>0</v>
       </c>
       <c r="M26" s="1">
-        <v>664673.68999999994</v>
+        <v>459223.33</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>9516476.9999999981</v>
+        <v>4878097.71</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="1">
         <v>0</v>
       </c>
       <c r="C27" s="1">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>6000.51</v>
       </c>
       <c r="E27" s="1">
         <v>0</v>
       </c>
       <c r="F27" s="1">
         <v>688.85</v>
       </c>
       <c r="G27" s="1">
         <v>0</v>
       </c>
       <c r="H27" s="1">
-        <v>210041.33</v>
+        <v>89514.95</v>
       </c>
       <c r="I27" s="1">
-        <v>36750.769999999997</v>
+        <v>5071.07</v>
       </c>
       <c r="J27" s="1">
-        <v>342546.59</v>
+        <v>174957.39</v>
       </c>
       <c r="K27" s="1">
-        <v>143659.97</v>
+        <v>47165.65</v>
       </c>
       <c r="L27" s="1">
         <v>0</v>
       </c>
       <c r="M27" s="1">
-        <v>10470.86</v>
+        <v>7345.39</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>750158.88</v>
+        <v>330743.81000000006</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="1">
         <v>83000</v>
       </c>
       <c r="C28" s="1">
         <v>0</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="1">
         <v>0</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <v>0</v>
       </c>
       <c r="H28" s="1">
-        <v>4231.13</v>
+        <v>0</v>
       </c>
       <c r="I28" s="1">
-        <v>46730.21</v>
+        <v>3505.71</v>
       </c>
       <c r="J28" s="1">
-        <v>199638.47</v>
+        <v>94770.58</v>
       </c>
       <c r="K28" s="1">
-        <v>20287.16</v>
+        <v>5551.28</v>
       </c>
       <c r="L28" s="1">
         <v>0</v>
       </c>
       <c r="M28" s="1">
-        <v>9919</v>
+        <v>9247.3799999999992</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>363805.97</v>
+        <v>196074.95</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="1">
         <v>2568104.4500000002</v>
       </c>
       <c r="C29" s="1">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="D29" s="1">
-        <v>79768.52</v>
+        <v>66553.11</v>
       </c>
       <c r="E29" s="1">
-        <v>1234.6199999999999</v>
+        <v>912.36</v>
       </c>
       <c r="F29" s="1">
-        <v>201712.51</v>
+        <v>635</v>
       </c>
       <c r="G29" s="1">
-        <v>201049.45</v>
+        <v>96643.32</v>
       </c>
       <c r="H29" s="1">
-        <v>5467293.8499999996</v>
+        <v>2465597.16</v>
       </c>
       <c r="I29" s="1">
-        <v>2326214.88</v>
+        <v>961164.6</v>
       </c>
       <c r="J29" s="1">
-        <v>14649734.960000001</v>
+        <v>6065847.5999999996</v>
       </c>
       <c r="K29" s="1">
-        <v>2814804.44</v>
+        <v>1534002.16</v>
       </c>
       <c r="L29" s="1">
         <v>317.43</v>
       </c>
       <c r="M29" s="1">
-        <v>2177293.11</v>
+        <v>1532098.34</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>30490528.220000003</v>
+        <v>15294375.529999999</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
-        <v>1931774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30" s="1">
-        <v>155997.96</v>
+        <v>76703.41</v>
       </c>
       <c r="D30" s="1">
         <v>0</v>
       </c>
       <c r="E30" s="1">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30" s="1">
-        <v>21608.07</v>
+        <v>4633.0600000000004</v>
       </c>
       <c r="G30" s="1">
-        <v>9035944.8399999999</v>
+        <v>4595929.96</v>
       </c>
       <c r="H30" s="1">
-        <v>10583520.640000001</v>
+        <v>5481071.7999999998</v>
       </c>
       <c r="I30" s="1">
-        <v>15727267.619999999</v>
+        <v>7412273.4699999997</v>
       </c>
       <c r="J30" s="1">
-        <v>86871936.609999999</v>
+        <v>47537815.710000001</v>
       </c>
       <c r="K30" s="1">
-        <v>7973391</v>
+        <v>4997411.1900000004</v>
       </c>
       <c r="L30" s="1">
         <v>0</v>
       </c>
       <c r="M30" s="1">
-        <v>7314842.5800000001</v>
+        <v>5950839.6600000001</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>139962358.17000002</v>
+        <v>76777965.019999996</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31" s="1">
-        <v>90477.34</v>
+        <v>43025.46</v>
       </c>
       <c r="D31" s="1">
-        <v>15368.25</v>
+        <v>2289</v>
       </c>
       <c r="E31" s="1">
         <v>0</v>
       </c>
       <c r="F31" s="1">
         <v>201.59</v>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
-        <v>11648893.310000001</v>
+        <v>6133042.29</v>
       </c>
       <c r="I31" s="1">
-        <v>6109433.9400000004</v>
+        <v>3613539.11</v>
       </c>
       <c r="J31" s="1">
-        <v>9924456.8200000003</v>
+        <v>4982663.76</v>
       </c>
       <c r="K31" s="1">
-        <v>2567842.69</v>
+        <v>1471300.61</v>
       </c>
       <c r="L31" s="1">
         <v>0</v>
       </c>
       <c r="M31" s="1">
-        <v>1261380.6499999999</v>
+        <v>971713.66</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>33753148.910000004</v>
+        <v>18285322.640000001</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
-        <v>5141623.3099999996</v>
+        <v>3914044.4</v>
       </c>
       <c r="C32" s="1">
-        <v>32615.57</v>
+        <v>25438.68</v>
       </c>
       <c r="D32" s="1">
-        <v>8668584.9499999993</v>
+        <v>2804756.53</v>
       </c>
       <c r="E32" s="1">
-        <v>1518015.68</v>
+        <v>670917.84</v>
       </c>
       <c r="F32" s="1">
-        <v>6836507.6699999999</v>
+        <v>773561.69</v>
       </c>
       <c r="G32" s="1">
-        <v>828946.39</v>
+        <v>49977</v>
       </c>
       <c r="H32" s="1">
-        <v>131647022.87</v>
+        <v>60674772.799999997</v>
       </c>
       <c r="I32" s="1">
-        <v>111746765.98999999</v>
+        <v>40141435.630000003</v>
       </c>
       <c r="J32" s="1">
-        <v>112177604.23</v>
+        <v>46278061.460000001</v>
       </c>
       <c r="K32" s="1">
-        <v>24201038.899999999</v>
+        <v>10415408.42</v>
       </c>
       <c r="L32" s="1">
-        <v>26011.05</v>
+        <v>625.83000000000004</v>
       </c>
       <c r="M32" s="1">
-        <v>9470508.4800000004</v>
+        <v>4962668.72</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>412295245.09000003</v>
+        <v>170711669</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>0</v>
       </c>
       <c r="C33" s="1">
-        <v>152513.92000000001</v>
+        <v>70140.070000000007</v>
       </c>
       <c r="D33" s="1">
         <v>0</v>
       </c>
       <c r="E33" s="1">
         <v>0</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <v>0</v>
       </c>
       <c r="H33" s="1">
-        <v>10096.93</v>
+        <v>1008.08</v>
       </c>
       <c r="I33" s="1">
-        <v>13196.76</v>
+        <v>5497.84</v>
       </c>
       <c r="J33" s="1">
-        <v>53501.3</v>
+        <v>20600.82</v>
       </c>
       <c r="K33" s="1">
-        <v>18072.64</v>
+        <v>5821.19</v>
       </c>
       <c r="L33" s="1">
         <v>0</v>
       </c>
       <c r="M33" s="1">
-        <v>11387.73</v>
+        <v>1473.78</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>258769.28000000006</v>
+        <v>104541.78</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>45502269.120000012</v>
+        <v>35872808.68</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>1689794.6600000001</v>
+        <v>844647.33000000007</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>32690673.939999998</v>
+        <v>13462814.029999997</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>3000437.9400000004</v>
+        <v>1018675.96</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>8659236.6699999999</v>
+        <v>942871.91999999993</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>33084719.649999999</v>
+        <v>16525483.220000003</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>364634129.05000001</v>
+        <v>179118932.41</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>287246879.43000001</v>
+        <v>125042067.54999998</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>582631816.39999998</v>
+        <v>288047225.55000001</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>122890074.26000001</v>
+        <v>71890097.50999999</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>221557.36</v>
+        <v>7910.71</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>65248699.469999991</v>
+        <v>46149211.799999997</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>1547500287.95</v>
+        <v>778922746.66999996</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>