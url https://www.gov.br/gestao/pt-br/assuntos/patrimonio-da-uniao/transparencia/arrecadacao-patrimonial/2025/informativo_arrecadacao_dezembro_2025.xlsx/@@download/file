--- v0 (2026-02-13)
+++ v1 (2026-04-27)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBB1DE3B-0124-4CF3-9ABE-2B3475C4CC73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A24B907-8C74-48D3-B1D9-7541CB2D1FD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -2203,51 +2203,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B7" sqref="B7:M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
@@ -2277,1328 +2277,1328 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>1465.58</v>
+        <v>0</v>
       </c>
       <c r="D7">
-        <v>159.6</v>
+        <v>79.8</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>15696.22</v>
+        <v>7873.56</v>
       </c>
       <c r="K7">
-        <v>1856.84</v>
+        <v>1408.79</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>13494.86</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>32673.1</v>
+        <v>22857.010000000002</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
-        <v>2245.66</v>
+        <v>1122.83</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>86772.76</v>
+        <v>43386.38</v>
       </c>
       <c r="H8">
-        <v>5831.51</v>
+        <v>2121.81</v>
       </c>
       <c r="I8">
-        <v>326215.99</v>
+        <v>201834.92</v>
       </c>
       <c r="J8">
-        <v>778358.35</v>
+        <v>457513.38</v>
       </c>
       <c r="K8">
-        <v>313441.12</v>
+        <v>228037.06</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>187247.57</v>
+        <v>133112.38</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>1700112.9600000002</v>
+        <v>1067128.7600000002</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>5642.96</v>
+        <v>2821.48</v>
       </c>
       <c r="D9">
-        <v>84245.14</v>
+        <v>30092.34</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>12883.6</v>
+        <v>0</v>
       </c>
       <c r="I9">
-        <v>280.13</v>
+        <v>0</v>
       </c>
       <c r="J9">
-        <v>174594.32</v>
+        <v>114684.48</v>
       </c>
       <c r="K9">
-        <v>16453.45</v>
+        <v>12209.23</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>17159.03</v>
+        <v>11786.39</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>311258.63</v>
+        <v>171593.91999999998</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>5829.48</v>
+        <v>2914.74</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
-        <v>2513.42</v>
+        <v>0</v>
       </c>
       <c r="J10">
-        <v>5101.0200000000004</v>
+        <v>2602.5100000000002</v>
       </c>
       <c r="K10">
         <v>657.02</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>4900.53</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>19001.47</v>
+        <v>11074.8</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>8623.19</v>
+        <v>5159.01</v>
       </c>
       <c r="D11">
-        <v>408302.88</v>
+        <v>133942.88</v>
       </c>
       <c r="E11">
         <v>42720.160000000003</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>404163.57</v>
+        <v>216853.85</v>
       </c>
       <c r="I11">
-        <v>482230.63</v>
+        <v>289413.61</v>
       </c>
       <c r="J11">
-        <v>1708649.58</v>
+        <v>999146.89</v>
       </c>
       <c r="K11">
-        <v>565538.59</v>
+        <v>396702.36</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>332803.96000000002</v>
+        <v>253774.2</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>3953032.56</v>
+        <v>2337712.96</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
-        <v>16066.53</v>
+        <v>6785.02</v>
       </c>
       <c r="D12">
         <v>130793.75</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>35718.730000000003</v>
+        <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>451035.42</v>
+        <v>233376.79</v>
       </c>
       <c r="I12">
-        <v>1007458.9</v>
+        <v>530958</v>
       </c>
       <c r="J12">
-        <v>501434.4</v>
+        <v>255958.39</v>
       </c>
       <c r="K12">
-        <v>279626.7</v>
+        <v>198121.8</v>
       </c>
       <c r="L12">
-        <v>234.15</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>188574.11</v>
+        <v>161234.82999999999</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>2610942.69</v>
+        <v>1517228.5800000003</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>59164.17</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>14315.7</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>23583.26</v>
+        <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>143854.64000000001</v>
+        <v>0</v>
       </c>
       <c r="I13">
-        <v>359236.58</v>
+        <v>8611.16</v>
       </c>
       <c r="J13">
-        <v>537547.68000000005</v>
+        <v>47800.88</v>
       </c>
       <c r="K13">
-        <v>1168218.8899999999</v>
+        <v>805546.38</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>135278.64000000001</v>
+        <v>62816.11</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>2441199.56</v>
+        <v>998254.4</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="D14">
-        <v>104895.14</v>
+        <v>10581.61</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>2802</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>1042170.95</v>
+        <v>580223.66</v>
       </c>
       <c r="I14">
-        <v>1351806.17</v>
+        <v>692704.78</v>
       </c>
       <c r="J14">
-        <v>2002131.73</v>
+        <v>1031000</v>
       </c>
       <c r="K14">
-        <v>756972.55</v>
+        <v>495496.89</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>365580.67</v>
+        <v>286516.59000000003</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>5627359.21</v>
+        <v>3097023.53</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>4784.7</v>
+        <v>2392.35</v>
       </c>
       <c r="H15">
-        <v>1752.41</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>30651.64</v>
+        <v>14766.31</v>
       </c>
       <c r="J15">
-        <v>10753.27</v>
+        <v>4538.8500000000004</v>
       </c>
       <c r="K15">
-        <v>20313.27</v>
+        <v>18014.43</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>14871.55</v>
+        <v>7440.9</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>83126.840000000011</v>
+        <v>47152.840000000004</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
-        <v>348876.79999999999</v>
+        <v>199199.09</v>
       </c>
       <c r="I16">
-        <v>1199710.6200000001</v>
+        <v>652828.67000000004</v>
       </c>
       <c r="J16">
-        <v>52214.36</v>
+        <v>25155.85</v>
       </c>
       <c r="K16">
-        <v>697980.25</v>
+        <v>531299.25</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>290708.34000000003</v>
+        <v>254714.09</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>2589490.37</v>
+        <v>1663196.95</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>42057.32</v>
+        <v>21028.66</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>383821.15</v>
+        <v>233591.79</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>60379.31</v>
+        <v>1367.84</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>80753.539999999994</v>
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>78216.649999999994</v>
+        <v>0</v>
       </c>
       <c r="J17">
-        <v>131909.82999999999</v>
+        <v>732.42</v>
       </c>
       <c r="K17">
-        <v>84502.06</v>
+        <v>37600.199999999997</v>
       </c>
       <c r="L17">
-        <v>465.74</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>74153.52</v>
+        <v>47509.7</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>936259.12000000011</v>
+        <v>341830.61000000004</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>250613.88</v>
+        <v>120216</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>21194.84</v>
+        <v>3703.25</v>
       </c>
       <c r="G18">
-        <v>15049.2</v>
+        <v>7524.6</v>
       </c>
       <c r="H18">
-        <v>3354.18</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>2419.59</v>
+        <v>0</v>
       </c>
       <c r="J18">
-        <v>77874.59</v>
+        <v>30755.439999999999</v>
       </c>
       <c r="K18">
-        <v>19556.88</v>
+        <v>5894.17</v>
       </c>
       <c r="L18">
-        <v>1875.55</v>
+        <v>674.16</v>
       </c>
       <c r="M18">
-        <v>13028.46</v>
+        <v>8574.02</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>404967.17000000004</v>
+        <v>177341.64</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
-        <v>11715.41</v>
+        <v>981.89</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>5934.35</v>
+        <v>0</v>
       </c>
       <c r="I19">
-        <v>14200.97</v>
+        <v>3788.65</v>
       </c>
       <c r="J19">
-        <v>50091.48</v>
+        <v>2430.66</v>
       </c>
       <c r="K19">
-        <v>33068.36</v>
+        <v>7369.34</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>10970.93</v>
+        <v>5536.45</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>125981.5</v>
+        <v>20106.990000000002</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
-        <v>101385.3</v>
+        <v>50692.65</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>6788.71</v>
+        <v>2677.77</v>
       </c>
       <c r="I20">
-        <v>64271.61</v>
+        <v>30240.91</v>
       </c>
       <c r="J20">
-        <v>67832.789999999994</v>
+        <v>40110.07</v>
       </c>
       <c r="K20">
-        <v>71622.75</v>
+        <v>48542.53</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>66173.34</v>
+        <v>50965.94</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>378074.5</v>
+        <v>223229.87</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>108940.25</v>
+        <v>56720.74</v>
       </c>
       <c r="I21">
-        <v>442803.92</v>
+        <v>234729.15</v>
       </c>
       <c r="J21">
-        <v>1516604.27</v>
+        <v>789205.31</v>
       </c>
       <c r="K21">
-        <v>805354.23</v>
+        <v>524892.31999999995</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>1105485.6299999999</v>
+        <v>1009061.26</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>3979188.3</v>
+        <v>2614608.7800000003</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>884.57</v>
+        <v>612.49</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>1984207.93</v>
+        <v>1043332.1</v>
       </c>
       <c r="I22">
-        <v>3762759.47</v>
+        <v>1864337.61</v>
       </c>
       <c r="J22">
-        <v>2704825.14</v>
+        <v>1403284.73</v>
       </c>
       <c r="K22">
-        <v>1392704.22</v>
+        <v>907715.22</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>820813.98</v>
+        <v>440517.93</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>10666195.310000002</v>
+        <v>5659800.0799999991</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>19786.939999999999</v>
+        <v>9893.4699999999993</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>410.72</v>
+        <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>10674.54</v>
+        <v>6417.77</v>
       </c>
       <c r="I23">
-        <v>65546.539999999994</v>
+        <v>33924.019999999997</v>
       </c>
       <c r="J23">
-        <v>89616.639999999999</v>
+        <v>49711.29</v>
       </c>
       <c r="K23">
-        <v>39444.080000000002</v>
+        <v>24490.41</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>42134</v>
+        <v>35951.83</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>267613.46000000002</v>
+        <v>160388.78999999998</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
-        <v>2673.24</v>
+        <v>1336.62</v>
       </c>
       <c r="D24">
-        <v>122290.86</v>
+        <v>28793.25</v>
       </c>
       <c r="E24">
-        <v>623.24</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>32438.69</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>2296173.69</v>
+        <v>1748126.26</v>
       </c>
       <c r="H24">
-        <v>34878.370000000003</v>
+        <v>14090.05</v>
       </c>
       <c r="I24">
-        <v>274838.28999999998</v>
+        <v>115211.58</v>
       </c>
       <c r="J24">
-        <v>681095.47</v>
+        <v>264412.01</v>
       </c>
       <c r="K24">
-        <v>463085.47</v>
+        <v>279502.52</v>
       </c>
       <c r="L24">
-        <v>2533.89</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>232622.01</v>
+        <v>183466.6</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>4143253.2199999997</v>
+        <v>2634938.8900000006</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
-        <v>8638.52</v>
+        <v>4319.26</v>
       </c>
       <c r="D25">
-        <v>233116.99</v>
+        <v>100454.3</v>
       </c>
       <c r="E25">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>65379.4</v>
+        <v>13143.83</v>
       </c>
       <c r="G25">
-        <v>1122329.6299999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>4396429.13</v>
+        <v>2267291.7400000002</v>
       </c>
       <c r="I25">
-        <v>9518301.3599999994</v>
+        <v>6114754.0999999996</v>
       </c>
       <c r="J25">
-        <v>7899149.8899999997</v>
+        <v>4722178.9400000004</v>
       </c>
       <c r="K25">
-        <v>5358463.25</v>
+        <v>3968918.04</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>3107669.25</v>
+        <v>2516504.63</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>31777177.419999998</v>
+        <v>19707564.84</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
-        <v>19123.32</v>
+        <v>9561.66</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>227.85</v>
+        <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>58599.11</v>
+        <v>29555.72</v>
       </c>
       <c r="I26">
-        <v>489545.88</v>
+        <v>275174</v>
       </c>
       <c r="J26">
-        <v>321260.90999999997</v>
+        <v>174842.32</v>
       </c>
       <c r="K26">
-        <v>176232.64</v>
+        <v>115497.55</v>
       </c>
       <c r="L26">
-        <v>210.54</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>93542.55</v>
+        <v>54474.29</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>1158742.8</v>
+        <v>659105.54</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>961.26</v>
+        <v>347.92</v>
       </c>
       <c r="I27">
-        <v>673.59</v>
+        <v>264.52999999999997</v>
       </c>
       <c r="J27">
-        <v>11833.04</v>
+        <v>5916.52</v>
       </c>
       <c r="K27">
-        <v>4982.5</v>
+        <v>3580.29</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>1037.6400000000001</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>19488.03</v>
+        <v>11146.9</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
-        <v>1247.19</v>
+        <v>0</v>
       </c>
       <c r="J28">
         <v>11618.86</v>
       </c>
       <c r="K28">
         <v>5601.57</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>554.54999999999995</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>19022.170000000002</v>
+        <v>17774.98</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
         <v>534.70000000000005</v>
       </c>
       <c r="D29">
         <v>10181.879999999999</v>
       </c>
       <c r="E29">
         <v>623.24</v>
       </c>
       <c r="F29">
-        <v>26687.759999999998</v>
+        <v>127</v>
       </c>
       <c r="G29">
-        <v>741.9</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>143775.12</v>
+        <v>73107.88</v>
       </c>
       <c r="I29">
-        <v>215842.44</v>
+        <v>103559.16</v>
       </c>
       <c r="J29">
-        <v>1162237.1499999999</v>
+        <v>381376.09</v>
       </c>
       <c r="K29">
-        <v>692721.08</v>
+        <v>340693.26</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>343417.98</v>
+        <v>279646.23</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>2596763.25</v>
+        <v>1189849.44</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
-        <v>270873.94</v>
+        <v>135704.93</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>1005.44</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>1100989.74</v>
+        <v>562998.89</v>
       </c>
       <c r="H30">
-        <v>527290.43999999994</v>
+        <v>271397.62</v>
       </c>
       <c r="I30">
-        <v>2011056.37</v>
+        <v>1042805.88</v>
       </c>
       <c r="J30">
-        <v>4418869.53</v>
+        <v>2571454.7200000002</v>
       </c>
       <c r="K30">
-        <v>1308470.58</v>
+        <v>906082.08</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>1082030.1599999999</v>
+        <v>948109.3</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>10720586.200000001</v>
+        <v>6438553.4199999999</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>483752.45</v>
+        <v>276510.94</v>
       </c>
       <c r="I31">
-        <v>893042.89</v>
+        <v>492026.21</v>
       </c>
       <c r="J31">
-        <v>579258.48</v>
+        <v>307098.86</v>
       </c>
       <c r="K31">
-        <v>501639.8</v>
+        <v>307765.76000000001</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>155764.75</v>
+        <v>104891.47</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>2613458.37</v>
+        <v>1488293.24</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>3818890.15</v>
+        <v>1879862.99</v>
       </c>
       <c r="C32">
-        <v>13230.86</v>
+        <v>7213.74</v>
       </c>
       <c r="D32">
-        <v>2138139.7999999998</v>
+        <v>1132270.8999999999</v>
       </c>
       <c r="E32">
-        <v>15788109.039999999</v>
+        <v>7906544.4400000004</v>
       </c>
       <c r="F32">
-        <v>1321631.6499999999</v>
+        <v>278982.06</v>
       </c>
       <c r="G32">
-        <v>119416.24</v>
+        <v>8329.5</v>
       </c>
       <c r="H32">
-        <v>6526255.0300000003</v>
+        <v>3209032.41</v>
       </c>
       <c r="I32">
-        <v>19703476.539999999</v>
+        <v>8457093.2400000002</v>
       </c>
       <c r="J32">
-        <v>6971620.9900000002</v>
+        <v>2897120.29</v>
       </c>
       <c r="K32">
-        <v>4492201.9400000004</v>
+        <v>2283509.54</v>
       </c>
       <c r="L32">
-        <v>1870</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>1250182.22</v>
+        <v>634350.15</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>62145024.459999993</v>
+        <v>28694309.259999998</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>267.27999999999997</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>157.1</v>
+        <v>16.03</v>
       </c>
       <c r="I33">
         <v>128.08000000000001</v>
       </c>
       <c r="J33">
-        <v>534.64</v>
+        <v>51.23</v>
       </c>
       <c r="K33">
-        <v>5802.46</v>
+        <v>3517.73</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>11120.19</v>
+        <v>700.19</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>18009.75</v>
+        <v>4680.54</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>3920111.6399999997</v>
+        <v>1960055.82</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>350782.12</v>
+        <v>175391.05999999997</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>4018930.2799999993</v>
+        <v>2009465.1400000001</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>15899775.68</v>
+        <v>7949887.8400000008</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>1592611.5</v>
+        <v>298203.75</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4746257.8600000003</v>
+        <v>2372757.98</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>16783320.41</v>
+        <v>8482273.8899999987</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>42298475.459999993</v>
+        <v>21159154.57</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>32482714.630000003</v>
+        <v>16598574.550000001</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>19276512.550000004</v>
+        <v>12458665.740000002</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>7189.87</v>
+        <v>674.16</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>9961320.4199999999</v>
+        <v>7511643.0599999996</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>151338002.42000002</v>
+        <v>80976747.559999987</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>244041.96</v>
+        <v>120466.07</v>
       </c>
       <c r="D7">
-        <v>1059.32</v>
+        <v>413.61</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>6342.87</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>5754.16</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>495333.48</v>
+        <v>247398.2</v>
       </c>
       <c r="K7">
-        <v>28792.400000000001</v>
+        <v>20342.400000000001</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>296732.06</v>
+        <v>291010.76</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>1078056.25</v>
+        <v>679631.04</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
-        <v>2245.66</v>
+        <v>1122.83</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>734776.5</v>
+        <v>367388.25</v>
       </c>
       <c r="H8">
-        <v>697534.18</v>
+        <v>319179.84000000003</v>
       </c>
       <c r="I8">
-        <v>4845740.3600000003</v>
+        <v>2552496.09</v>
       </c>
       <c r="J8">
-        <v>18791625.879999999</v>
+        <v>11073216.07</v>
       </c>
       <c r="K8">
-        <v>4430493.68</v>
+        <v>2877709.29</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>2603564.39</v>
+        <v>2213937.79</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>32105980.649999999</v>
+        <v>19405050.16</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>22931.65</v>
+        <v>11122.33</v>
       </c>
       <c r="D9">
-        <v>1387121.48</v>
+        <v>464351.83</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>1012703.43</v>
+        <v>330005.49</v>
       </c>
       <c r="I9">
-        <v>457432.8</v>
+        <v>161613.01</v>
       </c>
       <c r="J9">
-        <v>4178594.08</v>
+        <v>2261298.11</v>
       </c>
       <c r="K9">
-        <v>446972.38</v>
+        <v>276795.87</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>416174.56</v>
+        <v>311077.03999999998</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>7921930.379999999</v>
+        <v>3816263.6800000002</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>23419.15</v>
+        <v>14392.46</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>110821.03</v>
+        <v>52460.03</v>
       </c>
       <c r="I10">
-        <v>8139.69</v>
+        <v>126.7</v>
       </c>
       <c r="J10">
-        <v>140387.73000000001</v>
+        <v>59568.62</v>
       </c>
       <c r="K10">
-        <v>35231.019999999997</v>
+        <v>23531.72</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>49842.5</v>
+        <v>43491.88</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>367841.12</v>
+        <v>193571.41</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>2081017.95</v>
+        <v>1042106.39</v>
       </c>
       <c r="D11">
-        <v>3611132.37</v>
+        <v>1418745.49</v>
       </c>
       <c r="E11">
-        <v>296276.90999999997</v>
+        <v>85419.5</v>
       </c>
       <c r="F11">
-        <v>4022.66</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>12355571.09</v>
+        <v>6385306.25</v>
       </c>
       <c r="I11">
-        <v>15388358.59</v>
+        <v>7740543.8499999996</v>
       </c>
       <c r="J11">
-        <v>36082702.880000003</v>
+        <v>21012717.91</v>
       </c>
       <c r="K11">
-        <v>9523353.2400000002</v>
+        <v>5888044.4100000001</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>4909753.8600000003</v>
+        <v>3865303.49</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>84252189.549999997</v>
+        <v>47438187.289999999</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12">
-        <v>24093.89</v>
+        <v>10798.7</v>
       </c>
       <c r="D12">
-        <v>496049.07</v>
+        <v>463918.98</v>
       </c>
       <c r="E12">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>430501.78</v>
+        <v>3432.92</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>17902036.530000001</v>
+        <v>9034840.0700000003</v>
       </c>
       <c r="I12">
-        <v>13816002.949999999</v>
+        <v>6665910.2699999996</v>
       </c>
       <c r="J12">
-        <v>13869305.01</v>
+        <v>6638289.4199999999</v>
       </c>
       <c r="K12">
-        <v>8186987.0300000003</v>
+        <v>4502990.18</v>
       </c>
       <c r="L12">
-        <v>2575.65</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>2218139.75</v>
+        <v>1625753.05</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>64068081.670000002</v>
+        <v>32503646.220000003</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>23800271.48</v>
+        <v>23654985.350000001</v>
       </c>
       <c r="C13">
         <v>2000</v>
       </c>
       <c r="D13">
-        <v>164578.67000000001</v>
+        <v>151414.82</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>251069.95</v>
+        <v>959.53</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>3030038.1</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13">
-        <v>4883947.37</v>
+        <v>198305.68</v>
       </c>
       <c r="J13">
-        <v>7579581.1699999999</v>
+        <v>1923576.91</v>
       </c>
       <c r="K13">
-        <v>9866153.8900000006</v>
+        <v>9036084.6899999995</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>1710286.47</v>
+        <v>1272253.31</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>51287927.100000001</v>
+        <v>36405708.180000007</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14">
-        <v>3000</v>
+        <v>1500</v>
       </c>
       <c r="D14">
-        <v>1931155.1</v>
+        <v>474998.85</v>
       </c>
       <c r="E14">
-        <v>3374278.74</v>
+        <v>1687139.37</v>
       </c>
       <c r="F14">
-        <v>29944.65</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>22883417.539999999</v>
+        <v>12266381.449999999</v>
       </c>
       <c r="I14">
-        <v>13349079.83</v>
+        <v>6258762.46</v>
       </c>
       <c r="J14">
-        <v>44459455.149999999</v>
+        <v>24423009.960000001</v>
       </c>
       <c r="K14">
-        <v>9683429.0899999999</v>
+        <v>5865307.5499999998</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>4433847.24</v>
+        <v>3433685.9</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>100164122.69</v>
+        <v>54416290.989999995</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
-        <v>27552.2</v>
+        <v>24.53</v>
       </c>
       <c r="C15">
-        <v>129027.44</v>
+        <v>58527.44</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>95280.3</v>
+        <v>47640.15</v>
       </c>
       <c r="H15">
-        <v>124162.58</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>359850.97</v>
+        <v>127605.93</v>
       </c>
       <c r="J15">
-        <v>740894.71</v>
+        <v>342806.57</v>
       </c>
       <c r="K15">
-        <v>440692.81</v>
+        <v>306827.5</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>240123.34</v>
+        <v>150639.07999999999</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>2157584.35</v>
+        <v>1034071.2</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1476367.74</v>
+        <v>738183.87</v>
       </c>
       <c r="C16">
-        <v>36206.58</v>
+        <v>18103.29</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>653.55999999999995</v>
+        <v>0</v>
       </c>
       <c r="G16">
         <v>40251.42</v>
       </c>
       <c r="H16">
-        <v>7905425.4699999997</v>
+        <v>4414116.43</v>
       </c>
       <c r="I16">
-        <v>8841420.3599999994</v>
+        <v>4511745.1399999997</v>
       </c>
       <c r="J16">
-        <v>2809882.37</v>
+        <v>1444440.39</v>
       </c>
       <c r="K16">
-        <v>5631535.0800000001</v>
+        <v>4040307.4</v>
       </c>
       <c r="L16">
-        <v>66.040000000000006</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>3026988.25</v>
+        <v>2223628.89</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>29768796.869999997</v>
+        <v>17430776.829999998</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>3963649.87</v>
+        <v>2183417.86</v>
       </c>
       <c r="C17">
-        <v>73515.95</v>
+        <v>42590.879999999997</v>
       </c>
       <c r="D17">
-        <v>4641186.8099999996</v>
+        <v>2716520.72</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>516385.79</v>
+        <v>35537.760000000002</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>3152700.66</v>
+        <v>72921.210000000006</v>
       </c>
       <c r="I17">
-        <v>2214007.61</v>
+        <v>9557.11</v>
       </c>
       <c r="J17">
-        <v>9178417.8100000005</v>
+        <v>66459.86</v>
       </c>
       <c r="K17">
-        <v>1421477.06</v>
+        <v>690394.88</v>
       </c>
       <c r="L17">
-        <v>6028.62</v>
+        <v>931.03</v>
       </c>
       <c r="M17">
-        <v>764868.22</v>
+        <v>377042.87</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>25932238.399999999</v>
+        <v>6195374.1800000006</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>3983545.83</v>
+        <v>1832206</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>245536.19</v>
+        <v>41870.65</v>
       </c>
       <c r="G18">
-        <v>159842.93</v>
+        <v>82891.34</v>
       </c>
       <c r="H18">
-        <v>94062.38</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>97135.28</v>
+        <v>10893.08</v>
       </c>
       <c r="J18">
-        <v>1315255.24</v>
+        <v>483132.27</v>
       </c>
       <c r="K18">
-        <v>150795.29999999999</v>
+        <v>85063.94</v>
       </c>
       <c r="L18">
-        <v>35985.68</v>
+        <v>9550.27</v>
       </c>
       <c r="M18">
-        <v>166510.67000000001</v>
+        <v>133071.53</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>6445690.6799999997</v>
+        <v>2777189.67</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>2750</v>
+        <v>500</v>
       </c>
       <c r="D19">
-        <v>129680.12</v>
+        <v>10757.97</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>127809.2</v>
+        <v>1347.83</v>
       </c>
       <c r="I19">
-        <v>577040.13</v>
+        <v>171175.7</v>
       </c>
       <c r="J19">
-        <v>1388760.66</v>
+        <v>380135.9</v>
       </c>
       <c r="K19">
-        <v>441080.68</v>
+        <v>155779.51</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>122534.91</v>
+        <v>79896.98</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>2789655.7</v>
+        <v>799593.89</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>129558</v>
+        <v>64279</v>
       </c>
       <c r="D20">
-        <v>813216.3</v>
+        <v>407675.1</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>15045.58</v>
+        <v>6838.9</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>435615.74</v>
+        <v>150802.94</v>
       </c>
       <c r="I20">
-        <v>417762.06</v>
+        <v>181439.13</v>
       </c>
       <c r="J20">
-        <v>3109243.05</v>
+        <v>1672204.43</v>
       </c>
       <c r="K20">
-        <v>835687.75</v>
+        <v>635340.28</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>554158.99</v>
+        <v>425173.96</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>6310287.4700000007</v>
+        <v>3543753.74</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21">
-        <v>43353</v>
+        <v>21676.5</v>
       </c>
       <c r="E21">
-        <v>314881.84000000003</v>
+        <v>160860.35</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>3732330.31</v>
+        <v>1915511.65</v>
       </c>
       <c r="I21">
-        <v>5878634.0199999996</v>
+        <v>2905354.41</v>
       </c>
       <c r="J21">
-        <v>22473309.43</v>
+        <v>11770952.93</v>
       </c>
       <c r="K21">
-        <v>8110889.1100000003</v>
+        <v>4926348.3499999996</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>4167917.86</v>
+        <v>3480856.64</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>44722470.670000002</v>
+        <v>25182138.380000003</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22">
         <v>1531.48</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>5397.35</v>
+        <v>814.53</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>42483836.560000002</v>
+        <v>23130007.550000001</v>
       </c>
       <c r="I22">
-        <v>38719575.299999997</v>
+        <v>19403710.75</v>
       </c>
       <c r="J22">
-        <v>87336387.299999997</v>
+        <v>44862993.210000001</v>
       </c>
       <c r="K22">
-        <v>21499797.870000001</v>
+        <v>12534445.75</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>8802659.4000000004</v>
+        <v>5706023.8600000003</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>198927919.76000002</v>
+        <v>105678894.38000001</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>32425.9</v>
+        <v>16212.95</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>6056.96</v>
+        <v>410.72</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>1932550.48</v>
+        <v>949604.89</v>
       </c>
       <c r="I23">
-        <v>767169.68</v>
+        <v>335124</v>
       </c>
       <c r="J23">
-        <v>3649058.22</v>
+        <v>1917587.14</v>
       </c>
       <c r="K23">
-        <v>890584.38</v>
+        <v>513127.35</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>479302.04</v>
+        <v>352078.05</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>7757147.6600000001</v>
+        <v>4084145.1</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>4353</v>
       </c>
       <c r="C24">
-        <v>6912.13</v>
+        <v>3336.62</v>
       </c>
       <c r="D24">
-        <v>2135838.61</v>
+        <v>621151.25</v>
       </c>
       <c r="E24">
-        <v>191956.56</v>
+        <v>95085.3</v>
       </c>
       <c r="F24">
-        <v>341780.03</v>
+        <v>2635.89</v>
       </c>
       <c r="G24">
-        <v>25434000.710000001</v>
+        <v>19994686.16</v>
       </c>
       <c r="H24">
-        <v>2136536.9500000002</v>
+        <v>841369.95</v>
       </c>
       <c r="I24">
-        <v>4222927.08</v>
+        <v>1175284.8799999999</v>
       </c>
       <c r="J24">
-        <v>29472192.02</v>
+        <v>11640215.77</v>
       </c>
       <c r="K24">
-        <v>5303854.25</v>
+        <v>2673187.79</v>
       </c>
       <c r="L24">
-        <v>20225.93</v>
+        <v>903.78</v>
       </c>
       <c r="M24">
-        <v>2511410.34</v>
+        <v>1885483.21</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>71781987.610000014</v>
+        <v>38937693.599999994</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25">
-        <v>13064.94</v>
+        <v>8745.68</v>
       </c>
       <c r="D25">
-        <v>13063407.33</v>
+        <v>6350658.75</v>
       </c>
       <c r="E25">
-        <v>812400</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>820008.46</v>
+        <v>182775.41</v>
       </c>
       <c r="G25">
-        <v>13540420.08</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>140804738.86000001</v>
+        <v>74955901.670000002</v>
       </c>
       <c r="I25">
-        <v>117899258.43000001</v>
+        <v>65946681.890000001</v>
       </c>
       <c r="J25">
-        <v>170493206.16999999</v>
+        <v>96442767.760000005</v>
       </c>
       <c r="K25">
-        <v>63181098.600000001</v>
+        <v>42329805.5</v>
       </c>
       <c r="L25">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>34562931.710000001</v>
+        <v>26565369.620000001</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>555343321.32000005</v>
+        <v>312783262.69</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>2573.06</v>
+        <v>1286.53</v>
       </c>
       <c r="D26">
-        <v>33974.92</v>
+        <v>14988.87</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>3033.6</v>
+        <v>248.65</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>1377929.41</v>
+        <v>769103.89</v>
       </c>
       <c r="I26">
-        <v>2843089.18</v>
+        <v>1303136.55</v>
       </c>
       <c r="J26">
-        <v>7352939.6299999999</v>
+        <v>3830518.88</v>
       </c>
       <c r="K26">
-        <v>1779953.74</v>
+        <v>1047556.54</v>
       </c>
       <c r="L26">
-        <v>2539.12</v>
+        <v>216.86</v>
       </c>
       <c r="M26">
-        <v>1044884.34</v>
+        <v>658092.09</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>14440917</v>
+        <v>7625148.8600000003</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>6000.51</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>973.39</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>214610.05</v>
+        <v>91450.36</v>
       </c>
       <c r="I27">
-        <v>66999.679999999993</v>
+        <v>6447.11</v>
       </c>
       <c r="J27">
-        <v>402613.96</v>
+        <v>203881.56</v>
       </c>
       <c r="K27">
-        <v>165928.95000000001</v>
+        <v>60653.2</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>16642.59</v>
+        <v>12020.73</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>873769.13</v>
+        <v>381426.86</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>637454.42000000004</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>10973.22</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>63284.66</v>
+        <v>11056.68</v>
       </c>
       <c r="J28">
-        <v>242045.02</v>
+        <v>129236.86</v>
       </c>
       <c r="K28">
-        <v>37930.92</v>
+        <v>20701.419999999998</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>28911.83</v>
+        <v>26022.66</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>1020600.0700000001</v>
+        <v>824472.04000000015</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>2568104.4500000002</v>
       </c>
       <c r="C29">
-        <v>48811.76</v>
+        <v>27048.23</v>
       </c>
       <c r="D29">
-        <v>161253.16</v>
+        <v>148037.75</v>
       </c>
       <c r="E29">
-        <v>1983.75</v>
+        <v>1661.49</v>
       </c>
       <c r="F29">
-        <v>318424.71000000002</v>
+        <v>1270</v>
       </c>
       <c r="G29">
-        <v>301366.08</v>
+        <v>193286.64</v>
       </c>
       <c r="H29">
-        <v>6786341.9299999997</v>
+        <v>3156660.85</v>
       </c>
       <c r="I29">
-        <v>4368255.49</v>
+        <v>1666079.79</v>
       </c>
       <c r="J29">
-        <v>19600835.129999999</v>
+        <v>8091194.0199999996</v>
       </c>
       <c r="K29">
-        <v>5161859.33</v>
+        <v>2896348.34</v>
       </c>
       <c r="L29">
         <v>317.43</v>
       </c>
       <c r="M29">
-        <v>3724046.16</v>
+        <v>2698320.6</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>43041599.379999995</v>
+        <v>21448329.59</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>1931774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30">
-        <v>454362.39</v>
+        <v>217358.34</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30">
-        <v>31246.880000000001</v>
+        <v>4633.0600000000004</v>
       </c>
       <c r="G30">
-        <v>14528075.630000001</v>
+        <v>7632667.4299999997</v>
       </c>
       <c r="H30">
-        <v>13819246.98</v>
+        <v>7194926.2199999997</v>
       </c>
       <c r="I30">
-        <v>26375048.710000001</v>
+        <v>13360937.85</v>
       </c>
       <c r="J30">
-        <v>111674798.5</v>
+        <v>61903229.5</v>
       </c>
       <c r="K30">
-        <v>15765432.48</v>
+        <v>10070546.74</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>11275045.4</v>
+        <v>9487023.4399999995</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>196201105.81999999</v>
+        <v>110592609.33999999</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31">
-        <v>91489.3</v>
+        <v>43531.44</v>
       </c>
       <c r="D31">
-        <v>22594.76</v>
+        <v>2289</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>481.24</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>14221771.300000001</v>
+        <v>7645138.9500000002</v>
       </c>
       <c r="I31">
-        <v>9661283.3200000003</v>
+        <v>5661023.04</v>
       </c>
       <c r="J31">
-        <v>13528534.460000001</v>
+        <v>6980341.6799999997</v>
       </c>
       <c r="K31">
-        <v>4971726.08</v>
+        <v>3009152.91</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>1943873.16</v>
+        <v>1507304.81</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>46576847.939999998</v>
+        <v>25916810.229999997</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>12790934.140000001</v>
+        <v>8751907.3900000006</v>
       </c>
       <c r="C32">
-        <v>76093.52</v>
+        <v>59057.06</v>
       </c>
       <c r="D32">
-        <v>12671114.949999999</v>
+        <v>5159037.28</v>
       </c>
       <c r="E32">
-        <v>41093458.039999999</v>
+        <v>24525951.16</v>
       </c>
       <c r="F32">
-        <v>12100405.84</v>
+        <v>1871759.69</v>
       </c>
       <c r="G32">
-        <v>1412514.01</v>
+        <v>91624.5</v>
       </c>
       <c r="H32">
-        <v>170262327.87</v>
+        <v>80251620.799999997</v>
       </c>
       <c r="I32">
-        <v>208044078.50999999</v>
+        <v>86434347.400000006</v>
       </c>
       <c r="J32">
-        <v>144418815.62</v>
+        <v>60882956.020000003</v>
       </c>
       <c r="K32">
-        <v>48331236.520000003</v>
+        <v>22653585.449999999</v>
       </c>
       <c r="L32">
-        <v>38822.54</v>
+        <v>2433.2600000000002</v>
       </c>
       <c r="M32">
-        <v>18105709.510000002</v>
+        <v>9306284.2200000007</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>669345511.06999993</v>
+        <v>299990564.23000002</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>200844.16</v>
+        <v>91316.12</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>732.19</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>12810.1</v>
+        <v>1092.81</v>
       </c>
       <c r="I33">
-        <v>17797.18</v>
+        <v>8100.73</v>
       </c>
       <c r="J33">
-        <v>83304.039999999994</v>
+        <v>32209.94</v>
       </c>
       <c r="K33">
-        <v>42292.57</v>
+        <v>13079</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>23840.53</v>
+        <v>3506.58</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>381620.77</v>
+        <v>150037.36999999997</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>56665630.790000007</v>
+        <v>43888650.390000001</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>3756855.84</v>
+        <v>1880954.7000000002</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>45321212.940000005</v>
+        <v>20280767.219999999</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>46438274.880000003</v>
+        <v>26657016.649999999</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>15121700.810000001</v>
+        <v>2155374.5299999998</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>56246527.659999996</v>
+        <v>28450435.890000001</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>467634244.82000011</v>
+        <v>234095879.01999998</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>484189073.40000004</v>
+        <v>226807459.22999999</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>754867478.71999991</v>
+        <v>380716339.88999999</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>226365266.21000001</v>
+        <v>137153057.96000001</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>258234.93000000002</v>
+        <v>14352.630000000003</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>108200700.08000001</v>
+        <v>78134353.040000007</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>2265065201.0799999</v>
+        <v>1180234641.1500001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>