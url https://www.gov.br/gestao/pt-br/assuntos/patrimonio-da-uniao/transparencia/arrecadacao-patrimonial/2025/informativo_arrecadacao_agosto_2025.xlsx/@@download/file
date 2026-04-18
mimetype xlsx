--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\extracoes\arrecadacao\Portal\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1961D3B2-41AD-47D7-826A-355993922F6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7915C5C-7EAE-4D67-AF67-6760C31F6478}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arrecadação mês" sheetId="1" r:id="rId1"/>
     <sheet name="Acumulado no ano" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M35" i="1" l="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
@@ -1256,51 +1256,51 @@
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100" b="1" i="0" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Referência: AGOSTO/2025</a:t>
+            <a:t>Referência: SETEMBRO/2025</a:t>
           </a:r>
           <a:endParaRPr lang="pt-BR" sz="1100" b="1">
             <a:solidFill>
               <a:srgbClr val="002060"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
@@ -2203,52 +2203,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="O33" sqref="O33"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="27.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
@@ -2292,1313 +2292,1313 @@
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>944.73</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>2020.16</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>19651.900000000001</v>
+        <v>9568.06</v>
       </c>
       <c r="K7">
-        <v>1812.13</v>
+        <v>1320.55</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>26550.639999999999</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>50979.56</v>
+        <v>37439.25</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>86763.4</v>
+        <v>43381.7</v>
       </c>
       <c r="H8">
-        <v>19176.490000000002</v>
+        <v>8413.1200000000008</v>
       </c>
       <c r="I8">
-        <v>303516.32</v>
+        <v>172563.1</v>
       </c>
       <c r="J8">
-        <v>754678.63</v>
+        <v>460926.57</v>
       </c>
       <c r="K8">
-        <v>443592.18</v>
+        <v>274050.45</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>91051.17</v>
+        <v>80788.2</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>1698778.19</v>
+        <v>1040123.1399999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="D9">
-        <v>109171.24</v>
+        <v>42555.39</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>29447.75</v>
+        <v>0</v>
       </c>
       <c r="I9">
-        <v>51790.45</v>
+        <v>0</v>
       </c>
       <c r="J9">
-        <v>200857.95</v>
+        <v>116330.33</v>
       </c>
       <c r="K9">
-        <v>14827.56</v>
+        <v>7205.82</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>10524.34</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>417619.29000000004</v>
+        <v>177115.88</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>715.55</v>
+        <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>1985.28</v>
+        <v>992.64</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
-        <v>5446.6</v>
+        <v>2498.41</v>
       </c>
       <c r="K10">
-        <v>5069.88</v>
+        <v>4974.32</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>8124.35</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>21341.660000000003</v>
+        <v>16589.72</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>33408.94</v>
+        <v>16704.47</v>
       </c>
       <c r="D11">
-        <v>286850.12</v>
+        <v>115900.93</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>383</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>490757.42</v>
+        <v>244460.12</v>
       </c>
       <c r="I11">
-        <v>464867.46</v>
+        <v>235825.42</v>
       </c>
       <c r="J11">
-        <v>2044787.7</v>
+        <v>1173869.05</v>
       </c>
       <c r="K11">
-        <v>791430.47</v>
+        <v>534255.18999999994</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>966360.04</v>
+        <v>940794.97</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>5078845.1499999994</v>
+        <v>3261810.1500000004</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>33819.279999999999</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>35249.49</v>
+        <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>638157.5</v>
+        <v>307279.18</v>
       </c>
       <c r="I12">
-        <v>613044.86</v>
+        <v>384198.13</v>
       </c>
       <c r="J12">
-        <v>808009.57</v>
+        <v>375353.07</v>
       </c>
       <c r="K12">
-        <v>611923.93000000005</v>
+        <v>378360.38</v>
       </c>
       <c r="L12">
-        <v>234.15</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>141800.12</v>
+        <v>126044.72</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>2882238.9</v>
+        <v>1605054.76</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>382282.53</v>
       </c>
       <c r="C13">
         <v>1000</v>
       </c>
       <c r="D13">
         <v>13866.74</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>23526.86</v>
+        <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>150578.54999999999</v>
+        <v>0</v>
       </c>
       <c r="I13">
-        <v>1443917.32</v>
+        <v>3092.79</v>
       </c>
       <c r="J13">
-        <v>228394.75</v>
+        <v>55238.07</v>
       </c>
       <c r="K13">
-        <v>640987.1</v>
+        <v>588698.53</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>51341.84</v>
+        <v>47021.69</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>2935895.69</v>
+        <v>1091200.3500000001</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
-        <v>208824.56</v>
+        <v>62546.32</v>
       </c>
       <c r="E14">
-        <v>3374278.74</v>
+        <v>1687139.37</v>
       </c>
       <c r="F14">
-        <v>2848.67</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>1190404.8700000001</v>
+        <v>660785.35</v>
       </c>
       <c r="I14">
-        <v>1648807.51</v>
+        <v>847253.12</v>
       </c>
       <c r="J14">
-        <v>1910424.11</v>
+        <v>1036760.62</v>
       </c>
       <c r="K14">
-        <v>1033753.47</v>
+        <v>625451.55000000005</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>412550.11</v>
+        <v>340715.92</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>9781892.0399999991</v>
+        <v>5260652.25</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
         <v>24.53</v>
       </c>
       <c r="C15">
-        <v>8500</v>
+        <v>4500</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>42648.6</v>
+        <v>21324.3</v>
       </c>
       <c r="H15">
-        <v>6223.96</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>104285.5</v>
+        <v>57064.1</v>
       </c>
       <c r="J15">
-        <v>72201.38</v>
+        <v>34974.870000000003</v>
       </c>
       <c r="K15">
-        <v>104923.25</v>
+        <v>66510.240000000005</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>6970.38</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>345777.6</v>
+        <v>191368.41999999998</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>464100</v>
+        <v>232050</v>
       </c>
       <c r="C16">
-        <v>16234.74</v>
+        <v>8117.37</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>3659.22</v>
       </c>
       <c r="H16">
-        <v>510041.9</v>
+        <v>281670.74</v>
       </c>
       <c r="I16">
-        <v>861464.82</v>
+        <v>479530.41</v>
       </c>
       <c r="J16">
-        <v>126380.8</v>
+        <v>60136.83</v>
       </c>
       <c r="K16">
-        <v>438468.33</v>
+        <v>328467.19</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>302050.84999999998</v>
+        <v>179506.78</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>2722400.66</v>
+        <v>1573138.54</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>142105.54999999999</v>
+        <v>121415.02</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>368132.26</v>
+        <v>225756.43</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>33038.720000000001</v>
+        <v>801.55</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>112193.85</v>
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>290607.21000000002</v>
+        <v>0</v>
       </c>
       <c r="J17">
-        <v>114594.2</v>
+        <v>2515.42</v>
       </c>
       <c r="K17">
-        <v>104347.63</v>
+        <v>33803.89</v>
       </c>
       <c r="L17">
-        <v>465.74</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>63357.48</v>
+        <v>21012.03</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>1228842.6399999999</v>
+        <v>405304.33999999997</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>604513.68999999994</v>
+        <v>292944</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>21826.19</v>
+        <v>3756.89</v>
       </c>
       <c r="G18">
-        <v>9357.94</v>
+        <v>4678.97</v>
       </c>
       <c r="H18">
-        <v>6109.27</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>9984.25</v>
+        <v>0</v>
       </c>
       <c r="J18">
-        <v>97193.05</v>
+        <v>38357.300000000003</v>
       </c>
       <c r="K18">
-        <v>20495.21</v>
+        <v>14765.21</v>
       </c>
       <c r="L18">
-        <v>2961.11</v>
+        <v>948.67</v>
       </c>
       <c r="M18">
         <v>11363.6</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>783804.30999999982</v>
+        <v>366814.63999999996</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>750</v>
+        <v>0</v>
       </c>
       <c r="D19">
-        <v>11715.41</v>
+        <v>981.89</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>7073.06</v>
+        <v>0</v>
       </c>
       <c r="I19">
-        <v>70953.740000000005</v>
+        <v>35083.57</v>
       </c>
       <c r="J19">
-        <v>98188.62</v>
+        <v>25396.87</v>
       </c>
       <c r="K19">
-        <v>26373.05</v>
+        <v>14384.7</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>4668.53</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>219722.41</v>
+        <v>80515.56</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>1500</v>
+        <v>500</v>
       </c>
       <c r="D20">
-        <v>102100.85</v>
+        <v>51408.2</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>10586.72</v>
+        <v>231.29</v>
       </c>
       <c r="I20">
-        <v>4698.7</v>
+        <v>1675.08</v>
       </c>
       <c r="J20">
-        <v>121958.09</v>
+        <v>70278.53</v>
       </c>
       <c r="K20">
-        <v>56725.48</v>
+        <v>47292.72</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>64794.41</v>
+        <v>46347.85</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>362364.25</v>
+        <v>217733.67</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
-        <v>4817</v>
+        <v>2408.5</v>
       </c>
       <c r="E21">
-        <v>103566.76</v>
+        <v>51783.38</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>142568.18</v>
+        <v>77506.11</v>
       </c>
       <c r="I21">
-        <v>329587.28000000003</v>
+        <v>182434.92</v>
       </c>
       <c r="J21">
-        <v>1078209.48</v>
+        <v>641997.51</v>
       </c>
       <c r="K21">
-        <v>496092.53</v>
+        <v>325031.25</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>377650.68</v>
+        <v>361450.08</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>2532491.91</v>
+        <v>1642611.75</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>272.08</v>
+        <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>4472479.21</v>
+        <v>2299020.69</v>
       </c>
       <c r="I22">
-        <v>4068205.66</v>
+        <v>2135041.83</v>
       </c>
       <c r="J22">
-        <v>4896281.22</v>
+        <v>2536820.4900000002</v>
       </c>
       <c r="K22">
-        <v>1816494.86</v>
+        <v>1121729.19</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>601893.12</v>
+        <v>487655.19</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>15855626.149999997</v>
+        <v>8580267.3899999987</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>79883.259999999995</v>
+        <v>44357.54</v>
       </c>
       <c r="I23">
-        <v>62719.79</v>
+        <v>27390.639999999999</v>
       </c>
       <c r="J23">
-        <v>182031.59</v>
+        <v>101124.93</v>
       </c>
       <c r="K23">
-        <v>41695.839999999997</v>
+        <v>28602.71</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>30219.360000000001</v>
+        <v>26663.93</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>396549.83999999997</v>
+        <v>228139.74999999997</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
-        <v>176400.9</v>
+        <v>81267.08</v>
       </c>
       <c r="E24">
-        <v>605.1</v>
+        <v>302.55</v>
       </c>
       <c r="F24">
-        <v>27087.81</v>
+        <v>657.74</v>
       </c>
       <c r="G24">
-        <v>2184970.25</v>
+        <v>1693688.48</v>
       </c>
       <c r="H24">
-        <v>56893.2</v>
+        <v>22135.040000000001</v>
       </c>
       <c r="I24">
-        <v>235245.11</v>
+        <v>74850.89</v>
       </c>
       <c r="J24">
-        <v>971294.74</v>
+        <v>338136.79</v>
       </c>
       <c r="K24">
-        <v>264113.09000000003</v>
+        <v>158395.57</v>
       </c>
       <c r="L24">
-        <v>1232.76</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>153150.10999999999</v>
+        <v>135874.9</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>4070993.07</v>
+        <v>2505309.0399999996</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
-        <v>110957.85</v>
+        <v>41864.080000000002</v>
       </c>
       <c r="E25">
-        <v>67700</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>93273.31</v>
+        <v>26561.4</v>
       </c>
       <c r="G25">
-        <v>1125674.1499999999</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>5956104.0999999996</v>
+        <v>3093085.7</v>
       </c>
       <c r="I25">
-        <v>7815101.5</v>
+        <v>4730595.04</v>
       </c>
       <c r="J25">
-        <v>7806196.54</v>
+        <v>4517645.2300000004</v>
       </c>
       <c r="K25">
-        <v>5141191.4400000004</v>
+        <v>3743972.99</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>3347173.9</v>
+        <v>3243342.38</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>31463372.789999999</v>
+        <v>19397066.82</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
-        <v>724.02</v>
+        <v>362.01</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>241.41</v>
+        <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>91589.82</v>
+        <v>45316.03</v>
       </c>
       <c r="I26">
-        <v>174624.05</v>
+        <v>69932.42</v>
       </c>
       <c r="J26">
-        <v>433508.47</v>
+        <v>229772.22</v>
       </c>
       <c r="K26">
-        <v>222742.24</v>
+        <v>143744.88</v>
       </c>
       <c r="L26">
-        <v>210.54</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>158514.93</v>
+        <v>43690.05</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>1082155.48</v>
+        <v>532817.61</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>1507.11</v>
+        <v>509.36</v>
       </c>
       <c r="I27">
-        <v>6635.63</v>
+        <v>85.58</v>
       </c>
       <c r="J27">
-        <v>5470.39</v>
+        <v>2790.33</v>
       </c>
       <c r="K27">
-        <v>4371.97</v>
+        <v>2772.99</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>2299.23</v>
+        <v>802.84</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>20284.330000000002</v>
+        <v>6961.1</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>450000</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>872.74</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>205.32</v>
+        <v>0</v>
       </c>
       <c r="J28">
-        <v>2539.02</v>
+        <v>1269.51</v>
       </c>
       <c r="K28">
-        <v>893.56</v>
+        <v>720.14</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>2336.58</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>456847.22000000003</v>
+        <v>454326.23000000004</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
         <v>2250</v>
       </c>
       <c r="D29">
         <v>28967.99</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>30116</v>
+        <v>127</v>
       </c>
       <c r="G29">
-        <v>705.71</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>317731.39</v>
+        <v>177252.67</v>
       </c>
       <c r="I29">
-        <v>270977.67</v>
+        <v>131187.92000000001</v>
       </c>
       <c r="J29">
-        <v>953874.22</v>
+        <v>383813.61</v>
       </c>
       <c r="K29">
-        <v>293306.21000000002</v>
+        <v>183148.83</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>219171.21</v>
+        <v>183324.57</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>2117100.4</v>
+        <v>1090072.5899999999</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
-        <v>25590.49</v>
+        <v>4000</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>3183.79</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>1168922.8799999999</v>
+        <v>596949.07999999996</v>
       </c>
       <c r="H30">
-        <v>677011.43</v>
+        <v>341516.45</v>
       </c>
       <c r="I30">
-        <v>2339999.9300000002</v>
+        <v>1195075.43</v>
       </c>
       <c r="J30">
-        <v>5748158.9000000004</v>
+        <v>3035300.89</v>
       </c>
       <c r="K30">
-        <v>1383812.95</v>
+        <v>869914.86</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>830470.2</v>
+        <v>795784.28</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>12177150.569999998</v>
+        <v>6838540.9900000002</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
-        <v>1504.04</v>
+        <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>610621.37</v>
+        <v>337796.27</v>
       </c>
       <c r="I31">
-        <v>682825.5</v>
+        <v>351202.43</v>
       </c>
       <c r="J31">
-        <v>684326.67</v>
+        <v>352807.1</v>
       </c>
       <c r="K31">
-        <v>337248.46</v>
+        <v>226180.7</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>145163.6</v>
+        <v>133347.42000000001</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>2461689.64</v>
+        <v>1401333.92</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>3042381.63</v>
+        <v>2958000</v>
       </c>
       <c r="C32">
         <v>19752.18</v>
       </c>
       <c r="D32">
-        <v>318226.36</v>
+        <v>189964.48</v>
       </c>
       <c r="E32">
         <v>67700</v>
       </c>
       <c r="F32">
-        <v>1225594.5</v>
+        <v>213190.01</v>
       </c>
       <c r="G32">
-        <v>122026.06</v>
+        <v>8329.5</v>
       </c>
       <c r="H32">
-        <v>8645784.7699999996</v>
+        <v>4271067.3499999996</v>
       </c>
       <c r="I32">
-        <v>13146450.289999999</v>
+        <v>6402154.5599999996</v>
       </c>
       <c r="J32">
-        <v>7862467.0499999998</v>
+        <v>3381428.77</v>
       </c>
       <c r="K32">
-        <v>4150757.19</v>
+        <v>2312639.94</v>
       </c>
       <c r="L32">
-        <v>2894.69</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>2589341</v>
+        <v>2197008.23</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>41193375.719999991</v>
+        <v>22021235.02</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>31473.07</v>
+        <v>13155.69</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>112.48</v>
+        <v>68.7</v>
       </c>
       <c r="I33">
-        <v>621.41999999999996</v>
+        <v>224.46</v>
       </c>
       <c r="J33">
-        <v>5342.6</v>
+        <v>1249.6400000000001</v>
       </c>
       <c r="K33">
-        <v>1243.04</v>
+        <v>450.98</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>250.59</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>39043.199999999997</v>
+        <v>15400.06</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <f>SUM(B$7:B$33)</f>
-        <v>4480894.24</v>
+        <v>4143772.08</v>
       </c>
       <c r="C35" s="4">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>141459.42000000001</v>
+        <v>70479.709999999992</v>
       </c>
       <c r="D35" s="4">
         <f t="shared" si="1"/>
-        <v>2381307.86</v>
+        <v>1184613.3199999998</v>
       </c>
       <c r="E35" s="4">
         <f t="shared" si="1"/>
-        <v>3613850.6</v>
+        <v>1806925.3</v>
       </c>
       <c r="F35" s="4">
         <f t="shared" si="1"/>
-        <v>1496641.83</v>
+        <v>245094.59000000003</v>
       </c>
       <c r="G35" s="4">
         <f t="shared" si="1"/>
-        <v>4744728.21</v>
+        <v>2372011.25</v>
       </c>
       <c r="H35" s="4">
         <f t="shared" si="1"/>
-        <v>24226840.41</v>
+        <v>12213464.35</v>
       </c>
       <c r="I35" s="4">
         <f t="shared" si="1"/>
-        <v>35003157.450000003</v>
+        <v>17516461.84</v>
       </c>
       <c r="J35" s="4">
         <f t="shared" si="1"/>
-        <v>37232468.240000002</v>
+        <v>18986361.02</v>
       </c>
       <c r="K35" s="4">
         <f t="shared" si="1"/>
-        <v>18448693.050000001</v>
+        <v>12036845.770000001</v>
       </c>
       <c r="L35" s="4">
         <f t="shared" si="1"/>
-        <v>7998.99</v>
+        <v>948.67</v>
       </c>
       <c r="M35" s="4">
         <f t="shared" si="1"/>
-        <v>10619142.370000001</v>
+        <v>9461965.040000001</v>
       </c>
       <c r="N35" s="4">
         <f t="shared" si="1"/>
-        <v>142397182.66999999</v>
+        <v>80038942.940000013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:N35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H43" sqref="H43"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="Q29" sqref="Q29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
@@ -3626,1312 +3626,1312 @@
       </c>
       <c r="J6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>242576.38</v>
+        <v>120466.07</v>
       </c>
       <c r="D7">
-        <v>489.52</v>
+        <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>6342.87</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>5754.16</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>418875.33</v>
+        <v>203101.37</v>
       </c>
       <c r="K7">
-        <v>15773.31</v>
+        <v>10889.67</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>229048.39</v>
+        <v>225000.44</v>
       </c>
       <c r="N7" s="6">
         <f>SUM($B7:$M7)</f>
-        <v>918859.96000000008</v>
+        <v>559457.55000000005</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>477186.06</v>
+        <v>238593.03</v>
       </c>
       <c r="H8">
-        <v>646031.1</v>
+        <v>293163.95</v>
       </c>
       <c r="I8">
-        <v>3277029</v>
+        <v>1612255.6</v>
       </c>
       <c r="J8">
-        <v>15515304.220000001</v>
+        <v>9059021.6799999997</v>
       </c>
       <c r="K8">
-        <v>2851029.58</v>
+        <v>1833889.14</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>2091179.21</v>
+        <v>1853536.96</v>
       </c>
       <c r="N8" s="6">
         <f t="shared" ref="N8:N33" si="0">SUM($B8:$M8)</f>
-        <v>24857759.170000002</v>
+        <v>14890460.359999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>9114.25</v>
+        <v>2433.63</v>
       </c>
       <c r="D9">
-        <v>1079367.6200000001</v>
+        <v>331519.42</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>917668.83</v>
+        <v>330005.49</v>
       </c>
       <c r="I9">
-        <v>443826.09</v>
+        <v>161613.01</v>
       </c>
       <c r="J9">
-        <v>3650052.26</v>
+        <v>1935648.69</v>
       </c>
       <c r="K9">
-        <v>362242.58</v>
+        <v>219635.11</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>303661.84000000003</v>
+        <v>278597.71000000002</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
-        <v>6765933.4699999997</v>
+        <v>3259453.06</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
-        <v>17589.669999999998</v>
+        <v>11477.72</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>102593.71</v>
+        <v>48346.37</v>
       </c>
       <c r="I10">
-        <v>4450</v>
+        <v>0</v>
       </c>
       <c r="J10">
-        <v>95148.28</v>
+        <v>36610.949999999997</v>
       </c>
       <c r="K10">
-        <v>22397.75</v>
+        <v>16475.3</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>28509.32</v>
+        <v>22205.24</v>
       </c>
       <c r="N10" s="6">
         <f t="shared" si="0"/>
-        <v>270688.73</v>
+        <v>135115.58000000002</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>636973.1</v>
+        <v>319486.55</v>
       </c>
       <c r="D11">
-        <v>2410993.5699999998</v>
+        <v>916398.69</v>
       </c>
       <c r="E11">
-        <v>253556.75</v>
+        <v>42699.34</v>
       </c>
       <c r="F11">
-        <v>3527.58</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>10671443.949999999</v>
+        <v>5427276.2800000003</v>
       </c>
       <c r="I11">
-        <v>12646780.24</v>
+        <v>6264059.7599999998</v>
       </c>
       <c r="J11">
-        <v>27993199.649999999</v>
+        <v>16166008.939999999</v>
       </c>
       <c r="K11">
-        <v>6417572.9100000001</v>
+        <v>3881245.46</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>3731423.62</v>
+        <v>2984641.49</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
-        <v>64765471.369999997</v>
+        <v>36001816.510000005</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>7115425.2599999998</v>
+        <v>3557712.63</v>
       </c>
       <c r="C12">
-        <v>8027.36</v>
+        <v>4013.68</v>
       </c>
       <c r="D12">
-        <v>263797.48</v>
+        <v>231667.39</v>
       </c>
       <c r="E12">
-        <v>6964.75</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>287882.53000000003</v>
+        <v>3097.41</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>15491946.49</v>
+        <v>7713313.04</v>
       </c>
       <c r="I12">
-        <v>9541058.9199999999</v>
+        <v>4457539.84</v>
       </c>
       <c r="J12">
-        <v>10709065.890000001</v>
+        <v>4955579.95</v>
       </c>
       <c r="K12">
-        <v>4420488.49</v>
+        <v>2342506.56</v>
       </c>
       <c r="L12">
-        <v>1873.2</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>1524121.98</v>
+        <v>1084575.73</v>
       </c>
       <c r="N12" s="6">
         <f t="shared" si="0"/>
-        <v>49370652.350000001</v>
+        <v>24350006.23</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>22695668.260000002</v>
+        <v>22550382.129999999</v>
       </c>
       <c r="C13">
         <v>2000</v>
       </c>
       <c r="D13">
-        <v>107976.04</v>
+        <v>94812.19</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>180536.67</v>
+        <v>649.37</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>2544858.52</v>
+        <v>166127.89000000001</v>
       </c>
       <c r="I13">
-        <v>3289612.25</v>
+        <v>119593.59</v>
       </c>
       <c r="J13">
-        <v>5772069.1699999999</v>
+        <v>1706593.94</v>
       </c>
       <c r="K13">
-        <v>6104532.2199999997</v>
+        <v>5990439.0700000003</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>816174.54</v>
+        <v>515921.21</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" si="0"/>
-        <v>41513427.670000002</v>
+        <v>31146519.390000004</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>16515.349999999999</v>
+        <v>5505.45</v>
       </c>
       <c r="C14">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D14">
-        <v>1605888.07</v>
+        <v>432672.41</v>
       </c>
       <c r="E14">
-        <v>3374278.74</v>
+        <v>1687139.37</v>
       </c>
       <c r="F14">
-        <v>21711.759999999998</v>
+        <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>18571359.91</v>
+        <v>9708146.5399999991</v>
       </c>
       <c r="I14">
-        <v>8618956.0600000005</v>
+        <v>3684782.76</v>
       </c>
       <c r="J14">
-        <v>37139883.789999999</v>
+        <v>20267048.289999999</v>
       </c>
       <c r="K14">
-        <v>6598172.5700000003</v>
+        <v>3807081.15</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>3051759.46</v>
+        <v>2316600.9700000002</v>
       </c>
       <c r="N14" s="6">
         <f t="shared" si="0"/>
-        <v>79000525.709999993</v>
+        <v>41909976.939999998</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15">
-        <v>27527.67</v>
+        <v>24.53</v>
       </c>
       <c r="C15">
-        <v>127527.44</v>
+        <v>57777.440000000002</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>76141.5</v>
+        <v>38070.75</v>
       </c>
       <c r="H15">
-        <v>114254.62</v>
+        <v>0</v>
       </c>
       <c r="I15">
-        <v>292825.48</v>
+        <v>94016.35</v>
       </c>
       <c r="J15">
-        <v>644370.31000000006</v>
+        <v>290249.59000000003</v>
       </c>
       <c r="K15">
-        <v>356851.67</v>
+        <v>251650.35</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>199424.55</v>
+        <v>121236.34</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="0"/>
-        <v>1838923.24</v>
+        <v>853025.35</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1476367.74</v>
+        <v>738183.87</v>
       </c>
       <c r="C16">
-        <v>32751.919999999998</v>
+        <v>16375.96</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>429.42</v>
+        <v>0</v>
       </c>
       <c r="G16">
         <v>29273.759999999998</v>
       </c>
       <c r="H16">
-        <v>5886333.3399999999</v>
+        <v>3251144.97</v>
       </c>
       <c r="I16">
-        <v>5519723.0099999998</v>
+        <v>2626575</v>
       </c>
       <c r="J16">
-        <v>2148626.79</v>
+        <v>1092871.54</v>
       </c>
       <c r="K16">
-        <v>3463726.64</v>
+        <v>2491850.7999999998</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>2129468.87</v>
+        <v>1463260.41</v>
       </c>
       <c r="N16" s="6">
         <f t="shared" si="0"/>
-        <v>20686701.490000002</v>
+        <v>11709536.310000001</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17">
-        <v>3097193.81</v>
+        <v>1400268.86</v>
       </c>
       <c r="C17">
-        <v>22277.06</v>
+        <v>16351.99</v>
       </c>
       <c r="D17">
-        <v>3269856.63</v>
+        <v>1789604.35</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>337404.8</v>
+        <v>31926.27</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>2859612.22</v>
+        <v>72921.210000000006</v>
       </c>
       <c r="I17">
-        <v>1728368.15</v>
+        <v>3079.45</v>
       </c>
       <c r="J17">
-        <v>8612323.4499999993</v>
+        <v>61242.8</v>
       </c>
       <c r="K17">
-        <v>814093.62</v>
+        <v>330308.78000000003</v>
       </c>
       <c r="L17">
-        <v>4631.3999999999996</v>
+        <v>931.03</v>
       </c>
       <c r="M17">
-        <v>432353.08</v>
+        <v>262312.03000000003</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="0"/>
-        <v>21178114.219999995</v>
+        <v>3968946.7699999996</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18">
-        <v>197021.18</v>
+        <v>98510.59</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
-        <v>2924112.79</v>
+        <v>1244782</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>174318.19</v>
+        <v>27283.15</v>
       </c>
       <c r="G18">
-        <v>103779.58</v>
+        <v>51889.79</v>
       </c>
       <c r="H18">
-        <v>66031.23</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>68980.820000000007</v>
+        <v>0</v>
       </c>
       <c r="J18">
-        <v>1033017</v>
+        <v>366060.04</v>
       </c>
       <c r="K18">
-        <v>102556.01</v>
+        <v>63434.65</v>
       </c>
       <c r="L18">
-        <v>24433.14</v>
+        <v>6081.31</v>
       </c>
       <c r="M18">
-        <v>109592.7</v>
+        <v>91443.37</v>
       </c>
       <c r="N18" s="6">
         <f t="shared" si="0"/>
-        <v>4803842.6399999997</v>
+        <v>1949484.9</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>2750</v>
+        <v>500</v>
       </c>
       <c r="D19">
-        <v>93552</v>
+        <v>6830.41</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>110778.88</v>
+        <v>1347.83</v>
       </c>
       <c r="I19">
-        <v>362459.34</v>
+        <v>123005.56</v>
       </c>
       <c r="J19">
-        <v>1012031.93</v>
+        <v>327346.65000000002</v>
       </c>
       <c r="K19">
-        <v>277421.55</v>
+        <v>106069.32</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>95079.92</v>
+        <v>63666.42</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="0"/>
-        <v>1954073.6199999999</v>
+        <v>628766.19000000006</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>129558</v>
+        <v>64279</v>
       </c>
       <c r="D20">
-        <v>407675.1</v>
+        <v>204904.5</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>12310.02</v>
+        <v>5471.12</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>370262.73</v>
+        <v>124698.41</v>
       </c>
       <c r="I20">
-        <v>182862.98</v>
+        <v>67514.759999999995</v>
       </c>
       <c r="J20">
-        <v>2496668.71</v>
+        <v>1313855.28</v>
       </c>
       <c r="K20">
-        <v>367893.74</v>
+        <v>264739.43</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>395463.41</v>
+        <v>293613.83</v>
       </c>
       <c r="N20" s="6">
         <f t="shared" si="0"/>
-        <v>4362694.6900000004</v>
+        <v>2339076.33</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>1155.0999999999999</v>
+        <v>577.54999999999995</v>
       </c>
       <c r="D21">
-        <v>38536</v>
+        <v>19268</v>
       </c>
       <c r="E21">
-        <v>314755.95</v>
+        <v>160860.35</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>3196517.27</v>
+        <v>1633562.35</v>
       </c>
       <c r="I21">
-        <v>4112784.51</v>
+        <v>1975699.34</v>
       </c>
       <c r="J21">
-        <v>17089495.690000001</v>
+        <v>8844484.1999999993</v>
       </c>
       <c r="K21">
-        <v>5356269.3099999996</v>
+        <v>3206711.36</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>2511732.04</v>
+        <v>2134843.94</v>
       </c>
       <c r="N21" s="6">
         <f t="shared" si="0"/>
-        <v>32621245.870000001</v>
+        <v>17976007.09</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
-        <v>78734.5</v>
+        <v>39367.25</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>3065.77</v>
+        <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>34551157.670000002</v>
+        <v>18611169.5</v>
       </c>
       <c r="I22">
-        <v>26344657.02</v>
+        <v>12672760.32</v>
       </c>
       <c r="J22">
-        <v>71577643.629999995</v>
+        <v>36093747.939999998</v>
       </c>
       <c r="K22">
-        <v>14490388.449999999</v>
+        <v>8225739.2000000002</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>6301824.2800000003</v>
+        <v>4224249.29</v>
       </c>
       <c r="N22" s="6">
         <f t="shared" si="0"/>
-        <v>153347471.31999999</v>
+        <v>79867033.5</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>12638.96</v>
+        <v>6319.48</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>4003.36</v>
+        <v>410.72</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>1872255.63</v>
+        <v>913918.99</v>
       </c>
       <c r="I23">
-        <v>569576.69999999995</v>
+        <v>243851.77</v>
       </c>
       <c r="J23">
-        <v>3143275.44</v>
+        <v>1626046.86</v>
       </c>
       <c r="K23">
-        <v>515029.6</v>
+        <v>305296.65000000002</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>353191.05</v>
+        <v>252848.72</v>
       </c>
       <c r="N23" s="6">
         <f t="shared" si="0"/>
-        <v>6469970.7399999993</v>
+        <v>3348693.1900000004</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>4353</v>
       </c>
       <c r="C24">
-        <v>3500</v>
+        <v>2000</v>
       </c>
       <c r="D24">
-        <v>1507417.52</v>
+        <v>342982.58</v>
       </c>
       <c r="E24">
-        <v>190107.76</v>
+        <v>94472.52</v>
       </c>
       <c r="F24">
-        <v>244859.61</v>
+        <v>2635.89</v>
       </c>
       <c r="G24">
-        <v>16803490.07</v>
+        <v>13191838.279999999</v>
       </c>
       <c r="H24">
-        <v>1923554.63</v>
+        <v>756814.99</v>
       </c>
       <c r="I24">
-        <v>2602697.56</v>
+        <v>685553.6</v>
       </c>
       <c r="J24">
-        <v>26063445.170000002</v>
+        <v>10223731.460000001</v>
       </c>
       <c r="K24">
-        <v>3366694.26</v>
+        <v>1678577.96</v>
       </c>
       <c r="L24">
-        <v>16037.2</v>
+        <v>903.78</v>
       </c>
       <c r="M24">
-        <v>1809023.54</v>
+        <v>1320770.73</v>
       </c>
       <c r="N24" s="6">
         <f t="shared" si="0"/>
-        <v>54535180.32</v>
+        <v>28304634.790000003</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B25">
-        <v>1112.82</v>
+        <v>556.41</v>
       </c>
       <c r="C25">
         <v>4426.42</v>
       </c>
       <c r="D25">
-        <v>12215610.380000001</v>
+        <v>5919076.0599999996</v>
       </c>
       <c r="E25">
-        <v>541600</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>564148.77</v>
+        <v>123455.38</v>
       </c>
       <c r="G25">
-        <v>8981981.5600000005</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>118014018.75</v>
+        <v>61691338.969999999</v>
       </c>
       <c r="I25">
-        <v>88616366.920000002</v>
+        <v>46927544.770000003</v>
       </c>
       <c r="J25">
-        <v>139316827.41</v>
+        <v>77130428.829999998</v>
       </c>
       <c r="K25">
-        <v>40403242.409999996</v>
+        <v>26176677.579999998</v>
       </c>
       <c r="L25">
-        <v>151673.92000000001</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>24886786.600000001</v>
+        <v>18850697.190000001</v>
       </c>
       <c r="N25" s="6">
         <f t="shared" si="0"/>
-        <v>433697795.95999998</v>
+        <v>236824201.60999995</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>1573.06</v>
+        <v>786.53</v>
       </c>
       <c r="D26">
-        <v>10698.79</v>
+        <v>2900.01</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>2067.04</v>
+        <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>1119205.76</v>
+        <v>615882.1</v>
       </c>
       <c r="I26">
-        <v>1567191.74</v>
+        <v>616666.1</v>
       </c>
       <c r="J26">
-        <v>5951362.6900000004</v>
+        <v>3020530.4</v>
       </c>
       <c r="K26">
-        <v>1121660.46</v>
+        <v>651236.80000000005</v>
       </c>
       <c r="L26">
-        <v>1684.32</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>823188.62</v>
+        <v>502913.38</v>
       </c>
       <c r="N26" s="6">
         <f t="shared" si="0"/>
-        <v>10598632.479999999</v>
+        <v>5410915.3199999994</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>6000.51</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>688.85</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>211548.44</v>
+        <v>90024.31</v>
       </c>
       <c r="I27">
-        <v>43386.400000000001</v>
+        <v>5156.6499999999996</v>
       </c>
       <c r="J27">
-        <v>348016.98</v>
+        <v>177747.72</v>
       </c>
       <c r="K27">
-        <v>148031.94</v>
+        <v>49938.64</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>12770.09</v>
+        <v>8148.23</v>
       </c>
       <c r="N27" s="6">
         <f t="shared" si="0"/>
-        <v>770443.20999999985</v>
+        <v>337704.91</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>533000</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>5103.87</v>
+        <v>0</v>
       </c>
       <c r="I28">
-        <v>46935.53</v>
+        <v>3505.71</v>
       </c>
       <c r="J28">
-        <v>202177.49</v>
+        <v>96040.09</v>
       </c>
       <c r="K28">
-        <v>21180.720000000001</v>
+        <v>6271.42</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>12255.58</v>
+        <v>11583.96</v>
       </c>
       <c r="N28" s="6">
         <f t="shared" si="0"/>
-        <v>820653.19</v>
+        <v>650401.17999999993</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>2568104.4500000002</v>
       </c>
       <c r="C29">
-        <v>5250</v>
+        <v>4750</v>
       </c>
       <c r="D29">
-        <v>108736.51</v>
+        <v>95521.1</v>
       </c>
       <c r="E29">
-        <v>1234.6199999999999</v>
+        <v>912.36</v>
       </c>
       <c r="F29">
-        <v>231828.51</v>
+        <v>762</v>
       </c>
       <c r="G29">
-        <v>201755.16</v>
+        <v>96643.32</v>
       </c>
       <c r="H29">
-        <v>5785025.2400000002</v>
+        <v>2642849.83</v>
       </c>
       <c r="I29">
-        <v>2597192.5499999998</v>
+        <v>1092352.52</v>
       </c>
       <c r="J29">
-        <v>15603609.18</v>
+        <v>6449661.21</v>
       </c>
       <c r="K29">
-        <v>3108110.65</v>
+        <v>1717150.99</v>
       </c>
       <c r="L29">
         <v>317.43</v>
       </c>
       <c r="M29">
-        <v>2396464.3199999998</v>
+        <v>1715422.91</v>
       </c>
       <c r="N29" s="6">
         <f t="shared" si="0"/>
-        <v>32607628.619999997</v>
+        <v>16384448.119999999</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>1931774.56</v>
+        <v>620387.28</v>
       </c>
       <c r="C30">
-        <v>181588.45</v>
+        <v>80703.41</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>346074.29</v>
+        <v>100899.48</v>
       </c>
       <c r="F30">
-        <v>24791.86</v>
+        <v>4633.0600000000004</v>
       </c>
       <c r="G30">
-        <v>10204867.720000001</v>
+        <v>5192879.04</v>
       </c>
       <c r="H30">
-        <v>11260532.07</v>
+        <v>5822588.25</v>
       </c>
       <c r="I30">
-        <v>18067267.550000001</v>
+        <v>8607348.9000000004</v>
       </c>
       <c r="J30">
-        <v>92620095.510000005</v>
+        <v>50573116.600000001</v>
       </c>
       <c r="K30">
-        <v>9357203.9499999993</v>
+        <v>5867326.0499999998</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>8145312.7800000003</v>
+        <v>6746623.9400000004</v>
       </c>
       <c r="N30" s="6">
         <f t="shared" si="0"/>
-        <v>152139508.73999998</v>
+        <v>83616506.010000005</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B31">
-        <v>2135094.3199999998</v>
+        <v>1067547.1599999999</v>
       </c>
       <c r="C31">
-        <v>90477.34</v>
+        <v>43025.46</v>
       </c>
       <c r="D31">
-        <v>16872.29</v>
+        <v>2289</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>201.59</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>12259514.68</v>
+        <v>6470838.5599999996</v>
       </c>
       <c r="I31">
-        <v>6792259.4400000004</v>
+        <v>3964741.54</v>
       </c>
       <c r="J31">
-        <v>10608783.49</v>
+        <v>5335470.8600000003</v>
       </c>
       <c r="K31">
-        <v>2905091.15</v>
+        <v>1697481.31</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>1406544.25</v>
+        <v>1105061.08</v>
       </c>
       <c r="N31" s="6">
         <f t="shared" si="0"/>
-        <v>36214838.549999997</v>
+        <v>19686656.559999995</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B32">
-        <v>8184004.9400000004</v>
+        <v>6872044.4000000004</v>
       </c>
       <c r="C32">
-        <v>52367.75</v>
+        <v>45190.86</v>
       </c>
       <c r="D32">
-        <v>8986811.3100000005</v>
+        <v>2994721.01</v>
       </c>
       <c r="E32">
-        <v>1585715.68</v>
+        <v>738617.84</v>
       </c>
       <c r="F32">
-        <v>8062102.1699999999</v>
+        <v>986751.7</v>
       </c>
       <c r="G32">
-        <v>950972.45</v>
+        <v>58306.5</v>
       </c>
       <c r="H32">
-        <v>140292807.63999999</v>
+        <v>64945840.149999999</v>
       </c>
       <c r="I32">
-        <v>124893216.28</v>
+        <v>46543590.189999998</v>
       </c>
       <c r="J32">
-        <v>120040071.28</v>
+        <v>49659490.229999997</v>
       </c>
       <c r="K32">
-        <v>28351796.09</v>
+        <v>12728048.359999999</v>
       </c>
       <c r="L32">
-        <v>28905.74</v>
+        <v>625.83000000000004</v>
       </c>
       <c r="M32">
-        <v>12059849.48</v>
+        <v>7159676.9500000002</v>
       </c>
       <c r="N32" s="6">
         <f t="shared" si="0"/>
-        <v>453488620.81</v>
+        <v>192732904.02000001</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>183986.99</v>
+        <v>83295.759999999995</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>10209.41</v>
+        <v>1076.78</v>
       </c>
       <c r="I33">
-        <v>13818.18</v>
+        <v>5722.3</v>
       </c>
       <c r="J33">
-        <v>58843.9</v>
+        <v>21850.46</v>
       </c>
       <c r="K33">
-        <v>19315.68</v>
+        <v>6272.17</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>11638.32</v>
+        <v>1724.37</v>
       </c>
       <c r="N33" s="6">
         <f t="shared" si="0"/>
-        <v>297812.47999999998</v>
+        <v>119941.83999999998</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="5">
         <f>SUM(B$7:B$33)</f>
-        <v>49983163.360000007</v>
+        <v>40016580.759999998</v>
       </c>
       <c r="C35" s="5">
         <f t="shared" ref="C35:N35" si="1">SUM(C$7:C$33)</f>
-        <v>1831254.08</v>
+        <v>915127.04000000015</v>
       </c>
       <c r="D35" s="5">
         <f t="shared" si="1"/>
-        <v>35071981.800000004</v>
+        <v>14647427.349999998</v>
       </c>
       <c r="E35" s="5">
         <f t="shared" si="1"/>
-        <v>6614288.54</v>
+        <v>2825601.2600000002</v>
       </c>
       <c r="F35" s="5">
         <f t="shared" si="1"/>
-        <v>10155878.5</v>
+        <v>1187966.51</v>
       </c>
       <c r="G35" s="5">
         <f t="shared" si="1"/>
-        <v>37829447.860000007</v>
+        <v>18897494.469999999</v>
       </c>
       <c r="H35" s="5">
         <f t="shared" si="1"/>
-        <v>388860969.45999998</v>
+        <v>191332396.75999999</v>
       </c>
       <c r="I35" s="5">
         <f t="shared" si="1"/>
-        <v>322250036.88000005</v>
+        <v>142558529.39000005</v>
       </c>
       <c r="J35" s="5">
         <f t="shared" si="1"/>
-        <v>619864284.63999999</v>
+        <v>307033586.56999999</v>
       </c>
       <c r="K35" s="5">
         <f t="shared" si="1"/>
-        <v>141338767.31</v>
+        <v>83926943.280000001</v>
       </c>
       <c r="L35" s="5">
         <f t="shared" si="1"/>
-        <v>229556.35</v>
+        <v>8859.3799999999992</v>
       </c>
       <c r="M35" s="5">
         <f t="shared" si="1"/>
-        <v>75867841.840000004</v>
+        <v>55611176.839999989</v>
       </c>
       <c r="N35" s="5">
         <f t="shared" si="1"/>
-        <v>1689897470.6199999</v>
+        <v>858961689.61000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>