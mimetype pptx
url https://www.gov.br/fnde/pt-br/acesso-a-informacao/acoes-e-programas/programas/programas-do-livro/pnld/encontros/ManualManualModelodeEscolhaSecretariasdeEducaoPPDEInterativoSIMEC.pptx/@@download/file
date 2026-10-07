--- v0 (2025-12-17)
+++ v1 (2026-10-07)
@@ -433,63 +433,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="19735"/>
     <p:restoredTop sz="91420"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="102" d="100"/>
-          <a:sy n="102" d="100"/>
+          <a:sx n="97" d="100"/>
+          <a:sy n="97" d="100"/>
         </p:scale>
-        <p:origin x="672" y="96"/>
+        <p:origin x="756" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="-8070"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -562,51 +562,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{19BDE3A3-9F56-2449-B880-D819075F4C6E}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Imagem de Slide 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3599,51 +3599,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Data 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12CF5A0-4C30-DB18-E03C-1B4184577E6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB60D2F-0692-EFBA-D116-E2D34C2E48A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3799,51 +3799,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Data 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B37F5E30-5292-E252-9B77-0EC683E14324}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F12B206-B0C4-3106-F9F5-29307985EEA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4009,51 +4009,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Data 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{788C2802-9298-47CC-A64F-356BB117F008}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDA1CE9F-E8A6-0C20-1652-1BC5B9E9201A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4209,51 +4209,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Data 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56448766-CF60-BA5E-513C-85C3A4880D8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF862BA2-1D71-FC69-9A89-EB32D1AECC43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4485,51 +4485,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Data 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAB601D1-43E0-5FDC-99BB-916A5AE5C349}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DC80C7-E7EB-8C01-6B55-7DC11FAC9C44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4753,51 +4753,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Data 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A72E9F1F-F34B-EE86-E79C-4C4C972602BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23930F52-2BB8-6EC4-689C-4F22751DDB31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5168,51 +5168,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espaço Reservado para Data 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE470544-FEE9-B8D9-6CC5-63E8CC62D0F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Espaço Reservado para Rodapé 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E88F9CC-B675-72A0-B050-E47B2BC53414}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5310,51 +5310,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espaço Reservado para Data 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F05616-8613-4888-34A4-2FA0A194FD66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Rodapé 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C64EC8C7-E18F-D6A2-AF6D-B736F17A51E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5423,51 +5423,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espaço Reservado para Data 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA602944-2842-FD05-8F23-1EF996A6AC48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espaço Reservado para Rodapé 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99FE7C73-8660-86D3-428D-A236F77443C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5736,51 +5736,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Data 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E01756E-A7B4-32DA-CA87-127DCC1C2A40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CA2A311-0503-ACF1-9155-2B70DCA9CA94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6025,51 +6025,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Data 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B21A521-173D-7998-1409-E62EA82940EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D9CBD86-32C7-3209-4F0A-045EBE5BB9BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6272,51 +6272,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C1704CDA-B1B1-C440-912D-994DBDE9C237}" type="datetimeFigureOut">
               <a:rPr lang="pt-DE" smtClean="0"/>
-              <a:t>11/05/2024</a:t>
+              <a:t>07/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5058BA16-E6E3-B3B5-8288-A7690883652A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -6673,151 +6673,151 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:livrodidatico@fnde.gov.br" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sispddeinterativo.mec.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sispddeinterativo.mec.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sispddeinterativo.mec.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sispddeinterativo.mec.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/pt-br/servicos/criar-sua-conta-gov.br" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/pt-br/servicos/criar-sua-conta-gov.br" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="3" name="Conector Reto 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E398F8F4-0474-C197-1B79-B9EC27D446C6}"/>
@@ -7132,94 +7132,64 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6668235" y="5616533"/>
             <a:ext cx="1908000" cy="769960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Imagem 13" descr="Forma&#10;&#10;Descrição gerada automaticamente">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C3C2D75-1A11-21F7-98CC-263C27CAB1B5}"/>
+          <p:cNvPr id="17" name="Imagem 16" descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança média">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93CB659D-FC68-5D08-9D01-A63AB224E8D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
-[...29 lines deleted...]
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId5">
             <a:alphaModFix amt="22000"/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="1515175">
             <a:off x="-241075" y="690722"/>
             <a:ext cx="5893259" cy="5156601"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Título 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C0450C-0400-B5AE-AC65-3EB2A8ED5A41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8972,77 +8942,77 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="CaixaDeTexto 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EED5C6B-A4EC-1405-8CC0-DF1BD3F269B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9690405" y="2164483"/>
             <a:ext cx="2315859" cy="3293209"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 2315859"/>
-[...8 lines deleted...]
-              <a:gd name="connsiteY4" fmla="*/ 0 h 3293209"/>
+              <a:gd name="csX0" fmla="*/ 0 w 2315859"/>
+              <a:gd name="csY0" fmla="*/ 0 h 3293209"/>
+              <a:gd name="csX1" fmla="*/ 2315859 w 2315859"/>
+              <a:gd name="csY1" fmla="*/ 0 h 3293209"/>
+              <a:gd name="csX2" fmla="*/ 2315859 w 2315859"/>
+              <a:gd name="csY2" fmla="*/ 3293209 h 3293209"/>
+              <a:gd name="csX3" fmla="*/ 0 w 2315859"/>
+              <a:gd name="csY3" fmla="*/ 3293209 h 3293209"/>
+              <a:gd name="csX4" fmla="*/ 0 w 2315859"/>
+              <a:gd name="csY4" fmla="*/ 0 h 3293209"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
+                <a:pos x="csX0" y="csY0"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX1" y="connsiteY1"/>
+                <a:pos x="csX1" y="csY1"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX2" y="connsiteY2"/>
+                <a:pos x="csX2" y="csY2"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX3" y="connsiteY3"/>
+                <a:pos x="csX3" y="csY3"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX4" y="connsiteY4"/>
+                <a:pos x="csX4" y="csY4"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2315859" h="3293209" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="1103023" y="-49533"/>
                   <a:pt x="1242417" y="-14809"/>
                   <a:pt x="2315859" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2403498" y="753646"/>
                   <a:pt x="2243180" y="1661438"/>
                   <a:pt x="2315859" y="3293209"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1396835" y="3244978"/>
                   <a:pt x="368393" y="3377664"/>
                   <a:pt x="0" y="3293209"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="-38581" y="2948550"/>
@@ -20465,80 +20435,50 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="3" name="Conector Reto 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E398F8F4-0474-C197-1B79-B9EC27D446C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="185736" y="0"/>
             <a:ext cx="0" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="C00000"/>
@@ -20764,58 +20704,58 @@
                 </a:solidFill>
                 <a:latin typeface="Bernard MT Condensed" panose="02050806060905020404" pitchFamily="18" charset="77"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Espaço Reservado para Conteúdo 23" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0D381A-C27C-4D0B-7663-6A74AF561E6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10632756" y="5240295"/>
+            <a:off x="10730233" y="5997533"/>
             <a:ext cx="1180781" cy="465156"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espaço Reservado para Conteúdo 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF90D2E-314F-9B43-E72F-F6D726EF2CA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="742951" y="992682"/>
             <a:ext cx="11168063" cy="5389047"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -21077,51 +21017,51 @@
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Imagem 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDC2A48F-BF0B-B198-7D34-CAC20BAFDA84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:srcRect l="1956" t="21340" r="94634" b="75778"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8060806" y="1783966"/>
             <a:ext cx="1008112" cy="534279"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
@@ -21158,51 +21098,51 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Imagem 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{231256E8-112A-EC39-305C-E1AABFF241F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2730345" y="3268632"/>
             <a:ext cx="5834517" cy="2866805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3570986496"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -22368,80 +22308,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>1518</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>143</Paragraphs>
   <Slides>26</Slides>
   <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de slides</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="34" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>Verdana</vt:lpstr>
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>Tema do Office</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Modelo de Escolha    </vt:lpstr>
       <vt:lpstr>Modelo de Escolha   </vt:lpstr>
       <vt:lpstr>Modelo de Escolha ATENÇÂO!   </vt:lpstr>
       <vt:lpstr>Acessando o Sistema PDDE Interativo/SIMEC - usuários(as) já cadastrados(as)</vt:lpstr>
       <vt:lpstr>Acessando o Sistema PDDE Interativo/SIMEC - usuários(as) NÃO cadastrados(as)</vt:lpstr>
       <vt:lpstr>Acessando o Sistema PDDE Interativo/SIMEC - usuários(as) NÃO cadastrados(as)</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>
       <vt:lpstr>Acessando o “Modelo de Escolha”</vt:lpstr>