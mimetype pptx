--- v0 (2026-01-17)
+++ v1 (2026-07-31)
@@ -1,114 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...40 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" embedTrueTypeFonts="true">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId20"/>
+    <p:notesMasterId r:id="rId15"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...12 lines deleted...]
-    <p:sldId id="269" r:id="rId19"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Questrial" charset="1" panose="02000000000000000000"/>
-      <p:regular r:id="rId23"/>
+      <p:font typeface="Codec Pro" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId16"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Codec Pro Bold" charset="1" panose="00000600000000000000"/>
-      <p:regular r:id="rId24"/>
+      <p:font typeface="Codec Pro Bold" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId17"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Codec Pro" charset="1" panose="00000500000000000000"/>
-      <p:regular r:id="rId25"/>
+      <p:font typeface="Questrial" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId18"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -162,117 +161,138 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="68" d="100"/>
+          <a:sy n="68" d="100"/>
         </p:scale>
-        <p:origin x="-1092" y="-90"/>
+        <p:origin x="816" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId10" Target="slides/slide5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId11" Target="slides/slide6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId12" Target="slides/slide7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId13" Target="slides/slide8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId14" Target="slides/slide9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId15" Target="slides/slide10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId16" Target="slides/slide11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId17" Target="slides/slide12.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId18" Target="slides/slide13.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId19" Target="slides/slide14.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId20" Target="notesMasters/notesMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster"/><Relationship Id="rId21" Target="theme/theme2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId22" Target="notesSlides/notesSlide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide"/><Relationship Id="rId23" Target="fonts/font23.fntdata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId24" Target="fonts/font24.fntdata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId25" Target="fonts/font25.fntdata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId7" Target="slides/slide2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId8" Target="slides/slide3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId9" Target="slides/slide4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../theme/theme2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -313,51 +333,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5180013" y="0"/>
             <a:ext cx="3962400" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B7268E1E-0E44-426D-905E-8AD9B19D2182}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>1.7.2013</a:t>
+              <a:t>13.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2857500" y="512763"/>
             <a:ext cx="3429000" cy="2566987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -377,79 +397,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="3251200"/>
             <a:ext cx="7315200" cy="3081338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6502400"/>
             <a:ext cx="3962400" cy="341313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -472,51 +492,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5180013" y="6502400"/>
             <a:ext cx="3962400" cy="341313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{871B2431-D351-4C6E-A3CF-9DFAC0E3E050}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1798889115"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -581,341 +601,357 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../notesMasters/notesMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster"/><Relationship Id="rId2" Target="../slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:spTree xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+    <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3962400" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5180013" y="0"/>
             <a:ext cx="3962400" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r id="{B7268E1E-0E44-426D-905E-8AD9B19D2182}" type="datetimeFigureOut">
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
               <a:t>1.7.2013</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2857500" y="512763"/>
-            <a:ext cx="3429000" cy="2566987"/>
+            <a:off x="2290763" y="512763"/>
+            <a:ext cx="4562475" cy="2566987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="3251200"/>
             <a:ext cx="7315200" cy="3081338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6502400"/>
             <a:ext cx="3962400" cy="341313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5180013" y="6502400"/>
             <a:ext cx="3962400" cy="341313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r id="{871B2431-D351-4C6E-A3CF-9DFAC0E3E050}" type="slidenum">
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
               <a:t>‹#›</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -987,286 +1023,283 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1274,343 +1307,339 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1622,54 +1651,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -1742,168 +1770,167 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -1913,82 +1940,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -1998,201 +2024,199 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2211,51 +2235,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2267,82 +2291,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2361,51 +2384,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2417,354 +2440,352 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2776,54 +2797,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2833,82 +2853,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -2927,118 +2946,118 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3050,54 +3069,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -3177,288 +3195,287 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId10" Target="../slideLayouts/slideLayout10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId11" Target="../slideLayouts/slideLayout11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId12" Target="../theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="../slideLayouts/slideLayout2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId3" Target="../slideLayouts/slideLayout3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId4" Target="../slideLayouts/slideLayout4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId5" Target="../slideLayouts/slideLayout5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId6" Target="../slideLayouts/slideLayout6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId7" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId8" Target="../slideLayouts/slideLayout8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId9" Target="../slideLayouts/slideLayout9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/1/2011</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3493,51 +3510,51 @@
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
@@ -3768,2795 +3785,2841 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../notesSlides/notesSlide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide"/><Relationship Id="rId3" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image5.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image6.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image8.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image9.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image10.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image9.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image10.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image13.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image13.svg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...59 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="AutoShape 5" id="5"/>
+          <p:cNvPr id="5" name="AutoShape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="205210" y="1344900"/>
             <a:ext cx="5722633" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln cap="flat" w="38100">
+          <a:ln w="38100" cap="flat">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:headEnd type="none" len="sm" w="sm"/>
-            <a:tailEnd type="oval" len="lg" w="lg"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="oval" w="lg" len="lg"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="AutoShape 6" id="6"/>
+          <p:cNvPr id="6" name="AutoShape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="205210" y="2853404"/>
             <a:ext cx="5722633" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln cap="flat" w="38100">
+          <a:ln w="38100" cap="flat">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:headEnd type="none" len="sm" w="sm"/>
-            <a:tailEnd type="oval" len="lg" w="lg"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="oval" w="lg" len="lg"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 7" id="7"/>
+          <p:cNvPr id="7" name="Freeform 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
-            <a:off x="13991919" y="1473596"/>
+          <a:xfrm>
+            <a:off x="13647719" y="264128"/>
             <a:ext cx="4296081" cy="1251233"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="1251233" w="4296081">
+              <a:path w="4296081" h="1251233">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4296081" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4296081" y="1251234"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1251234"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5"/>
+            <a:blip r:embed="rId4"/>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="360612" y="298460"/>
             <a:ext cx="5710106" cy="730240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="5500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5000">
                 <a:solidFill>
                   <a:srgbClr val="050A30"/>
                 </a:solidFill>
                 <a:latin typeface="Questrial"/>
                 <a:ea typeface="Questrial"/>
                 <a:cs typeface="Questrial"/>
                 <a:sym typeface="Questrial"/>
               </a:rPr>
               <a:t>PNLD - Anos Iniciais</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 9" id="9"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="205210" y="1490156"/>
             <a:ext cx="5616461" cy="1122863"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4297"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3199" b="true">
+              <a:rPr lang="en-US" sz="3199" b="1">
                 <a:solidFill>
                   <a:srgbClr val="050A30"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Obras Didáticas e Obras de</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4299"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3199" b="true">
+              <a:rPr lang="en-US" sz="3199" b="1">
                 <a:solidFill>
                   <a:srgbClr val="050A30"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Apoio Teórico-Metodológico</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 10" id="10"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="751632" y="2900402"/>
             <a:ext cx="4523615" cy="676275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="4800"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="true">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="050A30"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Audiência pública</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 11" id="11"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="7022223" y="9904948"/>
             <a:ext cx="4523615" cy="238125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="1680"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="true">
+              <a:rPr lang="en-US" sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="050A30"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>24/01/2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 3" id="3"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="436662" y="979683"/>
             <a:ext cx="17414677" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Características das Obras Didáticas para 3º, 4º e 5º Anos (Categoria 2) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1028700" y="6891258"/>
             <a:ext cx="16230600" cy="1866519"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Além dos critérios gerais e dos critérios específicos do componente, a coleção deve apresentar as competências específicas e as habilidades dos componentes dispostos na BNCC, apontando para professores, seus aprofundamentos e oportunidades de recomposição das aprendizagens.                                                                                                                                                          </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="997517" y="3346120"/>
             <a:ext cx="16230600" cy="952119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Para preservar a reutilização, atividades de obras não consumíveis não podem sugerir a realização da atividade no livro e devem incentivar a escrita da resposta em local apropriado.   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1028700" y="1943727"/>
             <a:ext cx="16230600" cy="952119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As obras da Categoria 2 são reutilizáveis (não consumíveis), exceto as obras de Língua Portuguesa e de Matemática, de caráter consumível para os estudantes.                                             </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1028700" y="4661489"/>
             <a:ext cx="16230600" cy="1866519"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>A coleções destinadas ao 3º, 4º e 5º anos devem promover o aprofundamento das competências linguísticas e matemáticas, ampliar o repertório vocabular, estabelecer relações de comparação, correlação, causa-consequência, recuperar sistematicamente aprendizagens de anos anteriores e promover a autonomia na formulação de argumentos.                                       </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="997517" y="9030081"/>
             <a:ext cx="16230600" cy="494919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Componentes não contemplados na BNCC devem observar o anexo pedagógico do edital.          </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 9" id="9"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="436662" y="376443"/>
             <a:ext cx="2206377" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>OBJETO 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 3" id="3"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="4096853" y="984255"/>
             <a:ext cx="9610725" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
-              <a:t>O</a:t>
-[...11 lines deleted...]
-              <a:t>bjetos digitais (acréscimos) no HTML5</a:t>
+              <a:t>Objetos digitais (acréscimos) no HTML5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1634562" y="2838791"/>
             <a:ext cx="15018876" cy="952119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> A versão digital em HTML5 se configura como uma versão idêntica ao respectivo livro digital impresso, com acréscimos de objetos digitais;                                                                    </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1634562" y="4305260"/>
             <a:ext cx="15018876" cy="952119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Os elementos que oferecem acréscimo em relação ao livro impresso serão objeto avaliado de requisito obrigatório;                                                                                                           </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1634562" y="5771729"/>
             <a:ext cx="15586871" cy="494919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>O material em acréscimo em relação ao livro impresso é parte integrante da obra;            </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1634562" y="6777607"/>
             <a:ext cx="15201896" cy="1409319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Para fins de acessibilidade, todos os materiais em áudio deverão conter sua transcrição disponível, ou no próprio objeto digital ou no livro digital  impresso de professores, e conter a janela de Libras e legendas.                                                                                                     </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 3" id="3"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1636139" y="7860484"/>
             <a:ext cx="15189276" cy="952119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>S</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>erão avaliadas obras de natureza teórico-metodológica de apoio aos professores dos anos iniciais, conforme especificado no quadro a seguir:                                                               </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1916982" y="1762125"/>
             <a:ext cx="14454036" cy="1193790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Características das Obras de Apoio Pedagógico para Docentes dos Anos Iniciais </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1596695" y="3896252"/>
             <a:ext cx="15094611" cy="1409319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As obras de apoio pedagógico serão destinadas a subsidiar teórica e metodologicamente docentes, visando o desenvolvimento profissional e a formação continuada, e estarão referenciadas no edital como Objeto 2.                                                    </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1636139" y="5829300"/>
             <a:ext cx="15189276" cy="1409319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As obras</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" strike="noStrike" u="none">
+              <a:rPr lang="en-US" sz="2700" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> de apoio pedagógico são aquelas de natureza teórica ou teórico-metodológica que possam fundamentar práticas docentes condizentes com os princípios presentes nos documentos normativos dos Anos Iniciais.                                                  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="768893" y="863000"/>
             <a:ext cx="2315021" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>OBJETO 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="-44" t="0" r="-44" b="0"/>
+              <a:fillRect l="-44" r="-44"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr name="Table 3" id="3"/>
+          <p:cNvPr id="3" name="Table 3"/>
           <p:cNvGraphicFramePr>
-            <a:graphicFrameLocks noGrp="true"/>
+            <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1974789" y="3964446"/>
-          <a:ext cx="14385755" cy="3938338"/>
+          <a:ext cx="14385755" cy="3938339"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
-                <a:gridCol w="4914865"/>
-[...1 lines deleted...]
-                <a:gridCol w="4910300"/>
+                <a:gridCol w="4914865">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4560590">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4910300">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="1000277">
                 <a:tc gridSpan="3">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3220"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="true">
+                        <a:rPr lang="en-US" sz="2300" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Objeto 2 - Obras Teórico-Metodológico para docentes dos Anos Iniciais do Ensino Fundamental  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3220"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="true">
+                        <a:rPr lang="en-US" sz="2300" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Objeto 2 - Obras Teórico-Metodológico para docentes dos Anos Iniciais do Ensino Fundamental  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="3220"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="true">
+                        <a:rPr lang="en-US" sz="2300" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Objeto 2 - Obras Teórico-Metodológico para docentes dos Anos Iniciais do Ensino Fundamental  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="937508">
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2800"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Obra  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2800"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Formato  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2800"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Nº de Volumes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="2000554">
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2800"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Obras de Apoio Pedagógico de natureza teórico-metodológica para Docentes dos Anos Iniciais do Ensino Fundamental </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2800"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Impresso e versão digital em HTML5 </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2800"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Volume Único </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="38100">
+                    <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2406626" y="2403265"/>
             <a:ext cx="13262472" cy="1193790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>QUADRO 3 – Obras de apoio pedagógico de natureza</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>teórico-metodológica para docentes dos Anos Iniciais</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="488845" y="869955"/>
             <a:ext cx="2315021" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>OBJETO 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Retângulo 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B280A0D-A004-E855-DF55-E69214A62B72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14934028" y="9189364"/>
+            <a:ext cx="3352800" cy="1097636"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
-[...45 lines deleted...]
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="2040475" y="2649914"/>
             <a:ext cx="1087251" cy="1081320"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="1081320" w="1087251">
+              <a:path w="1087251" h="1081320">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="1081320"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1081320"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 4" id="4"/>
+          <p:cNvPr id="4" name="Freeform 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="1765966" y="7185845"/>
             <a:ext cx="1087251" cy="1087251"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="1087251" w="1087251">
+              <a:path w="1087251" h="1087251">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="1087251"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1087251"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2186773" y="481737"/>
             <a:ext cx="13914453" cy="662930"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4620"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4200">
+              <a:rPr lang="en-US" sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>PNLD - Didático - Anos Iniciais do Ensino Fundamental</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3127726" y="1704249"/>
             <a:ext cx="13682890" cy="5173258"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3095"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2813" b="true">
+              <a:rPr lang="en-US" sz="2813" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Objetivo: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2813">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Este edital tem por objeto a aquisição de                                                        </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3095"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2813">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro"/>
+              <a:ea typeface="Codec Pro"/>
+              <a:cs typeface="Codec Pro"/>
+              <a:sym typeface="Codec Pro"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" marL="801788" indent="-400894" lvl="1">
+            <a:pPr marL="801788" lvl="1" indent="-400894" algn="just">
               <a:lnSpc>
                 <a:spcPts val="6016"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3713">
+              <a:rPr lang="en-US" sz="3713" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Obras Didáticas (Objeto 1) e                                                        </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" marL="801788" indent="-400894" lvl="1">
+            <a:pPr marL="801788" lvl="1" indent="-400894" algn="just">
               <a:lnSpc>
                 <a:spcPts val="6016"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3713">
+              <a:rPr lang="en-US" sz="3713" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Obras de Apoio Teórico-Metodológico (Objeto 2).                </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3095"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3713" b="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro Bold"/>
+              <a:ea typeface="Codec Pro Bold"/>
+              <a:cs typeface="Codec Pro Bold"/>
+              <a:sym typeface="Codec Pro Bold"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3939"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2813">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>O Documento elaborado pelo Ministério da Educação, por meio da Secretaria de Educação Básica, visa contemplar ao estabelecido nas legislações educacionais brasileiras no que tange ao atendimento e aos direitos de aprendizagem da etapa do Ensino Fundamental - Anos Iniciais da Educação Básica.                                                                                                                                            </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3127726" y="7210364"/>
             <a:ext cx="13682890" cy="962013"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3601"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2813" b="true">
+              <a:rPr lang="en-US" sz="2813" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Público atendido</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2813">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>                                                                                                                           </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
@@ -6566,4604 +6629,4755 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2813">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Alunos do 1º ao 5º ano dos Anos Iniciais e Professores da Educação Básica.            </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 3" id="3"/>
+          <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="1912322" y="1601396"/>
             <a:ext cx="1087251" cy="691887"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="691887" w="1087251">
+              <a:path w="1087251" h="691887">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="691886"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="691886"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2009676" y="504369"/>
             <a:ext cx="14268649" cy="662930"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4620"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4200">
+              <a:rPr lang="en-US" sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>PNLD - Didático - Anos Iniciais do Ensino Fundamental</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3242433" y="1462640"/>
             <a:ext cx="13181418" cy="1546985"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="4004"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="true">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Quanto aos Objetos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="4004"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Objeto 1 - compõe uma coleção o conjunto da obra, somando-se os seus respectivos volumes.  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3242433" y="3814387"/>
             <a:ext cx="13035892" cy="988440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3752"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As Obras Didáticas do Objeto 1 são subdivididas em duas Categorias as quais a submissão de coleções é independente:                                                         </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="4137317" y="5562727"/>
             <a:ext cx="12286534" cy="1464691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3751"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> - Compõe as coleções destinadas ao 1º e ao 2º ano dos Anos Iniciais.      </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3751"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
-              <a:t>- </a:t>
+              <a:t>- As obras da Categoria 1 serão de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2799">
-[...11 lines deleted...]
-              <a:rPr lang="en-US" b="true" sz="2799">
+              <a:rPr lang="en-US" sz="2799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>caráter consumível</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2799">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> e os livros de professores são reutilizáveis;                                                                                    </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="4077882" y="7793609"/>
             <a:ext cx="12473829" cy="1464691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="3751"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
-              <a:t>- Compõe as coleções destinadas ao 3º, 4º e ao 5º ano dos Anos Iniciais. </a:t>
+              <a:t>- Compõe as coleções destinadas ao 3º, 4º e ao 5º ano dos Anos Iniciais. - As obras da Categoria 2 serão de caráter reutilizável (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2799">
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="2799" b="true">
+              <a:rPr lang="en-US" sz="2799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>não consumíve</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2799">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>l), exceto as obras de Língua Portuguesa e de Matemática dos estudantes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 9" id="9"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2674215" y="3114400"/>
             <a:ext cx="3117710" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="863606" indent="-431803" lvl="1">
+            <a:pPr marL="863606" lvl="1" indent="-431803" algn="just">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Objeto 1 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 10" id="10"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3743956" y="5014730"/>
             <a:ext cx="3409771" cy="538472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="734069" indent="-367035" lvl="1">
+            <a:pPr marL="734069" lvl="1" indent="-367035" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3740"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3400">
+              <a:rPr lang="en-US" sz="3400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Categoria 1 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 11" id="11"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3743956" y="7248846"/>
             <a:ext cx="3409771" cy="538472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="734069" indent="-367035" lvl="1">
+            <a:pPr marL="734069" lvl="1" indent="-367035" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3740"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3400">
+              <a:rPr lang="en-US" sz="3400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Categoria 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 3" id="3"/>
+          <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="1876032" y="1744271"/>
             <a:ext cx="1087251" cy="691887"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="691887" w="1087251">
+              <a:path w="1087251" h="691887">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1087251" y="691886"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="691886"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2009676" y="504369"/>
             <a:ext cx="14268649" cy="662930"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4620"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4200">
+              <a:rPr lang="en-US" sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>PNLD - Didático - Anos Iniciais do Ensino Fundamental</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3242433" y="1605515"/>
             <a:ext cx="13181418" cy="1042160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="4004"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="true">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Quanto aos Objetos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="4004"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Objeto 2 - Composto pela versão física e a versão HTML5. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3420914" y="4222465"/>
             <a:ext cx="13002937" cy="2417190"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3752"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As obras de apoio teórico-metodológico são destinadas aos professores dos Anos Iniciais.                                                                                                                          </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3752"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Poderão ser inscritas em </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="true">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>apenas um</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> dos eixos propostos.                                     </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3752"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Serão contempladas apenas obras que se adequarem ao tema da alfabetização nos seguintes eixos:                                                                                 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2820246" y="3390625"/>
             <a:ext cx="3117710" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="863606" indent="-431803" lvl="1">
+            <a:pPr marL="863606" lvl="1" indent="-431803" algn="just">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Objeto 2 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="3044755" y="6712589"/>
             <a:ext cx="13576773" cy="3574411"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="690877" indent="-345439" lvl="1">
+            <a:pPr marL="690877" lvl="1" indent="-345439" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3199">
+              <a:rPr lang="en-US" sz="3199" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
-              <a:t> </a:t>
-[...11 lines deleted...]
-              <a:t>Tecnologias e Inovações Educacionais                                                   </a:t>
+              <a:t> Tecnologias e Inovações Educacionais                                                   </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3199" b="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro Bold"/>
+              <a:ea typeface="Codec Pro Bold"/>
+              <a:cs typeface="Codec Pro Bold"/>
+              <a:sym typeface="Codec Pro Bold"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" marL="690877" indent="-345439" lvl="1">
+            <a:pPr marL="690877" lvl="1" indent="-345439" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3199">
+              <a:rPr lang="en-US" sz="3199" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t> Didática e organização do trabalho pedagógico                               </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3199" b="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro Bold"/>
+              <a:ea typeface="Codec Pro Bold"/>
+              <a:cs typeface="Codec Pro Bold"/>
+              <a:sym typeface="Codec Pro Bold"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" marL="690877" indent="-345439" lvl="1">
+            <a:pPr marL="690877" lvl="1" indent="-345439" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3199">
+              <a:rPr lang="en-US" sz="3199" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t> Currículo                                                                                                            </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3199" b="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro Bold"/>
+              <a:ea typeface="Codec Pro Bold"/>
+              <a:cs typeface="Codec Pro Bold"/>
+              <a:sym typeface="Codec Pro Bold"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just" marL="690877" indent="-345439" lvl="1">
+            <a:pPr marL="690877" lvl="1" indent="-345439" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3519"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3199">
+              <a:rPr lang="en-US" sz="3199" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t> Metodologias de Ensino e Aprendizagem em Alfabetização          </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3520"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3199" b="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro Bold"/>
+              <a:ea typeface="Codec Pro Bold"/>
+              <a:cs typeface="Codec Pro Bold"/>
+              <a:sym typeface="Codec Pro Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9296" r="0" b="-9296"/>
+              <a:fillRect t="-9296" b="-9296"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 3" id="3"/>
+          <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="1028700" y="319356"/>
             <a:ext cx="1336986" cy="1966155"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="1966155" w="1336986">
+              <a:path w="1336986" h="1966155">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1336986" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1336986" y="1966155"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1966155"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2605683" y="642308"/>
             <a:ext cx="2981325" cy="734683"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="5060"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4600">
+              <a:rPr lang="en-US" sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Destaques</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2365686" y="1747442"/>
             <a:ext cx="2820649" cy="538069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="727218" indent="-363609" lvl="1">
+            <a:pPr marL="727218" lvl="1" indent="-363609" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3368">
+              <a:rPr lang="en-US" sz="3368" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Espanhol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2800842" y="1858302"/>
             <a:ext cx="9261819" cy="1004798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Obras de escolha Optativa - Categorias 1 e 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2365686" y="3075817"/>
             <a:ext cx="4264726" cy="538069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="727218" indent="-363609" lvl="1">
+            <a:pPr marL="727218" lvl="1" indent="-363609" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3368">
+              <a:rPr lang="en-US" sz="3368" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Educação Digital</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2784617" y="3154350"/>
             <a:ext cx="9278044" cy="1004798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Obras de escolha Optativa - Categorias 1 e 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 9" id="9"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2365686" y="4825898"/>
             <a:ext cx="9580462" cy="538069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r" marL="727218" indent="-363609" lvl="1">
+            <a:pPr marL="727218" lvl="1" indent="-363609" algn="r">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3368">
+              <a:rPr lang="en-US" sz="3368" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Livro Regionalizado de Geografia e História</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 10" id="10"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2784617" y="4933329"/>
             <a:ext cx="9278044" cy="1004798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Obras de escolha Optativa - Categoria 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 11" id="11"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2365686" y="6147677"/>
             <a:ext cx="4790231" cy="538069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r" marL="727218" indent="-363609" lvl="1">
+            <a:pPr marL="727218" lvl="1" indent="-363609" algn="r">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3368">
+              <a:rPr lang="en-US" sz="3368" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Produção de Texto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 12" id="12"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2784617" y="6214352"/>
             <a:ext cx="9278044" cy="1004798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Obras de escolha Optativa - Categoria 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 13" id="13"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="13" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2365686" y="7933526"/>
             <a:ext cx="4132249" cy="538069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r" marL="727218" indent="-363609" lvl="1">
+            <a:pPr marL="727218" lvl="1" indent="-363609" algn="r">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3368">
+              <a:rPr lang="en-US" sz="3368" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Educação Física</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 14" id="14"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="14" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2800842" y="8509695"/>
             <a:ext cx="13869883" cy="1004798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>(Livro Didático de Professores Impresso e Digital ): </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3705"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Obras de escolha Obrigatória</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3368">
+              <a:rPr lang="en-US" sz="3368" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3368">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>- Categorias 1 e 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9296" r="0" b="-9296"/>
+              <a:fillRect t="-9296" b="-9296"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 3" id="3"/>
+          <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="689904" y="174381"/>
             <a:ext cx="1336986" cy="1966155"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="1966155" w="1336986">
+              <a:path w="1336986" h="1966155">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1336986" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1336986" y="1966155"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1966155"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2498239" y="1444217"/>
             <a:ext cx="10718658" cy="812992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3327"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3025" b="true">
+              <a:rPr lang="en-US" sz="3025" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Livro Regionalizado de Geografia e Historia</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3025" b="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Codec Pro Bold"/>
+              <a:ea typeface="Codec Pro Bold"/>
+              <a:cs typeface="Codec Pro Bold"/>
+              <a:sym typeface="Codec Pro Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2565361" y="608517"/>
             <a:ext cx="2143571" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Adendos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="2247684"/>
             <a:ext cx="14823729" cy="1334927"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H101) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Identificar os grupos populacionais que formam a cidade, o município e a região. as relações estabelecidas entre eles e os eventos que marcam a formação da cidade, como fenômenos migratórios (vida rural/vida urbana), desmatamentos, estabelecimento de grandes empresas etc.                                                                                                                                                                     </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="3821613"/>
             <a:ext cx="14823729" cy="1011077"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H103)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Identificar e comparar pontos de vista em relação a eventos significativos do local em que vive, aspectos relacionados a condições sociais e à presença de diferentes grupos sociais e culturais, com especial destaque para as culturas africanas, indígenas e de migrantes.                         </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="5052642"/>
             <a:ext cx="14823729" cy="687227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H104)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Identificar os patrimônios históricos e culturais de sua cidade ou região e discutir as razões culturais, sociais e politicas para que assim sejam considerados.                                                       </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 9" id="9"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="5951172"/>
             <a:ext cx="14823729" cy="363377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H105) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Identificar os marcos históricos do lugar em que vive e compreender seus significados.    </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 10" id="10"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="6565706"/>
             <a:ext cx="14823729" cy="687227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H106)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Identificar os registros de memória na cidade (nomes de ruas, monumentos, edifícios etc.), discutindo os critérios que explicam a escolha desses nomes.                                                                </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 11" id="11"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="7533087"/>
             <a:ext cx="14823729" cy="687227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H107)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Identificar semelhanças e diferenças existentes entre comunidades de sua cidade ou região, e descrever o papel dos diferentes grupos sociais que as formam.                                                    </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 12" id="12"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2261225" y="8571073"/>
             <a:ext cx="14823729" cy="687227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="510140" indent="-255070" lvl="1">
+            <a:pPr marL="510140" lvl="1" indent="-255070" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2362">
+              <a:rPr lang="en-US" sz="2362" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>(EF03H109)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2362">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Mapear os espaços públicos no lugar em que vive (ruas, praças, escolas, hospitais, prédios da Prefeitura e da Câmara de Vereadores etc.) e identificar suas funções.                                     </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="0" r="0" b="0"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr name="Table 3" id="3"/>
+          <p:cNvPr id="3" name="Table 3"/>
           <p:cNvGraphicFramePr>
-            <a:graphicFrameLocks noGrp="true"/>
+            <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="667381" y="2099830"/>
-          <a:ext cx="16953238" cy="7282607"/>
+          <a:ext cx="16953239" cy="7282607"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
-                <a:gridCol w="1703633"/>
-[...8 lines deleted...]
-                <a:gridCol w="1788064"/>
+                <a:gridCol w="1703633">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1763777">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1544130">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1544130">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1544130">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1544130">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20005"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2350077">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20006"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1523450">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20007"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1647718">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20008"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1788064">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20009"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="554626">
                 <a:tc gridSpan="10">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 1 - Obras Didáticas destinadas aos Anos Iniciais – 1º e 2º ano  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="554626">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Tipo de Escolha  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Tipo de Escolha  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="5">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="3">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1699" b="true">
+                        <a:rPr lang="en-US" sz="1699" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1443941">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Componente  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Componente  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Língua Portuguesa  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Arte  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Educação Física  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Matemática  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Interdisciplinar de Ciências da Natureza, História e Geografia  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Inglês  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Espanhol  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Educação</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Digital  </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="771165">
                 <a:tc rowSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
@@ -11182,708 +11396,713 @@
                         </a:rPr>
                         <a:t>Estudantes  </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Impresso e Digital  </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Nº de volumes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2 </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>-  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1038916">
-                <a:tc vMerge="true">
+                <a:tc vMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
@@ -11902,12765 +12121,12933 @@
                         </a:rPr>
                         <a:t>Estudantes  </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Impresso e Digital  </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Máx. de páginas por volume  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>288  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>128 </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>-  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>288  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>288  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>80  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>80  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>128  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="554626">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Estudantes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Estudantes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="8">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="771165">
                 <a:tc rowSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de Professores Impresso e Digital  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Nº de volumes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>2</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1038916">
-                <a:tc vMerge="true">
+                <a:tc vMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de Professores Impresso e Digital  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Máx. de páginas por volume  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>320  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>160 </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>80  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>320  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>320  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>112  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>112  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>160  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="554626">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Professores  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2100"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1500">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Professores  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="8">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2379"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1699">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="47625" marR="47625" marT="47625" marB="47625" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2810517" y="809015"/>
             <a:ext cx="12285315" cy="1055361"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3960"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3600">
+              <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>QUADRO 1 – Categoria 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3960"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Obras Didáticas destinadas aos Anos Iniciais 1º e 2º ano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="762631" y="526445"/>
             <a:ext cx="2206377" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>OBJETO 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="0" t="-9333" r="0" b="-9333"/>
+              <a:fillRect t="-9333" b="-9333"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 3" id="3"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1028700" y="2193275"/>
             <a:ext cx="16230600" cy="1409319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As coleções destinadas ao 1º ao 2º ano devem ter como centralidade a apropriação plena do sistema de escrita da língua portuguesa e o desenvolvimento do letramento matemático, portanto devem conter estrategicamente atividades nesse sentido.                                                       </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="850404" y="904265"/>
             <a:ext cx="16408896" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>Características das Obras Didáticas para 1º e 2º Anos (Categoria 1) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1028700" y="3925403"/>
             <a:ext cx="16230600" cy="2407920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3779"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>A coleção deve apresentar transição sistemática entre as letras maiúsculas e minúsculas, apresentando as possibilidades de fontes (letra imprensa e cursiva, maiúsculas e minúsculas). Deve estar em todos os volumes, respeitando o uso da letra de imprensa maiúscula inicialmente, a apresentação e a diferenciação desta com o formato minúsculo, e a sua representação em diversas fontes, especialmente na área de Linguagens.                                         </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 6" id="6"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1073274" y="6733373"/>
             <a:ext cx="16408896" cy="424808"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2970"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>A coerência e a concatenação entre os volumes da coleção são matéria avaliada.                          </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 7" id="7"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1073274" y="7423168"/>
             <a:ext cx="16022567" cy="424808"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="2970"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>As obras deverão conter sua versão em HTML5, com acréscimos em relação ao livro físico.           </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 8" id="8"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="1117848" y="8179831"/>
             <a:ext cx="16230600" cy="952119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" marL="582930" indent="-291465" lvl="1">
+            <a:pPr marL="582930" lvl="1" indent="-291465" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3618"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t>Os acréscimos requeridos devem estar em </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="2700">
+              <a:rPr lang="en-US" sz="2700" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>todos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> os volumes da versão do Livro Digital em HTML5, de professores e de estudantes.                                                                                                            </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 9" id="9"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="823215" y="301025"/>
             <a:ext cx="2206377" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>OBJETO 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="Freeform 2" id="2"/>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="false" flipV="false" rot="0">
+          <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
-            <a:rect r="r" b="b" t="t" l="l"/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path h="10287000" w="18288000">
+              <a:path w="18288000" h="10287000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18288000" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="10287000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
-              <a:fillRect l="-44" t="0" r="-44" b="0"/>
+              <a:fillRect l="-44" r="-44"/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr name="Table 3" id="3"/>
+          <p:cNvPr id="3" name="Table 3"/>
           <p:cNvGraphicFramePr>
-            <a:graphicFrameLocks noGrp="true"/>
+            <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="535479" y="1899463"/>
-          <a:ext cx="17018971" cy="7467427"/>
+          <a:ext cx="17018970" cy="7467427"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
-                <a:gridCol w="1433208"/>
-[...12 lines deleted...]
-                <a:gridCol w="1349168"/>
+                <a:gridCol w="1433208">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1427390">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1388302">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="842656">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1143577">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1393667">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20005"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1158017">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20006"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="932877">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20007"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1177162">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20008"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="718597">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20009"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1080466">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20010"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1719804">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20011"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1254079">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20012"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1349168">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20013"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="516326">
                 <a:tc gridSpan="14">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Categoria 2 - Obras Didáticas destinadas aos Anos Iniciais – 3º, 4º e 5º anos </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="516326">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Tipo de Escolha  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Tipo de Escolha  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="7">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha obrigatória  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="5">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1700" b="true">
+                        <a:rPr lang="en-US" sz="1700" b="1">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro Bold"/>
                           <a:ea typeface="Codec Pro Bold"/>
                           <a:cs typeface="Codec Pro Bold"/>
                           <a:sym typeface="Codec Pro Bold"/>
                         </a:rPr>
                         <a:t>Obras de escolha Optativa </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="A6A6A6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1523667">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Componente  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Componente  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Língua Portuguesa  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Arte  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Educação Física  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Matemática  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Ciências da Natureza  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>História  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Geografia  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Inglês  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Espanhol  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Regionalizado de Geografia e História  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Produção de Texto  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Educação</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Digital  </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="764927">
                 <a:tc rowSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2239"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1599">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de Estudantes Impresso e Digital  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Nº de volumes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>-  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1049890">
-                <a:tc vMerge="true">
+                <a:tc vMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2239"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1599">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de Estudantes Impresso e Digital  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Máx. de páginas por volume  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>288  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>176  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>-  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>288  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>144  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>144  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>144  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>72  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>72  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>144  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>176  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>96  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="516326">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Estudantes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Estudantes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="12">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="988327">
                 <a:tc rowSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2239"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1599">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de Professores Impresso e Digital  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Nº de volumes  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>3  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Vol. único  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1042213">
-                <a:tc vMerge="true">
+                <a:tc vMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2239"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1599">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Didático de Professores Impresso e Digital  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Máx. de páginas por volume  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>320  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>208  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>112  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>320  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>192  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>192  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>192  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="C5EAFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>96  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>96  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>192  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>208  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>128  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="FFE7CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="549425">
                 <a:tc gridSpan="2">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Professores  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2240"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Livro Digital de Professores  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="12">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="true">
+                <a:tc hMerge="1">
                   <a:txBody>
-                    <a:bodyPr anchor="t" rtlCol="false"/>
+                    <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2380"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Codec Pro"/>
                           <a:ea typeface="Codec Pro"/>
                           <a:cs typeface="Codec Pro"/>
                           <a:sym typeface="Codec Pro"/>
                         </a:rPr>
                         <a:t>Versão em HTML5 com acréscimos  </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="28575" marR="28575" marT="28575" marB="28575" anchor="ctr">
-                    <a:lnL cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnL w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnR w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnT w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB cmpd="sng" algn="ctr" cap="flat" w="28575">
+                    <a:lnB w="28575" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9D9D9"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 4" id="4"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="2490267" y="562031"/>
             <a:ext cx="13307467" cy="1055361"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3960"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="3600">
+              <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>QUADRO 2 – Categoria 2</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3960"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro"/>
                 <a:ea typeface="Codec Pro"/>
                 <a:cs typeface="Codec Pro"/>
                 <a:sym typeface="Codec Pro"/>
               </a:rPr>
               <a:t> Obras Didáticas destinadas aos Anos Iniciais 3º, 4º e 5º anos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr name="TextBox 5" id="5"/>
-          <p:cNvSpPr txBox="true"/>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="0">
+          <a:xfrm>
             <a:off x="535479" y="392383"/>
             <a:ext cx="2206377" cy="641340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" rtlCol="false" tIns="0" lIns="0" bIns="0" rIns="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="true" sz="4000">
+              <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Codec Pro Bold"/>
                 <a:ea typeface="Codec Pro Bold"/>
                 <a:cs typeface="Codec Pro Bold"/>
                 <a:sym typeface="Codec Pro Bold"/>
               </a:rPr>
               <a:t>OBJETO 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -25207,72 +25594,86 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>0</Words>
+  <Words>1585</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>0</Notes>
+  <PresentationFormat>Personalizar</PresentationFormat>
+  <Paragraphs>239</Paragraphs>
+  <Slides>13</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Títulos de slides</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>0</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PNLD Anos Iniciais AUDIÊNCIA</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGcXXQG4DE</dc:identifier>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-[...1 lines deleted...]
-  <dc:title>PNLD Anos Iniciais AUDIÊNCIA</dc:title>
 </cp:coreProperties>
 </file>