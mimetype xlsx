--- v0 (2026-01-17)
+++ v1 (2026-04-17)
@@ -1,85 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11634EBD-CB89-4647-B073-56502E4EA521}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A89E1B6-3AB3-471E-9D15-ACE1C0406390}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Série " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Série '!$B$5:$I$344</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C352" i="5" l="1"/>
+  <c r="C355" i="5" l="1"/>
+  <c r="C354" i="5"/>
+  <c r="C353" i="5"/>
+  <c r="C352" i="5"/>
   <c r="C351" i="5"/>
   <c r="C350" i="5"/>
   <c r="C349" i="5"/>
   <c r="C348" i="5"/>
   <c r="C347" i="5"/>
   <c r="C346" i="5"/>
   <c r="C345" i="5"/>
   <c r="C344" i="5"/>
   <c r="C343" i="5"/>
   <c r="C342" i="5"/>
   <c r="C340" i="5"/>
   <c r="C339" i="5"/>
   <c r="C338" i="5"/>
   <c r="C337" i="5"/>
   <c r="C336" i="5"/>
   <c r="C335" i="5"/>
   <c r="C334" i="5"/>
   <c r="C333" i="5"/>
   <c r="C329" i="5"/>
   <c r="C330" i="5"/>
   <c r="C331" i="5"/>
   <c r="C332" i="5"/>
   <c r="C328" i="5"/>
   <c r="C327" i="5"/>
   <c r="C326" i="5"/>
@@ -1345,55 +1348,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}">
-  <dimension ref="B5:KD352"/>
+  <dimension ref="B5:KD355"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A338" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D356" sqref="D356"/>
+      <pane ySplit="5" topLeftCell="A341" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O355" sqref="O355"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.5703125" style="6" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="286" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:290" ht="76.5" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
@@ -11022,50 +11025,131 @@
         <v>45962</v>
       </c>
       <c r="C352" s="8">
         <f t="shared" ref="C352" si="11">YEAR(B352)</f>
         <v>2025</v>
       </c>
       <c r="D352" s="9">
         <v>226752.69139646</v>
       </c>
       <c r="E352" s="9">
         <v>166929.189841563</v>
       </c>
       <c r="F352" s="9">
         <v>187101.10879081101</v>
       </c>
       <c r="G352" s="9">
         <v>-20171.9189492476</v>
       </c>
       <c r="H352" s="9">
         <v>-92990.037348800004</v>
       </c>
       <c r="I352" s="9">
         <v>79.023971652573906</v>
       </c>
     </row>
+    <row r="353" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B353" s="5">
+        <v>45992</v>
+      </c>
+      <c r="C353" s="8">
+        <f>YEAR(B353)</f>
+        <v>2025</v>
+      </c>
+      <c r="D353" s="9">
+        <v>292723.86909876001</v>
+      </c>
+      <c r="E353" s="9">
+        <v>250130.732751904</v>
+      </c>
+      <c r="F353" s="9">
+        <v>228023.37303377601</v>
+      </c>
+      <c r="G353" s="9">
+        <v>22107.359718128901</v>
+      </c>
+      <c r="H353" s="9">
+        <v>-86280.473106959995</v>
+      </c>
+      <c r="I353" s="9">
+        <v>78.673260847264999</v>
+      </c>
+    </row>
+    <row r="354" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B354" s="5">
+        <v>46023</v>
+      </c>
+      <c r="C354" s="8">
+        <f t="shared" ref="C354:C355" si="12">YEAR(B354)</f>
+        <v>2026</v>
+      </c>
+      <c r="D354" s="9">
+        <v>325751.25055314001</v>
+      </c>
+      <c r="E354" s="9">
+        <v>272785.03921395598</v>
+      </c>
+      <c r="F354" s="9">
+        <v>185884.88225302601</v>
+      </c>
+      <c r="G354" s="9">
+        <v>86900.156960930603</v>
+      </c>
+      <c r="H354" s="9">
+        <v>33499.955524839999</v>
+      </c>
+      <c r="I354" s="9">
+        <v>78.74893917651751</v>
+      </c>
+    </row>
+    <row r="355" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B355" s="5">
+        <v>46054</v>
+      </c>
+      <c r="C355" s="8">
+        <f t="shared" si="12"/>
+        <v>2026</v>
+      </c>
+      <c r="D355" s="9">
+        <v>222117.30956569</v>
+      </c>
+      <c r="E355" s="9">
+        <v>157681.298836826</v>
+      </c>
+      <c r="F355" s="9">
+        <v>187727.15318678599</v>
+      </c>
+      <c r="G355" s="9">
+        <v>-30045.854349959402</v>
+      </c>
+      <c r="H355" s="9">
+        <v>-107743.32142368999</v>
+      </c>
+      <c r="I355" s="9">
+        <v>79.198071176405421</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="B5:I344" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Série </vt:lpstr>