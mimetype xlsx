--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -6,80 +6,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A89E1B6-3AB3-471E-9D15-ACE1C0406390}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3C633F7-1F07-4636-976B-17C17D09F538}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Série " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Série '!$B$5:$I$344</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C355" i="5" l="1"/>
+  <c r="C356" i="5" l="1"/>
+  <c r="C355" i="5"/>
   <c r="C354" i="5"/>
   <c r="C353" i="5"/>
   <c r="C352" i="5"/>
   <c r="C351" i="5"/>
   <c r="C350" i="5"/>
   <c r="C349" i="5"/>
   <c r="C348" i="5"/>
   <c r="C347" i="5"/>
   <c r="C346" i="5"/>
   <c r="C345" i="5"/>
   <c r="C344" i="5"/>
   <c r="C343" i="5"/>
   <c r="C342" i="5"/>
   <c r="C340" i="5"/>
   <c r="C339" i="5"/>
   <c r="C338" i="5"/>
   <c r="C337" i="5"/>
   <c r="C336" i="5"/>
   <c r="C335" i="5"/>
   <c r="C334" i="5"/>
   <c r="C333" i="5"/>
   <c r="C329" i="5"/>
   <c r="C330" i="5"/>
   <c r="C331" i="5"/>
   <c r="C332" i="5"/>
@@ -1348,55 +1349,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}">
-  <dimension ref="B5:KD355"/>
+  <dimension ref="B5:KD356"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A341" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O355" sqref="O355"/>
+      <pane ySplit="5" topLeftCell="A347" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K358" sqref="K358"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.5703125" style="6" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="286" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:290" ht="76.5" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
@@ -11106,50 +11107,77 @@
         <v>46054</v>
       </c>
       <c r="C355" s="8">
         <f t="shared" si="12"/>
         <v>2026</v>
       </c>
       <c r="D355" s="9">
         <v>222117.30956569</v>
       </c>
       <c r="E355" s="9">
         <v>157681.298836826</v>
       </c>
       <c r="F355" s="9">
         <v>187727.15318678599</v>
       </c>
       <c r="G355" s="9">
         <v>-30045.854349959402</v>
       </c>
       <c r="H355" s="9">
         <v>-107743.32142368999</v>
       </c>
       <c r="I355" s="9">
         <v>79.198071176405421</v>
       </c>
     </row>
+    <row r="356" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B356" s="5">
+        <v>46082</v>
+      </c>
+      <c r="C356" s="8">
+        <f>YEAR(B356)</f>
+        <v>2026</v>
+      </c>
+      <c r="D356" s="9">
+        <v>229248.79591876001</v>
+      </c>
+      <c r="E356" s="9">
+        <v>196098.123621579</v>
+      </c>
+      <c r="F356" s="9">
+        <v>269881.39861114603</v>
+      </c>
+      <c r="G356" s="9">
+        <v>-73783.274989566402</v>
+      </c>
+      <c r="H356" s="9">
+        <v>-186993.41764582999</v>
+      </c>
+      <c r="I356" s="9">
+        <v>80.071082287274507</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="B5:I344" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Série </vt:lpstr>