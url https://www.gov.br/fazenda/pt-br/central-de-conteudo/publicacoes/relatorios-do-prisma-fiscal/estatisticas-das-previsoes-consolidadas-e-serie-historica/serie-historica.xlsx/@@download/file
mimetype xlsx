--- v2 (2026-05-15)
+++ v3 (2026-07-01)
@@ -6,80 +6,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3C633F7-1F07-4636-976B-17C17D09F538}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D260BA2-3C9F-46DB-A56E-85C5EDCE4A16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Série " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Série '!$B$5:$I$344</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C356" i="5" l="1"/>
+  <c r="C357" i="5" l="1"/>
+  <c r="C356" i="5"/>
   <c r="C355" i="5"/>
   <c r="C354" i="5"/>
   <c r="C353" i="5"/>
   <c r="C352" i="5"/>
   <c r="C351" i="5"/>
   <c r="C350" i="5"/>
   <c r="C349" i="5"/>
   <c r="C348" i="5"/>
   <c r="C347" i="5"/>
   <c r="C346" i="5"/>
   <c r="C345" i="5"/>
   <c r="C344" i="5"/>
   <c r="C343" i="5"/>
   <c r="C342" i="5"/>
   <c r="C340" i="5"/>
   <c r="C339" i="5"/>
   <c r="C338" i="5"/>
   <c r="C337" i="5"/>
   <c r="C336" i="5"/>
   <c r="C335" i="5"/>
   <c r="C334" i="5"/>
   <c r="C333" i="5"/>
   <c r="C329" i="5"/>
   <c r="C330" i="5"/>
   <c r="C331" i="5"/>
@@ -1349,55 +1350,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}">
-  <dimension ref="B5:KD356"/>
+  <dimension ref="B5:KD357"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A347" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K358" sqref="K358"/>
+      <selection pane="bottomLeft" activeCell="G364" sqref="G364"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.5703125" style="6" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="286" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:290" ht="76.5" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
@@ -11134,50 +11135,77 @@
         <v>46082</v>
       </c>
       <c r="C356" s="8">
         <f>YEAR(B356)</f>
         <v>2026</v>
       </c>
       <c r="D356" s="9">
         <v>229248.79591876001</v>
       </c>
       <c r="E356" s="9">
         <v>196098.123621579</v>
       </c>
       <c r="F356" s="9">
         <v>269881.39861114603</v>
       </c>
       <c r="G356" s="9">
         <v>-73783.274989566402</v>
       </c>
       <c r="H356" s="9">
         <v>-186993.41764582999</v>
       </c>
       <c r="I356" s="9">
         <v>80.071082287274507</v>
       </c>
     </row>
+    <row r="357" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B357" s="5">
+        <v>46113</v>
+      </c>
+      <c r="C357" s="8">
+        <f>YEAR(B357)</f>
+        <v>2026</v>
+      </c>
+      <c r="D357" s="9">
+        <v>278822.73088054999</v>
+      </c>
+      <c r="E357" s="9">
+        <v>235342.85525146799</v>
+      </c>
+      <c r="F357" s="9">
+        <v>210145.222652066</v>
+      </c>
+      <c r="G357" s="9">
+        <v>25197.632599402299</v>
+      </c>
+      <c r="H357" s="9">
+        <v>-50091.636368619998</v>
+      </c>
+      <c r="I357" s="9">
+        <v>80.365662732880779</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="B5:I344" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Série </vt:lpstr>