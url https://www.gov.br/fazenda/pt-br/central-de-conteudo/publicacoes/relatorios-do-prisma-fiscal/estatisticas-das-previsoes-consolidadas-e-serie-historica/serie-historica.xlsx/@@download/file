--- v3 (2026-07-01)
+++ v4 (2026-07-26)
@@ -6,80 +6,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D260BA2-3C9F-46DB-A56E-85C5EDCE4A16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5870439-A64C-4C07-9652-8201F26D36CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Série " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Série '!$B$5:$I$344</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C357" i="5" l="1"/>
+  <c r="C358" i="5" l="1"/>
+  <c r="C357" i="5"/>
   <c r="C356" i="5"/>
   <c r="C355" i="5"/>
   <c r="C354" i="5"/>
   <c r="C353" i="5"/>
   <c r="C352" i="5"/>
   <c r="C351" i="5"/>
   <c r="C350" i="5"/>
   <c r="C349" i="5"/>
   <c r="C348" i="5"/>
   <c r="C347" i="5"/>
   <c r="C346" i="5"/>
   <c r="C345" i="5"/>
   <c r="C344" i="5"/>
   <c r="C343" i="5"/>
   <c r="C342" i="5"/>
   <c r="C340" i="5"/>
   <c r="C339" i="5"/>
   <c r="C338" i="5"/>
   <c r="C337" i="5"/>
   <c r="C336" i="5"/>
   <c r="C335" i="5"/>
   <c r="C334" i="5"/>
   <c r="C333" i="5"/>
   <c r="C329" i="5"/>
   <c r="C330" i="5"/>
@@ -1350,55 +1351,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}">
-  <dimension ref="B5:KD357"/>
+  <dimension ref="B5:KD358"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A347" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G364" sqref="G364"/>
+      <selection pane="bottomLeft" activeCell="N348" sqref="N348"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.5703125" style="6" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="286" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:290" ht="76.5" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
@@ -11162,50 +11163,77 @@
         <v>46113</v>
       </c>
       <c r="C357" s="8">
         <f>YEAR(B357)</f>
         <v>2026</v>
       </c>
       <c r="D357" s="9">
         <v>278822.73088054999</v>
       </c>
       <c r="E357" s="9">
         <v>235342.85525146799</v>
       </c>
       <c r="F357" s="9">
         <v>210145.222652066</v>
       </c>
       <c r="G357" s="9">
         <v>25197.632599402299</v>
       </c>
       <c r="H357" s="9">
         <v>-50091.636368619998</v>
       </c>
       <c r="I357" s="9">
         <v>80.365662732880779</v>
       </c>
     </row>
+    <row r="358" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B358" s="5">
+        <v>46143</v>
+      </c>
+      <c r="C358" s="8">
+        <f>YEAR(B358)</f>
+        <v>2026</v>
+      </c>
+      <c r="D358" s="9">
+        <v>266793.19128862</v>
+      </c>
+      <c r="E358" s="9">
+        <v>197976.63833746701</v>
+      </c>
+      <c r="F358" s="9">
+        <v>251233.29306985601</v>
+      </c>
+      <c r="G358" s="9">
+        <v>-53256.654732388401</v>
+      </c>
+      <c r="H358" s="9">
+        <v>-153063.28027156001</v>
+      </c>
+      <c r="I358" s="9">
+        <v>81.067441024145097</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="B5:I344" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Série </vt:lpstr>