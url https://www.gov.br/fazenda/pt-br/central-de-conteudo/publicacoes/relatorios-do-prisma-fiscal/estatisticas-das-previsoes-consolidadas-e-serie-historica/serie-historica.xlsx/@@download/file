--- v4 (2026-07-26)
+++ v5 (2026-08-24)
@@ -6,80 +6,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5870439-A64C-4C07-9652-8201F26D36CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33A90096-AC45-45CC-977D-52F97872AC3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Série " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Série '!$B$5:$I$344</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C358" i="5" l="1"/>
+  <c r="C359" i="5" l="1"/>
+  <c r="C358" i="5"/>
   <c r="C357" i="5"/>
   <c r="C356" i="5"/>
   <c r="C355" i="5"/>
   <c r="C354" i="5"/>
   <c r="C353" i="5"/>
   <c r="C352" i="5"/>
   <c r="C351" i="5"/>
   <c r="C350" i="5"/>
   <c r="C349" i="5"/>
   <c r="C348" i="5"/>
   <c r="C347" i="5"/>
   <c r="C346" i="5"/>
   <c r="C345" i="5"/>
   <c r="C344" i="5"/>
   <c r="C343" i="5"/>
   <c r="C342" i="5"/>
   <c r="C340" i="5"/>
   <c r="C339" i="5"/>
   <c r="C338" i="5"/>
   <c r="C337" i="5"/>
   <c r="C336" i="5"/>
   <c r="C335" i="5"/>
   <c r="C334" i="5"/>
   <c r="C333" i="5"/>
   <c r="C329" i="5"/>
@@ -1351,55 +1352,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}">
-  <dimension ref="B5:KD358"/>
+  <dimension ref="B5:KD359"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A347" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N348" sqref="N348"/>
+      <selection pane="bottomLeft" activeCell="N354" sqref="N354"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.5703125" style="6" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="286" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:290" ht="76.5" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
@@ -11190,50 +11191,77 @@
         <v>46143</v>
       </c>
       <c r="C358" s="8">
         <f>YEAR(B358)</f>
         <v>2026</v>
       </c>
       <c r="D358" s="9">
         <v>266793.19128862</v>
       </c>
       <c r="E358" s="9">
         <v>197976.63833746701</v>
       </c>
       <c r="F358" s="9">
         <v>251233.29306985601</v>
       </c>
       <c r="G358" s="9">
         <v>-53256.654732388401</v>
       </c>
       <c r="H358" s="9">
         <v>-153063.28027156001</v>
       </c>
       <c r="I358" s="9">
         <v>81.067441024145097</v>
       </c>
     </row>
+    <row r="359" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B359" s="5">
+        <v>46174</v>
+      </c>
+      <c r="C359" s="8">
+        <f>YEAR(B359)</f>
+        <v>2026</v>
+      </c>
+      <c r="D359" s="9">
+        <v>264436.89136829</v>
+      </c>
+      <c r="E359" s="9">
+        <v>195172.82549161758</v>
+      </c>
+      <c r="F359" s="9">
+        <v>243351.22257036262</v>
+      </c>
+      <c r="G359" s="9">
+        <v>-48178.397078745038</v>
+      </c>
+      <c r="H359" s="9">
+        <v>-147688.10320844001</v>
+      </c>
+      <c r="I359" s="9">
+        <v>81.938095004869595</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="B5:I344" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Série </vt:lpstr>