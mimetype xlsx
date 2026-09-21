--- v5 (2026-08-24)
+++ v6 (2026-09-21)
@@ -6,80 +6,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Area_Fiscal\Prisma\Previsões Consolidadas\Série histórica\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33A90096-AC45-45CC-977D-52F97872AC3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CDA56E6D-EF42-46A1-9BC7-1B560C5618CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Série " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Série '!$B$5:$I$344</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C359" i="5" l="1"/>
+  <c r="C360" i="5" l="1"/>
+  <c r="C359" i="5"/>
   <c r="C358" i="5"/>
   <c r="C357" i="5"/>
   <c r="C356" i="5"/>
   <c r="C355" i="5"/>
   <c r="C354" i="5"/>
   <c r="C353" i="5"/>
   <c r="C352" i="5"/>
   <c r="C351" i="5"/>
   <c r="C350" i="5"/>
   <c r="C349" i="5"/>
   <c r="C348" i="5"/>
   <c r="C347" i="5"/>
   <c r="C346" i="5"/>
   <c r="C345" i="5"/>
   <c r="C344" i="5"/>
   <c r="C343" i="5"/>
   <c r="C342" i="5"/>
   <c r="C340" i="5"/>
   <c r="C339" i="5"/>
   <c r="C338" i="5"/>
   <c r="C337" i="5"/>
   <c r="C336" i="5"/>
   <c r="C335" i="5"/>
   <c r="C334" i="5"/>
   <c r="C333" i="5"/>
@@ -1352,55 +1353,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}">
-  <dimension ref="B5:KD359"/>
+  <dimension ref="B5:KD360"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A347" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N354" sqref="N354"/>
+      <selection pane="bottomLeft" activeCell="L360" sqref="L360"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.5703125" style="6" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="286" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:290" ht="76.5" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
@@ -11218,50 +11219,77 @@
         <v>46174</v>
       </c>
       <c r="C359" s="8">
         <f>YEAR(B359)</f>
         <v>2026</v>
       </c>
       <c r="D359" s="9">
         <v>264436.89136829</v>
       </c>
       <c r="E359" s="9">
         <v>195172.82549161758</v>
       </c>
       <c r="F359" s="9">
         <v>243351.22257036262</v>
       </c>
       <c r="G359" s="9">
         <v>-48178.397078745038</v>
       </c>
       <c r="H359" s="9">
         <v>-147688.10320844001</v>
       </c>
       <c r="I359" s="9">
         <v>81.938095004869595</v>
       </c>
     </row>
+    <row r="360" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B360" s="5">
+        <v>46204</v>
+      </c>
+      <c r="C360" s="8">
+        <f>YEAR(B360)</f>
+        <v>2026</v>
+      </c>
+      <c r="D360" s="9">
+        <v>289345.54037505999</v>
+      </c>
+      <c r="E360" s="9">
+        <v>226305.45455569201</v>
+      </c>
+      <c r="F360" s="9">
+        <v>215522.02237159599</v>
+      </c>
+      <c r="G360" s="9">
+        <v>10783.4321840964</v>
+      </c>
+      <c r="H360" s="9">
+        <v>-81841.820046759996</v>
+      </c>
+      <c r="I360" s="9">
+        <v>82.509084791309704</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="B5:I344" xr:uid="{E45D5DE1-5301-44F1-995B-E6585B2D3506}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Série </vt:lpstr>