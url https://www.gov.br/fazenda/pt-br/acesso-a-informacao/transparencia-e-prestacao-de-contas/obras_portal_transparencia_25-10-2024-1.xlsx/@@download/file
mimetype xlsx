--- v1 (2026-02-13)
+++ v2 (2026-06-07)
@@ -1,226 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Administrador\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rfbgov.sharepoint.com/sites/RFOC-COPOL-Colog-Dieng-Atividades/Shared Documents/PE/2026/Gerencial/Portal Transparência/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B72D6385-8E6B-4393-886C-3C8BAE1EEEE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{338295CB-6F44-4D31-9C54-D00A7FB64E02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{1DC9C957-C7E3-4F31-A072-1E9853915632}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1DC9C957-C7E3-4F31-A072-1E9853915632}"/>
   </bookViews>
   <sheets>
-    <sheet name="RFB_2023E24" sheetId="1" r:id="rId1"/>
-    <sheet name="RFB_2025" sheetId="2" r:id="rId2"/>
+    <sheet name="RFB_2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RFB_2023E24!$A$1:$U$22</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">RFB_2025!$A$1:$W$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RFB_2026!$A$1:$X$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...129 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4460" uniqueCount="1812">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="817" uniqueCount="546">
   <si>
     <t>INSTRUÇÃO NORMATIVA Nº 84, DE 22 DE ABRIL DE 2020</t>
   </si>
   <si>
     <t>OBRAS</t>
   </si>
   <si>
     <t>Quando houver</t>
   </si>
   <si>
     <t>Solicitação CGGIN</t>
   </si>
   <si>
     <t>Atividade</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
@@ -244,5585 +109,1726 @@
   <si>
     <t xml:space="preserve">Impacto </t>
   </si>
   <si>
     <t xml:space="preserve">Indicação dos valores alcançados no período </t>
   </si>
   <si>
     <t>Indicação dos valores acumulados no período</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data de Início</t>
   </si>
   <si>
     <t>Data de fim (prevista)</t>
   </si>
   <si>
     <t>Valor Executado em 2023</t>
   </si>
   <si>
     <t>Valor Executado em 2024</t>
   </si>
   <si>
+    <t>Valor Executado em 2025</t>
+  </si>
+  <si>
+    <t>Valor Executado em 2026</t>
+  </si>
+  <si>
     <t>Valor Executado Total</t>
   </si>
   <si>
     <t>Empresa contratada</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Observação</t>
   </si>
   <si>
-    <t>ADEQUAÇÕES DE REALOCAÇÃO DAS SEDES DA SRRF01 E DA DRF BSB</t>
+    <t>CONTRATAÇÃO DE UM POÇO ARTESIANO PROFUNDO  PARA A ALF-MUNDO NOVO, INCLUINDO PROJETOS, LICENÇAS AMBIENTAIS, AUTORIZAÇÃO DOS ÓRGÃOS COMPETENTES E EXECUÇÃO</t>
+  </si>
+  <si>
+    <t>Mundo Novo</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>DRF/CGE</t>
+  </si>
+  <si>
+    <t>ALF/MNO</t>
+  </si>
+  <si>
+    <t>Prover água para a unidade, inclusive para o sistema de combate a incêndio, tendo em vista a escassez e baixa qualidade da água local.</t>
+  </si>
+  <si>
+    <t>Fornecimento de água para o prédio da ALF Mundo Novo/MS</t>
+  </si>
+  <si>
+    <t>BELEM ENGENHARIA PR LTDA</t>
+  </si>
+  <si>
+    <t>170109000012025NE000060</t>
+  </si>
+  <si>
+    <t>RATEIO DAS DESPESAS PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REFORMA DAS FACHADAS DO EDIFÍCIO ÓRGÃOS CENTRAIS.</t>
   </si>
   <si>
     <t>Brasília</t>
   </si>
   <si>
     <t>DF</t>
   </si>
   <si>
-    <t>01</t>
-[...1 lines deleted...]
-  <si>
     <t>SRRF01</t>
   </si>
   <si>
-    <t>Adequação dos Halls do Edifício Órgãos Centrais para separação do fluxo de atendimento ao público e de sevidores</t>
-[...2 lines deleted...]
-    <t>Instalação de painéis de vidro, segregando o fluxo.</t>
+    <t>Reforma e revitalização de fachada do prédio dos órgãos centrais do Min. Fazenda</t>
+  </si>
+  <si>
+    <t>Reforma e revitalização de fachada do prédio dos órgãos centrais do Min Fazenda</t>
+  </si>
+  <si>
+    <t>ARTFLEX ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170607000012025NE001496; 170607000012025NE001675</t>
+  </si>
+  <si>
+    <t>2ª ETAPA - REVITALIZAÇÃO DA FACHADA EM ACM DA DRF/GOIANIA</t>
+  </si>
+  <si>
+    <t>Goiania</t>
+  </si>
+  <si>
+    <t>GO</t>
+  </si>
+  <si>
+    <t>DRF/GOI</t>
+  </si>
+  <si>
+    <t>Limpeza e revitalização da fachada da sede da DRF/GOI</t>
+  </si>
+  <si>
+    <t>Refitalização da fachada da sede da DRF/GOI</t>
+  </si>
+  <si>
+    <t>RTC SERVICOS DE MANUTENCAO, CONSERVACAO E LIMPEZA PREDI</t>
+  </si>
+  <si>
+    <t>170198000012025NE000027</t>
+  </si>
+  <si>
+    <t>PROJETO DE REFORMA E READEQUAÇÃO DA SEDE DO DNIT, A FIM DE ABRIGAR TAMBÉM EM SUAS INSTALAÇÕES, A IRF E DMA DE CÁCERES/MT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cáceres </t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>IRF/CAE</t>
+  </si>
+  <si>
+    <t>Reforma geral da edificação eda infraestrutura do prédio da Inspetoria da Receita Federal do Brasil em Cáceres/MT, compartilhada com o
+DNIT (Departamento Nacional de Infraestrutura de Transportes).</t>
+  </si>
+  <si>
+    <t>Reforma da edificação para sediar a Inspetoria de Cáceres e Depósito de mercadorias aprrendidas.</t>
+  </si>
+  <si>
+    <t>PAVILION ARQUITETURA E ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170018000012025NE000416</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO DA REFORMA E AMPLIAÇÃO DO DVA/VÁRZEA GRANDE, A INSTALAÇÃO DE PLACAS SOLARES PARA PRODUÇÃO DE ENERGIA FOTOVOLTAICADE VÁRZEA GRANDE/MT.</t>
+  </si>
+  <si>
+    <t>Várzea Grande</t>
+  </si>
+  <si>
+    <t>DRF/CBA</t>
+  </si>
+  <si>
+    <t>Reforma geral da edificação e da infraestrutura do  Depósito de Veículos Apreendidos em Várzea Grande/MT.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reforma do Depósito de veículos aprrendidos  para proporcionar maior segurança institucional e conforto aos usuários. </t>
+  </si>
+  <si>
+    <t>170018000012025NE000417</t>
+  </si>
+  <si>
+    <t>DPV - Fornecimento de estruturas metálicas para duas escadas de acesso às guaritas do pátio da ALF/Ponta Porã</t>
+  </si>
+  <si>
+    <t>Ponta Porã</t>
+  </si>
+  <si>
+    <t>ALF/PPA</t>
+  </si>
+  <si>
+    <t>Fornecimento e instalação de escadas metálicas para acesso as guaritas do DVA Ponta Porã.</t>
+  </si>
+  <si>
+    <t>Instalação de escadas nas guaritas localizadas no DVA PPA, substituindo as existentes fora de norma, garantindo acessibilidade e maior segurança aos vigilantes.</t>
+  </si>
+  <si>
+    <t>ORIENTE CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170109000012025NE000088</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DO SISTEMA DE CFTV E MONITORAMENTO NO EDIFÍCIO-SEDE DA DRF/CGE/MS, DMA 1 E DMA 2.</t>
+  </si>
+  <si>
+    <t>Campo Grande</t>
+  </si>
+  <si>
+    <t>Reisar o projeto de CFTV existente para as edificações da DRF/CGE em Campo Grande.</t>
+  </si>
+  <si>
+    <t>Projeto revisado, atualizado e apto para licitar a implantação do sistema de CFTV.</t>
+  </si>
+  <si>
+    <t>CASSIA LEPRE LOPES</t>
+  </si>
+  <si>
+    <t>170109000012025NE000089</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DO SISTEMA DE INSTALAÇÕES ELÉTRICAS E DE ILUMINAÇÃO DO DVA DA ALF/PPA.</t>
+  </si>
+  <si>
+    <t>PONTA PORA</t>
+  </si>
+  <si>
+    <t>ALF - PONTA PORÃ</t>
+  </si>
+  <si>
+    <t>Reforma e substituição do sistema de instalações elétricas do DVA da ALF/PPA</t>
+  </si>
+  <si>
+    <t>Sistema de iluminação e instalações elétricas em pleno funcionamento com segurança para os usuários.</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>ECOMMERCE HN LTDA</t>
+  </si>
+  <si>
+    <t>170018000012026NE000175</t>
+  </si>
+  <si>
+    <t>REFORMA EMERGENCIAL NO COMPLEXO ADUANEIRO DA IRF/PACARAIMA</t>
+  </si>
+  <si>
+    <t>Pacaraima</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>DRF - BOA VISTA</t>
+  </si>
+  <si>
+    <t>IRF/PAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reformar a cobertura do imóvel administrativo, banheiros  de uso caminhoneiros, reparos piso interno DMA,instalação SPDA, construção fossa/sumidouro, iluminação externa do Complexo e construção de muro na fachada frontal do Compexo </t>
+  </si>
+  <si>
+    <t>Garantir segurança aos servidores e usuários dos imóveis, bem como a preservação do patrimônio público</t>
+  </si>
+  <si>
+    <t>PRIVADO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000354; 170217000012025NE000318</t>
+  </si>
+  <si>
+    <t>PROJETO DE REFORMA NO IMÓVEL MINISTÉRIO DA FAZENDA/DRF/RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>Rio Branco</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>DRF - RIO BRANCO</t>
+  </si>
+  <si>
+    <t>DRF/RBO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Projetos de Construção em Bim visando melhoria na qualidade das contratações e dos imóveis a serem construídos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrega de Projetos  com maior precisãono levantamento quantitativos, redução de custos e maior integração entre os projetos contratados </t>
+  </si>
+  <si>
+    <t>FERRARI ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000359; 170217000012025NE000324</t>
+  </si>
+  <si>
+    <t>REPAROS E ADAPTAÇÕES NO IMÓVEL DISPONIBILIZADO PELA SPU/PA PARA INSTALAÇÃO DA DRF/BELÉM</t>
+  </si>
+  <si>
+    <t>Belém</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>SRRF02</t>
+  </si>
+  <si>
+    <t>Adequar o imóvel às necessidades da unidade da Receita Federal, quanto às instalações civis, elétricas, de cabeamento estruturado, acessibilidade  comunicação visual e demais reparos</t>
+  </si>
+  <si>
+    <t>Entregar imóvel locado e ocupar imóvel da União</t>
+  </si>
+  <si>
+    <t>F. A. SERVICOS EM CONSTRUCAO CIVIL LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000473; 170217000012025NE000241; 170217000012025NE000297; 170217000012025NE000303</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO PJ PARA EXECUÇÃO PROJ CONSTRUÇÃO DMA NO COMPLEXO FAZENDÁRIO DE MANAUS</t>
+  </si>
+  <si>
+    <t>Manaus</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>DRF/MNS</t>
+  </si>
+  <si>
+    <t>Adequar o imóvel às necessidades da unidade da Receita Federal, quanto a guarda de mercadorias apreendidas</t>
+  </si>
+  <si>
+    <t>Prover o Complexo Fazendário de Manaus de área para guarda de mercadorias apreendidas</t>
+  </si>
+  <si>
+    <t>MLOBATO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000474; 170217000012025NE000296; 170217000012025NE000304; 170217000012025NE000517; 170217000012026NE000268</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE EDIFÍCIO-SEDE DE UNIDADES DA RFB EM BELÉM - PA</t>
+  </si>
+  <si>
+    <t>Construir o Edifício-Sede  para instalação de unidades e PGFN, que atualmente estão instalados em imóveis alugados</t>
+  </si>
+  <si>
+    <t>Deixar de pagar altos aluguéis e e dimunição de custos em relação ao  compartilhamento de imóveis</t>
+  </si>
+  <si>
+    <t>EMBRACOL ENGENHARIA DE OBRAS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000492; 170217000012025NE000394</t>
+  </si>
+  <si>
+    <t>ASSESSORIA A FISCALIZAÇÃO DA CONSTRUÇÃO DE EDIFÍCIO-SEDE DE UNIDADES DO ME EM BELÉM</t>
+  </si>
+  <si>
+    <t>DARCOS ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012026NE000205</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DO NOVO DMA DA DRF/BVT RR</t>
+  </si>
+  <si>
+    <t>Boa Vista</t>
+  </si>
+  <si>
+    <t>RR</t>
+  </si>
+  <si>
+    <t>DRF/BVT</t>
+  </si>
+  <si>
+    <t>MP AMBIENTAL ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000520; 170217000012025NE000346; 170217000012025NE000379; 170217000012026NE000264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REFORMA DA DRF/BOA VISTA </t>
+  </si>
+  <si>
+    <t>Reforma geral o imóvel da DRF/Boa Vista : rede elétrica, lógica, sistema de prevenção e combate a incêndio,acessibilidade, etc, adequando-os às normas vigentes.</t>
+  </si>
+  <si>
+    <t>Conservação do patrimônio público, maior segurança e conforto aos usuários da edificação.</t>
+  </si>
+  <si>
+    <t>170217000012024NE000521; 170217000012025NE000380; 170217000012025NE000604; 170217000012025NE000605; 170217000012026NE000252</t>
+  </si>
+  <si>
+    <t>Processo de rescisão contratual, com planejamento de contratação de remanescentede obra.</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO E EXECUTIVO EM BIM PARA CONSTRUÇÃO DA NOVA SEDE DA DRF PORTO VELHO RO</t>
+  </si>
+  <si>
+    <t>Porto Velho</t>
+  </si>
+  <si>
+    <t>DRF/PVO</t>
+  </si>
+  <si>
+    <t>VISAO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000538; 170217000012025NE000315</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO PJ PARA ELABORAÇÃO DE PROJETO BÁSICO E EXECUTIVO EM BIM PARA REFORMA DRF/SANTARÉM</t>
+  </si>
+  <si>
+    <t>Santarem</t>
+  </si>
+  <si>
+    <t>DRF/SAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Projetos de Reforma  em Bim visando melhoria na qualidade das contratações e dos imóveis a serem construídos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrega de Projetos  com maior precisão no levantamento quantitativos, redução de custos e maior integração entre os projetos contratados </t>
+  </si>
+  <si>
+    <t>TERRACOTA ARQUITETURA E ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000539; 170217000012025NE000316</t>
+  </si>
+  <si>
+    <t>REFORMA E ADAPTAÇÃO DO PRÉDIO DA IRF/SANTANA</t>
+  </si>
+  <si>
+    <t>Santana</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t>DRF/MCA</t>
+  </si>
+  <si>
+    <t>IRF/STN</t>
+  </si>
+  <si>
+    <t>Reforma do imóvel para assegurar a melhoria das condições físicas, funcionais e de segurança do imóvel.</t>
+  </si>
+  <si>
+    <t>UNINORTE EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000313; 170217000012025NE000596; 170217000012026NE000160; 170217000012026NE000253</t>
+  </si>
+  <si>
+    <t>EXECUÇAO DO REMANESCENTE DA OBRA DE REFORMA NA ARF CASTANHAL</t>
+  </si>
+  <si>
+    <t>Castanhal</t>
+  </si>
+  <si>
+    <t>Conservação Patrimônio Público, Segurança, Acessibilidade e a melhoria do ambiente de trabalho servidores e da área de atendimento contribuite</t>
+  </si>
+  <si>
+    <t>SHIFT ENGENHARIA E EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000374; 170217000012025NE000414; 170217000012026NE000186</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PROJETO BÁSICO E EXECUTIVO EM BIM  PARA REFORMA DA IRF/GUAJARÁ-MIRIM-RO.</t>
+  </si>
+  <si>
+    <t>Guajará-Mirim</t>
+  </si>
+  <si>
+    <t>IRF/GUM</t>
+  </si>
+  <si>
+    <t>170217000012025NE000386; 170217000012025NE000317</t>
+  </si>
+  <si>
+    <t>REFORMA ARF/ITAITUBA ATENDENDO LEGISLAÇÃO ACESSIBILIDADE/ MANUTENÇÃO DO IMÓVEL E CONTRATAÇÃO ASSESSORIA FISCALIZAÇÃO DA OBRA</t>
+  </si>
+  <si>
+    <t>Itaituba</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público, Segurança, Acessibilidade e a melhoria do ambiente de trabalho dos servidores e da área de atendimento ao contribuinte</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público, Segurança, Acessibilidade e a melhoria do ambiente de trabalho dos servidores e da área de atendimento ao contribuinte.</t>
+  </si>
+  <si>
+    <t>FA ENGSERVICE LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000420; 170217000012025NE000603</t>
+  </si>
+  <si>
+    <t>DEMOLIÇÃO DO PRÉDIO  ATUAL E CONSTRUÇÃO DE NOVO IMÓVEL DA AGÊNCIA DE TEFÉ/AM</t>
+  </si>
+  <si>
+    <t>Tefé</t>
+  </si>
+  <si>
+    <t>ARF/TEF</t>
+  </si>
+  <si>
+    <t>CONSPLAM CAPITAL LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000519</t>
+  </si>
+  <si>
+    <t>REPAROS DO MURO, GRADIL E PORTÕES DE ACESSO AO IMÓVEL DA IRF /GUAJARÁ-MIRIM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melhorar a estrutura de acesso ao imóvel da Inspetoria da Receita Federal em Guajará-Mirim ,garantindo maior  segurança  do imóvel e de seus ocupantes </t>
+  </si>
+  <si>
+    <t>Conservação do patrimônio público, maior segurança e proteção aos usuários da edificação.</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA VICTORIOS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000523</t>
+  </si>
+  <si>
+    <t>REPAROS EMERGENCIAIS NA DRF/RIO BRANCO</t>
+  </si>
+  <si>
+    <t>Eliminar infiltrações na área de atendimento do CAC, melhorar a iluminação no estacionamento de carros apreendidos e instalação de dispositivo de segurança no muro lateral do imóvel.</t>
+  </si>
+  <si>
+    <t>ENTEC CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000524</t>
+  </si>
+  <si>
+    <t>REPAROS NA SALA DA SEFA QUE ABRIGA A ARF/ABAETETUBA</t>
+  </si>
+  <si>
+    <t>Abaetetuba</t>
+  </si>
+  <si>
+    <t>Fazer Reparos, para entrega , na sala cedida pela SEFA/PA para instalaçõ temporária na Agência da Receita Federal em Abaetetuba</t>
+  </si>
+  <si>
+    <t>Entrega  em boas condiçoes da sala cedida pela SEFA/Pa</t>
+  </si>
+  <si>
+    <t>SEM PREVISÃO DE INÍCIO DOS REPAROS POIS DEPENDE DA ENTREGA DA REFORMA DO IMÓVEL DA ARF/ABAETETUBA CUJA OBRA ESTÁ PARADA</t>
+  </si>
+  <si>
+    <t>MULT ENG SERVICOS E PROJETOS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000525</t>
+  </si>
+  <si>
+    <t>REPAROS EMERGENCIAIS NO IMÓVEL DO COMPLEXO ADUANEIRO DE EPITACIOLANDIA</t>
+  </si>
+  <si>
+    <t>Epitaciolândia</t>
+  </si>
+  <si>
+    <t>IRF/EPI</t>
+  </si>
+  <si>
+    <t>Executar Reparos prediais nas instalações elétricas, construção de mureta e calçada, e instalação
+de gradil metálico na Inspetoria da Receita Federal em Epitaciolândia/AC</t>
+  </si>
+  <si>
+    <t>REIS COMERCIO SERVICOS E CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170217000012026NE000215</t>
+  </si>
+  <si>
+    <t>REPARAÇÃO DAS ESTRUTURAS DE CONCRETO, FACHADA, COBERTA E MURO SEDE E DO DMA DA ALF/FOR</t>
+  </si>
+  <si>
+    <t>Fortaleza</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>SRRF03</t>
+  </si>
+  <si>
+    <t>ALF/FOR</t>
+  </si>
+  <si>
+    <t>Execução da recuperação das estruturas de concreto armado, recuperação das fachadas, cobertas, impermeabilização, substituição de brises, reforma de banheiros e recuperação do muro da Alfãndega de Fortaleza e DMA</t>
+  </si>
+  <si>
+    <t>Recuperação da funcionalidade e preservação do patrimônio público, melhoria da segurança e integridade das estruturas do imóvel. Aumento do grau de satisfação dos usuários do edifício.</t>
+  </si>
+  <si>
+    <t>JL ENGENHARIA PROJETOS E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170040000012024NE000382; 170040000012025NE000179</t>
+  </si>
+  <si>
+    <t>REFORMA PREDIAL E DE ACESSIBILIDADE DA ARF/PARNAÍBA</t>
+  </si>
+  <si>
+    <t>Parnaíba</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reforma geral do imóvel com adequação da acessibilidade e instalação de plataforma elevatória, substituição da coberta, piso, divisórias, forro, instalações elétricas e de rede, adequação da identidade visual e pintura. </t>
+  </si>
+  <si>
+    <t>Preservação e conservação do patrimônio público. Aumento do grau de satisfação dos usuários do edifício. Adequação do layout da agência para funcionamento da futura inspetoria a ser implementada no novo regiento interno da RFB</t>
+  </si>
+  <si>
+    <t>VASCONCELOS ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170040000012025NE000182; 170040000012026NE000217</t>
+  </si>
+  <si>
+    <t>REFORMA DE ACESSIBILIDADE DA DRF/JNE</t>
+  </si>
+  <si>
+    <t>Juazeiro do Norte</t>
+  </si>
+  <si>
+    <t>DRF/JNE</t>
+  </si>
+  <si>
+    <t>Execução dos serviços de adequação de calçadas com piso podotátil, de rampas, de banheiros, de estacionamento para idoso e pessoa com mobilidade reduzida, sinalização e pintura das fachadas.</t>
+  </si>
+  <si>
+    <t>Adequação do imóvel às normas de acessibilidade e atendimento de demanda do Ministério Público Federal.</t>
+  </si>
+  <si>
+    <t>CEARA SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>170040000012025NE000261</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO E MODERNIZAÇÃO DO ELEVADOR DO PRÉDIO ADMINISTRATIVO DA ALF/FOR</t>
+  </si>
+  <si>
+    <t>Substituir e modernizar os componentes do único elevador da Alfândega de Fortaleza</t>
+  </si>
+  <si>
+    <t>Prover acessibilidade no imóvel da Alfândega de Fortaleza</t>
+  </si>
+  <si>
+    <t>BT COMERCIO E SERVICOS EM ELEVADORES LTDA</t>
+  </si>
+  <si>
+    <t>170040000012025NE000244</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DO MURO DO POSTO DE IPU</t>
+  </si>
+  <si>
+    <t>Ipu</t>
+  </si>
+  <si>
+    <t>PST/IPU</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE SERVICO DE ENGENHARIA PARA EXECUCAO DOS SERVICOS DE DEMOLICAO, REPAROS E RECONSTRUCAO DE TRECHOS DO MURO DOS FUNDOS DO IMOVEL ONDE FUNCIONA O POSTO DE ATENDIMENTO DA RECEITA FEDERAL DO BRASIL DE IPU/CE.</t>
+  </si>
+  <si>
+    <t>Recuperação e preservação do patrimônio público, melhoria da segurança e integridade das estruturas do imóvel. Aumento do grau de satisfação dos usuários do edifício.</t>
+  </si>
+  <si>
+    <t>SUN LIGHT BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>170040000012025NE000437</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DA IDENTIDADE VISUAL INTERNA E EXTERNA ALF/FOR</t>
+  </si>
+  <si>
+    <t>SRRF04</t>
+  </si>
+  <si>
+    <t>Substituir ou instalar novos elementos de identidade visual da Alfândega de Fortaleza</t>
+  </si>
+  <si>
+    <t>Adequação da identidade visual da Alfândega de Fortaleza, com melhoria na sinalização dos ambientes internos e áreas externas e da unidade da alfândega, bem como de sinalização de rotas de fuga. Facilitar a identificação da unidade para servidores e contribuintes</t>
+  </si>
+  <si>
+    <t>C &amp; R COMERCIO E SERVICO DE PLACAS PARA SINALIZACAO LTD</t>
+  </si>
+  <si>
+    <t>170040000012025NE000389</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO COMPLETO, ELABORADO COM TECNOLOGIA BIM PARA CONSTRUÇÃO DO PRÉDIO PÚBLICO DA SEDE DA DRF NATAL</t>
+  </si>
+  <si>
+    <t>Natal</t>
+  </si>
+  <si>
+    <t>RN</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>DRF/NAT</t>
+  </si>
+  <si>
+    <t>Executar o projeto completo que atenda às necessidades dos servidores e usuários da DRF/Natal</t>
+  </si>
+  <si>
+    <t>Construção da nova sede da DRF/Natal</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>AMARAL E SILVA COMERCIAL DE VIDROS LTDA</t>
-[...475 lines deleted...]
-    <t xml:space="preserve">Entrega de Projetos  com maior precisãono levantamento quantitativos, redução de custos e maior integração entre os projetos contratados </t>
+    <t>GEOMETRIE  PROJETOS E SERVICOS DE URBANISMO E ARQUITETU</t>
+  </si>
+  <si>
+    <t>170058000012024NE000275; 170047000012023NE000129; 170047000012022NE000137; 170058000012025NE000381</t>
+  </si>
+  <si>
+    <t>ASSESSORIA TÉCNICA PARA FISCALIZAÇÃO DO PROJETO PARA CONSTRUÇÃO DO PRÉDIO PÚBLICO DA SEDE DA DRF NATAL</t>
+  </si>
+  <si>
+    <t>Ter assessoria a execução do projeto da DRF/Natal</t>
+  </si>
+  <si>
+    <t>Garantir a  execução adequada do projeto da DRF/Natal</t>
+  </si>
+  <si>
+    <t>TERA LTDA</t>
+  </si>
+  <si>
+    <t>170058000012024NE000294; 170047000012023NE000130; 170047000012022NE000138; 170058000012025NE000380; 170058000012026NE000206</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE MURO, PREPARAÇÃO DE SOLO E CONSTRUÇÃO DE INSTALAÇÃO PARA MOTORISTAS NO TERRENO DE SANTO AMARO - CONTAINERS</t>
+  </si>
+  <si>
+    <t>Recife</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>Realizar obra de implantação de garagem de veículos oficiais para uso da SRRF04, dotando-o  de área para motoristas e veículos, com segurança e espaço para diversos veículos (caminhões, caminhotes, carros de passeios)</t>
+  </si>
+  <si>
+    <t>Implantar a garagem de veículos oficiais da SRRF04</t>
+  </si>
+  <si>
+    <t>ITP INDUSTRIA, COMERCIO E SERVICOS DE TUBOS &amp; PERFIS L</t>
+  </si>
+  <si>
+    <t>170058000012024NE000094; 170058000012025NE000217; 170058000012026NE000207</t>
+  </si>
+  <si>
+    <t>Identidade Visual para as unidades da RFB da RF04 (Pernambuco, Paraíba, Rio Grande do Norte e Alagoas)</t>
+  </si>
+  <si>
+    <t>Padronizar a identidade visual das unidades da RFB em PE, PB, RN e AL, com sinalização interna e externa conforme o Manual da Receita. A contratação permite fornecimento sob demanda, com foco em comunicação clara, reforço da imagem institucional e adoção de critérios sustentáveis.</t>
+  </si>
+  <si>
+    <t>Unificar visualmente as unidades, melhorar a sinalização, fortalecer a imagem institucional, facilitar o atendimento ao público e adotar práticas sustentáveis</t>
+  </si>
+  <si>
+    <t>170058000012024NE000568</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO ESTRUTURAL E REPARO NA COBERTURA ARF-EUCLIDES DA CUNHA</t>
+  </si>
+  <si>
+    <t>Euclides da Cunha</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>DRF/FSA</t>
+  </si>
+  <si>
+    <t>ARF/ECA</t>
+  </si>
+  <si>
+    <t>Impermeabilização da cobertura em manta asfáltica, com instalação de rufos e contra-rufos e execução da recuperação da estrutura metálica da edificação com jateamento e pintura de proteção.</t>
+  </si>
+  <si>
+    <t>Adequada impermeabilização da laje de cobertura, garantindo a estanqueidade da agência e recuperação da estrutura metálica, eliminando sinais de oxidação, garantindo a segurança da edificação.</t>
+  </si>
+  <si>
+    <t>JACOB CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170080000012025NE000127</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO CORRETIVA E PREVENTIVA DAS SUBESTAÇÕES DRFVITÓRIA DA CONQUISTA, ARF-ITABUNA E IRF-ILHÉUS</t>
+  </si>
+  <si>
+    <t>Vitória da Conquista, Itabuna e Ihéus</t>
+  </si>
+  <si>
+    <t>DRF/VCA</t>
+  </si>
+  <si>
+    <t>DRF/VCA, ARF/ITA e IRF/ILH</t>
+  </si>
+  <si>
+    <t>Execução de manutenção preventiva e corretiva nas subestações de energia dos edifícios sede da DRF-Vitória da Conquista, ARF-Itabuna e IRF-Ilhéus</t>
+  </si>
+  <si>
+    <t>Funcionamento adequado das subestações de energia dos edifícios sede da DRF-Vitória da Conquista, ARF-Itabuna e IRF-Ilhéus, favorecendo a segurança do sistema elétrico dessas edificações</t>
+  </si>
+  <si>
+    <t>LD MARINHO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170081000012025NE000074</t>
+  </si>
+  <si>
+    <t>REPAROS NA COBERTURA DA AGÊNCIA MODELO PAULO AFONSO</t>
+  </si>
+  <si>
+    <t>Paulo Afonso</t>
+  </si>
+  <si>
+    <t>SRRF05</t>
+  </si>
+  <si>
+    <t>ARF/PAO</t>
+  </si>
+  <si>
+    <t>Remoção da cobertura existente e execução de novo sistema de cobertura, com aplicação de sistema de impermeabilização em manta asfáltica.</t>
+  </si>
+  <si>
+    <t>Sistema de cobertura e impermeabilização adequados, garantindo a vedação da agência e a devida destinação das águas pluviais que incidem na edificação, trazendo segurança para a edificação e seus usuários.</t>
+  </si>
+  <si>
+    <t>REALIZA ENGENHARIA E CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170078000012025NE000176</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO E INSTALAÇÃO DE GRADIL EXTERNO NA ARF-EUCLIDES DA CUNHA</t>
+  </si>
+  <si>
+    <t>Substituição dos gradis do estacionamento da ARF-Euclides da Cunha, que apresentam alto grau de oxidação.</t>
+  </si>
+  <si>
+    <t>Maior segurança aos usuários da edificação e ao patrimônio público.</t>
+  </si>
+  <si>
+    <t>LINS SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>170078000012025NE000177</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE PERSIANAS NO EDIFICIO SEDE ARF ITAPETINGA</t>
+  </si>
+  <si>
+    <t>Itapetinga</t>
+  </si>
+  <si>
+    <t>ARF/ITP</t>
+  </si>
+  <si>
+    <t>Instalação de persianas no edifício sede da ARF-Itapetinga</t>
+  </si>
+  <si>
+    <t>Redução do calor e luminosidade excessiva, proporciononado melhores condições de trabalho.</t>
+  </si>
+  <si>
+    <t>JR DECORACOES E COMERCIO EM GERAL LTDA</t>
+  </si>
+  <si>
+    <t>170081000012026NE000027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROJETO DE ADAPTAÇÕES DO IMÓVEL  JURISDICIONADO AO TRT PARA COMPARTILHAMENTO COM A ARF (POÇOS DE CALDAS) </t>
+  </si>
+  <si>
+    <t>Poços de Caldas</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>DRF/VAR</t>
+  </si>
+  <si>
+    <t>ARF/PCS</t>
+  </si>
+  <si>
+    <t>Contratar obra de reforma para adequar o imóvel às necessidades da unidade da Receita Federal, quanto às instalações civis, elétricas, de cabeamento estruturado e comunicação visual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Efetivar compartilhamento de imóvel e promover a economia de recursos de custeio </t>
   </si>
   <si>
     <t>GTX ENGENHARIA LTDA</t>
   </si>
   <si>
-    <t>170024000012023NE000037</t>
-[...365 lines deleted...]
-    <t xml:space="preserve">Entrega de Projetos  com maior precisão no levantamento quantitativos, redução de custos e maior integração entre os projetos contratados </t>
+    <t>170094000012023NE000144; 170094000012025NE000001; 170094000012025NE000005</t>
+  </si>
+  <si>
+    <t>ASSESSORIA AO PROJETO DE ADAPTAÇÕES DO IMÓVEL  JURISDICIONADO AO TRT PARA COMPARTILHAMENTO COM A ARF (POÇOS DE CALDAS)</t>
+  </si>
+  <si>
+    <t>Fiscalizar serviço de elaboração de projeto</t>
+  </si>
+  <si>
+    <t>Garantir a execução do projeto conforme contratado</t>
+  </si>
+  <si>
+    <t>ACTUS EMPREENDIMENTOS EIRELI</t>
+  </si>
+  <si>
+    <t>170094000012023NE000209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REFORMA DA DRF EM GOVERNADOR VALADARES </t>
+  </si>
+  <si>
+    <t>Governador Valdares</t>
+  </si>
+  <si>
+    <t>DRF /GVS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recuperar e adequar as condições do imóvel, em especial instalações civis, elétricas, de cabeamento estruturado, prevenção e combate a incêndio, acessibilidade e comunicação visual, e prepará-lo para compartilhamento com o TRT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recuperação da integridade e  modernização de instalações e sistemas prediais. Promoção de condições de segurança e acessibilidade. Efetivação do compartilhamento de imóvel e promoção da economia de recursos de custeio. </t>
+  </si>
+  <si>
+    <t>RGFORTE CONSTRUTORA EIRELI</t>
+  </si>
+  <si>
+    <t>170088000012024NE000083; 170088000012025NE000360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSESSORIA A REFORMA DA DRF EM GOVERNADOR VALADARES </t>
+  </si>
+  <si>
+    <t>STUQUI - ENGENHARIA E CONSTRUCOES EIRELI</t>
+  </si>
+  <si>
+    <t>170088000012024NE000082; 170088000012025NE000312</t>
+  </si>
+  <si>
+    <t>ASSESSORIA DO PROJETO EXECUTIVO DA OBRA DE REFORMA DA ARF DIAMANTINA</t>
+  </si>
+  <si>
+    <t>Diamantina</t>
+  </si>
+  <si>
+    <t>SRRF06</t>
+  </si>
+  <si>
+    <t>ARF/DTA</t>
+  </si>
+  <si>
+    <t>Apoiar a equipe de fiscalização do contrato da RFB com profissionais especializados, com conhecimentos e competências específicas</t>
+  </si>
+  <si>
+    <t>Elaboração do projeto conforme parâmetros contratados</t>
+  </si>
+  <si>
+    <t>RECONCAVO ENGENHARIA E ARQUITETURA LTDA</t>
+  </si>
+  <si>
+    <t>170088000012024NE000444; 170088000012025NE000359</t>
+  </si>
+  <si>
+    <t>ATUALIZAÇÃO DA PLANILHA ORÇAMENTÁRIA E ELABORAÇÃO DE PROJETO EXECUTIVO DA OBRA DE REFORMA DA ARF DIAMANTINA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adequar imóvel público às normas técnicas de acessibilidade. </t>
+  </si>
+  <si>
+    <t>Adequação do imóvel público da União às normas técnicas de acessibilidade. Recuperação e conservação do patrimônio público.</t>
+  </si>
+  <si>
+    <t>VITRIOL ENGENHARIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170088000012024NE000642</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PERÍCIA E DE PROJETO DA PATOLOGIA DAS FACHADAS EM LITOCERÂMICA DA DRF BELO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>Belo Horizonte</t>
+  </si>
+  <si>
+    <t>DRF/BHE</t>
+  </si>
+  <si>
+    <t>Recuperar revestimento das fachadas em litocerâmica do prédio</t>
+  </si>
+  <si>
+    <t>Recuperação e conservação do patrimônio público. Segurança dos usuários e pedestres.</t>
+  </si>
+  <si>
+    <t>FUNDACAO CHRISTIANO OTTONI</t>
+  </si>
+  <si>
+    <t>170088000012024NE000540</t>
+  </si>
+  <si>
+    <t>REFORMA DA PARTE ELÉTRICADO DMA DA DRF/UBL E CONTRATAÇÃO DE ASSESSORIA TÉCNICA PARA FISCALIZAÇÃO OBRA</t>
+  </si>
+  <si>
+    <t>UBERABA</t>
+  </si>
+  <si>
+    <t>DRF/UBL</t>
+  </si>
+  <si>
+    <t>Adequar instalações e melhorar a segurança do imóvel</t>
+  </si>
+  <si>
+    <t>Conclusão de obra paralisada. Recuperação da integridade e  modernização de instalações e sistemas prediais. Segurança de usuários</t>
+  </si>
+  <si>
+    <t>JP CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170097000012026NE000001</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE LAUDOS DE ACESSIBILIDADE PARA AS EDIFICAÇÕES DA RF06</t>
+  </si>
+  <si>
+    <t>BELO HORIZONTE</t>
+  </si>
+  <si>
+    <t>Garantir melhores condições de acessibilidade noas unidades da RF06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atendimento à Portaria Conjunta MGI/MDHC N° 45, de 16 de julho de 2024. Elaboração de diagnóstico das condições de acessibilidade dos imóveis. Elaboração de plano de ação para adequações de acessibilidade. </t>
+  </si>
+  <si>
+    <t>FIBO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170088000012026NE000304</t>
+  </si>
+  <si>
+    <t>CONSERTO DE ELEVADORES - DRF/NIT</t>
+  </si>
+  <si>
+    <t>Niteroi</t>
+  </si>
+  <si>
+    <t>RJ</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>DRF/NIT</t>
+  </si>
+  <si>
+    <t>Consertar e modernizar o elevador de carga do imóvel sede da DRF Niterói</t>
+  </si>
+  <si>
+    <t>Obtenção de projeto básico para a contratação da execução de conserto e modernização do elevador de carga.</t>
+  </si>
+  <si>
+    <t>CORE GESTAO DE TECNOLOGIAS EM SAUDE LTDA</t>
+  </si>
+  <si>
+    <t>170121000012024NE000012</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE ELABORACAO DE PROJETO BASICO DE ACESSIBILIDADE PARA A DRF/NIT</t>
+  </si>
+  <si>
+    <t>Adequar o imóvel às normas de acessibilidade</t>
+  </si>
+  <si>
+    <t>Projeto básico que servirá de base para a contratação das obras de adaptação.</t>
+  </si>
+  <si>
+    <t>SUELI GRIMAUD ARQUITETURA LTDA</t>
+  </si>
+  <si>
+    <t>170116000012025NE000259</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SISTEMA DE COMBATE A INCÊNDIO DO EDIFÍCIO SEDE DA DEMAC</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>SRRF07</t>
+  </si>
+  <si>
+    <t>Proteger o imóvel da DEMAC - RJ contra incêndio, garantindo a segurança patrimonial e dos seus usuários.</t>
+  </si>
+  <si>
+    <t>Obtenção do Certificado de vistoria do Corpo de Bombeiros Militar do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>SYC SOLUCOES E GESTAO DE SEGURANCA LTDA</t>
+  </si>
+  <si>
+    <t>170116000012025NE000268</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE MURO, CALÇADA E PISO DE ACESSO DE PEDESTRES IRF MACAÉ.</t>
+  </si>
+  <si>
+    <t>Macaé</t>
+  </si>
+  <si>
+    <t>IRF/MCE</t>
+  </si>
+  <si>
+    <t>Recuperar o muro de divisa, as calçadas e o piso do pátio de acesso à IRF Macaé com acessibilidade</t>
+  </si>
+  <si>
+    <t>Contratação da execução das obras de recuperação do muro, calçadas e pátio com adaptações às normas de acessibilidade</t>
+  </si>
+  <si>
+    <t>FENDER ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170116000012025NE000309; 170116000012026NE000196</t>
+  </si>
+  <si>
+    <t>ESCORAMENTO DE LAJE TÉCNICA DO EDIFÍCIO SEDE DRF VITÓRIA</t>
+  </si>
+  <si>
+    <t>Vitória</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>DRF VIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escorar a laje técnica da subestação que apresenta fissuras </t>
+  </si>
+  <si>
+    <t>Garantir paliativamente a segurança estrutural do edifício</t>
+  </si>
+  <si>
+    <t>LEVE SOLUCOES EM FORMAS, ANDAIMES E ESCORAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>170116000012026NE000201</t>
+  </si>
+  <si>
+    <t>SONDAGEM GEOTÉCNICA PARA ESTUDO PARA A CONSTRUÇÃO DE SEDE PARA A DEREP 07</t>
+  </si>
+  <si>
+    <t>Subsidiar a contratação do projeto básico para a construção da sede da DEREP</t>
+  </si>
+  <si>
+    <t>Relatório técnico de sondagem e desenho técnico de topografia do terreno para subsidiar a construção do novo edifício</t>
+  </si>
+  <si>
+    <t>B E RODRIGUES ENGENHARIA E CONSULTORIA</t>
+  </si>
+  <si>
+    <t>170116000012026NE000236</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SISTEMA DE COMBATE A INCÊNDIO NO DMA/IPIRANGA</t>
+  </si>
+  <si>
+    <t>São Paulo</t>
+  </si>
+  <si>
+    <t>SP</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>ALF/SPO</t>
+  </si>
+  <si>
+    <t>INSTALAR SISTEMA DE COMBATE A INCÊNDIO NO DMA/IPIRANGA</t>
+  </si>
+  <si>
+    <t>REFERENCIAL MONTAGENS INDUSTRIAIS LTDA</t>
+  </si>
+  <si>
+    <t>170533000012023NE000110</t>
+  </si>
+  <si>
+    <t>FISCALIZAÇÃO DA INSTALAÇÃO DE SISTEMA DE COMBATE A INCÊNDIO NO DMA/IPIRANGA</t>
+  </si>
+  <si>
+    <t>Assessoria à fiscalização da instalação do sistema de combate a incêndio do DMA/Ipiranga</t>
+  </si>
+  <si>
+    <t>Assessorar a fiscalização técnica do serviço de instalação do sistema de combate a incêndio do DMA/Ipiranga</t>
+  </si>
+  <si>
+    <t>LLP ENGENHARIA &amp; CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170533000012023NE000118</t>
+  </si>
+  <si>
+    <t>SUBSTITUIÇÃO DO CHILLER DO SISTEMA DE REFRIGERAÇÃO DE AR</t>
+  </si>
+  <si>
+    <t>Sorocaba</t>
+  </si>
+  <si>
+    <t>DRF/JUN</t>
+  </si>
+  <si>
+    <t>DRF/SOR</t>
+  </si>
+  <si>
+    <t>Elaboração de Laudos e Projetos Básicos para modernização dos sistemas centrais de ar condicionados instalados nas Delegacias da RFB em São José do Rio Preto e Sorocaba</t>
+  </si>
+  <si>
+    <t>modernização dos sistemas centrais de ar condicionados instalados nas Delegacias da RFB em São José do Rio Preto e Sorocaba</t>
   </si>
   <si>
     <t>MONTEIRO &amp; FILIPINI MONTEIRO COMERCIO E SERVICOS LTDA</t>
   </si>
   <si>
-    <t>170217000012024NE000358</t>
-[...2231 lines deleted...]
-    <t>Intanhaém</t>
+    <t>170133000012024NE000547</t>
+  </si>
+  <si>
+    <t>REFORMA DAS ÁREAS MOLHADAS DA SEDE DRF/OSASCO</t>
+  </si>
+  <si>
+    <t>Osasco</t>
+  </si>
+  <si>
+    <t>DRF/OSA</t>
+  </si>
+  <si>
+    <t>Reformar banheiros e copas do edifício-sede da DRF/Osasco</t>
+  </si>
+  <si>
+    <t>Reforma dos banheiros e copas do edifício-sede da DRF/Osasco para pleno uso dos ocupantes do edifício</t>
+  </si>
+  <si>
+    <t>AGM ENGENHARIA CONSTRUCOES E MEIO AMBIENTE LTDA</t>
+  </si>
+  <si>
+    <t>170133000012024NE000903; 170133000012024NE000936; 170133000012025NE000708</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DOS ESPAÇOS DE TRABALHO DA RF08 - INSTALAÇÃO DE NOVAS DIVISÓRIAS</t>
+  </si>
+  <si>
+    <t>SRRF08</t>
+  </si>
+  <si>
+    <t>Adequar espaços de trabalho da RF08 para novo sistema de trabalho híbrido</t>
+  </si>
+  <si>
+    <t>Ambientes adequados e funcionais para o desenvolvimento do trabalho na RF08</t>
+  </si>
+  <si>
+    <t>MARCENARIA SULAR LTDA</t>
+  </si>
+  <si>
+    <t>170133000012024NE000937; 170133000012024NE000939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADEQUAÇÃO DOS ESPAÇOS DE TRABALHO DA RF08 -DESMONTAGEM-MONTAGEM DE DIVISÓRIAS EXISTENTES </t>
+  </si>
+  <si>
+    <t>DB AMBIENTES CORPORATIVOS INDUSTRIA E COMERCIO DE MOVEI</t>
+  </si>
+  <si>
+    <t>170133000012024NE000938; 170133000012025NE000720</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE ATUALIZAÇÃO DO PROJETO E ORÇAMENTAÇÃO PARA CONCLUSÃO DA OBRA ARF ITANHAEM</t>
+  </si>
+  <si>
+    <t>Itanhaém</t>
   </si>
   <si>
     <t>ALF/STS</t>
   </si>
   <si>
     <t>ARF/IEM</t>
   </si>
   <si>
-    <t>Conclusão da obra da nova sede da ARF/Itanhaém</t>
-[...188 lines deleted...]
-    <t>São Bernado do Campo</t>
+    <t>Revisão do projeto básico  incluindo projeto executivo</t>
+  </si>
+  <si>
+    <t>Retomada da construção da ARF de Itanhaem</t>
+  </si>
+  <si>
+    <t>HC SOLUCOES ESTRUTURAIS LTDA.</t>
+  </si>
+  <si>
+    <t>170133000012025NE000461</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DO PROJETO DE MODERNIZAÇÃO DOS ELEVADORES DO EDIFÍCIO DA FLORÊNCIOS DE ABREU/SP, DRF/OSASCO E DRF/SANTO ANDRÉ</t>
+  </si>
+  <si>
+    <t>São Paulo, Osasco e Santo André</t>
+  </si>
+  <si>
+    <t>Modernização completa dos elevadores do edifício da Florêncio de Abreu/SP, da DRF/Osasco e da DRF/Santo André</t>
+  </si>
+  <si>
+    <t>Elevadores mais seguros, eficientes e confiáveis, com redução de falhas e custos de manutenção, maior disponibilidade operacional, melhoria da acessibilidade e do conforto dos usuários.</t>
+  </si>
+  <si>
+    <t>ONE ELEVADORES DF LTDA.</t>
+  </si>
+  <si>
+    <t>170133000012025NE001131; 170133000012025NE001172; 170133000012025NE001173</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EXECUÇÃO DE ADEQUAÇÕES NO EDIFÍCIO-SEDE DRF/OSASCO PARA OBTENÇÃO DO AVCB</t>
   </si>
   <si>
     <t>DRF/SAE</t>
   </si>
   <si>
-    <t>ARF/SBC</t>
-[...461 lines deleted...]
-    <t>Joinville</t>
+    <t>Executar as adequações necessárias no edifício-sede da DRF/Osasco para atendimento às normas de segurança contra incêndio e obtenção do AVCB.</t>
+  </si>
+  <si>
+    <t>Obtenção do AVCB, com aumento da segurança dos ocupantes, conformidade legal do edifício e redução de riscos operacionais.</t>
+  </si>
+  <si>
+    <t>ASTROS SERVICOS E COMERCIO DE ENGENHARIA INTEGRADAS LT</t>
+  </si>
+  <si>
+    <t>170133000012025NE001135</t>
+  </si>
+  <si>
+    <t>EMISSÃO DE LAUDOS ESTRUTURAIS DAS UNIDADES DRF GUARULHOS E DRF PIRACICABA</t>
+  </si>
+  <si>
+    <t>Avaliar as condições de segurança, estabilidade e integridade estrutural das DRF Guarulhos e Piracicaba.</t>
+  </si>
+  <si>
+    <t>Obter diagnóstico técnico da estrutura, com avaliação do risco e definição das intervenções necessárias para subsidiar decisões sobre manutenção, recuperação ou uso da edificação.</t>
+  </si>
+  <si>
+    <t>ETPC PERICIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000346; 170133000012026NE000347</t>
+  </si>
+  <si>
+    <t>EMISSÃO DE LAUDO ESTRUTURAL DA UNIDADE  DIREP FLORÊNCIO DE ABREU</t>
+  </si>
+  <si>
+    <t>Avaliar as condições de segurança, estabilidade e integridade estrutural do edifício na rua Florêncio de Abreu, sede da DIREP 08.</t>
+  </si>
+  <si>
+    <t>M. DA R. ANDRADE AVANT ENGENHARIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000348</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DO PROJETO DE RESTAURO DO PRÉDIO HISTÓRICO DA ALF-PGA.</t>
+  </si>
+  <si>
+    <t>Paranaguá</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>SRRF09</t>
+  </si>
+  <si>
+    <t>ALF/PGA</t>
+  </si>
+  <si>
+    <t>Prover o restauro garantindo as características históricas e a usabilidade do imóvel.</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público e devolução da funcionalidade do ambiente.</t>
+  </si>
+  <si>
+    <t>FACCIO ARQUITETURA S/S LTDA</t>
+  </si>
+  <si>
+    <t>170156000012023NE000552; 170156000012024NE000492</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DO PROJETO DE RESTAURO DO CASARÃO MALBURG</t>
+  </si>
+  <si>
+    <t>Itajaí</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
-    <t>09</t>
-[...172 lines deleted...]
-  <si>
     <t>DRF/BLU</t>
   </si>
   <si>
     <t>ALF/ITJ</t>
   </si>
   <si>
-    <t>170156000012023NE000551</t>
-[...5 lines deleted...]
-    <t>Prover estanqueidade ao imóvel do DMA da ALF/PGA</t>
+    <t>170156000012023NE000551; 170156000012024NE000493</t>
+  </si>
+  <si>
+    <t>REFORMA TELHADO DA SEDE DA DRF/CVL</t>
+  </si>
+  <si>
+    <t>Cascavel</t>
+  </si>
+  <si>
+    <t>DRF/CVL</t>
+  </si>
+  <si>
+    <t>Prover estanqueidade ao imóvel sede da DRF/CVL.</t>
   </si>
   <si>
     <t>Conservação do Patrimônio Público com nova cobertura, substituição de janelas e intervenção de fachada do imóvel.</t>
   </si>
   <si>
-    <t>BARROS ENGENHARIA LTDA</t>
-[...28 lines deleted...]
-  <si>
     <t>STRACKE &amp; SCANAGATTA CONSTRUCOES LTDA</t>
   </si>
   <si>
-    <t>170153000012023NE000459</t>
-[...147 lines deleted...]
-    <t>Pelotas</t>
+    <t>170153000012023NE000459; 170153000012025NE000315</t>
+  </si>
+  <si>
+    <t>PROJETO DE COMUNICAÇÃO VISUAL - UNIDADES JURISDICIONADAS DA 9ªRF</t>
+  </si>
+  <si>
+    <t>Adquirir equipamentos essenciais ao funcionamento da rede de TI nas novas Aduanas da ALF/FOZ, viabilizando o início da operação da Ponte da Integração conforme prazos definidos pela Presidência da República.</t>
+  </si>
+  <si>
+    <t>Proteção do sistema de dados das novas Aduanas, garantindo a operação da Aduana.</t>
+  </si>
+  <si>
+    <t>DCL ELETRONICOS E INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>170156000012025NE000501; 170156000012025NE000566; 170156000012025NE000567</t>
+  </si>
+  <si>
+    <t>REFORMA DO PRÉDIO SEDE DA DRF/STM</t>
+  </si>
+  <si>
+    <t>Santa Maria</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>DRF /PEL</t>
-[...52 lines deleted...]
-  <si>
     <t>DRF /STM</t>
   </si>
   <si>
-    <t>Adequar as instalações do edifício às normas de acessibilidade;                 Troca do telhado;
-Modernizar o edifício preservando o Patrimônio Público.</t>
+    <t>Atender a legistação de incêndio.Melhorar a habitabilidade e o conforto com melhores condições para servidores e contribuintes.</t>
   </si>
   <si>
     <t xml:space="preserve">Preservar e Conservar o Patrimônio; Aumentar o grau de satisfação dos usuários; 
 Permitir aos usuários a acessibilidade  do edifício; </t>
   </si>
   <si>
-    <t>BEL CONSTRUCOES LTDA</t>
-[...5 lines deleted...]
-    <t>EXECUÇÃO DA OBRA DE ACESSIBILIDADE, RAMPA DE ACESSO E REESTRUTURAÇÃO DO ESTACIONAMENTO</t>
+    <t>DE MARTINI ASSOCIADOS LTDA</t>
+  </si>
+  <si>
+    <t>170183000012020NE800618, 170183000012021NE000196, 170183000012022NE000272; 170183000012022NE000284; 170177000012024NE000387</t>
+  </si>
+  <si>
+    <t> PROJETO DE RECUPERAÇÃO DO PRÉDIO DA DRF CAXIAS DO SUL</t>
+  </si>
+  <si>
+    <t>Caxias do Sul</t>
+  </si>
+  <si>
+    <t>DRF/CXL</t>
+  </si>
+  <si>
+    <t>Recuperar o imóvel atingido por um incêndio</t>
+  </si>
+  <si>
+    <t>Garantir a segurança de usuários e servidores no retorno ao prédio.</t>
+  </si>
+  <si>
+    <t>ENGPRO SERVICOS E SOLUCOES EM ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170177000012024NE000459</t>
+  </si>
+  <si>
+    <t>RESTAURO GERAL NO PRÉDIO DA ALF/RGE ( PRÉDIO TOMBADO PELO IPHAN )</t>
+  </si>
+  <si>
+    <t>Rio Grande</t>
   </si>
   <si>
     <t>DRF/PEL</t>
   </si>
   <si>
-    <t>Permitir aos usuários a acessibilidade  do edifício</t>
-[...110 lines deleted...]
-  <si>
     <t>ALF/RGE</t>
   </si>
   <si>
     <t>Preservação do Patrimônio Público Tombado, em utilização pela RFB</t>
   </si>
   <si>
     <t>Garantir a preservação do ióvel tombado e prover conforto aos usuários e servidores.</t>
   </si>
   <si>
     <t>SCHIFFINO &amp; JUNQUEIRA ARQUITETOS ASSOCIADOS LTDA</t>
   </si>
   <si>
-    <t>170177000012024NE000465</t>
-[...2 lines deleted...]
-    <t>SERVIÇOS DE REFORMA ANEXO O (EX-MD) - ADITIVO E ASSESSORIA A FISCALIZAÇÃO</t>
+    <t>170177000012024NE000465; 170177000012025NE000286</t>
+  </si>
+  <si>
+    <t>REFORÇO DE IMPERMEABILIZAÇÃO DE COBERTURA NAS JUNTAS DE DILATAÇÃO DO BLOCO O, ANEXO</t>
   </si>
   <si>
     <t>UC</t>
   </si>
   <si>
     <t>COPOL</t>
-  </si>
-[...962 lines deleted...]
-    <t>REFORÇO DE IMPERMEABILIZAÇÃO DE COBERTURA NAS JUNTAS DE DILATAÇÃO DO BLOCO O, ANEXO</t>
   </si>
   <si>
     <t xml:space="preserve">Execução de serviços técnicos de engenharia para reparos em trechos da laje de cobertura </t>
   </si>
   <si>
     <t>Reparo e impermeabilização de trechos da laje de cobertura da ala 2 do Ed. Anexo O em Brasília0DF</t>
   </si>
   <si>
     <t>CVT CONSTRUTORA LTDA</t>
   </si>
   <si>
     <t>170010000012025NE000170</t>
   </si>
   <si>
     <t>FORNECIMENTO E INSTALACAO DE DIVISORIAS E MOBILIARIO SOB MEDIDA - MGI</t>
   </si>
   <si>
     <t>Serviço de fornecimento e instalação de divisórias e mobiliário para adequações de espaço da RFB em Brasília-DF</t>
   </si>
   <si>
     <t>Fornecimento e instalação de divisórias para adequações de espaços ocupados pela RFB em Brasília-DF</t>
   </si>
   <si>
     <t>ESPACO &amp; FORMA MOVEIS E DIVISORIAS LTDA</t>
   </si>
   <si>
     <t>170607000012025NE000716; 170607000012025NE000764</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUNTENCAO PREDIAL PREVENTIVA, CORRETIVA E PREDITIVA</t>
   </si>
   <si>
     <t>Serviço de manutenção preventiva, corretiva e preditiva dos prédios ocupados pela RFB em Brasília-DF</t>
   </si>
   <si>
     <t>Manutenção dos prédios ocupados pela RFB em BRasília-DF</t>
   </si>
   <si>
     <t>RCS TECNOLOGIA S/A</t>
   </si>
   <si>
     <t>170607000012025NE000791; 170607000012025NE000717</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
-[...6 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.000%"/>
+  <numFmts count="5">
+    <numFmt numFmtId="164" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="165" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="&quot;R$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="_-&quot;R$ &quot;* #,##0.00_-;&quot;-R$ &quot;* #,##0.00_-;_-&quot;R$ &quot;* \-??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="&quot;R$ &quot;#,##0.00"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...10 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="20">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -5941,1173 +1947,406 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...62 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="325">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="5" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="4" borderId="7" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="4" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="4" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="5" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="5" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="5" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="5" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...163 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...553 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Moeda 2" xfId="4" xr:uid="{4F88BB90-EE44-420A-8C88-11F91068D4B6}"/>
     <cellStyle name="Moeda 2 2" xfId="7" xr:uid="{CD1C97CE-2D02-4B6B-AAF4-A1834B289C67}"/>
     <cellStyle name="Moeda 4" xfId="6" xr:uid="{C3D0EC54-6A15-49E6-BEC3-FDBB3E563A1A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{E2AB4B30-0B16-4B10-8B7D-ADB7B2A2FF03}"/>
     <cellStyle name="Normal 2 2" xfId="8" xr:uid="{70A1434E-B6DA-4B85-9239-407FB2AF19B8}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{7701B435-286C-485F-96DB-A47FCE327E78}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7169,51 +2408,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7311,25381 +2550,5641 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96A66801-847E-4557-BC86-691DFF24BE41}">
-[...15920 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D4C2543-AF28-47CC-9B94-50C8A7093C11}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:Z176"/>
+  <dimension ref="A1:AA110"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="P5" activePane="bottomRight" state="frozen"/>
+      <selection pane="bottomRight" activeCell="U6" sqref="U6"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="55.5703125" style="279" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="55.5703125" style="66" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="3.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="35.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="101.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="28.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2" customWidth="1"/>
-    <col min="12" max="12" width="25.140625" style="2" customWidth="1"/>
-    <col min="13" max="13" width="22.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="25.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="22.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="16.7109375" style="3" bestFit="1" customWidth="1"/>
-    <col min="18" max="21" width="16.7109375" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="2"/>
+    <col min="18" max="22" width="16.7109375" style="3" customWidth="1"/>
+    <col min="23" max="23" width="28.42578125" style="2" customWidth="1"/>
+    <col min="24" max="24" width="15" style="2" customWidth="1"/>
+    <col min="25" max="25" width="17.85546875" style="2" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="2"/>
+    <col min="27" max="27" width="15.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A1" s="278" t="s">
+    <row r="1" spans="1:27" ht="12.95">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A2" s="278" t="s">
+    <row r="2" spans="1:27" ht="12.95">
+      <c r="A2" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="J3" s="308" t="s">
+    <row r="3" spans="1:27" ht="12.95">
+      <c r="J3" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="309"/>
-[...2 lines deleted...]
-      <c r="N3" s="311" t="s">
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="312"/>
-[...10 lines deleted...]
-      <c r="A4" s="237" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+    </row>
+    <row r="4" spans="1:27" s="6" customFormat="1" ht="26.1">
+      <c r="A4" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="237" t="s">
+      <c r="B4" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="237" t="s">
+      <c r="C4" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="237" t="s">
+      <c r="D4" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="237" t="s">
+      <c r="E4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="237" t="s">
+      <c r="F4" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="237" t="s">
+      <c r="G4" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="237" t="s">
+      <c r="H4" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="237" t="s">
+      <c r="I4" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="237" t="s">
+      <c r="J4" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="237" t="s">
+      <c r="K4" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="237" t="s">
+      <c r="L4" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="237" t="s">
+      <c r="M4" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="238" t="s">
+      <c r="N4" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="239" t="s">
+      <c r="O4" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="239" t="s">
+      <c r="P4" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="Q4" s="238" t="s">
+      <c r="Q4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="238" t="s">
+      <c r="R4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="S4" s="238" t="s">
-[...2 lines deleted...]
-      <c r="T4" s="238" t="s">
+      <c r="S4" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="U4" s="240" t="s">
+      <c r="T4" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="V4" s="240" t="s">
+      <c r="U4" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="W4" s="240" t="s">
+      <c r="V4" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="X4" s="240"/>
-[...2 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="W4" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="X4" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y4" s="32"/>
+    </row>
+    <row r="5" spans="1:27" s="6" customFormat="1" ht="50.1">
+      <c r="A5" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="16">
+        <v>170111</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="53">
+        <v>20000</v>
+      </c>
+      <c r="O5" s="19">
+        <v>45839</v>
+      </c>
+      <c r="P5" s="19">
+        <v>46203</v>
+      </c>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53">
+        <v>0</v>
+      </c>
+      <c r="T5" s="53">
+        <v>0</v>
+      </c>
+      <c r="U5" s="53">
+        <v>0</v>
+      </c>
+      <c r="V5" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="W5" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+    </row>
+    <row r="6" spans="1:27" s="6" customFormat="1" ht="37.5">
+      <c r="A6" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="34">
+        <v>1</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="16">
+        <v>170018</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="53">
+        <v>4787494.62</v>
+      </c>
+      <c r="O6" s="19">
+        <v>45901</v>
+      </c>
+      <c r="P6" s="19">
+        <v>46387</v>
+      </c>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53">
+        <v>0</v>
+      </c>
+      <c r="T6" s="53">
+        <v>208498.03</v>
+      </c>
+      <c r="U6" s="53">
+        <v>208498.03</v>
+      </c>
+      <c r="V6" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="W6" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="X6" s="16"/>
+      <c r="Y6" s="16"/>
+    </row>
+    <row r="7" spans="1:27" s="6" customFormat="1" ht="62.45">
+      <c r="A7" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="34">
+        <v>1</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="16">
+        <v>170198</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="53">
+        <v>49999.94</v>
+      </c>
+      <c r="O7" s="19">
+        <v>45958</v>
+      </c>
+      <c r="P7" s="19">
+        <v>46125</v>
+      </c>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53">
+        <v>0</v>
+      </c>
+      <c r="T7" s="53">
+        <v>49999.94</v>
+      </c>
+      <c r="U7" s="53">
+        <v>49999.94</v>
+      </c>
+      <c r="V7" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="W7" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="X7" s="16"/>
+      <c r="Y7" s="16"/>
+    </row>
+    <row r="8" spans="1:27" s="6" customFormat="1" ht="75">
+      <c r="A8" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="34">
+        <v>1</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="16">
+        <v>170018</v>
+      </c>
+      <c r="G8" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="53">
+        <v>58999.99</v>
+      </c>
+      <c r="O8" s="19">
+        <v>46009</v>
+      </c>
+      <c r="P8" s="19">
+        <v>46252</v>
+      </c>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53">
+        <v>0</v>
+      </c>
+      <c r="T8" s="53">
+        <v>0</v>
+      </c>
+      <c r="U8" s="53">
+        <v>0</v>
+      </c>
+      <c r="V8" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="W8" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="X8" s="16"/>
+      <c r="Y8" s="16"/>
+    </row>
+    <row r="9" spans="1:27" s="6" customFormat="1" ht="50.1">
+      <c r="A9" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="34">
+        <v>1</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="16">
+        <v>170018</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="H9" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="53">
+        <v>11000</v>
+      </c>
+      <c r="O9" s="19">
+        <v>46009</v>
+      </c>
+      <c r="P9" s="19">
+        <v>45887</v>
+      </c>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53">
+        <v>0</v>
+      </c>
+      <c r="T9" s="53">
+        <v>0</v>
+      </c>
+      <c r="U9" s="53">
+        <v>0</v>
+      </c>
+      <c r="V9" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="W9" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="X9" s="16"/>
+      <c r="Y9" s="16"/>
+    </row>
+    <row r="10" spans="1:27" s="6" customFormat="1" ht="37.5">
+      <c r="A10" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="34">
+        <v>1</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="16">
+        <v>170109</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="53">
+        <v>82900</v>
+      </c>
+      <c r="O10" s="19">
+        <v>45992</v>
+      </c>
+      <c r="P10" s="19">
+        <v>46099</v>
+      </c>
+      <c r="Q10" s="53"/>
+      <c r="R10" s="53"/>
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
+        <v>0</v>
+      </c>
+      <c r="V10" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="W10" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="X10" s="16"/>
+      <c r="Y10" s="16"/>
+    </row>
+    <row r="11" spans="1:27" s="6" customFormat="1" ht="37.5">
+      <c r="A11" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="34">
+        <v>1</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="16">
+        <v>170109</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="53">
+        <v>63000</v>
+      </c>
+      <c r="O11" s="19">
+        <v>46010</v>
+      </c>
+      <c r="P11" s="19">
+        <v>46215</v>
+      </c>
+      <c r="Q11" s="53"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="53">
+        <v>0</v>
+      </c>
+      <c r="T11" s="53">
+        <v>0</v>
+      </c>
+      <c r="U11" s="53">
+        <v>0</v>
+      </c>
+      <c r="V11" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="W11" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="X11" s="16"/>
+      <c r="Y11" s="16"/>
+    </row>
+    <row r="12" spans="1:27" s="6" customFormat="1" ht="24.95">
+      <c r="A12" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="34">
+        <v>1</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="16">
+        <v>170018</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="53">
+        <v>300000</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q12" s="53"/>
+      <c r="R12" s="53"/>
+      <c r="S12" s="53"/>
+      <c r="T12" s="53">
+        <v>0</v>
+      </c>
+      <c r="U12" s="53">
+        <v>0</v>
+      </c>
+      <c r="V12" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="W12" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="X12" s="16"/>
+      <c r="Y12" s="16"/>
+    </row>
+    <row r="13" spans="1:27" s="6" customFormat="1" ht="12.6">
+      <c r="A13" s="15"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="53"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="53"/>
+      <c r="R13" s="53"/>
+      <c r="S13" s="53"/>
+      <c r="T13" s="53"/>
+      <c r="U13" s="53"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="16"/>
+      <c r="X13" s="16"/>
+      <c r="Y13" s="16"/>
+    </row>
+    <row r="14" spans="1:27" s="52" customFormat="1" ht="87.6">
+      <c r="A14" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D14" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" s="21">
+        <v>170217</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="I14" s="51" t="s">
+        <v>97</v>
+      </c>
+      <c r="J14" s="21"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="54">
+        <v>1499810.83</v>
+      </c>
+      <c r="O14" s="26">
+        <v>45519</v>
+      </c>
+      <c r="P14" s="26">
+        <v>46066</v>
+      </c>
+      <c r="Q14" s="54"/>
+      <c r="R14" s="54">
+        <v>332519.95999999996</v>
+      </c>
+      <c r="S14" s="54">
+        <v>568792.71000000008</v>
+      </c>
+      <c r="T14" s="54">
+        <v>102880.79</v>
+      </c>
+      <c r="U14" s="53">
+        <v>1004193.4600000001</v>
+      </c>
+      <c r="V14" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="W14" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="X14" s="21"/>
+      <c r="Y14" s="48"/>
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="50"/>
+    </row>
+    <row r="15" spans="1:27" s="52" customFormat="1" ht="37.5">
+      <c r="A15" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="21">
+        <v>170217</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I15" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" s="21"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="54">
+        <v>240000</v>
+      </c>
+      <c r="O15" s="26">
+        <v>45484</v>
+      </c>
+      <c r="P15" s="26">
+        <v>46241</v>
+      </c>
+      <c r="Q15" s="54"/>
+      <c r="R15" s="54">
+        <v>30000</v>
+      </c>
+      <c r="S15" s="54">
+        <v>41873.25</v>
+      </c>
+      <c r="T15" s="54">
+        <v>0</v>
+      </c>
+      <c r="U15" s="53">
+        <v>71873.25</v>
+      </c>
+      <c r="V15" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="W15" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="X15" s="21"/>
+      <c r="Y15" s="21"/>
+      <c r="Z15" s="49"/>
+      <c r="AA15" s="50"/>
+    </row>
+    <row r="16" spans="1:27" s="23" customFormat="1" ht="62.45">
+      <c r="A16" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="F16" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="54">
+        <v>2670971.83</v>
+      </c>
+      <c r="O16" s="14">
+        <v>45604</v>
+      </c>
+      <c r="P16" s="26">
+        <v>46241</v>
+      </c>
+      <c r="Q16" s="55"/>
+      <c r="R16" s="55">
+        <v>285752.09999999998</v>
+      </c>
+      <c r="S16" s="55">
+        <v>2335190.5499999998</v>
+      </c>
+      <c r="T16" s="55">
+        <v>103091.67</v>
+      </c>
+      <c r="U16" s="53">
+        <v>2724034.32</v>
+      </c>
+      <c r="V16" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="W16" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="X16" s="12"/>
+      <c r="Y16" s="12"/>
+      <c r="Z16" s="49"/>
+      <c r="AA16" s="50"/>
+    </row>
+    <row r="17" spans="1:27" s="23" customFormat="1" ht="62.45">
+      <c r="A17" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F17" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="55">
+        <v>7834000.0099999998</v>
+      </c>
+      <c r="O17" s="14">
+        <v>45628</v>
+      </c>
+      <c r="P17" s="14">
+        <v>46871</v>
+      </c>
+      <c r="Q17" s="55"/>
+      <c r="R17" s="55">
+        <v>0</v>
+      </c>
+      <c r="S17" s="55">
+        <v>318704.24</v>
+      </c>
+      <c r="T17" s="55">
+        <v>60300.36</v>
+      </c>
+      <c r="U17" s="53">
+        <v>379004.6</v>
+      </c>
+      <c r="V17" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="W17" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="X17" s="12"/>
+      <c r="Y17" s="12"/>
+      <c r="Z17" s="49"/>
+      <c r="AA17" s="50"/>
+    </row>
+    <row r="18" spans="1:27" s="23" customFormat="1" ht="37.5">
+      <c r="A18" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" s="79" t="s">
+        <v>110</v>
+      </c>
+      <c r="C18" s="77" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" s="77" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="F18" s="77">
+        <v>170217</v>
+      </c>
+      <c r="G18" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="H18" s="77" t="s">
+        <v>126</v>
+      </c>
+      <c r="I18" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="J18" s="77"/>
+      <c r="K18" s="77"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="86">
+        <v>33435824.859999999</v>
+      </c>
+      <c r="O18" s="73">
+        <v>45677</v>
+      </c>
+      <c r="P18" s="73">
+        <v>46588</v>
+      </c>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55">
+        <v>0</v>
+      </c>
+      <c r="S18" s="55">
+        <v>4574959.01</v>
+      </c>
+      <c r="T18" s="55">
+        <v>0</v>
+      </c>
+      <c r="U18" s="53">
+        <v>4574959.01</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="W18" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="49"/>
+      <c r="AA18" s="50"/>
+    </row>
+    <row r="19" spans="1:27" s="23" customFormat="1" ht="50.1" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="80" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="78" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="78" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="78" t="s">
+        <v>112</v>
+      </c>
+      <c r="F19" s="78">
+        <v>170217</v>
+      </c>
+      <c r="G19" s="78" t="s">
+        <v>112</v>
+      </c>
+      <c r="H19" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="I19" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="J19" s="78">
+        <v>0</v>
+      </c>
+      <c r="K19" s="78"/>
+      <c r="L19" s="11">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="87"/>
+      <c r="O19" s="74">
+        <v>45677</v>
+      </c>
+      <c r="P19" s="74"/>
+      <c r="Q19" s="55"/>
+      <c r="R19" s="55"/>
+      <c r="S19" s="55"/>
+      <c r="T19" s="55">
+        <v>0</v>
+      </c>
+      <c r="U19" s="53">
+        <v>0</v>
+      </c>
+      <c r="V19" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="W19" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="X19" s="12"/>
+      <c r="Y19" s="12"/>
+      <c r="Z19" s="49"/>
+      <c r="AA19" s="50"/>
+    </row>
+    <row r="20" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A20" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="F20" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="55">
+        <v>84000</v>
+      </c>
+      <c r="O20" s="14">
+        <v>46153</v>
+      </c>
+      <c r="P20" s="14">
+        <v>46580</v>
+      </c>
+      <c r="Q20" s="55"/>
+      <c r="R20" s="55">
+        <v>0</v>
+      </c>
+      <c r="S20" s="55">
+        <v>0</v>
+      </c>
+      <c r="T20" s="55">
+        <v>0</v>
+      </c>
+      <c r="U20" s="53">
+        <v>0</v>
+      </c>
+      <c r="V20" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="W20" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="12"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="50"/>
+    </row>
+    <row r="21" spans="1:27" s="23" customFormat="1" ht="87.6">
+      <c r="A21" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="F21" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="55">
+        <v>4000000</v>
+      </c>
+      <c r="O21" s="14">
+        <v>45978</v>
+      </c>
+      <c r="P21" s="14">
+        <v>46495</v>
+      </c>
+      <c r="Q21" s="55"/>
+      <c r="R21" s="55">
+        <v>0</v>
+      </c>
+      <c r="S21" s="55">
+        <v>225390.25</v>
+      </c>
+      <c r="T21" s="55">
+        <v>581734.37</v>
+      </c>
+      <c r="U21" s="53">
+        <v>807124.62</v>
+      </c>
+      <c r="V21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="W21" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="X21" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y21" s="12"/>
+      <c r="Z21" s="49"/>
+      <c r="AA21" s="50"/>
+    </row>
+    <row r="22" spans="1:27" s="23" customFormat="1" ht="37.5">
+      <c r="A22" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F22" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="55">
+        <v>83300</v>
+      </c>
+      <c r="O22" s="14">
+        <v>45733</v>
+      </c>
+      <c r="P22" s="26">
+        <v>46241</v>
+      </c>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55">
+        <v>0</v>
+      </c>
+      <c r="S22" s="55">
+        <v>29822.74</v>
+      </c>
+      <c r="T22" s="55">
+        <v>0</v>
+      </c>
+      <c r="U22" s="53">
+        <v>29822.74</v>
+      </c>
+      <c r="V22" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="W22" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="X22" s="12"/>
+      <c r="Y22" s="12"/>
+      <c r="Z22" s="49"/>
+      <c r="AA22" s="50"/>
+    </row>
+    <row r="23" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A23" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="F23" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H23" s="12" t="s">
         <v>152</v>
       </c>
-      <c r="B5" s="30" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="32" t="s">
+      <c r="I23" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="55">
+        <v>95984.3</v>
+      </c>
+      <c r="O23" s="14">
+        <v>45692</v>
+      </c>
+      <c r="P23" s="14">
+        <v>46238</v>
+      </c>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55">
+        <v>0</v>
+      </c>
+      <c r="S23" s="55">
+        <v>67189.009999999995</v>
+      </c>
+      <c r="T23" s="55">
+        <v>0</v>
+      </c>
+      <c r="U23" s="67">
+        <v>67189.009999999995</v>
+      </c>
+      <c r="V23" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="W23" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="12"/>
+      <c r="Z23" s="49"/>
+      <c r="AA23" s="50"/>
+    </row>
+    <row r="24" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A24" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="F24" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="I24" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="55">
+        <v>898416.97</v>
+      </c>
+      <c r="O24" s="14">
+        <v>45771</v>
+      </c>
+      <c r="P24" s="14">
+        <v>46239</v>
+      </c>
+      <c r="Q24" s="55"/>
+      <c r="R24" s="55"/>
+      <c r="S24" s="55">
+        <v>498540.76</v>
+      </c>
+      <c r="T24" s="55">
+        <v>183252.15999999997</v>
+      </c>
+      <c r="U24" s="53">
+        <v>681792.91999999993</v>
+      </c>
+      <c r="V24" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="W24" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="X24" s="12"/>
+      <c r="Y24" s="12"/>
+      <c r="Z24" s="49"/>
+      <c r="AA24" s="50"/>
+    </row>
+    <row r="25" spans="1:27" s="23" customFormat="1" ht="87.6">
+      <c r="A25" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="F25" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="I25" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="55">
+        <v>917044.11</v>
+      </c>
+      <c r="O25" s="14">
+        <v>45880</v>
+      </c>
+      <c r="P25" s="14">
+        <v>46368</v>
+      </c>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55">
+        <v>0</v>
+      </c>
+      <c r="T25" s="55">
+        <v>0</v>
+      </c>
+      <c r="U25" s="53">
+        <v>0</v>
+      </c>
+      <c r="V25" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="W25" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="X25" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y25" s="12"/>
+      <c r="Z25" s="49"/>
+      <c r="AA25" s="50"/>
+    </row>
+    <row r="26" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A26" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F26" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="H26" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="I26" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="55">
+        <v>219000</v>
+      </c>
+      <c r="O26" s="14">
+        <v>45804</v>
+      </c>
+      <c r="P26" s="14">
+        <v>46239</v>
+      </c>
+      <c r="Q26" s="55"/>
+      <c r="R26" s="55"/>
+      <c r="S26" s="55">
+        <v>18855.57</v>
+      </c>
+      <c r="T26" s="55">
+        <v>25140.77</v>
+      </c>
+      <c r="U26" s="53">
+        <v>43996.34</v>
+      </c>
+      <c r="V26" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="W26" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="X26" s="12"/>
+      <c r="Y26" s="12"/>
+      <c r="Z26" s="49"/>
+      <c r="AA26" s="50"/>
+    </row>
+    <row r="27" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A27" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F27" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="H27" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="I27" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="55">
+        <v>2475000</v>
+      </c>
+      <c r="O27" s="14">
+        <v>45887</v>
+      </c>
+      <c r="P27" s="14">
+        <v>46269</v>
+      </c>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55">
+        <v>952834.13</v>
+      </c>
+      <c r="T27" s="55">
+        <v>482257.05</v>
+      </c>
+      <c r="U27" s="53">
+        <v>1435091.18</v>
+      </c>
+      <c r="V27" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="W27" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="12"/>
+      <c r="Z27" s="49"/>
+      <c r="AA27" s="50"/>
+    </row>
+    <row r="28" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A28" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F28" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="H28" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="I28" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="55">
+        <v>1175000</v>
+      </c>
+      <c r="O28" s="14">
+        <v>45992</v>
+      </c>
+      <c r="P28" s="14">
+        <v>46440</v>
+      </c>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55">
+        <v>0</v>
+      </c>
+      <c r="T28" s="55">
+        <v>94805.34</v>
+      </c>
+      <c r="U28" s="53">
+        <v>94805.34</v>
+      </c>
+      <c r="V28" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="W28" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="X28" s="12"/>
+      <c r="Y28" s="12"/>
+      <c r="Z28" s="49"/>
+      <c r="AA28" s="50"/>
+    </row>
+    <row r="29" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A29" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F29" s="12">
+        <v>170201</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="H29" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="I29" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="55">
+        <v>86956.01</v>
+      </c>
+      <c r="O29" s="14">
+        <v>45992</v>
+      </c>
+      <c r="P29" s="14">
+        <v>46203</v>
+      </c>
+      <c r="Q29" s="55"/>
+      <c r="R29" s="55"/>
+      <c r="S29" s="55">
+        <v>0</v>
+      </c>
+      <c r="T29" s="55">
+        <v>79525.73000000001</v>
+      </c>
+      <c r="U29" s="53">
+        <v>79525.73000000001</v>
+      </c>
+      <c r="V29" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="W29" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="X29" s="12"/>
+      <c r="Y29" s="12"/>
+      <c r="Z29" s="49"/>
+      <c r="AA29" s="50"/>
+    </row>
+    <row r="30" spans="1:27" s="23" customFormat="1" ht="62.45">
+      <c r="A30" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="F30" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="I30" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="55">
+        <v>107886.83</v>
+      </c>
+      <c r="O30" s="14">
+        <v>45999</v>
+      </c>
+      <c r="P30" s="14">
+        <v>46238</v>
+      </c>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="55">
+        <v>0</v>
+      </c>
+      <c r="T30" s="55">
+        <v>84237.76999999999</v>
+      </c>
+      <c r="U30" s="67">
+        <v>84237.76999999999</v>
+      </c>
+      <c r="V30" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="W30" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="X30" s="12"/>
+      <c r="Y30" s="12"/>
+      <c r="Z30" s="49"/>
+      <c r="AA30" s="50"/>
+    </row>
+    <row r="31" spans="1:27" s="23" customFormat="1" ht="50.1">
+      <c r="A31" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="F31" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="I31" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="55">
+        <v>28482.36</v>
+      </c>
+      <c r="O31" s="75" t="s">
+        <v>197</v>
+      </c>
+      <c r="P31" s="76"/>
+      <c r="Q31" s="55"/>
+      <c r="R31" s="55"/>
+      <c r="S31" s="55">
+        <v>0</v>
+      </c>
+      <c r="T31" s="55">
+        <v>0</v>
+      </c>
+      <c r="U31" s="53">
+        <v>0</v>
+      </c>
+      <c r="V31" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="W31" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="X31" s="12"/>
+      <c r="Y31" s="12"/>
+      <c r="Z31" s="49"/>
+      <c r="AA31" s="50"/>
+    </row>
+    <row r="32" spans="1:27" s="23" customFormat="1" ht="62.45">
+      <c r="A32" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="F32" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="I32" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="55">
+        <v>390000</v>
+      </c>
+      <c r="O32" s="14">
+        <v>46093</v>
+      </c>
+      <c r="P32" s="14">
+        <v>46245</v>
+      </c>
+      <c r="Q32" s="55"/>
+      <c r="R32" s="55"/>
+      <c r="S32" s="55"/>
+      <c r="T32" s="55">
+        <v>0</v>
+      </c>
+      <c r="U32" s="67">
+        <v>0</v>
+      </c>
+      <c r="V32" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="W32" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="X32" s="12"/>
+      <c r="Y32" s="12"/>
+      <c r="Z32" s="49"/>
+      <c r="AA32" s="50"/>
+    </row>
+    <row r="33" spans="1:25" s="23" customFormat="1" ht="12.6">
+      <c r="A33" s="11"/>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="14"/>
+      <c r="P33" s="14"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="53"/>
+      <c r="V33" s="13"/>
+      <c r="W33" s="12"/>
+      <c r="X33" s="12"/>
+      <c r="Y33" s="12"/>
+    </row>
+    <row r="34" spans="1:25" s="6" customFormat="1" ht="75">
+      <c r="A34" s="33" t="s">
+        <v>206</v>
+      </c>
+      <c r="B34" s="33" t="s">
+        <v>207</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="F34" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>211</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>212</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>213</v>
+      </c>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="56">
+        <v>2324000</v>
+      </c>
+      <c r="O34" s="37">
+        <v>45695</v>
+      </c>
+      <c r="P34" s="37">
+        <v>46182</v>
+      </c>
+      <c r="Q34" s="57">
+        <v>0</v>
+      </c>
+      <c r="R34" s="57">
+        <v>0</v>
+      </c>
+      <c r="S34" s="55">
+        <v>1968249.3099999998</v>
+      </c>
+      <c r="T34" s="55">
+        <v>389759.87</v>
+      </c>
+      <c r="U34" s="53">
+        <v>2358009.1799999997</v>
+      </c>
+      <c r="V34" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="W34" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="X34" s="12"/>
+      <c r="Y34" s="16"/>
+    </row>
+    <row r="35" spans="1:25" s="6" customFormat="1" ht="75">
+      <c r="A35" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="33" t="s">
+        <v>217</v>
+      </c>
+      <c r="C35" s="33" t="s">
+        <v>218</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="F35" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="I35" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="56">
+        <v>1400500</v>
+      </c>
+      <c r="O35" s="37">
+        <v>45883</v>
+      </c>
+      <c r="P35" s="37">
+        <v>46156</v>
+      </c>
+      <c r="Q35" s="57"/>
+      <c r="R35" s="57"/>
+      <c r="S35" s="57">
+        <v>299321.22000000003</v>
+      </c>
+      <c r="T35" s="57">
+        <v>507481.52</v>
+      </c>
+      <c r="U35" s="53">
+        <v>806802.74</v>
+      </c>
+      <c r="V35" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="W35" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="X35" s="16"/>
+      <c r="Y35" s="16"/>
+    </row>
+    <row r="36" spans="1:25" s="6" customFormat="1" ht="62.45">
+      <c r="A36" s="33" t="s">
+        <v>223</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>224</v>
+      </c>
+      <c r="C36" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="F36" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="56">
+        <v>509228.71</v>
+      </c>
+      <c r="O36" s="37">
+        <v>45960</v>
+      </c>
+      <c r="P36" s="37">
+        <v>46173</v>
+      </c>
+      <c r="Q36" s="57"/>
+      <c r="R36" s="57"/>
+      <c r="S36" s="57">
+        <v>93136.44</v>
+      </c>
+      <c r="T36" s="57">
+        <v>277213.82</v>
+      </c>
+      <c r="U36" s="53">
+        <v>370350.26</v>
+      </c>
+      <c r="V36" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="W36" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="X36" s="16"/>
+      <c r="Y36" s="16"/>
+    </row>
+    <row r="37" spans="1:25" s="6" customFormat="1" ht="50.1">
+      <c r="A37" s="33" t="s">
+        <v>230</v>
+      </c>
+      <c r="B37" s="33" t="s">
+        <v>207</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="F37" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="56">
+        <v>379000</v>
+      </c>
+      <c r="O37" s="37">
+        <v>45901</v>
+      </c>
+      <c r="P37" s="37">
+        <v>46660</v>
+      </c>
+      <c r="Q37" s="57"/>
+      <c r="R37" s="57"/>
+      <c r="S37" s="57">
+        <v>0</v>
+      </c>
+      <c r="T37" s="57">
+        <v>170550</v>
+      </c>
+      <c r="U37" s="53">
+        <v>170550</v>
+      </c>
+      <c r="V37" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="W37" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="X37" s="16"/>
+      <c r="Y37" s="16"/>
+    </row>
+    <row r="38" spans="1:25" s="6" customFormat="1" ht="99.95">
+      <c r="A38" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B38" s="33" t="s">
+        <v>236</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D38" s="33">
+        <v>3</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="F38" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>239</v>
+      </c>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="56">
+        <v>27253</v>
+      </c>
+      <c r="O38" s="37">
+        <v>46041</v>
+      </c>
+      <c r="P38" s="37">
+        <v>46071</v>
+      </c>
+      <c r="Q38" s="57"/>
+      <c r="R38" s="57"/>
+      <c r="S38" s="57">
+        <v>0</v>
+      </c>
+      <c r="T38" s="57">
+        <v>26119.439999999999</v>
+      </c>
+      <c r="U38" s="53">
+        <v>26119.439999999999</v>
+      </c>
+      <c r="V38" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="W38" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="X38" s="16"/>
+      <c r="Y38" s="16"/>
+    </row>
+    <row r="39" spans="1:25" s="6" customFormat="1" ht="62.45">
+      <c r="A39" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="B39" s="33" t="s">
+        <v>207</v>
+      </c>
+      <c r="C39" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>243</v>
+      </c>
+      <c r="F39" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>211</v>
+      </c>
+      <c r="H39" s="36" t="s">
+        <v>244</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>245</v>
+      </c>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="56">
+        <v>24897.14</v>
+      </c>
+      <c r="O39" s="37">
+        <v>45952</v>
+      </c>
+      <c r="P39" s="37">
+        <v>46043</v>
+      </c>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="57"/>
+      <c r="S39" s="57"/>
+      <c r="T39" s="57"/>
+      <c r="U39" s="53">
+        <v>24897.14</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="W39" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="X39" s="16"/>
+      <c r="Y39" s="16"/>
+    </row>
+    <row r="40" spans="1:25" s="6" customFormat="1" ht="12.6">
+      <c r="A40" s="33"/>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="36"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="56"/>
+      <c r="O40" s="37"/>
+      <c r="P40" s="37"/>
+      <c r="Q40" s="57"/>
+      <c r="R40" s="57"/>
+      <c r="S40" s="57"/>
+      <c r="T40" s="57"/>
+      <c r="U40" s="53">
+        <v>0</v>
+      </c>
+      <c r="V40" s="9"/>
+      <c r="W40" s="16"/>
+      <c r="X40" s="16"/>
+      <c r="Y40" s="16"/>
+    </row>
+    <row r="41" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A41" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="C41" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="D41" s="38" t="s">
+        <v>251</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="F41" s="39">
+        <v>170047</v>
+      </c>
+      <c r="G41" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="H41" s="39" t="s">
+        <v>253</v>
+      </c>
+      <c r="I41" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="M41" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="N41" s="57">
+        <v>705221.80999999994</v>
+      </c>
+      <c r="O41" s="40">
+        <v>44941</v>
+      </c>
+      <c r="P41" s="40">
+        <v>46295</v>
+      </c>
+      <c r="Q41" s="57">
+        <v>116026.98000000001</v>
+      </c>
+      <c r="R41" s="57">
+        <v>40104.78</v>
+      </c>
+      <c r="S41" s="57">
+        <v>332477.53999999998</v>
+      </c>
+      <c r="T41" s="57">
+        <v>0</v>
+      </c>
+      <c r="U41" s="53">
+        <v>488609.3</v>
+      </c>
+      <c r="V41" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="W41" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="X41" s="39"/>
+      <c r="Y41" s="39"/>
+    </row>
+    <row r="42" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A42" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="C42" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="D42" s="38" t="s">
+        <v>251</v>
+      </c>
+      <c r="E42" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="F42" s="39">
+        <v>170047</v>
+      </c>
+      <c r="G42" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="I42" s="39" t="s">
+        <v>260</v>
+      </c>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="M42" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="N42" s="57">
+        <v>293684.69</v>
+      </c>
+      <c r="O42" s="40">
+        <v>44941</v>
+      </c>
+      <c r="P42" s="40">
+        <v>46295</v>
+      </c>
+      <c r="Q42" s="57">
+        <v>45773.100000000006</v>
+      </c>
+      <c r="R42" s="57">
+        <v>19165.97</v>
+      </c>
+      <c r="S42" s="57">
+        <v>276066.18</v>
+      </c>
+      <c r="T42" s="57">
+        <v>0</v>
+      </c>
+      <c r="U42" s="53">
+        <v>341005.25</v>
+      </c>
+      <c r="V42" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="W42" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="X42" s="39"/>
+      <c r="Y42" s="39"/>
+    </row>
+    <row r="43" spans="1:25" s="41" customFormat="1" ht="75">
+      <c r="A43" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="C43" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="D43" s="38" t="s">
+        <v>251</v>
+      </c>
+      <c r="E43" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="F43" s="39">
+        <v>170058</v>
+      </c>
+      <c r="G43" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="I43" s="39" t="s">
+        <v>267</v>
+      </c>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="57">
+        <v>333400</v>
+      </c>
+      <c r="O43" s="40">
+        <v>45376</v>
+      </c>
+      <c r="P43" s="40">
+        <v>46386</v>
+      </c>
+      <c r="Q43" s="57">
+        <v>0</v>
+      </c>
+      <c r="R43" s="57">
+        <v>332400</v>
+      </c>
+      <c r="S43" s="57">
+        <v>0</v>
+      </c>
+      <c r="T43" s="57">
+        <v>84000</v>
+      </c>
+      <c r="U43" s="53">
+        <v>416400</v>
+      </c>
+      <c r="V43" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="W43" s="39" t="s">
+        <v>269</v>
+      </c>
+      <c r="X43" s="39"/>
+      <c r="Y43" s="39"/>
+    </row>
+    <row r="44" spans="1:25" s="41" customFormat="1" ht="99.95">
+      <c r="A44" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="38" t="s">
+        <v>251</v>
+      </c>
+      <c r="E44" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="F44" s="39">
+        <v>170058</v>
+      </c>
+      <c r="G44" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="H44" s="39" t="s">
+        <v>271</v>
+      </c>
+      <c r="I44" s="39" t="s">
+        <v>272</v>
+      </c>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="57">
+        <v>1650749.81</v>
+      </c>
+      <c r="O44" s="40">
+        <v>45756</v>
+      </c>
+      <c r="P44" s="40">
+        <v>46121</v>
+      </c>
+      <c r="Q44" s="57"/>
+      <c r="R44" s="57"/>
+      <c r="S44" s="57">
+        <v>0</v>
+      </c>
+      <c r="T44" s="57">
+        <v>117659.35</v>
+      </c>
+      <c r="U44" s="53">
+        <v>117659.35</v>
+      </c>
+      <c r="V44" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="W44" s="39" t="s">
+        <v>273</v>
+      </c>
+      <c r="X44" s="39"/>
+      <c r="Y44" s="39"/>
+    </row>
+    <row r="45" spans="1:25" s="41" customFormat="1" ht="12.6">
+      <c r="A45" s="42"/>
+      <c r="B45" s="42"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="57"/>
+      <c r="O45" s="40"/>
+      <c r="P45" s="40"/>
+      <c r="Q45" s="57"/>
+      <c r="R45" s="57"/>
+      <c r="S45" s="57"/>
+      <c r="T45" s="57"/>
+      <c r="U45" s="53"/>
+      <c r="V45" s="9"/>
+      <c r="W45" s="39"/>
+      <c r="X45" s="39"/>
+      <c r="Y45" s="39"/>
+    </row>
+    <row r="46" spans="1:25" ht="75">
+      <c r="A46" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D46" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="E46" s="39" t="s">
+        <v>278</v>
+      </c>
+      <c r="F46" s="39">
+        <v>170080</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="H46" s="16" t="s">
+        <v>280</v>
+      </c>
+      <c r="I46" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="J46" s="45"/>
+      <c r="K46" s="45"/>
+      <c r="L46" s="45"/>
+      <c r="M46" s="45"/>
+      <c r="N46" s="60">
+        <v>120032.46</v>
+      </c>
+      <c r="O46" s="14">
+        <v>45999</v>
+      </c>
+      <c r="P46" s="14">
+        <v>46163</v>
+      </c>
+      <c r="Q46" s="59"/>
+      <c r="R46" s="59"/>
+      <c r="S46" s="59">
+        <v>0</v>
+      </c>
+      <c r="T46" s="59">
+        <v>0</v>
+      </c>
+      <c r="U46" s="53">
+        <v>0</v>
+      </c>
+      <c r="V46" s="39" t="s">
+        <v>282</v>
+      </c>
+      <c r="W46" s="45" t="s">
+        <v>283</v>
+      </c>
+      <c r="X46" s="45"/>
+      <c r="Y46" s="45"/>
+    </row>
+    <row r="47" spans="1:25" ht="50.1">
+      <c r="A47" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D47" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="E47" s="39" t="s">
+        <v>286</v>
+      </c>
+      <c r="F47" s="39">
+        <v>170081</v>
+      </c>
+      <c r="G47" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="H47" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="I47" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="J47" s="45"/>
+      <c r="K47" s="45"/>
+      <c r="L47" s="45"/>
+      <c r="M47" s="45"/>
+      <c r="N47" s="60">
+        <v>64900</v>
+      </c>
+      <c r="O47" s="14">
+        <v>46082</v>
+      </c>
+      <c r="P47" s="14">
+        <v>46235</v>
+      </c>
+      <c r="Q47" s="59"/>
+      <c r="R47" s="59"/>
+      <c r="S47" s="59">
+        <v>0</v>
+      </c>
+      <c r="T47" s="59">
+        <v>0</v>
+      </c>
+      <c r="U47" s="53">
+        <v>0</v>
+      </c>
+      <c r="V47" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="W47" s="45" t="s">
+        <v>291</v>
+      </c>
+      <c r="X47" s="45"/>
+      <c r="Y47" s="45"/>
+    </row>
+    <row r="48" spans="1:25" ht="50.1">
+      <c r="A48" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D48" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="E48" s="39" t="s">
+        <v>294</v>
+      </c>
+      <c r="F48" s="39">
+        <v>170080</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="H48" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="I48" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="60">
+        <v>50000</v>
+      </c>
+      <c r="O48" s="14">
+        <v>46027</v>
+      </c>
+      <c r="P48" s="14">
+        <v>46073</v>
+      </c>
+      <c r="Q48" s="59"/>
+      <c r="R48" s="59"/>
+      <c r="S48" s="59">
+        <v>0</v>
+      </c>
+      <c r="T48" s="59">
+        <v>96799.46</v>
+      </c>
+      <c r="U48" s="53">
+        <v>96799.46</v>
+      </c>
+      <c r="V48" s="39" t="s">
+        <v>298</v>
+      </c>
+      <c r="W48" s="45" t="s">
+        <v>299</v>
+      </c>
+      <c r="X48" s="45"/>
+      <c r="Y48" s="45"/>
+    </row>
+    <row r="49" spans="1:25" ht="50.1">
+      <c r="A49" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D49" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="E49" s="39" t="s">
+        <v>294</v>
+      </c>
+      <c r="F49" s="39">
+        <v>170080</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="I49" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="J49" s="45"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="45"/>
+      <c r="N49" s="60">
+        <v>16590.78</v>
+      </c>
+      <c r="O49" s="14">
+        <v>46027</v>
+      </c>
+      <c r="P49" s="14">
+        <v>46171</v>
+      </c>
+      <c r="Q49" s="59"/>
+      <c r="R49" s="59"/>
+      <c r="S49" s="59">
+        <v>0</v>
+      </c>
+      <c r="T49" s="59">
+        <v>0</v>
+      </c>
+      <c r="U49" s="53">
+        <v>0</v>
+      </c>
+      <c r="V49" s="39" t="s">
+        <v>303</v>
+      </c>
+      <c r="W49" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="X49" s="45"/>
+      <c r="Y49" s="45"/>
+    </row>
+    <row r="50" spans="1:25" ht="50.1">
+      <c r="A50" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D50" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="E50" s="39" t="s">
+        <v>286</v>
+      </c>
+      <c r="F50" s="39">
+        <v>170081</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="H50" s="16" t="s">
+        <v>308</v>
+      </c>
+      <c r="I50" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="45"/>
+      <c r="N50" s="60">
+        <v>4800</v>
+      </c>
+      <c r="O50" s="14">
+        <v>46174</v>
+      </c>
+      <c r="P50" s="14">
+        <v>46192</v>
+      </c>
+      <c r="Q50" s="59"/>
+      <c r="R50" s="59"/>
+      <c r="S50" s="59"/>
+      <c r="T50" s="59">
+        <v>0</v>
+      </c>
+      <c r="U50" s="53">
+        <v>0</v>
+      </c>
+      <c r="V50" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="W50" s="45" t="s">
+        <v>311</v>
+      </c>
+      <c r="X50" s="45"/>
+      <c r="Y50" s="45"/>
+    </row>
+    <row r="51" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A51" s="15"/>
+      <c r="B51" s="44"/>
+      <c r="C51" s="44"/>
+      <c r="D51" s="45"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="45"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="45"/>
+      <c r="N51" s="59"/>
+      <c r="O51" s="46"/>
+      <c r="P51" s="46"/>
+      <c r="Q51" s="59"/>
+      <c r="R51" s="59"/>
+      <c r="S51" s="59"/>
+      <c r="T51" s="59"/>
+      <c r="U51" s="53">
+        <v>0</v>
+      </c>
+      <c r="V51" s="28"/>
+      <c r="W51" s="45"/>
+      <c r="X51" s="45"/>
+      <c r="Y51" s="45"/>
+    </row>
+    <row r="52" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A52" s="15"/>
+      <c r="B52" s="44"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="59"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="59"/>
+      <c r="R52" s="59"/>
+      <c r="S52" s="59"/>
+      <c r="T52" s="59"/>
+      <c r="U52" s="53">
+        <v>0</v>
+      </c>
+      <c r="V52" s="28"/>
+      <c r="W52" s="45"/>
+      <c r="X52" s="45"/>
+      <c r="Y52" s="45"/>
+    </row>
+    <row r="53" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A53" s="42" t="s">
+        <v>312</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D53" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E53" s="43" t="s">
+        <v>316</v>
+      </c>
+      <c r="F53" s="39">
+        <v>170094</v>
+      </c>
+      <c r="G53" s="43" t="s">
+        <v>317</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>318</v>
+      </c>
+      <c r="I53" s="39" t="s">
+        <v>319</v>
+      </c>
+      <c r="J53" s="8"/>
+      <c r="K53" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="L53" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="M53" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="N53" s="60">
+        <v>79035</v>
+      </c>
+      <c r="O53" s="14">
+        <v>45257</v>
+      </c>
+      <c r="P53" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q53" s="24">
+        <v>0</v>
+      </c>
+      <c r="R53" s="24">
+        <v>39463.35</v>
+      </c>
+      <c r="S53" s="24">
+        <v>10943.59</v>
+      </c>
+      <c r="T53" s="24">
+        <v>0</v>
+      </c>
+      <c r="U53" s="53">
+        <v>50406.94</v>
+      </c>
+      <c r="V53" s="43" t="s">
+        <v>320</v>
+      </c>
+      <c r="W53" s="43" t="s">
+        <v>321</v>
+      </c>
+      <c r="X53" s="21"/>
+      <c r="Y53" s="39"/>
+    </row>
+    <row r="54" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A54" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D54" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E54" s="43" t="s">
+        <v>316</v>
+      </c>
+      <c r="F54" s="39">
+        <v>170094</v>
+      </c>
+      <c r="G54" s="43" t="s">
+        <v>317</v>
+      </c>
+      <c r="H54" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="I54" s="39" t="s">
+        <v>324</v>
+      </c>
+      <c r="J54" s="8"/>
+      <c r="K54" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="L54" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="M54" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="N54" s="60">
+        <v>51999</v>
+      </c>
+      <c r="O54" s="14">
+        <v>45257</v>
+      </c>
+      <c r="P54" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q54" s="24">
+        <v>0</v>
+      </c>
+      <c r="R54" s="24">
+        <v>15904.61</v>
+      </c>
+      <c r="S54" s="24">
+        <v>12939.91</v>
+      </c>
+      <c r="T54" s="24">
+        <v>0</v>
+      </c>
+      <c r="U54" s="53">
+        <v>28844.52</v>
+      </c>
+      <c r="V54" s="43" t="s">
+        <v>325</v>
+      </c>
+      <c r="W54" s="43" t="s">
+        <v>326</v>
+      </c>
+      <c r="X54" s="21"/>
+      <c r="Y54" s="39"/>
+    </row>
+    <row r="55" spans="1:25" s="41" customFormat="1" ht="87.6">
+      <c r="A55" s="42" t="s">
+        <v>327</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D55" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E55" s="43" t="s">
+        <v>329</v>
+      </c>
+      <c r="F55" s="39">
+        <v>170091</v>
+      </c>
+      <c r="G55" s="43" t="s">
+        <v>329</v>
+      </c>
+      <c r="H55" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="I55" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="J55" s="8"/>
+      <c r="K55" s="8"/>
+      <c r="L55" s="8"/>
+      <c r="M55" s="8"/>
+      <c r="N55" s="71">
+        <v>6520000</v>
+      </c>
+      <c r="O55" s="14">
+        <v>45426</v>
+      </c>
+      <c r="P55" s="14">
+        <v>46295</v>
+      </c>
+      <c r="Q55" s="60">
+        <v>0</v>
+      </c>
+      <c r="R55" s="60">
+        <v>387648.99</v>
+      </c>
+      <c r="S55" s="60">
+        <v>1880019.1500000001</v>
+      </c>
+      <c r="T55" s="24">
+        <v>438572.9</v>
+      </c>
+      <c r="U55" s="53">
+        <v>2706241.04</v>
+      </c>
+      <c r="V55" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="W55" s="43" t="s">
+        <v>333</v>
+      </c>
+      <c r="X55" s="43"/>
+      <c r="Y55" s="39"/>
+    </row>
+    <row r="56" spans="1:25" s="41" customFormat="1" ht="87.6">
+      <c r="A56" s="42" t="s">
+        <v>334</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D56" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E56" s="43" t="s">
+        <v>329</v>
+      </c>
+      <c r="F56" s="39">
+        <v>170091</v>
+      </c>
+      <c r="G56" s="43" t="s">
+        <v>329</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="I56" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="J56" s="8"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="8"/>
+      <c r="M56" s="8"/>
+      <c r="N56" s="72"/>
+      <c r="O56" s="14">
+        <v>45426</v>
+      </c>
+      <c r="P56" s="14">
+        <v>46295</v>
+      </c>
+      <c r="Q56" s="60">
+        <v>0</v>
+      </c>
+      <c r="R56" s="60">
+        <v>95066.13</v>
+      </c>
+      <c r="S56" s="60">
+        <v>270736.25</v>
+      </c>
+      <c r="T56" s="24">
+        <v>57685.21</v>
+      </c>
+      <c r="U56" s="53">
+        <v>423487.59</v>
+      </c>
+      <c r="V56" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="W56" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="X56" s="43"/>
+      <c r="Y56" s="39"/>
+    </row>
+    <row r="57" spans="1:25" s="41" customFormat="1" ht="50.1">
+      <c r="A57" s="42" t="s">
+        <v>337</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>338</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D57" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E57" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="F57" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G57" s="43" t="s">
+        <v>340</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>341</v>
+      </c>
+      <c r="I57" s="39" t="s">
+        <v>342</v>
+      </c>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="8"/>
+      <c r="M57" s="8"/>
+      <c r="N57" s="60">
+        <v>26279.41</v>
+      </c>
+      <c r="O57" s="14">
+        <v>45744</v>
+      </c>
+      <c r="P57" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q57" s="60">
+        <v>0</v>
+      </c>
+      <c r="R57" s="60">
+        <v>0</v>
+      </c>
+      <c r="S57" s="60">
+        <v>14078.02</v>
+      </c>
+      <c r="T57" s="60">
+        <v>3317.96</v>
+      </c>
+      <c r="U57" s="53">
+        <v>17395.98</v>
+      </c>
+      <c r="V57" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="W57" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="X57" s="43"/>
+      <c r="Y57" s="43"/>
+    </row>
+    <row r="58" spans="1:25" s="41" customFormat="1" ht="50.1">
+      <c r="A58" s="42" t="s">
+        <v>345</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>338</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D58" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E58" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="F58" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G58" s="43" t="s">
+        <v>340</v>
+      </c>
+      <c r="H58" s="39" t="s">
+        <v>346</v>
+      </c>
+      <c r="I58" s="39" t="s">
+        <v>347</v>
+      </c>
+      <c r="J58" s="8"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="60">
+        <v>8005.17</v>
+      </c>
+      <c r="O58" s="14">
+        <v>45615</v>
+      </c>
+      <c r="P58" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q58" s="60">
+        <v>0</v>
+      </c>
+      <c r="R58" s="60">
+        <v>0</v>
+      </c>
+      <c r="S58" s="60">
+        <v>0</v>
+      </c>
+      <c r="T58" s="60">
+        <v>0</v>
+      </c>
+      <c r="U58" s="53">
+        <v>0</v>
+      </c>
+      <c r="V58" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="W58" s="39" t="s">
+        <v>349</v>
+      </c>
+      <c r="X58" s="43"/>
+      <c r="Y58" s="43"/>
+    </row>
+    <row r="59" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A59" s="42" t="s">
+        <v>350</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>351</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D59" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E59" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="F59" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G59" s="43" t="s">
+        <v>352</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>353</v>
+      </c>
+      <c r="I59" s="39" t="s">
+        <v>354</v>
+      </c>
+      <c r="J59" s="8"/>
+      <c r="K59" s="8"/>
+      <c r="L59" s="8"/>
+      <c r="M59" s="8"/>
+      <c r="N59" s="60">
+        <v>150000</v>
+      </c>
+      <c r="O59" s="14">
+        <v>45664</v>
+      </c>
+      <c r="P59" s="14">
+        <v>46295</v>
+      </c>
+      <c r="Q59" s="60">
+        <v>0</v>
+      </c>
+      <c r="R59" s="60">
+        <v>0</v>
+      </c>
+      <c r="S59" s="60">
+        <v>27215</v>
+      </c>
+      <c r="T59" s="60">
+        <v>4815</v>
+      </c>
+      <c r="U59" s="53">
+        <v>32030</v>
+      </c>
+      <c r="V59" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="W59" s="39" t="s">
+        <v>356</v>
+      </c>
+      <c r="X59" s="43"/>
+      <c r="Y59" s="43"/>
+    </row>
+    <row r="60" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A60" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D60" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E60" s="43" t="s">
+        <v>359</v>
+      </c>
+      <c r="F60" s="39">
+        <v>170097</v>
+      </c>
+      <c r="G60" s="43" t="s">
+        <v>359</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>360</v>
+      </c>
+      <c r="I60" s="39" t="s">
+        <v>361</v>
+      </c>
+      <c r="J60" s="8"/>
+      <c r="K60" s="8"/>
+      <c r="L60" s="8"/>
+      <c r="M60" s="8"/>
+      <c r="N60" s="60">
+        <v>91066.67</v>
+      </c>
+      <c r="O60" s="14">
+        <v>46188</v>
+      </c>
+      <c r="P60" s="14">
+        <v>46234</v>
+      </c>
+      <c r="Q60" s="60"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60">
+        <v>0</v>
+      </c>
+      <c r="U60" s="53">
+        <v>0</v>
+      </c>
+      <c r="V60" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="W60" s="39" t="s">
+        <v>363</v>
+      </c>
+      <c r="X60" s="43"/>
+      <c r="Y60" s="43"/>
+    </row>
+    <row r="61" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A61" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D61" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E61" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="F61" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G61" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="H61" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="I61" s="39" t="s">
+        <v>367</v>
+      </c>
+      <c r="J61" s="8"/>
+      <c r="K61" s="8"/>
+      <c r="L61" s="8"/>
+      <c r="M61" s="8"/>
+      <c r="N61" s="60">
+        <v>372906.25</v>
+      </c>
+      <c r="O61" s="14">
+        <v>46204</v>
+      </c>
+      <c r="P61" s="14">
+        <v>46569</v>
+      </c>
+      <c r="Q61" s="60"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60">
+        <v>0</v>
+      </c>
+      <c r="U61" s="53">
+        <v>0</v>
+      </c>
+      <c r="V61" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="W61" s="39" t="s">
+        <v>369</v>
+      </c>
+      <c r="X61" s="43"/>
+      <c r="Y61" s="43"/>
+    </row>
+    <row r="62" spans="1:25" s="41" customFormat="1" ht="12.6">
+      <c r="A62" s="42"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="38"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="38"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="58"/>
+      <c r="O62" s="14"/>
+      <c r="P62" s="14"/>
+      <c r="Q62" s="60"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+      <c r="U62" s="53">
+        <v>0</v>
+      </c>
+      <c r="V62" s="9"/>
+      <c r="W62" s="39"/>
+      <c r="X62" s="43"/>
+      <c r="Y62" s="43"/>
+    </row>
+    <row r="63" spans="1:25" ht="50.1">
+      <c r="A63" s="42" t="s">
+        <v>370</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>371</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D63" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E63" s="39" t="s">
+        <v>374</v>
+      </c>
+      <c r="F63" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G63" s="39" t="s">
+        <v>374</v>
+      </c>
+      <c r="H63" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="I63" s="39" t="s">
+        <v>376</v>
+      </c>
+      <c r="J63" s="8"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="8"/>
+      <c r="N63" s="58">
+        <v>21500</v>
+      </c>
+      <c r="O63" s="14">
+        <v>45545</v>
+      </c>
+      <c r="P63" s="27">
+        <v>46022</v>
+      </c>
+      <c r="Q63" s="60">
+        <v>0</v>
+      </c>
+      <c r="R63" s="60">
+        <v>0</v>
+      </c>
+      <c r="S63" s="60">
+        <v>0</v>
+      </c>
+      <c r="T63" s="60">
+        <v>0</v>
+      </c>
+      <c r="U63" s="53">
+        <v>0</v>
+      </c>
+      <c r="V63" s="43" t="s">
+        <v>377</v>
+      </c>
+      <c r="W63" s="43" t="s">
+        <v>378</v>
+      </c>
+      <c r="X63" s="43"/>
+      <c r="Y63" s="39"/>
+    </row>
+    <row r="64" spans="1:25" ht="37.5">
+      <c r="A64" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>371</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D64" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E64" s="39" t="s">
+        <v>374</v>
+      </c>
+      <c r="F64" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G64" s="39" t="s">
+        <v>374</v>
+      </c>
+      <c r="H64" s="39" t="s">
+        <v>380</v>
+      </c>
+      <c r="I64" s="39" t="s">
+        <v>381</v>
+      </c>
+      <c r="J64" s="45"/>
+      <c r="K64" s="45"/>
+      <c r="L64" s="45"/>
+      <c r="M64" s="45"/>
+      <c r="N64" s="59">
+        <v>63000</v>
+      </c>
+      <c r="O64" s="27">
+        <v>45849</v>
+      </c>
+      <c r="P64" s="70">
+        <v>46031</v>
+      </c>
+      <c r="Q64" s="59"/>
+      <c r="R64" s="59"/>
+      <c r="S64" s="59">
+        <v>0</v>
+      </c>
+      <c r="T64" s="59">
+        <v>0</v>
+      </c>
+      <c r="U64" s="53">
+        <v>0</v>
+      </c>
+      <c r="V64" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="W64" s="45" t="s">
+        <v>383</v>
+      </c>
+      <c r="X64" s="45"/>
+      <c r="Y64" s="45"/>
+    </row>
+    <row r="65" spans="1:25" ht="50.1">
+      <c r="A65" s="42" t="s">
+        <v>384</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>385</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D65" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E65" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="F65" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G65" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="H65" s="39" t="s">
+        <v>387</v>
+      </c>
+      <c r="I65" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="J65" s="45"/>
+      <c r="K65" s="45"/>
+      <c r="L65" s="45"/>
+      <c r="M65" s="45"/>
+      <c r="N65" s="59">
+        <v>52845.17</v>
+      </c>
+      <c r="O65" s="27">
+        <v>45358</v>
+      </c>
+      <c r="P65" s="27">
+        <v>46022</v>
+      </c>
+      <c r="Q65" s="59"/>
+      <c r="R65" s="59"/>
+      <c r="S65" s="59">
+        <v>160081.84</v>
+      </c>
+      <c r="T65" s="59">
+        <v>11950.31</v>
+      </c>
+      <c r="U65" s="53">
+        <v>172032.15</v>
+      </c>
+      <c r="V65" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="W65" s="45" t="s">
+        <v>390</v>
+      </c>
+      <c r="X65" s="45"/>
+      <c r="Y65" s="45"/>
+    </row>
+    <row r="66" spans="1:25" ht="37.5">
+      <c r="A66" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D66" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E66" s="39" t="s">
+        <v>374</v>
+      </c>
+      <c r="F66" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G66" s="39" t="s">
+        <v>393</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>394</v>
+      </c>
+      <c r="I66" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="J66" s="45"/>
+      <c r="K66" s="45"/>
+      <c r="L66" s="45"/>
+      <c r="M66" s="45"/>
+      <c r="N66" s="59">
+        <v>797384.55</v>
+      </c>
+      <c r="O66" s="27">
+        <v>45943</v>
+      </c>
+      <c r="P66" s="70">
+        <v>46212</v>
+      </c>
+      <c r="Q66" s="59"/>
+      <c r="R66" s="59"/>
+      <c r="S66" s="59">
+        <v>41486.19</v>
+      </c>
+      <c r="T66" s="59">
+        <v>526471.59</v>
+      </c>
+      <c r="U66" s="53">
+        <v>567957.78</v>
+      </c>
+      <c r="V66" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="W66" s="45" t="s">
+        <v>397</v>
+      </c>
+      <c r="X66" s="45"/>
+      <c r="Y66" s="45"/>
+    </row>
+    <row r="67" spans="1:25" ht="62.45">
+      <c r="A67" s="42" t="s">
+        <v>398</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D67" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E67" s="39" t="s">
+        <v>401</v>
+      </c>
+      <c r="F67" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G67" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>402</v>
+      </c>
+      <c r="I67" s="39" t="s">
+        <v>403</v>
+      </c>
+      <c r="J67" s="45"/>
+      <c r="K67" s="45"/>
+      <c r="L67" s="45"/>
+      <c r="M67" s="45"/>
+      <c r="N67" s="59">
+        <v>380000</v>
+      </c>
+      <c r="O67" s="4">
+        <v>45947</v>
+      </c>
+      <c r="P67" s="27">
+        <v>46312</v>
+      </c>
+      <c r="Q67" s="59"/>
+      <c r="R67" s="59"/>
+      <c r="S67" s="59"/>
+      <c r="T67" s="59">
+        <v>110000</v>
+      </c>
+      <c r="U67" s="53">
+        <v>110000</v>
+      </c>
+      <c r="V67" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="W67" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="X67" s="45"/>
+      <c r="Y67" s="45"/>
+    </row>
+    <row r="68" spans="1:25" ht="37.5">
+      <c r="A68" s="42" t="s">
+        <v>406</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>385</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D68" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E68" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="F68" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G68" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="H68" s="39" t="s">
+        <v>407</v>
+      </c>
+      <c r="I68" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="J68" s="45"/>
+      <c r="K68" s="45"/>
+      <c r="L68" s="45"/>
+      <c r="M68" s="45"/>
+      <c r="N68" s="59">
+        <v>19180</v>
+      </c>
+      <c r="O68" s="27">
+        <v>46097</v>
+      </c>
+      <c r="P68" s="27">
+        <v>46228</v>
+      </c>
+      <c r="Q68" s="59"/>
+      <c r="R68" s="59"/>
+      <c r="S68" s="59"/>
+      <c r="T68" s="59">
+        <v>0</v>
+      </c>
+      <c r="U68" s="53">
+        <v>0</v>
+      </c>
+      <c r="V68" s="16" t="s">
+        <v>409</v>
+      </c>
+      <c r="W68" s="45" t="s">
+        <v>410</v>
+      </c>
+      <c r="X68" s="45"/>
+      <c r="Y68" s="45"/>
+    </row>
+    <row r="69" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A69" s="15"/>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="38"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="45"/>
+      <c r="L69" s="45"/>
+      <c r="M69" s="45"/>
+      <c r="N69" s="59"/>
+      <c r="O69" s="46"/>
+      <c r="P69" s="40"/>
+      <c r="Q69" s="59"/>
+      <c r="R69" s="59"/>
+      <c r="S69" s="59"/>
+      <c r="T69" s="59"/>
+      <c r="U69" s="53">
+        <v>0</v>
+      </c>
+      <c r="V69" s="28"/>
+      <c r="W69" s="45"/>
+      <c r="X69" s="45"/>
+      <c r="Y69" s="45"/>
+    </row>
+    <row r="70" spans="1:25" s="41" customFormat="1" ht="50.1">
+      <c r="A70" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D70" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E70" s="38" t="s">
+        <v>415</v>
+      </c>
+      <c r="F70" s="39">
+        <v>170533</v>
+      </c>
+      <c r="G70" s="39" t="s">
+        <v>415</v>
+      </c>
+      <c r="H70" s="39" t="s">
+        <v>411</v>
+      </c>
+      <c r="I70" s="39" t="s">
+        <v>416</v>
+      </c>
+      <c r="J70" s="8"/>
+      <c r="K70" s="8"/>
+      <c r="L70" s="8"/>
+      <c r="M70" s="8"/>
+      <c r="N70" s="61">
+        <v>3400000</v>
+      </c>
+      <c r="O70" s="40">
+        <v>45238</v>
+      </c>
+      <c r="P70" s="40">
+        <v>46030</v>
+      </c>
+      <c r="Q70" s="56">
+        <v>0</v>
+      </c>
+      <c r="R70" s="56">
+        <v>2499359.9000000004</v>
+      </c>
+      <c r="S70" s="56">
+        <v>811516.27</v>
+      </c>
+      <c r="T70" s="56">
+        <v>0</v>
+      </c>
+      <c r="U70" s="53">
+        <v>3310876.1700000004</v>
+      </c>
+      <c r="V70" s="39" t="s">
+        <v>417</v>
+      </c>
+      <c r="W70" s="43" t="s">
+        <v>418</v>
+      </c>
+      <c r="X70" s="21"/>
+      <c r="Y70" s="39"/>
+    </row>
+    <row r="71" spans="1:25" s="41" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A71" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D71" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E71" s="38" t="s">
+        <v>415</v>
+      </c>
+      <c r="F71" s="39">
+        <v>170533</v>
+      </c>
+      <c r="G71" s="39" t="s">
+        <v>415</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>420</v>
+      </c>
+      <c r="I71" s="39" t="s">
+        <v>421</v>
+      </c>
+      <c r="J71" s="8"/>
+      <c r="K71" s="8"/>
+      <c r="L71" s="8"/>
+      <c r="M71" s="8"/>
+      <c r="N71" s="61">
+        <v>299742.2</v>
+      </c>
+      <c r="O71" s="40">
+        <v>45238</v>
+      </c>
+      <c r="P71" s="40">
+        <v>46030</v>
+      </c>
+      <c r="Q71" s="56">
+        <v>0</v>
+      </c>
+      <c r="R71" s="56">
+        <v>196139.19999999998</v>
+      </c>
+      <c r="S71" s="56">
+        <v>103603.00000000001</v>
+      </c>
+      <c r="T71" s="56">
+        <v>0</v>
+      </c>
+      <c r="U71" s="53">
+        <v>299742.2</v>
+      </c>
+      <c r="V71" s="39" t="s">
+        <v>422</v>
+      </c>
+      <c r="W71" s="43" t="s">
+        <v>423</v>
+      </c>
+      <c r="X71" s="21"/>
+      <c r="Y71" s="39"/>
+    </row>
+    <row r="72" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A72" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E72" s="39" t="s">
+        <v>426</v>
+      </c>
+      <c r="F72" s="43">
+        <v>170133</v>
+      </c>
+      <c r="G72" s="39" t="s">
+        <v>427</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>428</v>
+      </c>
+      <c r="I72" s="39" t="s">
+        <v>429</v>
+      </c>
+      <c r="J72" s="39"/>
+      <c r="K72" s="8"/>
+      <c r="L72" s="8"/>
+      <c r="M72" s="8"/>
+      <c r="N72" s="57">
+        <v>65500</v>
+      </c>
+      <c r="O72" s="40">
+        <v>45559</v>
+      </c>
+      <c r="P72" s="40">
+        <v>46134</v>
+      </c>
+      <c r="Q72" s="56">
+        <v>0</v>
+      </c>
+      <c r="R72" s="56">
+        <v>6550</v>
+      </c>
+      <c r="S72" s="56">
+        <v>6550</v>
+      </c>
+      <c r="T72" s="56">
+        <v>52400</v>
+      </c>
+      <c r="U72" s="53">
+        <v>65500</v>
+      </c>
+      <c r="V72" s="39" t="s">
+        <v>430</v>
+      </c>
+      <c r="W72" s="43" t="s">
+        <v>431</v>
+      </c>
+      <c r="X72" s="43"/>
+      <c r="Y72" s="39"/>
+    </row>
+    <row r="73" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A73" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D73" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E73" s="39" t="s">
+        <v>434</v>
+      </c>
+      <c r="F73" s="43">
+        <v>170133</v>
+      </c>
+      <c r="G73" s="39" t="s">
+        <v>434</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>435</v>
+      </c>
+      <c r="I73" s="39" t="s">
+        <v>436</v>
+      </c>
+      <c r="J73" s="39"/>
+      <c r="K73" s="8"/>
+      <c r="L73" s="8"/>
+      <c r="M73" s="8"/>
+      <c r="N73" s="57">
+        <v>240000</v>
+      </c>
+      <c r="O73" s="40">
+        <v>45663</v>
+      </c>
+      <c r="P73" s="40">
+        <v>46119</v>
+      </c>
+      <c r="Q73" s="56">
+        <v>0</v>
+      </c>
+      <c r="R73" s="56">
+        <v>0</v>
+      </c>
+      <c r="S73" s="56">
+        <v>464271.98</v>
+      </c>
+      <c r="T73" s="56">
+        <v>113048.04000000001</v>
+      </c>
+      <c r="U73" s="53">
+        <v>577320.02</v>
+      </c>
+      <c r="V73" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="W73" s="39" t="s">
+        <v>438</v>
+      </c>
+      <c r="X73" s="43"/>
+      <c r="Y73" s="43"/>
+    </row>
+    <row r="74" spans="1:25" s="41" customFormat="1" ht="24.95">
+      <c r="A74" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E74" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="F74" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G74" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>441</v>
+      </c>
+      <c r="I74" s="39" t="s">
+        <v>442</v>
+      </c>
+      <c r="J74" s="39"/>
+      <c r="K74" s="8"/>
+      <c r="L74" s="8"/>
+      <c r="M74" s="8"/>
+      <c r="N74" s="57">
+        <v>2178842.7000000002</v>
+      </c>
+      <c r="O74" s="40">
+        <v>45698</v>
+      </c>
+      <c r="P74" s="40">
+        <v>46221</v>
+      </c>
+      <c r="Q74" s="56">
+        <v>0</v>
+      </c>
+      <c r="R74" s="56">
+        <v>0</v>
+      </c>
+      <c r="S74" s="56">
+        <v>60558.76</v>
+      </c>
+      <c r="T74" s="56">
+        <v>0</v>
+      </c>
+      <c r="U74" s="53">
+        <v>60558.76</v>
+      </c>
+      <c r="V74" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="W74" s="39" t="s">
+        <v>444</v>
+      </c>
+      <c r="X74" s="43"/>
+      <c r="Y74" s="43"/>
+    </row>
+    <row r="75" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A75" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D75" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E75" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="F75" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>441</v>
+      </c>
+      <c r="I75" s="39" t="s">
+        <v>442</v>
+      </c>
+      <c r="J75" s="39"/>
+      <c r="K75" s="8"/>
+      <c r="L75" s="8"/>
+      <c r="M75" s="8"/>
+      <c r="N75" s="57">
+        <v>391125</v>
+      </c>
+      <c r="O75" s="40">
+        <v>45698</v>
+      </c>
+      <c r="P75" s="40">
+        <v>46385</v>
+      </c>
+      <c r="Q75" s="56">
+        <v>0</v>
+      </c>
+      <c r="R75" s="56">
+        <v>0</v>
+      </c>
+      <c r="S75" s="56">
+        <v>50351</v>
+      </c>
+      <c r="T75" s="56">
+        <v>0</v>
+      </c>
+      <c r="U75" s="53">
+        <v>50351</v>
+      </c>
+      <c r="V75" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="W75" s="39" t="s">
+        <v>447</v>
+      </c>
+      <c r="X75" s="43"/>
+      <c r="Y75" s="43"/>
+    </row>
+    <row r="76" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A76" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D76" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E76" s="39" t="s">
+        <v>450</v>
+      </c>
+      <c r="F76" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G76" s="39" t="s">
+        <v>451</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>452</v>
+      </c>
+      <c r="I76" s="39" t="s">
+        <v>453</v>
+      </c>
+      <c r="J76" s="39"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="8"/>
+      <c r="N76" s="57">
+        <v>15989</v>
+      </c>
+      <c r="O76" s="40">
+        <v>45761</v>
+      </c>
+      <c r="P76" s="40">
+        <v>46203</v>
+      </c>
+      <c r="Q76" s="56"/>
+      <c r="R76" s="56"/>
+      <c r="S76" s="56">
+        <v>4769.7</v>
+      </c>
+      <c r="T76" s="56">
+        <v>0</v>
+      </c>
+      <c r="U76" s="53">
+        <v>4769.7</v>
+      </c>
+      <c r="V76" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="W76" s="39" t="s">
+        <v>455</v>
+      </c>
+      <c r="X76" s="43"/>
+      <c r="Y76" s="43"/>
+    </row>
+    <row r="77" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A77" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E77" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="F77" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G77" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>458</v>
+      </c>
+      <c r="I77" s="39" t="s">
+        <v>459</v>
+      </c>
+      <c r="J77" s="39"/>
+      <c r="K77" s="8"/>
+      <c r="L77" s="8"/>
+      <c r="M77" s="8"/>
+      <c r="N77" s="57">
+        <v>5138000</v>
+      </c>
+      <c r="O77" s="40">
+        <v>46008</v>
+      </c>
+      <c r="P77" s="40">
+        <v>47012</v>
+      </c>
+      <c r="Q77" s="56"/>
+      <c r="R77" s="56"/>
+      <c r="S77" s="56"/>
+      <c r="T77" s="56">
+        <v>0</v>
+      </c>
+      <c r="U77" s="53">
+        <v>0</v>
+      </c>
+      <c r="V77" s="9" t="s">
+        <v>460</v>
+      </c>
+      <c r="W77" s="39" t="s">
+        <v>461</v>
+      </c>
+      <c r="X77" s="43"/>
+      <c r="Y77" s="43"/>
+    </row>
+    <row r="78" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A78" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D78" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E78" s="39" t="s">
+        <v>463</v>
+      </c>
+      <c r="F78" s="39">
+        <v>170147</v>
+      </c>
+      <c r="G78" s="39" t="s">
+        <v>434</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>464</v>
+      </c>
+      <c r="I78" s="39" t="s">
+        <v>465</v>
+      </c>
+      <c r="J78" s="39"/>
+      <c r="K78" s="8"/>
+      <c r="L78" s="8"/>
+      <c r="M78" s="8"/>
+      <c r="N78" s="57">
+        <v>360000</v>
+      </c>
+      <c r="O78" s="40">
+        <v>46008</v>
+      </c>
+      <c r="P78" s="40">
+        <v>46250</v>
+      </c>
+      <c r="Q78" s="56"/>
+      <c r="R78" s="56"/>
+      <c r="S78" s="56">
+        <v>0</v>
+      </c>
+      <c r="T78" s="56">
+        <v>249350.21</v>
+      </c>
+      <c r="U78" s="53">
+        <v>249350.21</v>
+      </c>
+      <c r="V78" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="W78" s="39" t="s">
+        <v>467</v>
+      </c>
+      <c r="X78" s="43"/>
+      <c r="Y78" s="43"/>
+    </row>
+    <row r="79" spans="1:25" s="41" customFormat="1" ht="37.5">
+      <c r="A79" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D79" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E79" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="F79" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G79" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>469</v>
+      </c>
+      <c r="I79" s="39" t="s">
+        <v>470</v>
+      </c>
+      <c r="J79" s="39"/>
+      <c r="K79" s="8"/>
+      <c r="L79" s="8"/>
+      <c r="M79" s="8"/>
+      <c r="N79" s="57">
+        <v>13100</v>
+      </c>
+      <c r="O79" s="40">
+        <v>46076</v>
+      </c>
+      <c r="P79" s="40">
+        <v>46193</v>
+      </c>
+      <c r="Q79" s="56"/>
+      <c r="R79" s="56"/>
+      <c r="S79" s="56"/>
+      <c r="T79" s="56">
+        <v>0</v>
+      </c>
+      <c r="U79" s="53">
+        <v>0</v>
+      </c>
+      <c r="V79" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="W79" s="39" t="s">
+        <v>472</v>
+      </c>
+      <c r="X79" s="43"/>
+      <c r="Y79" s="43"/>
+    </row>
+    <row r="80" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="A80" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D80" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="E80" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="F80" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G80" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="H80" s="39" t="s">
+        <v>474</v>
+      </c>
+      <c r="I80" s="39" t="s">
+        <v>470</v>
+      </c>
+      <c r="J80" s="39"/>
+      <c r="K80" s="8"/>
+      <c r="L80" s="8"/>
+      <c r="M80" s="8"/>
+      <c r="N80" s="57">
+        <v>7000</v>
+      </c>
+      <c r="O80" s="40">
+        <v>46076</v>
+      </c>
+      <c r="P80" s="40">
+        <v>46161</v>
+      </c>
+      <c r="Q80" s="56"/>
+      <c r="R80" s="56"/>
+      <c r="S80" s="56"/>
+      <c r="T80" s="56">
+        <v>7000</v>
+      </c>
+      <c r="U80" s="53">
+        <v>7000</v>
+      </c>
+      <c r="V80" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="W80" s="39" t="s">
+        <v>476</v>
+      </c>
+      <c r="X80" s="43"/>
+      <c r="Y80" s="43"/>
+    </row>
+    <row r="81" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A81" s="15"/>
+      <c r="B81" s="44"/>
+      <c r="C81" s="44"/>
+      <c r="D81" s="38"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="45"/>
+      <c r="G81" s="45"/>
+      <c r="H81" s="45"/>
+      <c r="I81" s="45"/>
+      <c r="J81" s="45"/>
+      <c r="K81" s="45"/>
+      <c r="L81" s="45"/>
+      <c r="M81" s="45"/>
+      <c r="N81" s="59"/>
+      <c r="O81" s="46"/>
+      <c r="P81" s="46"/>
+      <c r="Q81" s="59"/>
+      <c r="R81" s="59"/>
+      <c r="S81" s="59"/>
+      <c r="T81" s="59"/>
+      <c r="U81" s="53">
+        <v>0</v>
+      </c>
+      <c r="V81" s="28"/>
+      <c r="W81" s="45"/>
+      <c r="X81" s="45"/>
+      <c r="Y81" s="45"/>
+    </row>
+    <row r="82" spans="1:26" s="41" customFormat="1" ht="37.5">
+      <c r="A82" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D82" s="38" t="s">
+        <v>480</v>
+      </c>
+      <c r="E82" s="39" t="s">
+        <v>481</v>
+      </c>
+      <c r="F82" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G82" s="39" t="s">
+        <v>482</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>483</v>
+      </c>
+      <c r="I82" s="39" t="s">
+        <v>484</v>
+      </c>
+      <c r="J82" s="8"/>
+      <c r="K82" s="8"/>
+      <c r="L82" s="8"/>
+      <c r="M82" s="8"/>
+      <c r="N82" s="62">
+        <v>250000</v>
+      </c>
+      <c r="O82" s="40">
+        <v>45310</v>
+      </c>
+      <c r="P82" s="10">
+        <v>46438</v>
+      </c>
+      <c r="Q82" s="61">
+        <v>0</v>
+      </c>
+      <c r="R82" s="61">
+        <v>48709.130000000005</v>
+      </c>
+      <c r="S82" s="61">
+        <v>69885.66</v>
+      </c>
+      <c r="T82" s="61">
+        <v>54818.49</v>
+      </c>
+      <c r="U82" s="53">
+        <v>173413.28</v>
+      </c>
+      <c r="V82" s="39" t="s">
+        <v>485</v>
+      </c>
+      <c r="W82" s="43" t="s">
+        <v>486</v>
+      </c>
+      <c r="X82" s="21"/>
+      <c r="Y82" s="39"/>
+    </row>
+    <row r="83" spans="1:26" s="41" customFormat="1" ht="37.5">
+      <c r="A83" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D83" s="38" t="s">
+        <v>480</v>
+      </c>
+      <c r="E83" s="39" t="s">
+        <v>490</v>
+      </c>
+      <c r="F83" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G83" s="39" t="s">
+        <v>491</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>483</v>
+      </c>
+      <c r="I83" s="39" t="s">
+        <v>484</v>
+      </c>
+      <c r="J83" s="8"/>
+      <c r="K83" s="8"/>
+      <c r="L83" s="8"/>
+      <c r="M83" s="8"/>
+      <c r="N83" s="62">
+        <v>180000</v>
+      </c>
+      <c r="O83" s="40">
+        <v>45310</v>
+      </c>
+      <c r="P83" s="10">
+        <v>46438</v>
+      </c>
+      <c r="Q83" s="61">
+        <v>0</v>
+      </c>
+      <c r="R83" s="61">
+        <v>29890.55</v>
+      </c>
+      <c r="S83" s="61">
+        <v>40394.800000000003</v>
+      </c>
+      <c r="T83" s="61">
+        <v>32061.01</v>
+      </c>
+      <c r="U83" s="53">
+        <v>102346.36</v>
+      </c>
+      <c r="V83" s="39" t="s">
+        <v>485</v>
+      </c>
+      <c r="W83" s="43" t="s">
+        <v>492</v>
+      </c>
+      <c r="X83" s="21"/>
+      <c r="Y83" s="39"/>
+    </row>
+    <row r="84" spans="1:26" s="41" customFormat="1" ht="50.1">
+      <c r="A84" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>480</v>
+      </c>
+      <c r="E84" s="39" t="s">
+        <v>495</v>
+      </c>
+      <c r="F84" s="39">
+        <v>170153</v>
+      </c>
+      <c r="G84" s="39" t="s">
+        <v>495</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>496</v>
+      </c>
+      <c r="I84" s="39" t="s">
+        <v>497</v>
+      </c>
+      <c r="J84" s="8"/>
+      <c r="K84" s="8"/>
+      <c r="L84" s="8"/>
+      <c r="M84" s="8"/>
+      <c r="N84" s="62">
+        <v>2440591.12</v>
+      </c>
+      <c r="O84" s="40">
+        <v>45320</v>
+      </c>
+      <c r="P84" s="10">
+        <v>45899</v>
+      </c>
+      <c r="Q84" s="61">
+        <v>0</v>
+      </c>
+      <c r="R84" s="61"/>
+      <c r="S84" s="61">
+        <v>1891062.6999999997</v>
+      </c>
+      <c r="T84" s="61">
+        <v>202096.56</v>
+      </c>
+      <c r="U84" s="53">
+        <v>2093159.2599999998</v>
+      </c>
+      <c r="V84" s="39" t="s">
+        <v>498</v>
+      </c>
+      <c r="W84" s="43" t="s">
+        <v>499</v>
+      </c>
+      <c r="X84" s="21"/>
+      <c r="Y84" s="39"/>
+    </row>
+    <row r="85" spans="1:26" ht="75">
+      <c r="A85" s="68" t="s">
+        <v>500</v>
+      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D85" s="38" t="s">
+        <v>480</v>
+      </c>
+      <c r="E85" s="39" t="s">
+        <v>481</v>
+      </c>
+      <c r="F85" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G85" s="39" t="s">
+        <v>481</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>501</v>
+      </c>
+      <c r="I85" s="39" t="s">
+        <v>502</v>
+      </c>
+      <c r="J85" s="8"/>
+      <c r="K85" s="8"/>
+      <c r="L85" s="8"/>
+      <c r="M85" s="8"/>
+      <c r="N85" s="69">
+        <v>96990</v>
+      </c>
+      <c r="O85" s="40">
+        <v>45989</v>
+      </c>
+      <c r="P85" s="10">
+        <v>46012</v>
+      </c>
+      <c r="Q85" s="56"/>
+      <c r="R85" s="56"/>
+      <c r="S85" s="56">
+        <v>61447.5</v>
+      </c>
+      <c r="T85" s="56"/>
+      <c r="U85" s="53">
+        <v>61447.5</v>
+      </c>
+      <c r="V85" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="W85" s="39" t="s">
+        <v>504</v>
+      </c>
+      <c r="X85" s="39"/>
+      <c r="Y85" s="39"/>
+    </row>
+    <row r="86" spans="1:26" ht="12.6">
+      <c r="A86" s="7"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="38"/>
+      <c r="E86" s="39"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="39"/>
+      <c r="I86" s="39"/>
+      <c r="J86" s="8"/>
+      <c r="K86" s="8"/>
+      <c r="L86" s="8"/>
+      <c r="M86" s="8"/>
+      <c r="N86" s="57"/>
+      <c r="O86" s="40"/>
+      <c r="P86" s="10"/>
+      <c r="Q86" s="56"/>
+      <c r="R86" s="56"/>
+      <c r="S86" s="56"/>
+      <c r="T86" s="56"/>
+      <c r="U86" s="53">
+        <v>0</v>
+      </c>
+      <c r="V86" s="9"/>
+      <c r="W86" s="39"/>
+      <c r="X86" s="39"/>
+      <c r="Y86" s="39"/>
+      <c r="Z86" s="41"/>
+    </row>
+    <row r="87" spans="1:26" s="41" customFormat="1" ht="62.45">
+      <c r="A87" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D87" s="38" t="s">
+        <v>508</v>
+      </c>
+      <c r="E87" s="39" t="s">
+        <v>509</v>
+      </c>
+      <c r="F87" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G87" s="39" t="s">
+        <v>509</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>510</v>
+      </c>
+      <c r="I87" s="39" t="s">
+        <v>511</v>
+      </c>
+      <c r="J87" s="8"/>
+      <c r="K87" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="L87" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="M87" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="N87" s="56">
+        <v>3845186.4699999997</v>
+      </c>
+      <c r="O87" s="40">
+        <v>44207</v>
+      </c>
+      <c r="P87" s="10">
+        <v>45869</v>
+      </c>
+      <c r="Q87" s="56">
+        <v>2672582.88</v>
+      </c>
+      <c r="R87" s="56">
+        <v>1844994.96</v>
+      </c>
+      <c r="S87" s="56">
+        <v>279688.51</v>
+      </c>
+      <c r="T87" s="56">
+        <v>0</v>
+      </c>
+      <c r="U87" s="53">
+        <v>4797266.3499999996</v>
+      </c>
+      <c r="V87" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="W87" s="39" t="s">
+        <v>513</v>
+      </c>
+      <c r="X87" s="39"/>
+      <c r="Y87" s="39"/>
+    </row>
+    <row r="88" spans="1:26" ht="62.45">
+      <c r="A88" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D88" s="38" t="s">
+        <v>508</v>
+      </c>
+      <c r="E88" s="39" t="s">
+        <v>516</v>
+      </c>
+      <c r="F88" s="39">
+        <v>170177</v>
+      </c>
+      <c r="G88" s="39" t="s">
+        <v>516</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>517</v>
+      </c>
+      <c r="I88" s="39" t="s">
+        <v>518</v>
+      </c>
+      <c r="J88" s="8"/>
+      <c r="K88" s="8"/>
+      <c r="L88" s="8"/>
+      <c r="M88" s="8"/>
+      <c r="N88" s="56">
+        <v>144499.99</v>
+      </c>
+      <c r="O88" s="40">
+        <v>45652</v>
+      </c>
+      <c r="P88" s="10">
+        <v>45857</v>
+      </c>
+      <c r="Q88" s="56">
+        <v>2</v>
+      </c>
+      <c r="R88" s="56">
+        <v>0</v>
+      </c>
+      <c r="S88" s="56">
+        <v>34212.19</v>
+      </c>
+      <c r="T88" s="56"/>
+      <c r="U88" s="53">
+        <v>34214.19</v>
+      </c>
+      <c r="V88" s="9" t="s">
+        <v>519</v>
+      </c>
+      <c r="W88" s="39" t="s">
+        <v>520</v>
+      </c>
+      <c r="X88" s="39"/>
+      <c r="Y88" s="39"/>
+      <c r="Z88" s="41"/>
+    </row>
+    <row r="89" spans="1:26" ht="62.45">
+      <c r="A89" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D89" s="38" t="s">
+        <v>508</v>
+      </c>
+      <c r="E89" s="39" t="s">
+        <v>523</v>
+      </c>
+      <c r="F89" s="39">
+        <v>170177</v>
+      </c>
+      <c r="G89" s="39" t="s">
+        <v>524</v>
+      </c>
+      <c r="H89" s="39" t="s">
+        <v>525</v>
+      </c>
+      <c r="I89" s="39" t="s">
+        <v>526</v>
+      </c>
+      <c r="J89" s="8"/>
+      <c r="K89" s="8"/>
+      <c r="L89" s="8"/>
+      <c r="M89" s="8"/>
+      <c r="N89" s="56">
+        <v>350000</v>
+      </c>
+      <c r="O89" s="40">
+        <v>45663</v>
+      </c>
+      <c r="P89" s="10">
+        <v>46022</v>
+      </c>
+      <c r="Q89" s="56">
+        <v>3</v>
+      </c>
+      <c r="R89" s="56">
+        <v>0</v>
+      </c>
+      <c r="S89" s="56">
+        <v>325000</v>
+      </c>
+      <c r="T89" s="56">
+        <v>0</v>
+      </c>
+      <c r="U89" s="53">
+        <v>325003</v>
+      </c>
+      <c r="V89" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="W89" s="39" t="s">
+        <v>528</v>
+      </c>
+      <c r="X89" s="39"/>
+      <c r="Y89" s="39"/>
+      <c r="Z89" s="41"/>
+    </row>
+    <row r="90" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A90" s="7"/>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="38"/>
+      <c r="E90" s="39"/>
+      <c r="F90" s="39"/>
+      <c r="G90" s="39"/>
+      <c r="H90" s="39"/>
+      <c r="I90" s="39"/>
+      <c r="J90" s="8"/>
+      <c r="K90" s="8"/>
+      <c r="L90" s="8"/>
+      <c r="M90" s="8"/>
+      <c r="N90" s="56"/>
+      <c r="O90" s="40"/>
+      <c r="P90" s="10"/>
+      <c r="Q90" s="56"/>
+      <c r="R90" s="56"/>
+      <c r="S90" s="56"/>
+      <c r="T90" s="56"/>
+      <c r="U90" s="53">
+        <v>0</v>
+      </c>
+      <c r="V90" s="9"/>
+      <c r="W90" s="39"/>
+      <c r="X90" s="39"/>
+      <c r="Y90" s="39"/>
+      <c r="Z90" s="41"/>
+    </row>
+    <row r="91" spans="1:26" ht="37.5">
+      <c r="A91" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="32">
-[...56 lines deleted...]
-      <c r="E6" s="32" t="s">
+      <c r="D91" s="38" t="s">
+        <v>530</v>
+      </c>
+      <c r="E91" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="F91" s="39">
+        <v>170010</v>
+      </c>
+      <c r="G91" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="H91" s="47" t="s">
+        <v>532</v>
+      </c>
+      <c r="I91" s="40" t="s">
+        <v>533</v>
+      </c>
+      <c r="J91" s="45"/>
+      <c r="K91" s="45"/>
+      <c r="L91" s="45"/>
+      <c r="M91" s="45"/>
+      <c r="N91" s="59">
+        <v>100000</v>
+      </c>
+      <c r="O91" s="40">
+        <v>45819</v>
+      </c>
+      <c r="P91" s="40">
+        <v>46548</v>
+      </c>
+      <c r="Q91" s="59"/>
+      <c r="R91" s="59"/>
+      <c r="S91" s="59">
+        <v>0</v>
+      </c>
+      <c r="T91" s="59">
+        <v>70164.17</v>
+      </c>
+      <c r="U91" s="53">
+        <v>70164.17</v>
+      </c>
+      <c r="V91" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="W91" s="39" t="s">
+        <v>535</v>
+      </c>
+      <c r="X91" s="45"/>
+      <c r="Y91" s="45"/>
+    </row>
+    <row r="92" spans="1:26" ht="50.1">
+      <c r="A92" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="F6" s="32">
-[...230 lines deleted...]
-      <c r="E10" s="32" t="s">
+      <c r="D92" s="38" t="s">
+        <v>530</v>
+      </c>
+      <c r="E92" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="F92" s="39">
+        <v>170010</v>
+      </c>
+      <c r="G92" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="H92" s="47" t="s">
+        <v>537</v>
+      </c>
+      <c r="I92" s="39" t="s">
+        <v>538</v>
+      </c>
+      <c r="J92" s="45"/>
+      <c r="K92" s="45"/>
+      <c r="L92" s="45"/>
+      <c r="M92" s="45"/>
+      <c r="N92" s="59">
+        <v>27400</v>
+      </c>
+      <c r="O92" s="40">
+        <v>45658</v>
+      </c>
+      <c r="P92" s="40">
+        <v>46022</v>
+      </c>
+      <c r="Q92" s="63"/>
+      <c r="R92" s="63"/>
+      <c r="S92" s="63">
+        <v>266415.08999999997</v>
+      </c>
+      <c r="T92" s="59">
+        <v>8706.6</v>
+      </c>
+      <c r="U92" s="53">
+        <v>275121.68999999994</v>
+      </c>
+      <c r="V92" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="W92" s="39" t="s">
+        <v>540</v>
+      </c>
+      <c r="X92" s="45"/>
+      <c r="Y92" s="45"/>
+    </row>
+    <row r="93" spans="1:26" ht="37.5">
+      <c r="A93" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="F10" s="32">
-[...2795 lines deleted...]
-      <c r="I57" s="245" t="s">
+      <c r="D93" s="38" t="s">
+        <v>530</v>
+      </c>
+      <c r="E93" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="F93" s="39">
+        <v>170010</v>
+      </c>
+      <c r="G93" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="H93" s="47" t="s">
         <v>542</v>
       </c>
-      <c r="J57" s="33"/>
-[...24 lines deleted...]
-      <c r="U57" s="16" t="s">
+      <c r="I93" s="39" t="s">
         <v>543</v>
       </c>
-      <c r="V57" s="32" t="s">
-[...6 lines deleted...]
-      <c r="A58" s="241" t="s">
+      <c r="J93" s="45"/>
+      <c r="K93" s="45"/>
+      <c r="L93" s="45"/>
+      <c r="M93" s="45"/>
+      <c r="N93" s="59">
+        <v>11029.55</v>
+      </c>
+      <c r="O93" s="40">
+        <v>45658</v>
+      </c>
+      <c r="P93" s="40">
+        <v>46022</v>
+      </c>
+      <c r="Q93" s="59"/>
+      <c r="R93" s="59"/>
+      <c r="S93" s="59">
+        <v>0</v>
+      </c>
+      <c r="T93" s="59">
+        <v>0</v>
+      </c>
+      <c r="U93" s="53">
+        <v>0</v>
+      </c>
+      <c r="V93" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="W93" s="39" t="s">
         <v>545</v>
       </c>
-      <c r="B58" s="241" t="s">
-[...5913 lines deleted...]
-      <c r="T176" s="277"/>
+      <c r="X93" s="45"/>
+      <c r="Y93" s="45"/>
+    </row>
+    <row r="94" spans="1:26" ht="12.6">
+      <c r="Q94" s="64"/>
+      <c r="R94" s="64"/>
+      <c r="S94" s="64"/>
+      <c r="T94" s="64"/>
+      <c r="U94" s="64"/>
+    </row>
+    <row r="99" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U99" s="64"/>
+    </row>
+    <row r="100" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U100" s="64"/>
+    </row>
+    <row r="101" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U101" s="64"/>
+    </row>
+    <row r="102" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U102" s="64"/>
+    </row>
+    <row r="103" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U103" s="64"/>
+    </row>
+    <row r="104" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U104" s="64"/>
+    </row>
+    <row r="105" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U105" s="64"/>
+    </row>
+    <row r="106" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U106" s="64"/>
+    </row>
+    <row r="107" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U107" s="64"/>
+    </row>
+    <row r="108" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U108" s="64"/>
+    </row>
+    <row r="109" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U109" s="64"/>
+    </row>
+    <row r="110" spans="21:21" ht="12.75" customHeight="1">
+      <c r="U110" s="64"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W6" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
-[...3 lines deleted...]
-    <mergeCell ref="N92:N93"/>
+  <autoFilter ref="A1:X4" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <mergeCells count="17">
     <mergeCell ref="J3:M3"/>
-    <mergeCell ref="N3:W3"/>
-    <mergeCell ref="O53:P53"/>
+    <mergeCell ref="N3:X3"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="O18:O19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="N55:N56"/>
+    <mergeCell ref="P18:P19"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
   </mergeCells>
-  <phoneticPr fontId="12" type="noConversion"/>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100FD9C2E4AFE7DA84886A5671F5947AC4B" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="4c47e9eab782fe6b5a14299962126296">
-[...2 lines deleted...]
-    <xsd:import namespace="44dd438a-ca4a-4c12-ba39-ae235a053564"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1c343fe7-d293-48f8-95a0-508e3568d6db" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="070387e1-61d0-4d7c-8c78-21716407efc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001308376B49C32F43983AF61671F92A7C" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8aaaed7af9eafffc881c1a1779cf9de8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="070387e1-61d0-4d7c-8c78-21716407efc1" xmlns:ns3="1c343fe7-d293-48f8-95a0-508e3568d6db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f7e805d119a05829448c382dd594416" ns2:_="" ns3:_="">
+    <xsd:import namespace="070387e1-61d0-4d7c-8c78-21716407efc1"/>
+    <xsd:import namespace="1c343fe7-d293-48f8-95a0-508e3568d6db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7640e0c6-cc09-4e0e-b392-5fac14b73250" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="070387e1-61d0-4d7c-8c78-21716407efc1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bf897d17-34fd-4a01-8f80-908009a6c4a9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bbb0a7e8-13cc-4f9e-86a5-04ec5dc485d3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Status de liberação" ma:internalName="Status_x0020_de_x0020_libera_x00e7__x00e3_o">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="44dd438a-ca4a-4c12-ba39-ae235a053564" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1c343fe7-d293-48f8-95a0-508e3568d6db" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{94a129a3-7c83-4b0e-bbe4-d1b80249754c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="44dd438a-ca4a-4c12-ba39-ae235a053564">
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e6e87c1e-33c6-4c87-95e6-ab737310cc2a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="45664c35-f282-4950-b911-2aed91755c97">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...24 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -32743,142 +8242,79 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48CF212-C108-4949-BCDD-2374E0143D88}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48CF212-C108-4949-BCDD-2374E0143D88}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0833004D-7FCD-4172-AAEF-0A43E532EBA1}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25AE167-B375-462B-8A06-D804E291DAC0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25AE167-B375-462B-8A06-D804E291DAC0}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50DA6891-0E0D-4DE4-80E5-BAEB69EE744B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" enabled="0" method="" siteId="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" removed="1"/>
+  <clbl:label id="{203eaa7f-7f19-44be-84ad-a509f74bb7eb}" enabled="1" method="Privileged" siteId="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Receita Federal do Brasil</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joao Paulo Nobre da Silva</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100FD9C2E4AFE7DA84886A5671F5947AC4B</vt:lpwstr>
+    <vt:lpwstr>0x0101001308376B49C32F43983AF61671F92A7C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>