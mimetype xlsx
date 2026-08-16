--- v2 (2026-06-07)
+++ v3 (2026-08-16)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rfbgov.sharepoint.com/sites/RFOC-COPOL-Colog-Dieng-Atividades/Shared Documents/PE/2026/Gerencial/Portal Transparência/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mateus Iasy\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{338295CB-6F44-4D31-9C54-D00A7FB64E02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4612EB5F-D57A-4766-9CB3-CD2E993449C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1DC9C957-C7E3-4F31-A072-1E9853915632}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{1DC9C957-C7E3-4F31-A072-1E9853915632}"/>
   </bookViews>
   <sheets>
     <sheet name="RFB_2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RFB_2026!$A$1:$X$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="817" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="928" uniqueCount="613">
   <si>
     <t>INSTRUÇÃO NORMATIVA Nº 84, DE 22 DE ABRIL DE 2020</t>
   </si>
   <si>
     <t>OBRAS</t>
   </si>
   <si>
     <t>Quando houver</t>
   </si>
   <si>
     <t>Solicitação CGGIN</t>
   </si>
   <si>
     <t>Atividade</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
@@ -109,1637 +109,1839 @@
   <si>
     <t xml:space="preserve">Impacto </t>
   </si>
   <si>
     <t xml:space="preserve">Indicação dos valores alcançados no período </t>
   </si>
   <si>
     <t>Indicação dos valores acumulados no período</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data de Início</t>
   </si>
   <si>
     <t>Data de fim (prevista)</t>
   </si>
   <si>
     <t>Valor Executado em 2023</t>
   </si>
   <si>
     <t>Valor Executado em 2024</t>
   </si>
   <si>
+    <t>Valor Executado Total</t>
+  </si>
+  <si>
+    <t>Empresa contratada</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Observação</t>
+  </si>
+  <si>
+    <t>Brasília</t>
+  </si>
+  <si>
+    <t>DF</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>SRRF01</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Campo Grande</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>DRF/CGE</t>
+  </si>
+  <si>
+    <t>Ponta Porã</t>
+  </si>
+  <si>
+    <t>GO</t>
+  </si>
+  <si>
+    <t>Goiania</t>
+  </si>
+  <si>
+    <t>DRF/GOI</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>IRF/CAE</t>
+  </si>
+  <si>
+    <t>DRF/CBA</t>
+  </si>
+  <si>
+    <t>ALF/PPA</t>
+  </si>
+  <si>
+    <t>Porto Velho</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>DRF/PVO</t>
+  </si>
+  <si>
+    <t>Castanhal</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>SRRF02</t>
+  </si>
+  <si>
+    <t>Conservação Patrimônio Público, Segurança, Acessibilidade e a melhoria do ambiente de trabalho servidores e da área de atendimento contribuite</t>
+  </si>
+  <si>
+    <t>Santana</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrega de Projetos  com maior precisãono levantamento quantitativos, redução de custos e maior integração entre os projetos contratados </t>
+  </si>
+  <si>
+    <t>GTX ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>IRF/GUM</t>
+  </si>
+  <si>
+    <t>Itaituba</t>
+  </si>
+  <si>
+    <t>DRF/SAN</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>DRF/MNS</t>
+  </si>
+  <si>
+    <t>Manaus</t>
+  </si>
+  <si>
+    <t>Abaetetuba</t>
+  </si>
+  <si>
+    <t>Belém</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Projetos de Construção em Bim visando melhoria na qualidade das contratações e dos imóveis a serem construídos</t>
+  </si>
+  <si>
+    <t>Pacaraima</t>
+  </si>
+  <si>
+    <t>DRF - BOA VISTA</t>
+  </si>
+  <si>
+    <t>IRF/PAC</t>
+  </si>
+  <si>
+    <t>Garantir segurança aos servidores e usuários dos imóveis, bem como a preservação do patrimônio público</t>
+  </si>
+  <si>
+    <t>REFORMA EMERGENCIAL NO COMPLEXO ADUANEIRO DA IRF/PACARAIMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reformar a cobertura do imóvel administrativo, banheiros  de uso caminhoneiros, reparos piso interno DMA,instalação SPDA, construção fossa/sumidouro, iluminação externa do Complexo e construção de muro na fachada frontal do Compexo </t>
+  </si>
+  <si>
+    <t>PROJETO DE REFORMA NO IMÓVEL MINISTÉRIO DA FAZENDA/DRF/RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>Rio Branco</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>DRF - RIO BRANCO</t>
+  </si>
+  <si>
+    <t>DRF/RBO</t>
+  </si>
+  <si>
+    <t>FERRARI ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>Epitaciolândia</t>
+  </si>
+  <si>
+    <t>IRF/EPI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrega de Projetos  com maior precisão no levantamento quantitativos, redução de custos e maior integração entre os projetos contratados </t>
+  </si>
+  <si>
+    <t>MONTEIRO &amp; FILIPINI MONTEIRO COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>DRF/MCA</t>
+  </si>
+  <si>
+    <t>REPAROS E ADAPTAÇÕES NO IMÓVEL DISPONIBILIZADO PELA SPU/PA PARA INSTALAÇÃO DA DRF/BELÉM</t>
+  </si>
+  <si>
+    <t>Adequar o imóvel às necessidades da unidade da Receita Federal, quanto às instalações civis, elétricas, de cabeamento estruturado, acessibilidade  comunicação visual e demais reparos</t>
+  </si>
+  <si>
+    <t>Entregar imóvel locado e ocupar imóvel da União</t>
+  </si>
+  <si>
+    <t>F. A. SERVICOS EM CONSTRUCAO CIVIL LTDA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO PJ PARA EXECUÇÃO PROJ CONSTRUÇÃO DMA NO COMPLEXO FAZENDÁRIO DE MANAUS</t>
+  </si>
+  <si>
+    <t>Adequar o imóvel às necessidades da unidade da Receita Federal, quanto a guarda de mercadorias apreendidas</t>
+  </si>
+  <si>
+    <t>Prover o Complexo Fazendário de Manaus de área para guarda de mercadorias apreendidas</t>
+  </si>
+  <si>
+    <t>MLOBATO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE EDIFÍCIO-SEDE DE UNIDADES DA RFB EM BELÉM - PA</t>
+  </si>
+  <si>
+    <t>Construir o Edifício-Sede  para instalação de unidades e PGFN, que atualmente estão instalados em imóveis alugados</t>
+  </si>
+  <si>
+    <t>Deixar de pagar altos aluguéis e e dimunição de custos em relação ao  compartilhamento de imóveis</t>
+  </si>
+  <si>
+    <t>EMBRACOL ENGENHARIA DE OBRAS LTDA</t>
+  </si>
+  <si>
+    <t>Santarem</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DO NOVO DMA DA DRF/BVT RR</t>
+  </si>
+  <si>
+    <t>Boa Vista</t>
+  </si>
+  <si>
+    <t>RR</t>
+  </si>
+  <si>
+    <t>DRF/BVT</t>
+  </si>
+  <si>
+    <t>MP AMBIENTAL ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REFORMA DA DRF/BOA VISTA </t>
+  </si>
+  <si>
+    <t>Reforma geral o imóvel da DRF/Boa Vista : rede elétrica, lógica, sistema de prevenção e combate a incêndio,acessibilidade, etc, adequando-os às normas vigentes.</t>
+  </si>
+  <si>
+    <t>Conservação do patrimônio público, maior segurança e conforto aos usuários da edificação.</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO E EXECUTIVO EM BIM PARA CONSTRUÇÃO DA NOVA SEDE DA DRF PORTO VELHO RO</t>
+  </si>
+  <si>
+    <t>VISAO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO PJ PARA ELABORAÇÃO DE PROJETO BÁSICO E EXECUTIVO EM BIM PARA REFORMA DRF/SANTARÉM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Projetos de Reforma  em Bim visando melhoria na qualidade das contratações e dos imóveis a serem construídos</t>
+  </si>
+  <si>
+    <t>TERRACOTA ARQUITETURA E ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>Fortaleza</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>SRRF03</t>
+  </si>
+  <si>
+    <t>ALF/FOR</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO E MODERNIZAÇÃO DO ELEVADOR DO PRÉDIO ADMINISTRATIVO DA ALF/FOR</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>Juazeiro do Norte</t>
+  </si>
+  <si>
+    <t>DRF/JNE</t>
+  </si>
+  <si>
+    <t>REPARAÇÃO DAS ESTRUTURAS DE CONCRETO, FACHADA, COBERTA E MURO SEDE E DO DMA DA ALF/FOR</t>
+  </si>
+  <si>
+    <t>Execução da recuperação das estruturas de concreto armado, recuperação das fachadas, cobertas, impermeabilização, substituição de brises, reforma de banheiros e recuperação do muro da Alfãndega de Fortaleza e DMA</t>
+  </si>
+  <si>
+    <t>Recuperação da funcionalidade e preservação do patrimônio público, melhoria da segurança e integridade das estruturas do imóvel. Aumento do grau de satisfação dos usuários do edifício.</t>
+  </si>
+  <si>
+    <t>JL ENGENHARIA PROJETOS E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>Recife</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>SRRF04</t>
+  </si>
+  <si>
+    <t>Natal</t>
+  </si>
+  <si>
+    <t>RN</t>
+  </si>
+  <si>
+    <t>DRF/NAT</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO COMPLETO, ELABORADO COM TECNOLOGIA BIM PARA CONSTRUÇÃO DO PRÉDIO PÚBLICO DA SEDE DA DRF NATAL</t>
+  </si>
+  <si>
+    <t>Executar o projeto completo que atenda às necessidades dos servidores e usuários da DRF/Natal</t>
+  </si>
+  <si>
+    <t>Construção da nova sede da DRF/Natal</t>
+  </si>
+  <si>
+    <t>GEOMETRIE  PROJETOS E SERVICOS DE URBANISMO E ARQUITETU</t>
+  </si>
+  <si>
+    <t>ASSESSORIA TÉCNICA PARA FISCALIZAÇÃO DO PROJETO PARA CONSTRUÇÃO DO PRÉDIO PÚBLICO DA SEDE DA DRF NATAL</t>
+  </si>
+  <si>
+    <t>Ter assessoria a execução do projeto da DRF/Natal</t>
+  </si>
+  <si>
+    <t>Garantir a  execução adequada do projeto da DRF/Natal</t>
+  </si>
+  <si>
+    <t>TERA LTDA</t>
+  </si>
+  <si>
+    <t>Realizar obra de implantação de garagem de veículos oficiais para uso da SRRF04, dotando-o  de área para motoristas e veículos, com segurança e espaço para diversos veículos (caminhões, caminhotes, carros de passeios)</t>
+  </si>
+  <si>
+    <t>Implantar a garagem de veículos oficiais da SRRF04</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE MURO, PREPARAÇÃO DE SOLO E CONSTRUÇÃO DE INSTALAÇÃO PARA MOTORISTAS NO TERRENO DE SANTO AMARO - CONTAINERS</t>
+  </si>
+  <si>
+    <t>ITP INDUSTRIA, COMERCIO E SERVICOS DE TUBOS &amp; PERFIS L</t>
+  </si>
+  <si>
+    <t>Identidade Visual para as unidades da RFB da RF04 (Pernambuco, Paraíba, Rio Grande do Norte e Alagoas)</t>
+  </si>
+  <si>
+    <t>C &amp; R COMERCIO E SERVICO DE PLACAS PARA SINALIZACAO LTD</t>
+  </si>
+  <si>
+    <t>170058000012024NE000568</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>DRF/FSA</t>
+  </si>
+  <si>
+    <t>SRRF05</t>
+  </si>
+  <si>
+    <t>DRF/VCA</t>
+  </si>
+  <si>
+    <t>STUQUI - ENGENHARIA E CONSTRUCOES EIRELI</t>
+  </si>
+  <si>
+    <t>Belo Horizonte</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>SRRF06</t>
+  </si>
+  <si>
+    <t>DRF /GVS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Efetivar compartilhamento de imóvel e promover a economia de recursos de custeio </t>
+  </si>
+  <si>
+    <t>RGFORTE CONSTRUTORA EIRELI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROJETO DE ADAPTAÇÕES DO IMÓVEL  JURISDICIONADO AO TRT PARA COMPARTILHAMENTO COM A ARF (POÇOS DE CALDAS) </t>
+  </si>
+  <si>
+    <t>Poços de Caldas</t>
+  </si>
+  <si>
+    <t>DRF/VAR</t>
+  </si>
+  <si>
+    <t>ARF/PCS</t>
+  </si>
+  <si>
+    <t>Contratar obra de reforma para adequar o imóvel às necessidades da unidade da Receita Federal, quanto às instalações civis, elétricas, de cabeamento estruturado e comunicação visual.</t>
+  </si>
+  <si>
+    <t>ASSESSORIA AO PROJETO DE ADAPTAÇÕES DO IMÓVEL  JURISDICIONADO AO TRT PARA COMPARTILHAMENTO COM A ARF (POÇOS DE CALDAS)</t>
+  </si>
+  <si>
+    <t>Fiscalizar serviço de elaboração de projeto</t>
+  </si>
+  <si>
+    <t>Garantir a execução do projeto conforme contratado</t>
+  </si>
+  <si>
+    <t>ACTUS EMPREENDIMENTOS EIRELI</t>
+  </si>
+  <si>
+    <t>170094000012023NE000209</t>
+  </si>
+  <si>
+    <t>DRF/UBL</t>
+  </si>
+  <si>
+    <t>Governador Valdares</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REFORMA DA DRF EM GOVERNADOR VALADARES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recuperar e adequar as condições do imóvel, em especial instalações civis, elétricas, de cabeamento estruturado, prevenção e combate a incêndio, acessibilidade e comunicação visual, e prepará-lo para compartilhamento com o TRT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recuperação da integridade e  modernização de instalações e sistemas prediais. Promoção de condições de segurança e acessibilidade. Efetivação do compartilhamento de imóvel e promoção da economia de recursos de custeio. </t>
+  </si>
+  <si>
+    <t>Apoiar a equipe de fiscalização do contrato da RFB com profissionais especializados, com conhecimentos e competências específicas</t>
+  </si>
+  <si>
+    <t>JR DECORACOES E COMERCIO EM GERAL LTDA</t>
+  </si>
+  <si>
+    <t>ASSESSORIA DO PROJETO EXECUTIVO DA OBRA DE REFORMA DA ARF DIAMANTINA</t>
+  </si>
+  <si>
+    <t>Diamantina</t>
+  </si>
+  <si>
+    <t>ARF/DTA</t>
+  </si>
+  <si>
+    <t>Elaboração do projeto conforme parâmetros contratados</t>
+  </si>
+  <si>
+    <t>RECONCAVO ENGENHARIA E ARQUITETURA LTDA</t>
+  </si>
+  <si>
+    <t>ATUALIZAÇÃO DA PLANILHA ORÇAMENTÁRIA E ELABORAÇÃO DE PROJETO EXECUTIVO DA OBRA DE REFORMA DA ARF DIAMANTINA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adequar imóvel público às normas técnicas de acessibilidade. </t>
+  </si>
+  <si>
+    <t>Adequação do imóvel público da União às normas técnicas de acessibilidade. Recuperação e conservação do patrimônio público.</t>
+  </si>
+  <si>
+    <t>VITRIOL ENGENHARIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170088000012024NE000642</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PERÍCIA E DE PROJETO DA PATOLOGIA DAS FACHADAS EM LITOCERÂMICA DA DRF BELO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>DRF/BHE</t>
+  </si>
+  <si>
+    <t>Recuperar revestimento das fachadas em litocerâmica do prédio</t>
+  </si>
+  <si>
+    <t>Recuperação e conservação do patrimônio público. Segurança dos usuários e pedestres.</t>
+  </si>
+  <si>
+    <t>FUNDACAO CHRISTIANO OTTONI</t>
+  </si>
+  <si>
+    <t>170088000012024NE000540</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>RJ</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>SRRF07</t>
+  </si>
+  <si>
+    <t>SYC SOLUCOES E GESTAO DE SEGURANCA LTDA</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE ELABORACAO DE PROJETO BASICO DE ACESSIBILIDADE PARA A DRF/NIT</t>
+  </si>
+  <si>
+    <t>Niteroi</t>
+  </si>
+  <si>
+    <t>DRF/NIT</t>
+  </si>
+  <si>
+    <t>Adequar o imóvel às normas de acessibilidade</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SISTEMA DE COMBATE A INCÊNDIO DO EDIFÍCIO SEDE DA DEMAC</t>
+  </si>
+  <si>
+    <t>Proteger o imóvel da DEMAC - RJ contra incêndio, garantindo a segurança patrimonial e dos seus usuários.</t>
+  </si>
+  <si>
+    <t>Obtenção do Certificado de vistoria do Corpo de Bombeiros Militar do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>CONSERTO DE ELEVADORES - DRF/NIT</t>
+  </si>
+  <si>
+    <t>Consertar e modernizar o elevador de carga do imóvel sede da DRF Niterói</t>
+  </si>
+  <si>
+    <t>Obtenção de projeto básico para a contratação da execução de conserto e modernização do elevador de carga.</t>
+  </si>
+  <si>
+    <t>CORE GESTAO DE TECNOLOGIAS EM SAUDE LTDA</t>
+  </si>
+  <si>
+    <t>170121000012024NE000012</t>
+  </si>
+  <si>
+    <t>IRF/MCE</t>
+  </si>
+  <si>
+    <t>Recuperar o muro de divisa, as calçadas e o piso do pátio de acesso à IRF Macaé com acessibilidade</t>
+  </si>
+  <si>
+    <t>Contratação da execução das obras de recuperação do muro, calçadas e pátio com adaptações às normas de acessibilidade</t>
+  </si>
+  <si>
+    <t>SP</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>ALF/STS</t>
+  </si>
+  <si>
+    <t>ARF/IEM</t>
+  </si>
+  <si>
+    <t>Osasco</t>
+  </si>
+  <si>
+    <t>DRF/OSA</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SISTEMA DE COMBATE A INCÊNDIO NO DMA/IPIRANGA</t>
+  </si>
+  <si>
+    <t>São Paulo</t>
+  </si>
+  <si>
+    <t>ALF/SPO</t>
+  </si>
+  <si>
+    <t>INSTALAR SISTEMA DE COMBATE A INCÊNDIO NO DMA/IPIRANGA</t>
+  </si>
+  <si>
+    <t>REFERENCIAL MONTAGENS INDUSTRIAIS LTDA</t>
+  </si>
+  <si>
+    <t>170533000012023NE000110</t>
+  </si>
+  <si>
+    <t>FISCALIZAÇÃO DA INSTALAÇÃO DE SISTEMA DE COMBATE A INCÊNDIO NO DMA/IPIRANGA</t>
+  </si>
+  <si>
+    <t>Assessoria à fiscalização da instalação do sistema de combate a incêndio do DMA/Ipiranga</t>
+  </si>
+  <si>
+    <t>Assessorar a fiscalização técnica do serviço de instalação do sistema de combate a incêndio do DMA/Ipiranga</t>
+  </si>
+  <si>
+    <t>LLP ENGENHARIA &amp; CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170533000012023NE000118</t>
+  </si>
+  <si>
+    <t>SRRF08</t>
+  </si>
+  <si>
+    <t>DRF/SAE</t>
+  </si>
+  <si>
+    <t>Sorocaba</t>
+  </si>
+  <si>
+    <t>ONE ELEVADORES DF LTDA.</t>
+  </si>
+  <si>
+    <t>DRF/JUN</t>
+  </si>
+  <si>
+    <t>DRF/SOR</t>
+  </si>
+  <si>
+    <t>SUBSTITUIÇÃO DO CHILLER DO SISTEMA DE REFRIGERAÇÃO DE AR</t>
+  </si>
+  <si>
+    <t>Elaboração de Laudos e Projetos Básicos para modernização dos sistemas centrais de ar condicionados instalados nas Delegacias da RFB em São José do Rio Preto e Sorocaba</t>
+  </si>
+  <si>
+    <t>modernização dos sistemas centrais de ar condicionados instalados nas Delegacias da RFB em São José do Rio Preto e Sorocaba</t>
+  </si>
+  <si>
+    <t>170133000012024NE000547</t>
+  </si>
+  <si>
+    <t>REFORMA DAS ÁREAS MOLHADAS DA SEDE DRF/OSASCO</t>
+  </si>
+  <si>
+    <t>Reformar banheiros e copas do edifício-sede da DRF/Osasco</t>
+  </si>
+  <si>
+    <t>Reforma dos banheiros e copas do edifício-sede da DRF/Osasco para pleno uso dos ocupantes do edifício</t>
+  </si>
+  <si>
+    <t>AGM ENGENHARIA CONSTRUCOES E MEIO AMBIENTE LTDA</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DOS ESPAÇOS DE TRABALHO DA RF08 - INSTALAÇÃO DE NOVAS DIVISÓRIAS</t>
+  </si>
+  <si>
+    <t>Adequar espaços de trabalho da RF08 para novo sistema de trabalho híbrido</t>
+  </si>
+  <si>
+    <t>Ambientes adequados e funcionais para o desenvolvimento do trabalho na RF08</t>
+  </si>
+  <si>
+    <t>MARCENARIA SULAR LTDA</t>
+  </si>
+  <si>
+    <t>170133000012024NE000937; 170133000012024NE000939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADEQUAÇÃO DOS ESPAÇOS DE TRABALHO DA RF08 -DESMONTAGEM-MONTAGEM DE DIVISÓRIAS EXISTENTES </t>
+  </si>
+  <si>
+    <t>DB AMBIENTES CORPORATIVOS INDUSTRIA E COMERCIO DE MOVEI</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>SRRF09</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público e devolução da funcionalidade do ambiente.</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DO PROJETO DE RESTAURO DO PRÉDIO HISTÓRICO DA ALF-PGA.</t>
+  </si>
+  <si>
+    <t>Paranaguá</t>
+  </si>
+  <si>
+    <t>ALF/PGA</t>
+  </si>
+  <si>
+    <t>Prover o restauro garantindo as características históricas e a usabilidade do imóvel.</t>
+  </si>
+  <si>
+    <t>FACCIO ARQUITETURA S/S LTDA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DO PROJETO DE RESTAURO DO CASARÃO MALBURG</t>
+  </si>
+  <si>
+    <t>Itajaí</t>
+  </si>
+  <si>
+    <t>DRF/BLU</t>
+  </si>
+  <si>
+    <t>ALF/ITJ</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público com nova cobertura, substituição de janelas e intervenção de fachada do imóvel.</t>
+  </si>
+  <si>
+    <t>REFORMA TELHADO DA SEDE DA DRF/CVL</t>
+  </si>
+  <si>
+    <t>Cascavel</t>
+  </si>
+  <si>
+    <t>DRF/CVL</t>
+  </si>
+  <si>
+    <t>Prover estanqueidade ao imóvel sede da DRF/CVL.</t>
+  </si>
+  <si>
+    <t>STRACKE &amp; SCANAGATTA CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Santa Maria</t>
+  </si>
+  <si>
+    <t>DRF /STM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preservar e Conservar o Patrimônio; Aumentar o grau de satisfação dos usuários; 
+Permitir aos usuários a acessibilidade  do edifício; </t>
+  </si>
+  <si>
+    <t>DRF/PEL</t>
+  </si>
+  <si>
+    <t>REFORMA DO PRÉDIO SEDE DA DRF/STM</t>
+  </si>
+  <si>
+    <t>DE MARTINI ASSOCIADOS LTDA</t>
+  </si>
+  <si>
+    <t>RESTAURO GERAL NO PRÉDIO DA ALF/RGE ( PRÉDIO TOMBADO PELO IPHAN )</t>
+  </si>
+  <si>
+    <t>Rio Grande</t>
+  </si>
+  <si>
+    <t>ALF/RGE</t>
+  </si>
+  <si>
+    <t>Preservação do Patrimônio Público Tombado, em utilização pela RFB</t>
+  </si>
+  <si>
+    <t>Garantir a preservação do ióvel tombado e prover conforto aos usuários e servidores.</t>
+  </si>
+  <si>
+    <t>SCHIFFINO &amp; JUNQUEIRA ARQUITETOS ASSOCIADOS LTDA</t>
+  </si>
+  <si>
+    <t>UC</t>
+  </si>
+  <si>
+    <t>COPOL</t>
+  </si>
+  <si>
     <t>Valor Executado em 2025</t>
   </si>
   <si>
-    <t>Valor Executado em 2026</t>
-[...14 lines deleted...]
-    <t>CONTRATAÇÃO DE UM POÇO ARTESIANO PROFUNDO  PARA A ALF-MUNDO NOVO, INCLUINDO PROJETOS, LICENÇAS AMBIENTAIS, AUTORIZAÇÃO DOS ÓRGÃOS COMPETENTES E EXECUÇÃO</t>
+    <t>RTC SERVICOS DE MANUTENCAO, CONSERVACAO E LIMPEZA PREDI</t>
+  </si>
+  <si>
+    <t>REFORMA E ADAPTAÇÃO DO PRÉDIO DA IRF/SANTANA</t>
+  </si>
+  <si>
+    <t>IRF/STN</t>
+  </si>
+  <si>
+    <t>UNINORTE EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSESSORIA A REFORMA DA DRF EM GOVERNADOR VALADARES </t>
+  </si>
+  <si>
+    <t>170217000012024NE000473; 170217000012025NE000241; 170217000012025NE000297; 170217000012025NE000303</t>
+  </si>
+  <si>
+    <t>170217000012024NE000538; 170217000012025NE000315</t>
+  </si>
+  <si>
+    <t>170217000012024NE000354; 170217000012025NE000318</t>
+  </si>
+  <si>
+    <t>170217000012024NE000359; 170217000012025NE000324</t>
+  </si>
+  <si>
+    <t>EXECUÇAO DO REMANESCENTE DA OBRA DE REFORMA NA ARF CASTANHAL</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PROJETO BÁSICO E EXECUTIVO EM BIM  PARA REFORMA DA IRF/GUAJARÁ-MIRIM-RO.</t>
+  </si>
+  <si>
+    <t>Guajará-Mirim</t>
+  </si>
+  <si>
+    <t>SHIFT ENGENHARIA E EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000492; 170217000012025NE000394</t>
+  </si>
+  <si>
+    <t>REFORMA PREDIAL E DE ACESSIBILIDADE DA ARF/PARNAÍBA</t>
+  </si>
+  <si>
+    <t>Parnaíba</t>
+  </si>
+  <si>
+    <t>VASCONCELOS ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170058000012024NE000275; 170047000012023NE000129; 170047000012022NE000137; 170058000012025NE000381</t>
+  </si>
+  <si>
+    <t>170088000012024NE000444; 170088000012025NE000359</t>
+  </si>
+  <si>
+    <t>170088000012024NE000083; 170088000012025NE000360</t>
+  </si>
+  <si>
+    <t>170088000012024NE000082; 170088000012025NE000312</t>
+  </si>
+  <si>
+    <t>170116000012025NE000259</t>
+  </si>
+  <si>
+    <t>SUELI GRIMAUD ARQUITETURA LTDA</t>
+  </si>
+  <si>
+    <t>HC SOLUCOES ESTRUTURAIS LTDA.</t>
+  </si>
+  <si>
+    <t>170133000012025NE000461</t>
+  </si>
+  <si>
+    <t>REFORÇO DE IMPERMEABILIZAÇÃO DE COBERTURA NAS JUNTAS DE DILATAÇÃO DO BLOCO O, ANEXO</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO E INSTALACAO DE DIVISORIAS E MOBILIARIO SOB MEDIDA - MGI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MANUNTENCAO PREDIAL PREVENTIVA, CORRETIVA E PREDITIVA</t>
+  </si>
+  <si>
+    <t>CVT CONSTRUTORA LTDA</t>
+  </si>
+  <si>
+    <t>ESPACO &amp; FORMA MOVEIS E DIVISORIAS LTDA</t>
+  </si>
+  <si>
+    <t>RCS TECNOLOGIA S/A</t>
+  </si>
+  <si>
+    <t>170010000012025NE000170</t>
+  </si>
+  <si>
+    <t>170607000012025NE000791; 170607000012025NE000717</t>
+  </si>
+  <si>
+    <t>Revisão do projeto básico  incluindo projeto executivo</t>
+  </si>
+  <si>
+    <t>Retomada da construção da ARF de Itanhaem</t>
+  </si>
+  <si>
+    <t>Atender a legistação de incêndio.Melhorar a habitabilidade e o conforto com melhores condições para servidores e contribuintes.</t>
+  </si>
+  <si>
+    <t>Padronizar a identidade visual das unidades da RFB em PE, PB, RN e AL, com sinalização interna e externa conforme o Manual da Receita. A contratação permite fornecimento sob demanda, com foco em comunicação clara, reforço da imagem institucional e adoção de critérios sustentáveis.</t>
+  </si>
+  <si>
+    <t>Unificar visualmente as unidades, melhorar a sinalização, fortalecer a imagem institucional, facilitar o atendimento ao público e adotar práticas sustentáveis</t>
+  </si>
+  <si>
+    <t>Projeto básico que servirá de base para a contratação das obras de adaptação.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Execução de serviços técnicos de engenharia para reparos em trechos da laje de cobertura </t>
+  </si>
+  <si>
+    <t>Reparo e impermeabilização de trechos da laje de cobertura da ala 2 do Ed. Anexo O em Brasília0DF</t>
+  </si>
+  <si>
+    <t>Serviço de fornecimento e instalação de divisórias e mobiliário para adequações de espaço da RFB em Brasília-DF</t>
+  </si>
+  <si>
+    <t>Fornecimento e instalação de divisórias para adequações de espaços ocupados pela RFB em Brasília-DF</t>
+  </si>
+  <si>
+    <t>Serviço de manutenção preventiva, corretiva e preditiva dos prédios ocupados pela RFB em Brasília-DF</t>
+  </si>
+  <si>
+    <t>Manutenção dos prédios ocupados pela RFB em BRasília-DF</t>
+  </si>
+  <si>
+    <t>Reforma do imóvel para assegurar a melhoria das condições físicas, funcionais e de segurança do imóvel.</t>
   </si>
   <si>
     <t>Mundo Novo</t>
   </si>
   <si>
-    <t>MS</t>
-[...7 lines deleted...]
-  <si>
     <t>ALF/MNO</t>
   </si>
   <si>
+    <t>BELEM ENGENHARIA PR LTDA</t>
+  </si>
+  <si>
+    <t>170109000012025NE000060</t>
+  </si>
+  <si>
+    <t>ARTFLEX ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000539; 170217000012025NE000316</t>
+  </si>
+  <si>
+    <t>170217000012025NE000386; 170217000012025NE000317</t>
+  </si>
+  <si>
+    <t>REFORMA ARF/ITAITUBA ATENDENDO LEGISLAÇÃO ACESSIBILIDADE/ MANUTENÇÃO DO IMÓVEL E CONTRATAÇÃO ASSESSORIA FISCALIZAÇÃO DA OBRA</t>
+  </si>
+  <si>
+    <t>DEMOLIÇÃO DO PRÉDIO  ATUAL E CONSTRUÇÃO DE NOVO IMÓVEL DA AGÊNCIA DE TEFÉ/AM</t>
+  </si>
+  <si>
+    <t>Tefé</t>
+  </si>
+  <si>
+    <t>ARF/TEF</t>
+  </si>
+  <si>
+    <t>170217000012025NE000519</t>
+  </si>
+  <si>
+    <t>FA ENGSERVICE LTDA</t>
+  </si>
+  <si>
+    <t>CONSPLAM CAPITAL LTDA</t>
+  </si>
+  <si>
+    <t>REFORMA DE ACESSIBILIDADE DA DRF/JNE</t>
+  </si>
+  <si>
+    <t>170040000012025NE000244</t>
+  </si>
+  <si>
+    <t>170040000012025NE000261</t>
+  </si>
+  <si>
+    <t>BT COMERCIO E SERVICOS EM ELEVADORES LTDA</t>
+  </si>
+  <si>
+    <t>CEARA SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE MURO, CALÇADA E PISO DE ACESSO DE PEDESTRES IRF MACAÉ.</t>
+  </si>
+  <si>
+    <t>Macaé</t>
+  </si>
+  <si>
+    <t>FENDER ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170116000012025NE000268</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE ATUALIZAÇÃO DO PROJETO E ORÇAMENTAÇÃO PARA CONCLUSÃO DA OBRA ARF ITANHAEM</t>
+  </si>
+  <si>
+    <t>Itanhaém</t>
+  </si>
+  <si>
+    <t>170153000012023NE000459; 170153000012025NE000315</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público, Segurança, Acessibilidade e a melhoria do ambiente de trabalho dos servidores e da área de atendimento ao contribuinte</t>
+  </si>
+  <si>
+    <t>Conservação do Patrimônio Público, Segurança, Acessibilidade e a melhoria do ambiente de trabalho dos servidores e da área de atendimento ao contribuinte.</t>
+  </si>
+  <si>
     <t>Prover água para a unidade, inclusive para o sistema de combate a incêndio, tendo em vista a escassez e baixa qualidade da água local.</t>
   </si>
   <si>
     <t>Fornecimento de água para o prédio da ALF Mundo Novo/MS</t>
   </si>
   <si>
-    <t>BELEM ENGENHARIA PR LTDA</t>
-[...16 lines deleted...]
-  <si>
     <t>Reforma e revitalização de fachada do prédio dos órgãos centrais do Min. Fazenda</t>
   </si>
   <si>
     <t>Reforma e revitalização de fachada do prédio dos órgãos centrais do Min Fazenda</t>
   </si>
   <si>
-    <t>ARTFLEX ENGENHARIA LTDA</t>
-[...2 lines deleted...]
-    <t>170607000012025NE001496; 170607000012025NE001675</t>
+    <t xml:space="preserve">Reforma geral do imóvel com adequação da acessibilidade e instalação de plataforma elevatória, substituição da coberta, piso, divisórias, forro, instalações elétricas e de rede, adequação da identidade visual e pintura. </t>
+  </si>
+  <si>
+    <t>Preservação e conservação do patrimônio público. Aumento do grau de satisfação dos usuários do edifício. Adequação do layout da agência para funcionamento da futura inspetoria a ser implementada no novo regiento interno da RFB</t>
+  </si>
+  <si>
+    <t>Execução dos serviços de adequação de calçadas com piso podotátil, de rampas, de banheiros, de estacionamento para idoso e pessoa com mobilidade reduzida, sinalização e pintura das fachadas.</t>
+  </si>
+  <si>
+    <t>Adequação do imóvel às normas de acessibilidade e atendimento de demanda do Ministério Público Federal.</t>
+  </si>
+  <si>
+    <t>Substituir e modernizar os componentes do único elevador da Alfândega de Fortaleza</t>
+  </si>
+  <si>
+    <t>Prover acessibilidade no imóvel da Alfândega de Fortaleza</t>
   </si>
   <si>
     <t>2ª ETAPA - REVITALIZAÇÃO DA FACHADA EM ACM DA DRF/GOIANIA</t>
   </si>
   <si>
-    <t>Goiania</t>
-[...5 lines deleted...]
-    <t>DRF/GOI</t>
+    <t>PROJETO DE REFORMA E READEQUAÇÃO DA SEDE DO DNIT, A FIM DE ABRIGAR TAMBÉM EM SUAS INSTALAÇÕES, A IRF E DMA DE CÁCERES/MT</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO DA REFORMA E AMPLIAÇÃO DO DVA/VÁRZEA GRANDE, A INSTALAÇÃO DE PLACAS SOLARES PARA PRODUÇÃO DE ENERGIA FOTOVOLTAICADE VÁRZEA GRANDE/MT.</t>
+  </si>
+  <si>
+    <t>DPV - Fornecimento de estruturas metálicas para duas escadas de acesso às guaritas do pátio da ALF/Ponta Porã</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DO SISTEMA DE CFTV E MONITORAMENTO NO EDIFÍCIO-SEDE DA DRF/CGE/MS, DMA 1 E DMA 2.</t>
+  </si>
+  <si>
+    <t>REPAROS DO MURO, GRADIL E PORTÕES DE ACESSO AO IMÓVEL DA IRF /GUAJARÁ-MIRIM</t>
+  </si>
+  <si>
+    <t>REPAROS EMERGENCIAIS NA DRF/RIO BRANCO</t>
+  </si>
+  <si>
+    <t>REPAROS NA SALA DA SEFA QUE ABRIGA A ARF/ABAETETUBA</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO ESTRUTURAL E REPARO NA COBERTURA ARF-EUCLIDES DA CUNHA</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO CORRETIVA E PREVENTIVA DAS SUBESTAÇÕES DRFVITÓRIA DA CONQUISTA, ARF-ITABUNA E IRF-ILHÉUS</t>
+  </si>
+  <si>
+    <t>REPAROS NA COBERTURA DA AGÊNCIA MODELO PAULO AFONSO</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO E INSTALAÇÃO DE GRADIL EXTERNO NA ARF-EUCLIDES DA CUNHA</t>
+  </si>
+  <si>
+    <t>ESCORAMENTO DE LAJE TÉCNICA DO EDIFÍCIO SEDE DRF VITÓRIA</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DO PROJETO DE MODERNIZAÇÃO DOS ELEVADORES DO EDIFÍCIO DA FLORÊNCIOS DE ABREU/SP, DRF/OSASCO E DRF/SANTO ANDRÉ</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EXECUÇÃO DE ADEQUAÇÕES NO EDIFÍCIO-SEDE DRF/OSASCO PARA OBTENÇÃO DO AVCB</t>
+  </si>
+  <si>
+    <t>PAVILION ARQUITETURA E ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>ORIENTE CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>CASSIA LEPRE LOPES</t>
+  </si>
+  <si>
+    <t>170198000012025NE000027</t>
+  </si>
+  <si>
+    <t>170018000012025NE000416</t>
+  </si>
+  <si>
+    <t>170018000012025NE000417</t>
+  </si>
+  <si>
+    <t>170109000012025NE000088</t>
+  </si>
+  <si>
+    <t>170109000012025NE000089</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA VICTORIOS LTDA</t>
+  </si>
+  <si>
+    <t>ENTEC CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>MULT ENG SERVICOS E PROJETOS LTDA</t>
+  </si>
+  <si>
+    <t>170217000012025NE000523</t>
+  </si>
+  <si>
+    <t>170217000012025NE000525</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DO MURO DO POSTO DE IPU</t>
+  </si>
+  <si>
+    <t>SUN LIGHT BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>170040000012025NE000437</t>
+  </si>
+  <si>
+    <t>JACOB CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>LD MARINHO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>REALIZA ENGENHARIA E CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>LINS SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>170080000012025NE000127</t>
+  </si>
+  <si>
+    <t>170081000012025NE000074</t>
+  </si>
+  <si>
+    <t>170078000012025NE000176</t>
+  </si>
+  <si>
+    <t>170078000012025NE000177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melhorar a estrutura de acesso ao imóvel da Inspetoria da Receita Federal em Guajará-Mirim ,garantindo maior  segurança  do imóvel e de seus ocupantes </t>
+  </si>
+  <si>
+    <t>Conservação do patrimônio público, maior segurança e proteção aos usuários da edificação.</t>
+  </si>
+  <si>
+    <t>Eliminar infiltrações na área de atendimento do CAC, melhorar a iluminação no estacionamento de carros apreendidos e instalação de dispositivo de segurança no muro lateral do imóvel.</t>
+  </si>
+  <si>
+    <t>Fazer Reparos, para entrega , na sala cedida pela SEFA/PA para instalaçõ temporária na Agência da Receita Federal em Abaetetuba</t>
+  </si>
+  <si>
+    <t>Entrega  em boas condiçoes da sala cedida pela SEFA/Pa</t>
   </si>
   <si>
     <t>Limpeza e revitalização da fachada da sede da DRF/GOI</t>
   </si>
   <si>
     <t>Refitalização da fachada da sede da DRF/GOI</t>
   </si>
   <si>
-    <t>RTC SERVICOS DE MANUTENCAO, CONSERVACAO E LIMPEZA PREDI</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Cáceres </t>
-  </si>
-[...4 lines deleted...]
-    <t>IRF/CAE</t>
   </si>
   <si>
     <t>Reforma geral da edificação eda infraestrutura do prédio da Inspetoria da Receita Federal do Brasil em Cáceres/MT, compartilhada com o
 DNIT (Departamento Nacional de Infraestrutura de Transportes).</t>
   </si>
   <si>
     <t>Reforma da edificação para sediar a Inspetoria de Cáceres e Depósito de mercadorias aprrendidas.</t>
   </si>
   <si>
-    <t>PAVILION ARQUITETURA E ENGENHARIA LTDA</t>
-[...7 lines deleted...]
-  <si>
     <t>Várzea Grande</t>
   </si>
   <si>
-    <t>DRF/CBA</t>
-[...1 lines deleted...]
-  <si>
     <t>Reforma geral da edificação e da infraestrutura do  Depósito de Veículos Apreendidos em Várzea Grande/MT.</t>
   </si>
   <si>
     <t xml:space="preserve">Reforma do Depósito de veículos aprrendidos  para proporcionar maior segurança institucional e conforto aos usuários. </t>
   </si>
   <si>
-    <t>170018000012025NE000417</t>
-[...10 lines deleted...]
-  <si>
     <t>Fornecimento e instalação de escadas metálicas para acesso as guaritas do DVA Ponta Porã.</t>
   </si>
   <si>
     <t>Instalação de escadas nas guaritas localizadas no DVA PPA, substituindo as existentes fora de norma, garantindo acessibilidade e maior segurança aos vigilantes.</t>
   </si>
   <si>
-    <t>ORIENTE CONSTRUCOES LTDA</t>
-[...10 lines deleted...]
-  <si>
     <t>Reisar o projeto de CFTV existente para as edificações da DRF/CGE em Campo Grande.</t>
   </si>
   <si>
     <t>Projeto revisado, atualizado e apto para licitar a implantação do sistema de CFTV.</t>
   </si>
   <si>
-    <t>CASSIA LEPRE LOPES</t>
-[...2 lines deleted...]
-    <t>170109000012025NE000089</t>
+    <t>Ipu</t>
+  </si>
+  <si>
+    <t>PST/IPU</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE SERVICO DE ENGENHARIA PARA EXECUCAO DOS SERVICOS DE DEMOLICAO, REPAROS E RECONSTRUCAO DE TRECHOS DO MURO DOS FUNDOS DO IMOVEL ONDE FUNCIONA O POSTO DE ATENDIMENTO DA RECEITA FEDERAL DO BRASIL DE IPU/CE.</t>
+  </si>
+  <si>
+    <t>Recuperação e preservação do patrimônio público, melhoria da segurança e integridade das estruturas do imóvel. Aumento do grau de satisfação dos usuários do edifício.</t>
+  </si>
+  <si>
+    <t>Euclides da Cunha</t>
+  </si>
+  <si>
+    <t>ARF/ECA</t>
+  </si>
+  <si>
+    <t>Impermeabilização da cobertura em manta asfáltica, com instalação de rufos e contra-rufos e execução da recuperação da estrutura metálica da edificação com jateamento e pintura de proteção.</t>
+  </si>
+  <si>
+    <t>Adequada impermeabilização da laje de cobertura, garantindo a estanqueidade da agência e recuperação da estrutura metálica, eliminando sinais de oxidação, garantindo a segurança da edificação.</t>
+  </si>
+  <si>
+    <t>Vitória da Conquista, Itabuna e Ihéus</t>
+  </si>
+  <si>
+    <t>DRF/VCA, ARF/ITA e IRF/ILH</t>
+  </si>
+  <si>
+    <t>Execução de manutenção preventiva e corretiva nas subestações de energia dos edifícios sede da DRF-Vitória da Conquista, ARF-Itabuna e IRF-Ilhéus</t>
+  </si>
+  <si>
+    <t>Funcionamento adequado das subestações de energia dos edifícios sede da DRF-Vitória da Conquista, ARF-Itabuna e IRF-Ilhéus, favorecendo a segurança do sistema elétrico dessas edificações</t>
+  </si>
+  <si>
+    <t>Paulo Afonso</t>
+  </si>
+  <si>
+    <t>ARF/PAO</t>
+  </si>
+  <si>
+    <t>Remoção da cobertura existente e execução de novo sistema de cobertura, com aplicação de sistema de impermeabilização em manta asfáltica.</t>
+  </si>
+  <si>
+    <t>Sistema de cobertura e impermeabilização adequados, garantindo a vedação da agência e a devida destinação das águas pluviais que incidem na edificação, trazendo segurança para a edificação e seus usuários.</t>
+  </si>
+  <si>
+    <t>Substituição dos gradis do estacionamento da ARF-Euclides da Cunha, que apresentam alto grau de oxidação.</t>
+  </si>
+  <si>
+    <t>Maior segurança aos usuários da edificação e ao patrimônio público.</t>
+  </si>
+  <si>
+    <t>Vitória</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>DRF VIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escorar a laje técnica da subestação que apresenta fissuras </t>
+  </si>
+  <si>
+    <t>Garantir paliativamente a segurança estrutural do edifício</t>
+  </si>
+  <si>
+    <t>São Paulo, Osasco e Santo André</t>
+  </si>
+  <si>
+    <t>Modernização completa dos elevadores do edifício da Florêncio de Abreu/SP, da DRF/Osasco e da DRF/Santo André</t>
+  </si>
+  <si>
+    <t>Elevadores mais seguros, eficientes e confiáveis, com redução de falhas e custos de manutenção, maior disponibilidade operacional, melhoria da acessibilidade e do conforto dos usuários.</t>
+  </si>
+  <si>
+    <t>Executar as adequações necessárias no edifício-sede da DRF/Osasco para atendimento às normas de segurança contra incêndio e obtenção do AVCB.</t>
+  </si>
+  <si>
+    <t>Obtenção do AVCB, com aumento da segurança dos ocupantes, conformidade legal do edifício e redução de riscos operacionais.</t>
+  </si>
+  <si>
+    <t>SEM PREVISÃO DE INÍCIO DOS REPAROS POIS DEPENDE DA ENTREGA DA REFORMA DO IMÓVEL DA ARF/ABAETETUBA CUJA OBRA ESTÁ PARADA</t>
+  </si>
+  <si>
+    <t>DCL ELETRONICOS E INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>170156000012025NE000501; 170156000012025NE000566; 170156000012025NE000567</t>
+  </si>
+  <si>
+    <t>Adquirir equipamentos essenciais ao funcionamento da rede de TI nas novas Aduanas da ALF/FOZ, viabilizando o início da operação da Ponte da Integração conforme prazos definidos pela Presidência da República.</t>
+  </si>
+  <si>
+    <t>Proteção do sistema de dados das novas Aduanas, garantindo a operação da Aduana.</t>
+  </si>
+  <si>
+    <t>Valor Executado em 2026</t>
+  </si>
+  <si>
+    <t>170607000012025NE001496; 170607000012025NE001675</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO SISTEMA DE INSTALAÇÕES ELÉTRICAS E DE ILUMINAÇÃO DO DVA DA ALF/PPA.</t>
   </si>
   <si>
     <t>PONTA PORA</t>
   </si>
   <si>
     <t>ALF - PONTA PORÃ</t>
   </si>
   <si>
-    <t>Reforma e substituição do sistema de instalações elétricas do DVA da ALF/PPA</t>
-[...13 lines deleted...]
-  <si>
     <t>170018000012026NE000175</t>
   </si>
   <si>
-    <t>REFORMA EMERGENCIAL NO COMPLEXO ADUANEIRO DA IRF/PACARAIMA</t>
-[...22 lines deleted...]
-  <si>
     <t>PRIVADO ENGENHARIA LTDA</t>
   </si>
   <si>
-    <t>170217000012024NE000354; 170217000012025NE000318</t>
-[...71 lines deleted...]
-    <t>MLOBATO ENGENHARIA LTDA</t>
+    <t>ASSESSORIA A FISCALIZAÇÃO DA CONSTRUÇÃO DE EDIFÍCIO-SEDE DE UNIDADES DO ME EM BELÉM</t>
+  </si>
+  <si>
+    <t>170217000012026NE000205</t>
+  </si>
+  <si>
+    <t>DARCOS ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170217000012024NE000521; 170217000012025NE000380; 170217000012025NE000604; 170217000012025NE000605; 170217000012026NE000252</t>
+  </si>
+  <si>
+    <t>170217000012025NE000313; 170217000012025NE000596; 170217000012026NE000160; 170217000012026NE000253</t>
+  </si>
+  <si>
+    <t>170217000012025NE000374; 170217000012025NE000414; 170217000012026NE000186</t>
+  </si>
+  <si>
+    <t>170217000012025NE000420; 170217000012025NE000603</t>
+  </si>
+  <si>
+    <t>170217000012024NE000520; 170217000012025NE000346; 170217000012025NE000379; 170217000012026NE000264</t>
   </si>
   <si>
     <t>170217000012024NE000474; 170217000012025NE000296; 170217000012025NE000304; 170217000012025NE000517; 170217000012026NE000268</t>
   </si>
   <si>
-    <t>CONSTRUÇÃO DE EDIFÍCIO-SEDE DE UNIDADES DA RFB EM BELÉM - PA</t>
-[...50 lines deleted...]
-    <t>170217000012024NE000521; 170217000012025NE000380; 170217000012025NE000604; 170217000012025NE000605; 170217000012026NE000252</t>
+    <t>REPAROS EMERGENCIAIS NO IMÓVEL DO COMPLEXO ADUANEIRO DE EPITACIOLANDIA</t>
+  </si>
+  <si>
+    <t>170217000012026NE000215</t>
+  </si>
+  <si>
+    <t>REIS COMERCIO SERVICOS E CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>170040000012025NE000182; 170040000012026NE000217</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DA IDENTIDADE VISUAL INTERNA E EXTERNA ALF/FOR</t>
+  </si>
+  <si>
+    <t>170058000012024NE000294; 170047000012023NE000130; 170047000012022NE000138; 170058000012025NE000380; 170058000012026NE000206</t>
+  </si>
+  <si>
+    <t>170058000012024NE000094; 170058000012025NE000217; 170058000012026NE000207</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE PERSIANAS NO EDIFICIO SEDE ARF ITAPETINGA</t>
+  </si>
+  <si>
+    <t>Itapetinga</t>
+  </si>
+  <si>
+    <t>ARF/ITP</t>
+  </si>
+  <si>
+    <t>170081000012026NE000027</t>
+  </si>
+  <si>
+    <t>170094000012023NE000144; 170094000012025NE000001; 170094000012025NE000005</t>
+  </si>
+  <si>
+    <t>REFORMA DA PARTE ELÉTRICADO DMA DA DRF/UBL E CONTRATAÇÃO DE ASSESSORIA TÉCNICA PARA FISCALIZAÇÃO OBRA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE LAUDOS DE ACESSIBILIDADE PARA AS EDIFICAÇÕES DA RF06</t>
+  </si>
+  <si>
+    <t>UBERABA</t>
+  </si>
+  <si>
+    <t>BELO HORIZONTE</t>
+  </si>
+  <si>
+    <t>170097000012026NE000001</t>
+  </si>
+  <si>
+    <t>170088000012026NE000304</t>
+  </si>
+  <si>
+    <t>JP CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>FIBO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170116000012025NE000309; 170116000012026NE000196</t>
+  </si>
+  <si>
+    <t>LEVE SOLUCOES EM FORMAS, ANDAIMES E ESCORAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>170116000012026NE000236</t>
+  </si>
+  <si>
+    <t>B E RODRIGUES ENGENHARIA E CONSULTORIA</t>
+  </si>
+  <si>
+    <t>170133000012024NE000903; 170133000012024NE000936; 170133000012025NE000708</t>
+  </si>
+  <si>
+    <t>170133000012024NE000938; 170133000012025NE000720</t>
+  </si>
+  <si>
+    <t>ASTROS SERVICOS E COMERCIO DE ENGENHARIA INTEGRADAS LT</t>
+  </si>
+  <si>
+    <t>170133000012025NE001131; 170133000012025NE001172; 170133000012025NE001173</t>
+  </si>
+  <si>
+    <t>170133000012025NE001135</t>
   </si>
   <si>
     <t>Processo de rescisão contratual, com planejamento de contratação de remanescentede obra.</t>
-  </si>
-[...175 lines deleted...]
-    <t>IRF/EPI</t>
   </si>
   <si>
     <t>Executar Reparos prediais nas instalações elétricas, construção de mureta e calçada, e instalação
 de gradil metálico na Inspetoria da Receita Federal em Epitaciolândia/AC</t>
   </si>
   <si>
-    <t>REIS COMERCIO SERVICOS E CONSTRUCOES LTDA</t>
-[...116 lines deleted...]
-    <t>SRRF04</t>
+    <t>Adequar instalações e melhorar a segurança do imóvel</t>
+  </si>
+  <si>
+    <t>Conclusão de obra paralisada. Recuperação da integridade e  modernização de instalações e sistemas prediais. Segurança de usuários</t>
+  </si>
+  <si>
+    <t>Garantir melhores condições de acessibilidade noas unidades da RF06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atendimento à Portaria Conjunta MGI/MDHC N° 45, de 16 de julho de 2024. Elaboração de diagnóstico das condições de acessibilidade dos imóveis. Elaboração de plano de ação para adequações de acessibilidade. </t>
+  </si>
+  <si>
+    <t>EMISSÃO DE LAUDOS ESTRUTURAIS DAS UNIDADES DRF GUARULHOS E DRF PIRACICABA</t>
+  </si>
+  <si>
+    <t>Avaliar as condições de segurança, estabilidade e integridade estrutural das DRF Guarulhos e Piracicaba.</t>
+  </si>
+  <si>
+    <t>Obter diagnóstico técnico da estrutura, com avaliação do risco e definição das intervenções necessárias para subsidiar decisões sobre manutenção, recuperação ou uso da edificação.</t>
+  </si>
+  <si>
+    <t>EMISSÃO DE LAUDO ESTRUTURAL DA UNIDADE  DIREP FLORÊNCIO DE ABREU</t>
+  </si>
+  <si>
+    <t>Avaliar as condições de segurança, estabilidade e integridade estrutural do edifício na rua Florêncio de Abreu, sede da DIREP 08.</t>
+  </si>
+  <si>
+    <t>ETPC PERICIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000346; 170133000012026NE000347</t>
+  </si>
+  <si>
+    <t>M. DA R. ANDRADE AVANT ENGENHARIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000348</t>
+  </si>
+  <si>
+    <t>170156000012023NE000552; 170156000012024NE000492</t>
+  </si>
+  <si>
+    <t>170156000012023NE000551; 170156000012024NE000493</t>
+  </si>
+  <si>
+    <t>PROJETO DE COMUNICAÇÃO VISUAL - UNIDADES JURISDICIONADAS DA 9ªRF</t>
+  </si>
+  <si>
+    <t>Reforma e substituição do sistema de instalações elétricas do DVA da ALF/PPA</t>
+  </si>
+  <si>
+    <t>Sistema de iluminação e instalações elétricas em pleno funcionamento com segurança para os usuários.</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>Subsidiar a contratação do projeto básico para a construção da sede da DEREP</t>
+  </si>
+  <si>
+    <t>Relatório técnico de sondagem e desenho técnico de topografia do terreno para subsidiar a construção do novo edifício</t>
+  </si>
+  <si>
+    <t>170183000012020NE800618, 170183000012021NE000196, 170183000012022NE000272; 170183000012022NE000284; 170177000012024NE000387</t>
+  </si>
+  <si>
+    <t>SONDAGEM GEOTÉCNICA PARA ESTUDO PARA A CONSTRUÇÃO DE SEDE PARA A DEREP 07</t>
+  </si>
+  <si>
+    <t>170040000012025NE000389</t>
+  </si>
+  <si>
+    <t>Instalação de persianas no edifício sede da ARF-Itapetinga</t>
+  </si>
+  <si>
+    <t>Redução do calor e luminosidade excessiva, proporciononado melhores condições de trabalho.</t>
   </si>
   <si>
     <t>Substituir ou instalar novos elementos de identidade visual da Alfândega de Fortaleza</t>
   </si>
   <si>
     <t>Adequação da identidade visual da Alfândega de Fortaleza, com melhoria na sinalização dos ambientes internos e áreas externas e da unidade da alfândega, bem como de sinalização de rotas de fuga. Facilitar a identificação da unidade para servidores e contribuintes</t>
   </si>
   <si>
-    <t>C &amp; R COMERCIO E SERVICO DE PLACAS PARA SINALIZACAO LTD</t>
-[...897 lines deleted...]
-    <t>170607000012025NE000791; 170607000012025NE000717</t>
+    <t>OBRA DE REFORMA DA ARF ITUMBIARA.</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÕES E MELHORIAS NO POSTO ESDRAS.</t>
+  </si>
+  <si>
+    <t>Esdras</t>
+  </si>
+  <si>
+    <t>ALF/COR</t>
+  </si>
+  <si>
+    <t>ITUMBIARA</t>
+  </si>
+  <si>
+    <t>ARF - ITUMBIARA</t>
+  </si>
+  <si>
+    <t>Reforma e adequação da ARF em Itumbiara/GO</t>
+  </si>
+  <si>
+    <t>Agência revitalizada e adequada às normas de segurança e desempenho de edificações.</t>
+  </si>
+  <si>
+    <t>MARQUES DUARTE CONSTRUCAO E INCORPORACAO DE OBRAS LTDA</t>
+  </si>
+  <si>
+    <t>170018000012026NE000174</t>
+  </si>
+  <si>
+    <t>Luvi
+Comércio de Mercadorias e Serviços Corporativos Ltda</t>
+  </si>
+  <si>
+    <t>170018000012026NE000233</t>
+  </si>
+  <si>
+    <t>ST SERVICOS EM CONSTRUCAO LTDA</t>
+  </si>
+  <si>
+    <t>REFORMA DO MURO (ELEVAÇÃO), NOVA CALÇADA E NOVA FOSSA DRF/PVO</t>
+  </si>
+  <si>
+    <t>REPAROS EMERGENCIAIS NA AGÊNCIA DA RECEITA FEDERAL DO BRASIL EM ITACOATIARA, NO ESTADO DO AMAZONAS</t>
+  </si>
+  <si>
+    <t>Itacoatiara</t>
+  </si>
+  <si>
+    <t>ARF/IAR</t>
+  </si>
+  <si>
+    <t>170217000012026NE000338</t>
+  </si>
+  <si>
+    <t>170217000012026NE000362</t>
+  </si>
+  <si>
+    <t>IN- TERA INSTALACOES ELETRICAS LTDA</t>
+  </si>
+  <si>
+    <t>GLAUCIA REGINA RAPOSO DA CUNHA LTDA</t>
+  </si>
+  <si>
+    <t>PROJETO BÁSICO COMPLETO DE REFORMA DA SEDE DA DRF-FEIRA DE SANTANA E SEU EDIFÍCIO ANEXO COM ASSESSORIA A FISCALIZAÇÃO</t>
+  </si>
+  <si>
+    <t>Feira de Santana</t>
+  </si>
+  <si>
+    <t>170078000012026NE000109</t>
+  </si>
+  <si>
+    <t>CARPLAN ENGENHARIA E PROJETOS LTDA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO REGIONAL DE ASSESSORIA TÉCNICA PARA PREVENÇÃO, PROTEÇÃO E COMBATE A INCÊNDIO AOS EDIFÍCIOS DA RF08, INCLUINDO OBTENÇÃO DE AVCB</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DA MODERNIZAÇÃO DOS SISTEMAS DE AR-CONDICIONADO DA DRF/SOROCABA</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DA MODERNIZAÇÃO DOS SISTEMAS DE AR-CONDICIONADO DA DRF/SÃO JOSÉ DO RIO PRETO</t>
+  </si>
+  <si>
+    <t>ASSESSORIA A EXECUÇÃO DA MODERNIZAÇÃO DOS SISTEMAS DE AR-CONDICIONADO DA DRF/SÃO JOSÉ DO RIO PRETO E DA DRF/SOROCABA</t>
+  </si>
+  <si>
+    <t>São José do Rio Preto</t>
+  </si>
+  <si>
+    <t>DRF/RPO</t>
+  </si>
+  <si>
+    <t>170177000012024NE000465; 170177000012025NE000286; 170177000012026NE000353</t>
+  </si>
+  <si>
+    <t>170607000012025NE000716; 170607000012025NE000764; 170607000012026NE000812</t>
+  </si>
+  <si>
+    <t>Executar a ampliação do muro e calçada do entorno do imóvel, substituir a cobertura do estacionamento, relizar ajustes na fachada.</t>
+  </si>
+  <si>
+    <t>Garantir a proteção dos servidores, contribuintes e patrimônio público frente a possíveis invasões, adequar a calçada do entorno do imóvel possibilitando o acesso dos transeuntes ao imóvel da RFB, melhoria na fachada do imóvel e melhoria na cobertura do estacionamento.</t>
+  </si>
+  <si>
+    <t>Realizar reparos na cobertura geral, substituição do forro, reparos na iluminação e pintura da área de atendimento</t>
+  </si>
+  <si>
+    <t>Garantir a retomada do atendimento presencial de contribuintes no imóvel de modo a dar segurança e conforto aos servidores, contribuintes e demais usuários do imóvel.</t>
+  </si>
+  <si>
+    <t>Regularizar a totalidade dos edifícios da RFB na 08ª Região Fiscal quanto às exigências de segurança contra incêndio, obtendo o Auto de Vistoria do Corpo de Bombeiros (AVCB) ou documento equivalente em cada unidade</t>
+  </si>
+  <si>
+    <t>Modernizar o sistema de climatização da DRF/Sorocaba</t>
+  </si>
+  <si>
+    <t>Modernizar o sistema de climatização da DRF/São José do Rio Preto</t>
+  </si>
+  <si>
+    <t>Melhoria na fiscalização dos contratos de modernização</t>
+  </si>
+  <si>
+    <t>Melhoria nas condições de trabalho da delegacia e redução nos custos de manutenção e operação do sistema de climatização</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auxílio técnico na fiscalização dos contratos de modernização dos sistemas de ar-condicionado </t>
+  </si>
+  <si>
+    <t>170116000012025NE000320; 170116000012026NE000201</t>
+  </si>
+  <si>
+    <t>Remanejamento da Rede Elétrica - Edf. Sede no Recife</t>
+  </si>
+  <si>
+    <t>Remanejar e adequar as infraestruturas da rede elétrica da fachada da Avenida Alfredo Lisboa, eliminando interferências físicas e riscos eletroexistentes para viabilizar a montagem segura de andaimes e estruturas de canteiro</t>
+  </si>
+  <si>
+    <t>Frente de trabalho integralmente liberada e desimpedida para o início das obras de recuperação e restauro da fachada do Edifício Sede, garantindo a conformidade com as normas de segurança do trabalho (NR-10 e NR-35) e mitigando o risco de acidentes elétricos.</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>COMPANHIA ENERGETICA DE PERNAMBUCO</t>
+  </si>
+  <si>
+    <t>170058000012026NE000073</t>
+  </si>
+  <si>
+    <t>Passarela de Proteção da calçada do Edf Sede no Recife</t>
+  </si>
+  <si>
+    <t>Implantar galeria técnica/passarela de proteção estanque sobre o passeio público da fachada do Edifício Sede, conforme diretrizes da NR-18 e legislação municipal de postura urbana.</t>
+  </si>
+  <si>
+    <t>Garantia da integridade física e segurança dos pedestres e servidores que circulam no entorno do edifício durante a execução das obras em altura, mantendo o fluxo urbano ativo e mitigando riscos de responsabilidade civil para a União por queda de detritos.</t>
+  </si>
+  <si>
+    <t>CONCREFERRO CONSTRUCOES E INCORPORACOES LTDA</t>
+  </si>
+  <si>
+    <t>170058000012026NE000093</t>
+  </si>
+  <si>
+    <t>CONCLUSÃO DA CONSTRUÇÃO DA ARF-BALSAS-MA.</t>
+  </si>
+  <si>
+    <t>Balsas</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>DRF/SLS</t>
+  </si>
+  <si>
+    <t>ARF/BAL</t>
+  </si>
+  <si>
+    <t>170040000012025NE000399; 170040000012025NE000407</t>
+  </si>
+  <si>
+    <t>MAGNA CONSTRUTORA LTDA</t>
+  </si>
+  <si>
+    <t>Conclusão da construção do imóvel da agência de Balsas/MA.</t>
+  </si>
+  <si>
+    <t>Prover a agência de Balsas de imóvel próprio, adequado e seguro para atendimento dos contribuintes, com acessibilidade. Aumento do grau de satisfação dos usuários do edifício.</t>
+  </si>
+  <si>
+    <t>170217000012025NE000524; 170217000012026NE000315</t>
+  </si>
+  <si>
+    <t>170040000012024NE000382; 170040000012025NE000179; 170040000012026NE000218</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Adequações e melhorias pontuais no Posto Esdras. A 1° etapa/demanda tem o objetivo de resolver a drenagem pluvial em trecho com problemas recorrentes, garantindo a estabilidade do terreno.</t>
+  </si>
+  <si>
+    <t>Drenagem pluvial eficiente, estabilidade do terreno e fim dos riscos estruturais ocasionados pelo problema.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reforma abrangerá as instalações hidráulicas, elétricas, drenagem, impermeabilização, rede lógica, telefonia, CFTV, sistema de alarme e controle de acesso, prevenção e combate a incêndio, SPDA, climatização e sistema de geração de energia fotovoltaica. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Reestabelecimento da vida útil do imóvel, a melhoria do seu estado de conservação e a modernização e adequação de suas instalações internas para conformidade com as normas técnicas vigentes, os regulamentos atuais de uso e ocupação e os requisitos de eficiência, acessibilidade e sustentabilidade aplicáveis às edificações públicas.</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE UM POÇO ARTESIANO PROFUNDO  PARA A ALF-MUNDO NOVO, INCLUINDO PROJETOS, LICENÇAS AMBIENTAIS, AUTORIZAÇÃO DOS ÓRGÃOS COMPETENTES E EXECUÇÃO</t>
+  </si>
+  <si>
+    <t>RATEIO DAS DESPESAS PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REFORMA DAS FACHADAS DO EDIFÍCIO ÓRGÃOS CENTRAIS.</t>
+  </si>
+  <si>
+    <t>MINERVA ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000641</t>
+  </si>
+  <si>
+    <t>DUCTBUSTERS ENGENHARIA LIMITADA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000664</t>
+  </si>
+  <si>
+    <t>ENCLIMAR ENGENHARIA DE CLIMATIZACAO LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000665</t>
+  </si>
+  <si>
+    <t>HABITARE ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>170133000012026NE000666</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="&quot;R$ &quot;#,##0.00"/>
+    <numFmt numFmtId="8" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="&quot;R$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="165" formatCode="_-&quot;R$ &quot;* #,##0.00_-;&quot;-R$ &quot;* #,##0.00_-;_-&quot;R$ &quot;* \-??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="&quot;R$ &quot;#,##0.00"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1784,51 +1986,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -1959,152 +2161,163 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="4" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2114,239 +2327,248 @@
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="5" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="5" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Moeda 2" xfId="4" xr:uid="{4F88BB90-EE44-420A-8C88-11F91068D4B6}"/>
     <cellStyle name="Moeda 2 2" xfId="7" xr:uid="{CD1C97CE-2D02-4B6B-AAF4-A1834B289C67}"/>
     <cellStyle name="Moeda 4" xfId="6" xr:uid="{C3D0EC54-6A15-49E6-BEC3-FDBB3E563A1A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{E2AB4B30-0B16-4B10-8B7D-ADB7B2A2FF03}"/>
     <cellStyle name="Normal 2 2" xfId="8" xr:uid="{70A1434E-B6DA-4B85-9239-407FB2AF19B8}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{7701B435-286C-485F-96DB-A47FCE327E78}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2408,51 +2630,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2550,138 +2772,138 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D4C2543-AF28-47CC-9B94-50C8A7093C11}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:AA110"/>
+  <dimension ref="A1:AA120"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="P5" activePane="bottomRight" state="frozen"/>
-      <selection pane="bottomRight" activeCell="U6" sqref="U6"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="P104" sqref="P104:V120"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="55.5703125" style="66" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="3.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="35.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="101.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="28.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="25.140625" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="22.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="16.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="16.7109375" style="3" customWidth="1"/>
     <col min="23" max="23" width="28.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="15" style="2" customWidth="1"/>
     <col min="25" max="25" width="17.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="15.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.95">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:27" ht="12.95">
+    <row r="2" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A2" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:27" ht="12.95">
-      <c r="J3" s="81" t="s">
+    <row r="3" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="J3" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="82"/>
-[...2 lines deleted...]
-      <c r="N3" s="84" t="s">
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="85"/>
-[...10 lines deleted...]
-    <row r="4" spans="1:27" s="6" customFormat="1" ht="26.1">
+      <c r="O3" s="82"/>
+      <c r="P3" s="82"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="82"/>
+      <c r="S3" s="82"/>
+      <c r="T3" s="82"/>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="82"/>
+    </row>
+    <row r="4" spans="1:27" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="29" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="29" t="s">
@@ -2693,5393 +2915,5994 @@
       <c r="K4" s="29" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="29" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="30" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="31" t="s">
         <v>18</v>
       </c>
       <c r="P4" s="31" t="s">
         <v>19</v>
       </c>
       <c r="Q4" s="30" t="s">
         <v>20</v>
       </c>
       <c r="R4" s="30" t="s">
         <v>21</v>
       </c>
       <c r="S4" s="30" t="s">
+        <v>281</v>
+      </c>
+      <c r="T4" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="U4" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="T4" s="30" t="s">
+      <c r="V4" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="U4" s="30" t="s">
+      <c r="W4" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="V4" s="32" t="s">
+      <c r="X4" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="W4" s="32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y4" s="32"/>
     </row>
-    <row r="5" spans="1:27" s="6" customFormat="1" ht="50.1">
+    <row r="5" spans="1:27" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" s="16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="16">
         <v>170111</v>
       </c>
       <c r="G5" s="16" t="s">
-        <v>33</v>
+        <v>329</v>
       </c>
       <c r="H5" s="16" t="s">
-        <v>34</v>
+        <v>356</v>
       </c>
       <c r="I5" s="16" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
       <c r="N5" s="53">
         <v>20000</v>
       </c>
       <c r="O5" s="19">
         <v>45839</v>
       </c>
-      <c r="P5" s="19">
-        <v>46203</v>
+      <c r="P5" s="19" t="s">
+        <v>598</v>
       </c>
       <c r="Q5" s="53"/>
       <c r="R5" s="53"/>
       <c r="S5" s="53">
         <v>0</v>
       </c>
       <c r="T5" s="53">
-        <v>0</v>
+        <v>44086.400000000001</v>
       </c>
       <c r="U5" s="53">
-        <v>0</v>
+        <v>44086.400000000001</v>
       </c>
       <c r="V5" s="18" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
       <c r="W5" s="16" t="s">
-        <v>37</v>
+        <v>331</v>
       </c>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
     </row>
-    <row r="6" spans="1:27" s="6" customFormat="1" ht="37.5">
+    <row r="6" spans="1:27" s="6" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
-        <v>38</v>
+        <v>604</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C6" s="15" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D6" s="34">
         <v>1</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F6" s="16">
         <v>170018</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>42</v>
+        <v>358</v>
       </c>
       <c r="I6" s="16" t="s">
-        <v>43</v>
+        <v>359</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="53">
         <v>4787494.62</v>
       </c>
       <c r="O6" s="19">
         <v>45901</v>
       </c>
       <c r="P6" s="19">
         <v>46387</v>
       </c>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53">
         <v>0</v>
       </c>
       <c r="T6" s="53">
-        <v>208498.03</v>
+        <v>487990.37000000005</v>
       </c>
       <c r="U6" s="53">
-        <v>208498.03</v>
+        <v>487990.37000000005</v>
       </c>
       <c r="V6" s="18" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="W6" s="16" t="s">
-        <v>45</v>
+        <v>456</v>
       </c>
       <c r="X6" s="16"/>
       <c r="Y6" s="16"/>
     </row>
-    <row r="7" spans="1:27" s="6" customFormat="1" ht="62.45">
+    <row r="7" spans="1:27" s="6" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
-        <v>46</v>
+        <v>366</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D7" s="34">
         <v>1</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F7" s="16">
         <v>170198</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="H7" s="16" t="s">
-        <v>50</v>
+        <v>410</v>
       </c>
       <c r="I7" s="16" t="s">
-        <v>51</v>
+        <v>411</v>
       </c>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
       <c r="N7" s="53">
         <v>49999.94</v>
       </c>
       <c r="O7" s="19">
         <v>45958</v>
       </c>
       <c r="P7" s="19">
         <v>46125</v>
       </c>
       <c r="Q7" s="53"/>
       <c r="R7" s="53"/>
       <c r="S7" s="53">
         <v>0</v>
       </c>
       <c r="T7" s="53">
         <v>49999.94</v>
       </c>
       <c r="U7" s="53">
         <v>49999.94</v>
       </c>
       <c r="V7" s="18" t="s">
-        <v>52</v>
+        <v>282</v>
       </c>
       <c r="W7" s="16" t="s">
-        <v>53</v>
+        <v>384</v>
       </c>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
     </row>
-    <row r="8" spans="1:27" s="6" customFormat="1" ht="75">
+    <row r="8" spans="1:27" s="6" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
-        <v>54</v>
+        <v>367</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>55</v>
+        <v>412</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D8" s="34">
         <v>1</v>
       </c>
       <c r="E8" s="16" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F8" s="16">
         <v>170018</v>
       </c>
       <c r="G8" s="16" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="H8" s="16" t="s">
-        <v>58</v>
+        <v>413</v>
       </c>
       <c r="I8" s="16" t="s">
-        <v>59</v>
+        <v>414</v>
       </c>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="53">
         <v>58999.99</v>
       </c>
       <c r="O8" s="19">
         <v>46009</v>
       </c>
       <c r="P8" s="19">
         <v>46252</v>
       </c>
       <c r="Q8" s="53"/>
       <c r="R8" s="53"/>
       <c r="S8" s="53">
         <v>0</v>
       </c>
       <c r="T8" s="53">
         <v>0</v>
       </c>
       <c r="U8" s="53">
         <v>0</v>
       </c>
       <c r="V8" s="18" t="s">
-        <v>60</v>
+        <v>381</v>
       </c>
       <c r="W8" s="16" t="s">
-        <v>61</v>
+        <v>385</v>
       </c>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
     </row>
-    <row r="9" spans="1:27" s="6" customFormat="1" ht="50.1">
+    <row r="9" spans="1:27" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
-        <v>62</v>
+        <v>368</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>63</v>
+        <v>415</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D9" s="34">
         <v>1</v>
       </c>
       <c r="E9" s="16" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F9" s="16">
         <v>170018</v>
       </c>
       <c r="G9" s="16" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>65</v>
+        <v>416</v>
       </c>
       <c r="I9" s="16" t="s">
-        <v>66</v>
+        <v>417</v>
       </c>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="53">
         <v>11000</v>
       </c>
       <c r="O9" s="19">
         <v>46009</v>
       </c>
       <c r="P9" s="19">
         <v>45887</v>
       </c>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53">
         <v>0</v>
       </c>
       <c r="T9" s="53">
         <v>0</v>
       </c>
       <c r="U9" s="53">
         <v>0</v>
       </c>
       <c r="V9" s="18" t="s">
-        <v>60</v>
+        <v>381</v>
       </c>
       <c r="W9" s="16" t="s">
-        <v>67</v>
+        <v>386</v>
       </c>
       <c r="X9" s="16"/>
       <c r="Y9" s="16"/>
     </row>
-    <row r="10" spans="1:27" s="6" customFormat="1" ht="37.5">
+    <row r="10" spans="1:27" s="6" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
-        <v>68</v>
+        <v>369</v>
       </c>
       <c r="B10" s="15" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D10" s="34">
         <v>1</v>
       </c>
       <c r="E10" s="16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" s="16">
         <v>170109</v>
       </c>
       <c r="G10" s="16" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>71</v>
+        <v>418</v>
       </c>
       <c r="I10" s="16" t="s">
-        <v>72</v>
+        <v>419</v>
       </c>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="53">
         <v>82900</v>
       </c>
       <c r="O10" s="19">
         <v>45992</v>
       </c>
       <c r="P10" s="19">
         <v>46099</v>
       </c>
       <c r="Q10" s="53"/>
       <c r="R10" s="53"/>
       <c r="S10" s="53">
         <v>0</v>
       </c>
       <c r="T10" s="53">
-        <v>0</v>
+        <v>82900</v>
       </c>
       <c r="U10" s="53">
-        <v>0</v>
+        <v>82900</v>
       </c>
       <c r="V10" s="18" t="s">
-        <v>73</v>
+        <v>382</v>
       </c>
       <c r="W10" s="16" t="s">
-        <v>74</v>
+        <v>387</v>
       </c>
       <c r="X10" s="16"/>
       <c r="Y10" s="16"/>
     </row>
-    <row r="11" spans="1:27" s="6" customFormat="1" ht="37.5">
+    <row r="11" spans="1:27" s="6" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="B11" s="15" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" s="34">
         <v>1</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F11" s="16">
         <v>170109</v>
       </c>
       <c r="G11" s="16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H11" s="16" t="s">
-        <v>77</v>
+        <v>420</v>
       </c>
       <c r="I11" s="16" t="s">
-        <v>78</v>
+        <v>421</v>
       </c>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="53">
         <v>63000</v>
       </c>
       <c r="O11" s="19">
         <v>46010</v>
       </c>
       <c r="P11" s="19">
         <v>46215</v>
       </c>
       <c r="Q11" s="53"/>
       <c r="R11" s="53"/>
       <c r="S11" s="53">
         <v>0</v>
       </c>
       <c r="T11" s="53">
         <v>0</v>
       </c>
       <c r="U11" s="53">
         <v>0</v>
       </c>
       <c r="V11" s="18" t="s">
-        <v>79</v>
+        <v>383</v>
       </c>
       <c r="W11" s="16" t="s">
-        <v>80</v>
+        <v>388</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
     </row>
-    <row r="12" spans="1:27" s="6" customFormat="1" ht="24.95">
+    <row r="12" spans="1:27" s="6" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
-        <v>81</v>
+        <v>531</v>
       </c>
       <c r="B12" s="15" t="s">
-        <v>82</v>
+        <v>535</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D12" s="34">
         <v>1</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F12" s="16">
         <v>170018</v>
       </c>
       <c r="G12" s="16" t="s">
-        <v>83</v>
+        <v>536</v>
       </c>
       <c r="H12" s="16" t="s">
-        <v>84</v>
+        <v>537</v>
       </c>
       <c r="I12" s="16" t="s">
-        <v>85</v>
+        <v>538</v>
       </c>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="53">
-        <v>300000</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>789566.56</v>
+      </c>
+      <c r="O12" s="19">
+        <v>46031</v>
+      </c>
+      <c r="P12" s="19">
+        <v>46389</v>
       </c>
       <c r="Q12" s="53"/>
       <c r="R12" s="53"/>
       <c r="S12" s="53"/>
       <c r="T12" s="53">
         <v>0</v>
       </c>
       <c r="U12" s="53">
         <v>0</v>
       </c>
       <c r="V12" s="18" t="s">
-        <v>88</v>
+        <v>539</v>
       </c>
       <c r="W12" s="16" t="s">
-        <v>89</v>
+        <v>540</v>
       </c>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
     </row>
-    <row r="13" spans="1:27" s="6" customFormat="1" ht="12.6">
-[...8 lines deleted...]
-      <c r="I13" s="16"/>
+    <row r="13" spans="1:27" s="6" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="34">
+        <v>1</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="16">
+        <v>170018</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="I13" s="16" t="s">
+        <v>519</v>
+      </c>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
-      <c r="N13" s="53"/>
-[...1 lines deleted...]
-      <c r="P13" s="19"/>
+      <c r="N13" s="53">
+        <v>300000</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>520</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>521</v>
+      </c>
       <c r="Q13" s="53"/>
       <c r="R13" s="53"/>
       <c r="S13" s="53"/>
-      <c r="T13" s="53"/>
-[...2 lines deleted...]
-      <c r="W13" s="16"/>
+      <c r="T13" s="53">
+        <v>0</v>
+      </c>
+      <c r="U13" s="53">
+        <v>0</v>
+      </c>
+      <c r="V13" s="18" t="s">
+        <v>541</v>
+      </c>
+      <c r="W13" s="16" t="s">
+        <v>460</v>
+      </c>
       <c r="X13" s="16"/>
       <c r="Y13" s="16"/>
     </row>
-    <row r="14" spans="1:27" s="52" customFormat="1" ht="87.6">
-[...15 lines deleted...]
-      <c r="F14" s="21">
+    <row r="14" spans="1:27" s="6" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>533</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="34">
+        <v>1</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" s="16">
+        <v>170018</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>599</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>600</v>
+      </c>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="53"/>
+      <c r="O14" s="19">
+        <v>46028</v>
+      </c>
+      <c r="P14" s="19">
+        <v>46338</v>
+      </c>
+      <c r="Q14" s="53"/>
+      <c r="R14" s="53"/>
+      <c r="S14" s="53"/>
+      <c r="T14" s="53">
+        <v>0</v>
+      </c>
+      <c r="U14" s="53">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18" t="s">
+        <v>543</v>
+      </c>
+      <c r="W14" s="16" t="s">
+        <v>542</v>
+      </c>
+      <c r="X14" s="16"/>
+      <c r="Y14" s="16"/>
+    </row>
+    <row r="15" spans="1:27" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="15"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="53"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="53"/>
+      <c r="R15" s="53"/>
+      <c r="S15" s="53"/>
+      <c r="T15" s="53"/>
+      <c r="U15" s="53"/>
+      <c r="W15" s="16"/>
+      <c r="X15" s="16"/>
+      <c r="Y15" s="16"/>
+    </row>
+    <row r="16" spans="1:27" s="52" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" s="21">
         <v>170217</v>
       </c>
-      <c r="G14" s="21" t="s">
-[...12 lines deleted...]
-      <c r="N14" s="54">
+      <c r="G16" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="I16" s="51" t="s">
+        <v>66</v>
+      </c>
+      <c r="J16" s="21"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="54">
         <v>1499810.83</v>
       </c>
-      <c r="O14" s="26">
+      <c r="O16" s="26">
         <v>45519</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P16" s="26">
         <v>46066</v>
       </c>
-      <c r="Q14" s="54"/>
-      <c r="R14" s="54">
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54">
         <v>332519.95999999996</v>
       </c>
-      <c r="S14" s="54">
+      <c r="S16" s="54">
         <v>568792.71000000008</v>
       </c>
-      <c r="T14" s="54">
+      <c r="T16" s="54">
         <v>102880.79</v>
       </c>
-      <c r="U14" s="53">
+      <c r="U16" s="53">
         <v>1004193.4600000001</v>
       </c>
-      <c r="V14" s="9" t="s">
-[...136 lines deleted...]
-      <c r="Y16" s="12"/>
+      <c r="V16" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="48"/>
       <c r="Z16" s="49"/>
       <c r="AA16" s="50"/>
     </row>
-    <row r="17" spans="1:27" s="23" customFormat="1" ht="62.45">
-[...15 lines deleted...]
-      <c r="F17" s="12">
+    <row r="17" spans="1:27" s="52" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" s="21">
         <v>170217</v>
       </c>
-      <c r="G17" s="12" t="s">
-[...29 lines deleted...]
-        <v>60300.36</v>
+      <c r="G17" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I17" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" s="21"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="54">
+        <v>240000</v>
+      </c>
+      <c r="O17" s="26">
+        <v>45484</v>
+      </c>
+      <c r="P17" s="26">
+        <v>46241</v>
+      </c>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54">
+        <v>30000</v>
+      </c>
+      <c r="S17" s="54">
+        <v>41873.25</v>
+      </c>
+      <c r="T17" s="54">
+        <v>0</v>
       </c>
       <c r="U17" s="53">
-        <v>379004.6</v>
-[...8 lines deleted...]
-      <c r="Y17" s="12"/>
+        <v>71873.25</v>
+      </c>
+      <c r="V17" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="W17" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="X17" s="21"/>
+      <c r="Y17" s="21"/>
       <c r="Z17" s="49"/>
       <c r="AA17" s="50"/>
     </row>
-    <row r="18" spans="1:27" s="23" customFormat="1" ht="37.5">
+    <row r="18" spans="1:27" s="23" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
-        <v>125</v>
-[...13 lines deleted...]
-      <c r="F18" s="77">
+        <v>80</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="12">
         <v>170217</v>
       </c>
-      <c r="G18" s="77" t="s">
-[...9 lines deleted...]
-      <c r="K18" s="77"/>
+      <c r="G18" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
-      <c r="N18" s="86">
-[...6 lines deleted...]
-        <v>46588</v>
+      <c r="N18" s="54">
+        <v>2670971.83</v>
+      </c>
+      <c r="O18" s="14">
+        <v>45604</v>
+      </c>
+      <c r="P18" s="26">
+        <v>46241</v>
       </c>
       <c r="Q18" s="55"/>
       <c r="R18" s="55">
-        <v>0</v>
+        <v>285752.09999999998</v>
       </c>
       <c r="S18" s="55">
-        <v>4574959.01</v>
+        <v>2335190.5499999998</v>
       </c>
       <c r="T18" s="55">
-        <v>0</v>
+        <v>103091.67</v>
       </c>
       <c r="U18" s="53">
-        <v>4574959.01</v>
+        <v>2724034.32</v>
       </c>
       <c r="V18" s="13" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="W18" s="12" t="s">
-        <v>129</v>
+        <v>287</v>
       </c>
       <c r="X18" s="12"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="49"/>
       <c r="AA18" s="50"/>
     </row>
-    <row r="19" spans="1:27" s="23" customFormat="1" ht="50.1" customHeight="1">
+    <row r="19" spans="1:27" s="23" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
-        <v>130</v>
-[...13 lines deleted...]
-      <c r="F19" s="78">
+        <v>84</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="12">
         <v>170217</v>
       </c>
-      <c r="G19" s="78" t="s">
-[...22 lines deleted...]
-      <c r="P19" s="74"/>
+      <c r="G19" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="55">
+        <v>7834000.0099999998</v>
+      </c>
+      <c r="O19" s="14">
+        <v>45628</v>
+      </c>
+      <c r="P19" s="14">
+        <v>46871</v>
+      </c>
       <c r="Q19" s="55"/>
-      <c r="R19" s="55"/>
-      <c r="S19" s="55"/>
+      <c r="R19" s="55">
+        <v>0</v>
+      </c>
+      <c r="S19" s="55">
+        <v>318704.24</v>
+      </c>
       <c r="T19" s="55">
-        <v>0</v>
+        <v>60300.36</v>
       </c>
       <c r="U19" s="53">
-        <v>0</v>
+        <v>379004.6</v>
       </c>
       <c r="V19" s="13" t="s">
-        <v>131</v>
+        <v>87</v>
       </c>
       <c r="W19" s="12" t="s">
-        <v>132</v>
+        <v>470</v>
       </c>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="49"/>
       <c r="AA19" s="50"/>
     </row>
-    <row r="20" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="20" spans="1:27" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
-        <v>133</v>
-[...13 lines deleted...]
-      <c r="F20" s="12">
+        <v>88</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="71">
         <v>170217</v>
       </c>
-      <c r="G20" s="12" t="s">
-[...9 lines deleted...]
-      <c r="K20" s="12"/>
+      <c r="G20" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="J20" s="71"/>
+      <c r="K20" s="71"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
-      <c r="N20" s="55">
-[...6 lines deleted...]
-        <v>46580</v>
+      <c r="N20" s="83">
+        <v>33435824.859999999</v>
+      </c>
+      <c r="O20" s="85">
+        <v>45677</v>
+      </c>
+      <c r="P20" s="85">
+        <v>46588</v>
       </c>
       <c r="Q20" s="55"/>
       <c r="R20" s="55">
         <v>0</v>
       </c>
       <c r="S20" s="55">
-        <v>0</v>
+        <v>4574959.01</v>
       </c>
       <c r="T20" s="55">
-        <v>0</v>
+        <v>4400513.6400000006</v>
       </c>
       <c r="U20" s="53">
-        <v>0</v>
+        <v>8975472.6500000004</v>
       </c>
       <c r="V20" s="13" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="W20" s="12" t="s">
-        <v>138</v>
+        <v>295</v>
       </c>
       <c r="X20" s="12"/>
       <c r="Y20" s="12"/>
       <c r="Z20" s="49"/>
       <c r="AA20" s="50"/>
     </row>
-    <row r="21" spans="1:27" s="23" customFormat="1" ht="87.6">
+    <row r="21" spans="1:27" s="23" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
-        <v>139</v>
-[...13 lines deleted...]
-      <c r="F21" s="12">
+        <v>462</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="72" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="F21" s="72">
         <v>170217</v>
       </c>
-      <c r="G21" s="12" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="G21" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" s="72" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" s="72" t="s">
+        <v>90</v>
+      </c>
+      <c r="J21" s="72">
+        <v>0</v>
+      </c>
+      <c r="K21" s="72"/>
+      <c r="L21" s="11">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="84"/>
+      <c r="O21" s="86">
+        <v>45677</v>
+      </c>
+      <c r="P21" s="86"/>
       <c r="Q21" s="55"/>
-      <c r="R21" s="55">
-[...4 lines deleted...]
-      </c>
+      <c r="R21" s="55"/>
+      <c r="S21" s="55"/>
       <c r="T21" s="55">
-        <v>581734.37</v>
+        <v>93557.119999999995</v>
       </c>
       <c r="U21" s="53">
-        <v>807124.62</v>
+        <v>93557.119999999995</v>
       </c>
       <c r="V21" s="13" t="s">
-        <v>123</v>
+        <v>464</v>
       </c>
       <c r="W21" s="12" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="X21" s="12"/>
       <c r="Y21" s="12"/>
       <c r="Z21" s="49"/>
       <c r="AA21" s="50"/>
     </row>
-    <row r="22" spans="1:27" s="23" customFormat="1" ht="37.5">
+    <row r="22" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="F22" s="12">
         <v>170217</v>
       </c>
       <c r="G22" s="12" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="H22" s="12" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="I22" s="12" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="55">
-        <v>83300</v>
+        <v>84000</v>
       </c>
       <c r="O22" s="14">
-        <v>45733</v>
-[...2 lines deleted...]
-        <v>46241</v>
+        <v>46153</v>
+      </c>
+      <c r="P22" s="14">
+        <v>46580</v>
       </c>
       <c r="Q22" s="55"/>
       <c r="R22" s="55">
         <v>0</v>
       </c>
       <c r="S22" s="55">
-        <v>29822.74</v>
+        <v>0</v>
       </c>
       <c r="T22" s="55">
         <v>0</v>
       </c>
       <c r="U22" s="53">
-        <v>29822.74</v>
+        <v>0</v>
       </c>
       <c r="V22" s="13" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="W22" s="12" t="s">
-        <v>148</v>
+        <v>469</v>
       </c>
       <c r="X22" s="12"/>
       <c r="Y22" s="12"/>
       <c r="Z22" s="49"/>
       <c r="AA22" s="50"/>
     </row>
-    <row r="23" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="23" spans="1:27" s="23" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="F23" s="12">
         <v>170217</v>
       </c>
       <c r="G23" s="12" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="H23" s="12" t="s">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="I23" s="12" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="55">
-        <v>95984.3</v>
+        <v>4000000</v>
       </c>
       <c r="O23" s="14">
-        <v>45692</v>
+        <v>45978</v>
       </c>
       <c r="P23" s="14">
-        <v>46238</v>
+        <v>46495</v>
       </c>
       <c r="Q23" s="55"/>
       <c r="R23" s="55">
         <v>0</v>
       </c>
       <c r="S23" s="55">
-        <v>67189.009999999995</v>
+        <v>225390.25</v>
       </c>
       <c r="T23" s="55">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>67189.009999999995</v>
+        <v>407276.06</v>
+      </c>
+      <c r="U23" s="53">
+        <v>632666.31000000006</v>
       </c>
       <c r="V23" s="13" t="s">
-        <v>154</v>
+        <v>87</v>
       </c>
       <c r="W23" s="12" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="X23" s="12"/>
+        <v>465</v>
+      </c>
+      <c r="X23" s="12" t="s">
+        <v>500</v>
+      </c>
       <c r="Y23" s="12"/>
       <c r="Z23" s="49"/>
       <c r="AA23" s="50"/>
     </row>
-    <row r="24" spans="1:27" s="23" customFormat="1" ht="50.1">
-[...1 lines deleted...]
-        <v>156</v>
+    <row r="24" spans="1:27" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
+        <v>101</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="C24" s="11" t="s">
-        <v>158</v>
+        <v>43</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E24" s="12" t="s">
-        <v>159</v>
+        <v>45</v>
       </c>
       <c r="F24" s="12">
         <v>170217</v>
       </c>
       <c r="G24" s="12" t="s">
-        <v>160</v>
+        <v>45</v>
       </c>
       <c r="H24" s="12" t="s">
-        <v>161</v>
+        <v>62</v>
       </c>
       <c r="I24" s="12" t="s">
-        <v>141</v>
+        <v>52</v>
       </c>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="55">
-        <v>898416.97</v>
+        <v>83300</v>
       </c>
       <c r="O24" s="14">
-        <v>45771</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>45733</v>
+      </c>
+      <c r="P24" s="26">
+        <v>46241</v>
       </c>
       <c r="Q24" s="55"/>
-      <c r="R24" s="55"/>
+      <c r="R24" s="55">
+        <v>0</v>
+      </c>
       <c r="S24" s="55">
-        <v>498540.76</v>
+        <v>29822.74</v>
       </c>
       <c r="T24" s="55">
-        <v>183252.15999999997</v>
+        <v>0</v>
       </c>
       <c r="U24" s="53">
-        <v>681792.91999999993</v>
+        <v>29822.74</v>
       </c>
       <c r="V24" s="13" t="s">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="W24" s="12" t="s">
-        <v>163</v>
+        <v>288</v>
       </c>
       <c r="X24" s="12"/>
       <c r="Y24" s="12"/>
       <c r="Z24" s="49"/>
       <c r="AA24" s="50"/>
     </row>
-    <row r="25" spans="1:27" s="23" customFormat="1" ht="87.6">
-[...1 lines deleted...]
-        <v>164</v>
+    <row r="25" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
+        <v>103</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>111</v>
+        <v>47</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>112</v>
+        <v>56</v>
       </c>
       <c r="F25" s="12">
         <v>170217</v>
       </c>
       <c r="G25" s="12" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>56</v>
+      </c>
+      <c r="H25" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>77</v>
       </c>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="55">
-        <v>917044.11</v>
+        <v>95984.3</v>
       </c>
       <c r="O25" s="14">
-        <v>45880</v>
+        <v>45692</v>
       </c>
       <c r="P25" s="14">
-        <v>46368</v>
+        <v>46238</v>
       </c>
       <c r="Q25" s="55"/>
-      <c r="R25" s="55"/>
+      <c r="R25" s="55">
+        <v>0</v>
+      </c>
       <c r="S25" s="55">
-        <v>0</v>
+        <v>67189.009999999995</v>
       </c>
       <c r="T25" s="55">
         <v>0</v>
       </c>
-      <c r="U25" s="53">
-        <v>0</v>
+      <c r="U25" s="67">
+        <v>67189.009999999995</v>
       </c>
       <c r="V25" s="13" t="s">
-        <v>167</v>
+        <v>105</v>
       </c>
       <c r="W25" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="X25" s="12"/>
       <c r="Y25" s="12"/>
       <c r="Z25" s="49"/>
       <c r="AA25" s="50"/>
     </row>
-    <row r="26" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="26" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
-        <v>169</v>
+        <v>283</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="C26" s="11" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="F26" s="12">
         <v>170217</v>
       </c>
       <c r="G26" s="12" t="s">
-        <v>171</v>
+        <v>284</v>
       </c>
       <c r="H26" s="12" t="s">
-        <v>152</v>
+        <v>327</v>
       </c>
       <c r="I26" s="12" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="55">
-        <v>219000</v>
+        <v>898416.97</v>
       </c>
       <c r="O26" s="14">
-        <v>45804</v>
+        <v>45771</v>
       </c>
       <c r="P26" s="14">
         <v>46239</v>
       </c>
       <c r="Q26" s="55"/>
       <c r="R26" s="55"/>
       <c r="S26" s="55">
-        <v>18855.57</v>
+        <v>498540.76</v>
       </c>
       <c r="T26" s="55">
-        <v>25140.77</v>
+        <v>183252.15999999997</v>
       </c>
       <c r="U26" s="53">
-        <v>43996.34</v>
+        <v>681792.91999999993</v>
       </c>
       <c r="V26" s="13" t="s">
-        <v>154</v>
+        <v>285</v>
       </c>
       <c r="W26" s="12" t="s">
-        <v>172</v>
+        <v>466</v>
       </c>
       <c r="X26" s="12"/>
       <c r="Y26" s="12"/>
       <c r="Z26" s="49"/>
       <c r="AA26" s="50"/>
     </row>
-    <row r="27" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="27" spans="1:27" s="23" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
-        <v>173</v>
+        <v>291</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="C27" s="11" t="s">
-        <v>111</v>
+        <v>47</v>
       </c>
       <c r="D27" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="F27" s="12">
         <v>170217</v>
       </c>
       <c r="G27" s="12" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>48</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>49</v>
       </c>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="55">
-        <v>2475000</v>
+        <v>917044.11</v>
       </c>
       <c r="O27" s="14">
-        <v>45887</v>
+        <v>45880</v>
       </c>
       <c r="P27" s="14">
-        <v>46269</v>
+        <v>46368</v>
       </c>
       <c r="Q27" s="55"/>
       <c r="R27" s="55"/>
       <c r="S27" s="55">
-        <v>952834.13</v>
+        <v>0</v>
       </c>
       <c r="T27" s="55">
-        <v>482257.05</v>
+        <v>0</v>
       </c>
       <c r="U27" s="53">
-        <v>1435091.18</v>
+        <v>0</v>
       </c>
       <c r="V27" s="13" t="s">
-        <v>177</v>
+        <v>294</v>
       </c>
       <c r="W27" s="12" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="X27" s="12"/>
+        <v>467</v>
+      </c>
+      <c r="X27" s="12" t="s">
+        <v>500</v>
+      </c>
       <c r="Y27" s="12"/>
       <c r="Z27" s="49"/>
       <c r="AA27" s="50"/>
     </row>
-    <row r="28" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="28" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
-        <v>179</v>
+        <v>292</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>180</v>
+        <v>293</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E28" s="12" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
       <c r="F28" s="12">
         <v>170217</v>
       </c>
       <c r="G28" s="12" t="s">
-        <v>181</v>
+        <v>54</v>
       </c>
       <c r="H28" s="12" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="I28" s="12" t="s">
-        <v>176</v>
+        <v>77</v>
       </c>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="55">
-        <v>1175000</v>
+        <v>219000</v>
       </c>
       <c r="O28" s="14">
-        <v>45992</v>
+        <v>45804</v>
       </c>
       <c r="P28" s="14">
-        <v>46440</v>
+        <v>46239</v>
       </c>
       <c r="Q28" s="55"/>
       <c r="R28" s="55"/>
       <c r="S28" s="55">
-        <v>0</v>
+        <v>18855.57</v>
       </c>
       <c r="T28" s="55">
-        <v>94805.34</v>
+        <v>25140.77</v>
       </c>
       <c r="U28" s="53">
-        <v>94805.34</v>
+        <v>43996.34</v>
       </c>
       <c r="V28" s="13" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="W28" s="12" t="s">
-        <v>183</v>
+        <v>334</v>
       </c>
       <c r="X28" s="12"/>
       <c r="Y28" s="12"/>
       <c r="Z28" s="49"/>
       <c r="AA28" s="50"/>
     </row>
-    <row r="29" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="29" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
-        <v>184</v>
+        <v>335</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>92</v>
+        <v>47</v>
       </c>
       <c r="D29" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>146</v>
+        <v>45</v>
       </c>
       <c r="F29" s="12">
-        <v>170201</v>
+        <v>170217</v>
       </c>
       <c r="G29" s="12" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="H29" s="12" t="s">
-        <v>185</v>
+        <v>354</v>
       </c>
       <c r="I29" s="12" t="s">
-        <v>186</v>
+        <v>355</v>
       </c>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="55">
-        <v>86956.01</v>
+        <v>2475000</v>
       </c>
       <c r="O29" s="14">
-        <v>45992</v>
+        <v>45887</v>
       </c>
       <c r="P29" s="14">
-        <v>46203</v>
+        <v>46269</v>
       </c>
       <c r="Q29" s="55"/>
       <c r="R29" s="55"/>
       <c r="S29" s="55">
-        <v>0</v>
+        <v>952834.13</v>
       </c>
       <c r="T29" s="55">
-        <v>79525.73000000001</v>
+        <v>589604.86</v>
       </c>
       <c r="U29" s="53">
-        <v>79525.73000000001</v>
+        <v>1542438.99</v>
       </c>
       <c r="V29" s="13" t="s">
-        <v>187</v>
+        <v>340</v>
       </c>
       <c r="W29" s="12" t="s">
-        <v>188</v>
+        <v>468</v>
       </c>
       <c r="X29" s="12"/>
       <c r="Y29" s="12"/>
       <c r="Z29" s="49"/>
       <c r="AA29" s="50"/>
     </row>
-    <row r="30" spans="1:27" s="23" customFormat="1" ht="62.45">
+    <row r="30" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
-        <v>189</v>
+        <v>336</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>101</v>
+        <v>337</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>104</v>
+        <v>58</v>
       </c>
       <c r="F30" s="12">
         <v>170217</v>
       </c>
       <c r="G30" s="12" t="s">
-        <v>104</v>
+        <v>338</v>
       </c>
       <c r="H30" s="12" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="I30" s="12" t="s">
-        <v>141</v>
+        <v>355</v>
       </c>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="55">
-        <v>107886.83</v>
+        <v>1175000</v>
       </c>
       <c r="O30" s="14">
-        <v>45999</v>
+        <v>45992</v>
       </c>
       <c r="P30" s="14">
-        <v>46238</v>
+        <v>46440</v>
       </c>
       <c r="Q30" s="55"/>
       <c r="R30" s="55"/>
       <c r="S30" s="55">
         <v>0</v>
       </c>
       <c r="T30" s="55">
-        <v>84237.76999999999</v>
-[...2 lines deleted...]
-        <v>84237.76999999999</v>
+        <v>160256.43</v>
+      </c>
+      <c r="U30" s="53">
+        <v>160256.43</v>
       </c>
       <c r="V30" s="13" t="s">
-        <v>191</v>
+        <v>341</v>
       </c>
       <c r="W30" s="12" t="s">
-        <v>192</v>
+        <v>339</v>
       </c>
       <c r="X30" s="12"/>
       <c r="Y30" s="12"/>
       <c r="Z30" s="49"/>
       <c r="AA30" s="50"/>
     </row>
-    <row r="31" spans="1:27" s="23" customFormat="1" ht="50.1">
+    <row r="31" spans="1:27" s="23" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
-        <v>193</v>
+        <v>371</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>194</v>
+        <v>293</v>
       </c>
       <c r="C31" s="11" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
       <c r="F31" s="12">
-        <v>170217</v>
+        <v>170201</v>
       </c>
       <c r="G31" s="12" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="H31" s="12" t="s">
-        <v>195</v>
+        <v>405</v>
       </c>
       <c r="I31" s="12" t="s">
-        <v>196</v>
+        <v>406</v>
       </c>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="55">
-        <v>28482.36</v>
-[...4 lines deleted...]
-      <c r="P31" s="76"/>
+        <v>86956.01</v>
+      </c>
+      <c r="O31" s="14">
+        <v>45992</v>
+      </c>
+      <c r="P31" s="14">
+        <v>46203</v>
+      </c>
       <c r="Q31" s="55"/>
       <c r="R31" s="55"/>
       <c r="S31" s="55">
         <v>0</v>
       </c>
       <c r="T31" s="55">
-        <v>0</v>
+        <v>79525.73000000001</v>
       </c>
       <c r="U31" s="53">
-        <v>0</v>
+        <v>79525.73000000001</v>
       </c>
       <c r="V31" s="13" t="s">
-        <v>198</v>
+        <v>389</v>
       </c>
       <c r="W31" s="12" t="s">
-        <v>199</v>
+        <v>392</v>
       </c>
       <c r="X31" s="12"/>
       <c r="Y31" s="12"/>
       <c r="Z31" s="49"/>
       <c r="AA31" s="50"/>
     </row>
-    <row r="32" spans="1:27" s="23" customFormat="1" ht="62.45">
+    <row r="32" spans="1:27" s="23" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
-        <v>200</v>
+        <v>372</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>201</v>
+        <v>70</v>
       </c>
       <c r="C32" s="11" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="D32" s="22" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="F32" s="12">
         <v>170217</v>
       </c>
       <c r="G32" s="12" t="s">
-        <v>202</v>
+        <v>73</v>
       </c>
       <c r="H32" s="12" t="s">
-        <v>203</v>
+        <v>407</v>
       </c>
       <c r="I32" s="12" t="s">
-        <v>141</v>
+        <v>100</v>
       </c>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="55">
-        <v>390000</v>
+        <v>107886.83</v>
       </c>
       <c r="O32" s="14">
-        <v>46093</v>
+        <v>45999</v>
       </c>
       <c r="P32" s="14">
-        <v>46245</v>
+        <v>46238</v>
       </c>
       <c r="Q32" s="55"/>
       <c r="R32" s="55"/>
-      <c r="S32" s="55"/>
+      <c r="S32" s="55">
+        <v>0</v>
+      </c>
       <c r="T32" s="55">
-        <v>0</v>
+        <v>84237.76999999999</v>
       </c>
       <c r="U32" s="67">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>84237.76999999999</v>
+      </c>
+      <c r="V32" s="13" t="s">
+        <v>390</v>
       </c>
       <c r="W32" s="12" t="s">
-        <v>205</v>
+        <v>596</v>
       </c>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="49"/>
       <c r="AA32" s="50"/>
     </row>
-    <row r="33" spans="1:25" s="23" customFormat="1" ht="12.6">
-[...8 lines deleted...]
-      <c r="I33" s="12"/>
+    <row r="33" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F33" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>409</v>
+      </c>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
-      <c r="N33" s="55"/>
-[...1 lines deleted...]
-      <c r="P33" s="14"/>
+      <c r="N33" s="55">
+        <v>28482.36</v>
+      </c>
+      <c r="O33" s="89" t="s">
+        <v>450</v>
+      </c>
+      <c r="P33" s="90"/>
       <c r="Q33" s="55"/>
       <c r="R33" s="55"/>
-      <c r="S33" s="55"/>
-[...3 lines deleted...]
-      <c r="W33" s="12"/>
+      <c r="S33" s="55">
+        <v>0</v>
+      </c>
+      <c r="T33" s="55">
+        <v>0</v>
+      </c>
+      <c r="U33" s="53">
+        <v>0</v>
+      </c>
+      <c r="V33" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="W33" s="12" t="s">
+        <v>393</v>
+      </c>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
-    </row>
-[...49 lines deleted...]
-      </c>
+      <c r="Z33" s="49"/>
+      <c r="AA33" s="50"/>
+    </row>
+    <row r="34" spans="1:27" s="23" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
+      <c r="N34" s="55">
+        <v>390000</v>
+      </c>
+      <c r="O34" s="14">
+        <v>46093</v>
+      </c>
+      <c r="P34" s="14">
+        <v>46245</v>
+      </c>
+      <c r="Q34" s="55"/>
+      <c r="R34" s="55"/>
+      <c r="S34" s="55"/>
       <c r="T34" s="55">
-        <v>389759.87</v>
-[...8 lines deleted...]
-        <v>215</v>
+        <v>79908.820000000007</v>
+      </c>
+      <c r="U34" s="67">
+        <v>79908.820000000007</v>
+      </c>
+      <c r="V34" s="12" t="s">
+        <v>473</v>
+      </c>
+      <c r="W34" s="12" t="s">
+        <v>472</v>
       </c>
       <c r="X34" s="12"/>
-      <c r="Y34" s="16"/>
-[...231 lines deleted...]
-        <v>26119.439999999999</v>
+      <c r="Y34" s="12"/>
+      <c r="Z34" s="49"/>
+      <c r="AA34" s="50"/>
+    </row>
+    <row r="35" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" s="12">
+        <v>170217</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="I35" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
+      <c r="N35" s="55">
+        <v>948843.2</v>
+      </c>
+      <c r="O35" s="14">
+        <v>46237</v>
+      </c>
+      <c r="P35" s="14">
+        <v>46390</v>
+      </c>
+      <c r="Q35" s="55"/>
+      <c r="R35" s="55"/>
+      <c r="S35" s="55"/>
+      <c r="T35" s="55">
+        <v>0</v>
+      </c>
+      <c r="U35" s="67">
+        <v>0</v>
+      </c>
+      <c r="V35" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="W35" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="X35" s="12"/>
+      <c r="Y35" s="12"/>
+      <c r="Z35" s="49"/>
+      <c r="AA35" s="50"/>
+    </row>
+    <row r="36" spans="1:27" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12" t="s">
+        <v>547</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="55">
+        <v>129064.8</v>
+      </c>
+      <c r="O36" s="14">
+        <v>46237</v>
+      </c>
+      <c r="P36" s="14">
+        <v>46447</v>
+      </c>
+      <c r="Q36" s="55"/>
+      <c r="R36" s="55"/>
+      <c r="S36" s="55"/>
+      <c r="T36" s="55">
+        <v>0</v>
+      </c>
+      <c r="U36" s="67">
+        <v>0</v>
+      </c>
+      <c r="V36" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="W36" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="X36" s="12"/>
+      <c r="Y36" s="12"/>
+      <c r="Z36" s="49"/>
+      <c r="AA36" s="50"/>
+    </row>
+    <row r="37" spans="1:27" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="11"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="55"/>
+      <c r="O37" s="14"/>
+      <c r="P37" s="14"/>
+      <c r="Q37" s="55"/>
+      <c r="R37" s="55"/>
+      <c r="S37" s="55"/>
+      <c r="T37" s="55"/>
+      <c r="U37" s="53"/>
+      <c r="V37" s="13"/>
+      <c r="W37" s="12"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="12"/>
+    </row>
+    <row r="38" spans="1:27" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>590</v>
+      </c>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="55">
+        <v>1250000</v>
+      </c>
+      <c r="O38" s="14">
+        <v>45602</v>
+      </c>
+      <c r="P38" s="14">
+        <v>46318</v>
+      </c>
+      <c r="Q38" s="55"/>
+      <c r="R38" s="55">
+        <v>0</v>
+      </c>
+      <c r="S38" s="55">
+        <v>277232.46000000002</v>
+      </c>
+      <c r="T38" s="55">
+        <v>355572.26</v>
       </c>
       <c r="U38" s="53">
-        <v>26119.439999999999</v>
-[...10 lines deleted...]
-    <row r="39" spans="1:25" s="6" customFormat="1" ht="62.45">
+        <v>632804.72</v>
+      </c>
+      <c r="V38" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="W38" s="12" t="s">
+        <v>592</v>
+      </c>
+      <c r="X38" s="12"/>
+      <c r="Y38" s="12"/>
+    </row>
+    <row r="39" spans="1:27" s="6" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A39" s="33" t="s">
-        <v>242</v>
+        <v>115</v>
       </c>
       <c r="B39" s="33" t="s">
-        <v>207</v>
+        <v>106</v>
       </c>
       <c r="C39" s="33" t="s">
-        <v>208</v>
+        <v>107</v>
       </c>
       <c r="D39" s="33" t="s">
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="E39" s="33" t="s">
-        <v>243</v>
+        <v>109</v>
       </c>
       <c r="F39" s="33">
         <v>170040</v>
       </c>
       <c r="G39" s="33" t="s">
-        <v>211</v>
+        <v>110</v>
       </c>
       <c r="H39" s="36" t="s">
-        <v>244</v>
+        <v>116</v>
       </c>
       <c r="I39" s="36" t="s">
-        <v>245</v>
+        <v>117</v>
       </c>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="56">
-        <v>24897.14</v>
+        <v>2324000</v>
       </c>
       <c r="O39" s="37">
-        <v>45952</v>
+        <v>45695</v>
       </c>
       <c r="P39" s="37">
-        <v>46043</v>
-[...4 lines deleted...]
-      <c r="T39" s="57"/>
+        <v>46182</v>
+      </c>
+      <c r="Q39" s="57">
+        <v>0</v>
+      </c>
+      <c r="R39" s="57">
+        <v>0</v>
+      </c>
+      <c r="S39" s="55">
+        <v>1968249.3099999998</v>
+      </c>
+      <c r="T39" s="55">
+        <v>739689</v>
+      </c>
       <c r="U39" s="53">
-        <v>24897.14</v>
+        <v>2707938.3099999996</v>
       </c>
       <c r="V39" s="9" t="s">
-        <v>246</v>
+        <v>118</v>
       </c>
       <c r="W39" s="16" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="X39" s="16"/>
+        <v>597</v>
+      </c>
+      <c r="X39" s="12"/>
       <c r="Y39" s="16"/>
     </row>
-    <row r="40" spans="1:25" s="6" customFormat="1" ht="12.6">
-[...8 lines deleted...]
-      <c r="I40" s="36"/>
+    <row r="40" spans="1:27" s="6" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>296</v>
+      </c>
+      <c r="B40" s="33" t="s">
+        <v>297</v>
+      </c>
+      <c r="C40" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F40" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>360</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>361</v>
+      </c>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
-      <c r="N40" s="56"/>
-[...1 lines deleted...]
-      <c r="P40" s="37"/>
+      <c r="N40" s="56">
+        <v>1400500</v>
+      </c>
+      <c r="O40" s="37">
+        <v>45883</v>
+      </c>
+      <c r="P40" s="37">
+        <v>46156</v>
+      </c>
       <c r="Q40" s="57"/>
       <c r="R40" s="57"/>
-      <c r="S40" s="57"/>
-      <c r="T40" s="57"/>
+      <c r="S40" s="57">
+        <v>299321.22000000003</v>
+      </c>
+      <c r="T40" s="57">
+        <v>931597.21</v>
+      </c>
       <c r="U40" s="53">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="W40" s="16"/>
+        <v>1230918.43</v>
+      </c>
+      <c r="V40" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="W40" s="16" t="s">
+        <v>474</v>
+      </c>
       <c r="X40" s="16"/>
       <c r="Y40" s="16"/>
     </row>
-    <row r="41" spans="1:25" s="41" customFormat="1" ht="62.45">
-[...51 lines deleted...]
-      </c>
+    <row r="41" spans="1:27" s="6" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="B41" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F41" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>362</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>363</v>
+      </c>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="56">
+        <v>509228.71</v>
+      </c>
+      <c r="O41" s="37">
+        <v>45960</v>
+      </c>
+      <c r="P41" s="37">
+        <v>46173</v>
+      </c>
+      <c r="Q41" s="57"/>
+      <c r="R41" s="57"/>
       <c r="S41" s="57">
-        <v>332477.53999999998</v>
+        <v>93136.44</v>
       </c>
       <c r="T41" s="57">
-        <v>0</v>
+        <v>277213.82</v>
       </c>
       <c r="U41" s="53">
-        <v>488609.3</v>
+        <v>370350.26</v>
       </c>
       <c r="V41" s="9" t="s">
-        <v>256</v>
-[...59 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="W41" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="X41" s="16"/>
+      <c r="Y41" s="16"/>
+    </row>
+    <row r="42" spans="1:27" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A42" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F42" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>364</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>365</v>
+      </c>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="56">
+        <v>379000</v>
+      </c>
+      <c r="O42" s="37">
+        <v>45901</v>
+      </c>
+      <c r="P42" s="37">
+        <v>46660</v>
+      </c>
+      <c r="Q42" s="57"/>
+      <c r="R42" s="57"/>
       <c r="S42" s="57">
-        <v>276066.18</v>
+        <v>0</v>
       </c>
       <c r="T42" s="57">
-        <v>0</v>
+        <v>322150</v>
       </c>
       <c r="U42" s="53">
-        <v>341005.25</v>
+        <v>322150</v>
       </c>
       <c r="V42" s="9" t="s">
-        <v>261</v>
-[...53 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="W42" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="X42" s="16"/>
+      <c r="Y42" s="16"/>
+    </row>
+    <row r="43" spans="1:27" s="6" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="33" t="s">
+        <v>394</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>422</v>
+      </c>
+      <c r="C43" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F43" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>423</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>424</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="56">
+        <v>27253</v>
+      </c>
+      <c r="O43" s="37">
+        <v>46041</v>
+      </c>
+      <c r="P43" s="37">
+        <v>46071</v>
+      </c>
+      <c r="Q43" s="57"/>
+      <c r="R43" s="57"/>
       <c r="S43" s="57">
         <v>0</v>
       </c>
       <c r="T43" s="57">
-        <v>84000</v>
+        <v>26119.439999999999</v>
       </c>
       <c r="U43" s="53">
-        <v>416400</v>
+        <v>26119.439999999999</v>
       </c>
       <c r="V43" s="9" t="s">
-        <v>268</v>
-[...42 lines deleted...]
-        <v>46121</v>
+        <v>395</v>
+      </c>
+      <c r="W43" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="X43" s="16"/>
+      <c r="Y43" s="16"/>
+    </row>
+    <row r="44" spans="1:27" s="6" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="33" t="s">
+        <v>475</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44" s="33">
+        <v>170040</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>529</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>530</v>
+      </c>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="56">
+        <v>24897.14</v>
+      </c>
+      <c r="O44" s="37">
+        <v>45952</v>
+      </c>
+      <c r="P44" s="37">
+        <v>46043</v>
       </c>
       <c r="Q44" s="57"/>
       <c r="R44" s="57"/>
-      <c r="S44" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="S44" s="57"/>
       <c r="T44" s="57">
-        <v>117659.35</v>
+        <v>24897.14</v>
       </c>
       <c r="U44" s="53">
-        <v>117659.35</v>
+        <v>24897.14</v>
       </c>
       <c r="V44" s="9" t="s">
-        <v>246</v>
-[...23 lines deleted...]
-      <c r="P45" s="40"/>
+        <v>139</v>
+      </c>
+      <c r="W44" s="16" t="s">
+        <v>526</v>
+      </c>
+      <c r="X44" s="16"/>
+      <c r="Y44" s="16"/>
+    </row>
+    <row r="45" spans="1:27" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="33"/>
+      <c r="B45" s="33"/>
+      <c r="C45" s="33"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="33"/>
+      <c r="H45" s="36"/>
+      <c r="I45" s="36"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="56"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="37"/>
       <c r="Q45" s="57"/>
       <c r="R45" s="57"/>
       <c r="S45" s="57"/>
       <c r="T45" s="57"/>
-      <c r="U45" s="53"/>
+      <c r="U45" s="53">
+        <v>0</v>
+      </c>
       <c r="V45" s="9"/>
-      <c r="W45" s="39"/>
-[...11 lines deleted...]
-        <v>276</v>
+      <c r="W45" s="16"/>
+      <c r="X45" s="16"/>
+      <c r="Y45" s="16"/>
+    </row>
+    <row r="46" spans="1:27" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="42" t="s">
+        <v>124</v>
       </c>
       <c r="D46" s="38" t="s">
-        <v>277</v>
+        <v>121</v>
       </c>
       <c r="E46" s="39" t="s">
-        <v>278</v>
+        <v>125</v>
       </c>
       <c r="F46" s="39">
+        <v>170047</v>
+      </c>
+      <c r="G46" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="I46" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L46" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M46" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="N46" s="57">
+        <v>705221.80999999994</v>
+      </c>
+      <c r="O46" s="40">
+        <v>44941</v>
+      </c>
+      <c r="P46" s="40">
+        <v>46295</v>
+      </c>
+      <c r="Q46" s="57">
+        <v>116026.98000000001</v>
+      </c>
+      <c r="R46" s="57">
+        <v>40104.78</v>
+      </c>
+      <c r="S46" s="57">
+        <v>332477.53999999998</v>
+      </c>
+      <c r="T46" s="57">
+        <v>0</v>
+      </c>
+      <c r="U46" s="53">
+        <v>488609.3</v>
+      </c>
+      <c r="V46" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="W46" s="39" t="s">
+        <v>299</v>
+      </c>
+      <c r="X46" s="39"/>
+      <c r="Y46" s="39"/>
+    </row>
+    <row r="47" spans="1:27" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E47" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="F47" s="39">
+        <v>170047</v>
+      </c>
+      <c r="G47" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="H47" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="I47" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M47" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="N47" s="57">
+        <v>293684.69</v>
+      </c>
+      <c r="O47" s="40">
+        <v>44941</v>
+      </c>
+      <c r="P47" s="40">
+        <v>46295</v>
+      </c>
+      <c r="Q47" s="57">
+        <v>45773.100000000006</v>
+      </c>
+      <c r="R47" s="57">
+        <v>19165.97</v>
+      </c>
+      <c r="S47" s="57">
+        <v>276066.18</v>
+      </c>
+      <c r="T47" s="57">
+        <v>0</v>
+      </c>
+      <c r="U47" s="53">
+        <v>341005.25</v>
+      </c>
+      <c r="V47" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="W47" s="39" t="s">
+        <v>476</v>
+      </c>
+      <c r="X47" s="39"/>
+      <c r="Y47" s="39"/>
+    </row>
+    <row r="48" spans="1:27" s="41" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F48" s="39">
+        <v>170058</v>
+      </c>
+      <c r="G48" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="I48" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="M48" s="8"/>
+      <c r="N48" s="57">
+        <v>333400</v>
+      </c>
+      <c r="O48" s="40">
+        <v>45376</v>
+      </c>
+      <c r="P48" s="40">
+        <v>46386</v>
+      </c>
+      <c r="Q48" s="57">
+        <v>0</v>
+      </c>
+      <c r="R48" s="57">
+        <v>332400</v>
+      </c>
+      <c r="S48" s="57">
+        <v>0</v>
+      </c>
+      <c r="T48" s="57">
+        <v>89325.61</v>
+      </c>
+      <c r="U48" s="53">
+        <v>421725.61</v>
+      </c>
+      <c r="V48" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="W48" s="39" t="s">
+        <v>477</v>
+      </c>
+      <c r="X48" s="39"/>
+      <c r="Y48" s="39"/>
+    </row>
+    <row r="49" spans="1:25" s="41" customFormat="1" ht="102" x14ac:dyDescent="0.2">
+      <c r="A49" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" s="42"/>
+      <c r="C49" s="42"/>
+      <c r="D49" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E49" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F49" s="39">
+        <v>170058</v>
+      </c>
+      <c r="G49" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>318</v>
+      </c>
+      <c r="I49" s="39" t="s">
+        <v>319</v>
+      </c>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="57">
+        <v>1650749.81</v>
+      </c>
+      <c r="O49" s="40">
+        <v>45756</v>
+      </c>
+      <c r="P49" s="40">
+        <v>46121</v>
+      </c>
+      <c r="Q49" s="57"/>
+      <c r="R49" s="57"/>
+      <c r="S49" s="57">
+        <v>0</v>
+      </c>
+      <c r="T49" s="57">
+        <v>117659.35</v>
+      </c>
+      <c r="U49" s="53">
+        <v>117659.35</v>
+      </c>
+      <c r="V49" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="W49" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="X49" s="39"/>
+      <c r="Y49" s="39"/>
+    </row>
+    <row r="50" spans="1:25" s="41" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C50" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="D50" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E50" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F50" s="39">
+        <v>170058</v>
+      </c>
+      <c r="G50" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="H50" s="39" t="s">
+        <v>576</v>
+      </c>
+      <c r="I50" s="39" t="s">
+        <v>577</v>
+      </c>
+      <c r="J50" s="8"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="8"/>
+      <c r="N50" s="75">
+        <v>1700000</v>
+      </c>
+      <c r="O50" s="40" t="s">
+        <v>578</v>
+      </c>
+      <c r="P50" s="40" t="s">
+        <v>579</v>
+      </c>
+      <c r="Q50" s="57"/>
+      <c r="R50" s="57"/>
+      <c r="S50" s="57"/>
+      <c r="T50" s="57">
+        <v>24194.55</v>
+      </c>
+      <c r="U50" s="53">
+        <v>24194.55</v>
+      </c>
+      <c r="V50" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="W50" s="39" t="s">
+        <v>581</v>
+      </c>
+      <c r="X50" s="39"/>
+      <c r="Y50" s="39"/>
+    </row>
+    <row r="51" spans="1:25" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="42" t="s">
+        <v>582</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C51" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="D51" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E51" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F51" s="39">
+        <v>170058</v>
+      </c>
+      <c r="G51" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>583</v>
+      </c>
+      <c r="I51" s="39" t="s">
+        <v>584</v>
+      </c>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="8"/>
+      <c r="N51" s="77"/>
+      <c r="O51" s="40">
+        <v>46267</v>
+      </c>
+      <c r="P51" s="40">
+        <v>46299</v>
+      </c>
+      <c r="Q51" s="57"/>
+      <c r="R51" s="57"/>
+      <c r="S51" s="57"/>
+      <c r="T51" s="57">
+        <v>82900</v>
+      </c>
+      <c r="U51" s="53">
+        <v>82900</v>
+      </c>
+      <c r="V51" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="W51" s="39" t="s">
+        <v>586</v>
+      </c>
+      <c r="X51" s="39"/>
+      <c r="Y51" s="39"/>
+    </row>
+    <row r="52" spans="1:25" s="41" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="42"/>
+      <c r="B52" s="42"/>
+      <c r="C52" s="42"/>
+      <c r="D52" s="38"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="8"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="8"/>
+      <c r="M52" s="8"/>
+      <c r="N52" s="57"/>
+      <c r="O52" s="40"/>
+      <c r="P52" s="40"/>
+      <c r="Q52" s="57"/>
+      <c r="R52" s="57"/>
+      <c r="S52" s="57"/>
+      <c r="T52" s="57"/>
+      <c r="U52" s="53"/>
+      <c r="V52" s="9"/>
+      <c r="W52" s="39"/>
+      <c r="X52" s="39"/>
+      <c r="Y52" s="39"/>
+    </row>
+    <row r="53" spans="1:25" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A53" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="F53" s="39">
         <v>170080</v>
       </c>
-      <c r="G46" s="12" t="s">
-[...12 lines deleted...]
-      <c r="N46" s="60">
+      <c r="G53" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="H53" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="I53" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="J53" s="45"/>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="60">
         <v>120032.46</v>
       </c>
-      <c r="O46" s="14">
+      <c r="O53" s="14">
         <v>45999</v>
       </c>
-      <c r="P46" s="14">
+      <c r="P53" s="14">
         <v>46163</v>
       </c>
-      <c r="Q46" s="59"/>
-[...32 lines deleted...]
-      <c r="E47" s="39" t="s">
+      <c r="Q53" s="59"/>
+      <c r="R53" s="59"/>
+      <c r="S53" s="59">
+        <v>0</v>
+      </c>
+      <c r="T53" s="59">
+        <v>96000</v>
+      </c>
+      <c r="U53" s="53">
+        <v>96000</v>
+      </c>
+      <c r="V53" s="39" t="s">
+        <v>397</v>
+      </c>
+      <c r="W53" s="45" t="s">
+        <v>401</v>
+      </c>
+      <c r="X53" s="45"/>
+      <c r="Y53" s="45"/>
+    </row>
+    <row r="54" spans="1:25" ht="51" x14ac:dyDescent="0.2">
+      <c r="A54" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D54" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E54" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54" s="39">
+        <v>170081</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="H54" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="I54" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="J54" s="45"/>
+      <c r="K54" s="45"/>
+      <c r="L54" s="45"/>
+      <c r="M54" s="45"/>
+      <c r="N54" s="60">
+        <v>64900</v>
+      </c>
+      <c r="O54" s="14">
+        <v>46082</v>
+      </c>
+      <c r="P54" s="14">
+        <v>46235</v>
+      </c>
+      <c r="Q54" s="59"/>
+      <c r="R54" s="59"/>
+      <c r="S54" s="59">
+        <v>0</v>
+      </c>
+      <c r="T54" s="59">
+        <v>0</v>
+      </c>
+      <c r="U54" s="53">
+        <v>0</v>
+      </c>
+      <c r="V54" s="39" t="s">
+        <v>398</v>
+      </c>
+      <c r="W54" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="X54" s="45"/>
+      <c r="Y54" s="45"/>
+    </row>
+    <row r="55" spans="1:25" ht="51" x14ac:dyDescent="0.2">
+      <c r="A55" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D55" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E55" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="F55" s="39">
+        <v>170080</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="H55" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="I55" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="J55" s="45"/>
+      <c r="K55" s="45"/>
+      <c r="L55" s="45"/>
+      <c r="M55" s="45"/>
+      <c r="N55" s="60">
+        <v>50000</v>
+      </c>
+      <c r="O55" s="14">
+        <v>46027</v>
+      </c>
+      <c r="P55" s="14">
+        <v>46073</v>
+      </c>
+      <c r="Q55" s="59"/>
+      <c r="R55" s="59"/>
+      <c r="S55" s="59">
+        <v>0</v>
+      </c>
+      <c r="T55" s="59">
+        <v>96799.46</v>
+      </c>
+      <c r="U55" s="53">
+        <v>96799.46</v>
+      </c>
+      <c r="V55" s="39" t="s">
+        <v>399</v>
+      </c>
+      <c r="W55" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="X55" s="45"/>
+      <c r="Y55" s="45"/>
+    </row>
+    <row r="56" spans="1:25" ht="51" x14ac:dyDescent="0.2">
+      <c r="A56" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D56" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E56" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="F56" s="39">
+        <v>170080</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="H56" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="I56" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="J56" s="45"/>
+      <c r="K56" s="45"/>
+      <c r="L56" s="45"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="60">
+        <v>16590.78</v>
+      </c>
+      <c r="O56" s="14">
+        <v>46027</v>
+      </c>
+      <c r="P56" s="14">
+        <v>46171</v>
+      </c>
+      <c r="Q56" s="59"/>
+      <c r="R56" s="59"/>
+      <c r="S56" s="59">
+        <v>0</v>
+      </c>
+      <c r="T56" s="59">
+        <v>15416.69</v>
+      </c>
+      <c r="U56" s="53">
+        <v>15416.69</v>
+      </c>
+      <c r="V56" s="39" t="s">
+        <v>400</v>
+      </c>
+      <c r="W56" s="45" t="s">
+        <v>404</v>
+      </c>
+      <c r="X56" s="45"/>
+      <c r="Y56" s="45"/>
+    </row>
+    <row r="57" spans="1:25" ht="51" x14ac:dyDescent="0.2">
+      <c r="A57" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D57" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E57" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" s="39">
+        <v>170081</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="H57" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="I57" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="J57" s="45"/>
+      <c r="K57" s="45"/>
+      <c r="L57" s="45"/>
+      <c r="M57" s="45"/>
+      <c r="N57" s="60">
+        <v>4800</v>
+      </c>
+      <c r="O57" s="14">
+        <v>46174</v>
+      </c>
+      <c r="P57" s="14">
+        <v>46192</v>
+      </c>
+      <c r="Q57" s="59"/>
+      <c r="R57" s="59"/>
+      <c r="S57" s="59"/>
+      <c r="T57" s="59">
+        <v>0</v>
+      </c>
+      <c r="U57" s="53">
+        <v>0</v>
+      </c>
+      <c r="V57" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="W57" s="45" t="s">
+        <v>481</v>
+      </c>
+      <c r="X57" s="45"/>
+      <c r="Y57" s="45"/>
+    </row>
+    <row r="58" spans="1:25" ht="102" x14ac:dyDescent="0.2">
+      <c r="A58" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D58" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E58" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="F58" s="39">
+        <v>170078</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="H58" s="16" t="s">
+        <v>601</v>
+      </c>
+      <c r="I58" s="16" t="s">
+        <v>602</v>
+      </c>
+      <c r="J58" s="45"/>
+      <c r="K58" s="45"/>
+      <c r="L58" s="45"/>
+      <c r="M58" s="45"/>
+      <c r="N58" s="60">
+        <v>310000</v>
+      </c>
+      <c r="O58" s="14">
+        <v>46266</v>
+      </c>
+      <c r="P58" s="14">
+        <v>46446</v>
+      </c>
+      <c r="Q58" s="59"/>
+      <c r="R58" s="59"/>
+      <c r="S58" s="59"/>
+      <c r="T58" s="59">
+        <v>0</v>
+      </c>
+      <c r="U58" s="53">
+        <v>0</v>
+      </c>
+      <c r="V58" s="39" t="s">
+        <v>555</v>
+      </c>
+      <c r="W58" s="45" t="s">
+        <v>554</v>
+      </c>
+      <c r="X58" s="45"/>
+      <c r="Y58" s="45"/>
+    </row>
+    <row r="59" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="15"/>
+      <c r="B59" s="44"/>
+      <c r="C59" s="44"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="45"/>
+      <c r="G59" s="45"/>
+      <c r="H59" s="45"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="45"/>
+      <c r="K59" s="45"/>
+      <c r="L59" s="45"/>
+      <c r="M59" s="45"/>
+      <c r="N59" s="59"/>
+      <c r="O59" s="46"/>
+      <c r="P59" s="46"/>
+      <c r="Q59" s="59"/>
+      <c r="R59" s="59"/>
+      <c r="S59" s="59"/>
+      <c r="T59" s="59"/>
+      <c r="U59" s="53"/>
+      <c r="V59" s="28"/>
+      <c r="W59" s="45"/>
+      <c r="X59" s="45"/>
+      <c r="Y59" s="45"/>
+    </row>
+    <row r="60" spans="1:25" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D60" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E60" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F60" s="39">
+        <v>170094</v>
+      </c>
+      <c r="G60" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="I60" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="J60" s="8"/>
+      <c r="K60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="N60" s="60">
+        <v>79035</v>
+      </c>
+      <c r="O60" s="14">
+        <v>45257</v>
+      </c>
+      <c r="P60" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q60" s="24">
+        <v>0</v>
+      </c>
+      <c r="R60" s="24">
+        <v>39463.35</v>
+      </c>
+      <c r="S60" s="24">
+        <v>10943.59</v>
+      </c>
+      <c r="T60" s="24">
+        <v>0</v>
+      </c>
+      <c r="U60" s="53">
+        <v>50406.94</v>
+      </c>
+      <c r="V60" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="W60" s="43" t="s">
+        <v>482</v>
+      </c>
+      <c r="X60" s="21"/>
+      <c r="Y60" s="39"/>
+    </row>
+    <row r="61" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D61" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E61" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F61" s="39">
+        <v>170094</v>
+      </c>
+      <c r="G61" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="H61" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I61" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="J61" s="8"/>
+      <c r="K61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="N61" s="60">
+        <v>51999</v>
+      </c>
+      <c r="O61" s="14">
+        <v>45257</v>
+      </c>
+      <c r="P61" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q61" s="24">
+        <v>0</v>
+      </c>
+      <c r="R61" s="24">
+        <v>15904.61</v>
+      </c>
+      <c r="S61" s="24">
+        <v>12939.91</v>
+      </c>
+      <c r="T61" s="24">
+        <v>0</v>
+      </c>
+      <c r="U61" s="53">
+        <v>28844.52</v>
+      </c>
+      <c r="V61" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="W61" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="X61" s="21"/>
+      <c r="Y61" s="39"/>
+    </row>
+    <row r="62" spans="1:25" s="41" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A62" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D62" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E62" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="F62" s="39">
+        <v>170091</v>
+      </c>
+      <c r="G62" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="H62" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="I62" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="J62" s="8"/>
+      <c r="K62" s="8"/>
+      <c r="L62" s="8"/>
+      <c r="M62" s="8"/>
+      <c r="N62" s="87">
+        <v>6520000</v>
+      </c>
+      <c r="O62" s="14">
+        <v>45426</v>
+      </c>
+      <c r="P62" s="14">
+        <v>46295</v>
+      </c>
+      <c r="Q62" s="60">
+        <v>0</v>
+      </c>
+      <c r="R62" s="60">
+        <v>387648.99</v>
+      </c>
+      <c r="S62" s="60">
+        <v>1880019.1500000001</v>
+      </c>
+      <c r="T62" s="24">
+        <v>591092.83000000007</v>
+      </c>
+      <c r="U62" s="53">
+        <v>2858760.97</v>
+      </c>
+      <c r="V62" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="W62" s="43" t="s">
+        <v>301</v>
+      </c>
+      <c r="X62" s="43"/>
+      <c r="Y62" s="39"/>
+    </row>
+    <row r="63" spans="1:25" s="41" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A63" s="42" t="s">
         <v>286</v>
       </c>
-      <c r="F47" s="39">
-[...441 lines deleted...]
-      <c r="F55" s="39">
+      <c r="B63" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D63" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E63" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="F63" s="39">
         <v>170091</v>
       </c>
-      <c r="G55" s="43" t="s">
-[...470 lines deleted...]
-        <v>374</v>
+      <c r="G63" s="43" t="s">
+        <v>151</v>
       </c>
       <c r="H63" s="39" t="s">
-        <v>375</v>
+        <v>167</v>
       </c>
       <c r="I63" s="39" t="s">
-        <v>376</v>
+        <v>168</v>
       </c>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="8"/>
       <c r="M63" s="8"/>
-      <c r="N63" s="58">
-[...1 lines deleted...]
-      </c>
+      <c r="N63" s="88"/>
       <c r="O63" s="14">
-        <v>45545</v>
-[...2 lines deleted...]
-        <v>46022</v>
+        <v>45426</v>
+      </c>
+      <c r="P63" s="14">
+        <v>46295</v>
       </c>
       <c r="Q63" s="60">
         <v>0</v>
       </c>
       <c r="R63" s="60">
-        <v>0</v>
+        <v>95066.13</v>
       </c>
       <c r="S63" s="60">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>270736.25</v>
+      </c>
+      <c r="T63" s="24">
+        <v>67805.740000000005</v>
       </c>
       <c r="U63" s="53">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>433608.12</v>
+      </c>
+      <c r="V63" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="W63" s="16" t="s">
+        <v>302</v>
       </c>
       <c r="X63" s="43"/>
       <c r="Y63" s="39"/>
     </row>
-    <row r="64" spans="1:25" ht="37.5">
+    <row r="64" spans="1:25" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A64" s="42" t="s">
-        <v>379</v>
+        <v>171</v>
       </c>
       <c r="B64" s="42" t="s">
-        <v>371</v>
+        <v>172</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>372</v>
+        <v>148</v>
       </c>
       <c r="D64" s="38" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>149</v>
+      </c>
+      <c r="E64" s="43" t="s">
+        <v>150</v>
       </c>
       <c r="F64" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G64" s="43" t="s">
+        <v>173</v>
+      </c>
+      <c r="H64" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="I64" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="J64" s="8"/>
+      <c r="K64" s="8"/>
+      <c r="L64" s="8"/>
+      <c r="M64" s="8"/>
+      <c r="N64" s="60">
+        <v>26279.41</v>
+      </c>
+      <c r="O64" s="14">
+        <v>45744</v>
+      </c>
+      <c r="P64" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q64" s="60">
+        <v>0</v>
+      </c>
+      <c r="R64" s="60">
+        <v>0</v>
+      </c>
+      <c r="S64" s="60">
+        <v>14078.02</v>
+      </c>
+      <c r="T64" s="60">
+        <v>3317.96</v>
+      </c>
+      <c r="U64" s="53">
+        <v>17395.98</v>
+      </c>
+      <c r="V64" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="W64" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="X64" s="43"/>
+      <c r="Y64" s="43"/>
+    </row>
+    <row r="65" spans="1:25" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A65" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D65" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E65" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F65" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G65" s="43" t="s">
+        <v>173</v>
+      </c>
+      <c r="H65" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="I65" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="J65" s="8"/>
+      <c r="K65" s="8"/>
+      <c r="L65" s="8"/>
+      <c r="M65" s="8"/>
+      <c r="N65" s="60">
+        <v>8005.17</v>
+      </c>
+      <c r="O65" s="14">
+        <v>45615</v>
+      </c>
+      <c r="P65" s="14">
+        <v>46265</v>
+      </c>
+      <c r="Q65" s="60">
+        <v>0</v>
+      </c>
+      <c r="R65" s="60">
+        <v>0</v>
+      </c>
+      <c r="S65" s="60">
+        <v>0</v>
+      </c>
+      <c r="T65" s="60">
+        <v>2185.3200000000002</v>
+      </c>
+      <c r="U65" s="53">
+        <v>2185.3200000000002</v>
+      </c>
+      <c r="V65" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="W65" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="X65" s="43"/>
+      <c r="Y65" s="43"/>
+    </row>
+    <row r="66" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A66" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D66" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E66" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F66" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G66" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I66" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="J66" s="8"/>
+      <c r="K66" s="8"/>
+      <c r="L66" s="8"/>
+      <c r="M66" s="8"/>
+      <c r="N66" s="60">
+        <v>150000</v>
+      </c>
+      <c r="O66" s="14">
+        <v>45664</v>
+      </c>
+      <c r="P66" s="14">
+        <v>46295</v>
+      </c>
+      <c r="Q66" s="60">
+        <v>0</v>
+      </c>
+      <c r="R66" s="60">
+        <v>0</v>
+      </c>
+      <c r="S66" s="60">
+        <v>27215</v>
+      </c>
+      <c r="T66" s="60">
+        <v>4815</v>
+      </c>
+      <c r="U66" s="53">
+        <v>32030</v>
+      </c>
+      <c r="V66" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="W66" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="X66" s="43"/>
+      <c r="Y66" s="43"/>
+    </row>
+    <row r="67" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A67" s="42" t="s">
+        <v>483</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>485</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D67" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E67" s="43" t="s">
+        <v>164</v>
+      </c>
+      <c r="F67" s="39">
+        <v>170097</v>
+      </c>
+      <c r="G67" s="43" t="s">
+        <v>164</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>502</v>
+      </c>
+      <c r="I67" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="8"/>
+      <c r="N67" s="60">
+        <v>91066.67</v>
+      </c>
+      <c r="O67" s="14">
+        <v>46188</v>
+      </c>
+      <c r="P67" s="14">
+        <v>46234</v>
+      </c>
+      <c r="Q67" s="60"/>
+      <c r="R67" s="60"/>
+      <c r="S67" s="60"/>
+      <c r="T67" s="60">
+        <v>0</v>
+      </c>
+      <c r="U67" s="53">
+        <v>0</v>
+      </c>
+      <c r="V67" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="W67" s="39" t="s">
+        <v>487</v>
+      </c>
+      <c r="X67" s="43"/>
+      <c r="Y67" s="43"/>
+    </row>
+    <row r="68" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A68" s="42" t="s">
+        <v>484</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>486</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D68" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E68" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F68" s="39">
+        <v>170088</v>
+      </c>
+      <c r="G68" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="H68" s="39" t="s">
+        <v>504</v>
+      </c>
+      <c r="I68" s="39" t="s">
+        <v>505</v>
+      </c>
+      <c r="J68" s="8"/>
+      <c r="K68" s="8"/>
+      <c r="L68" s="8"/>
+      <c r="M68" s="8"/>
+      <c r="N68" s="60">
+        <v>372906.25</v>
+      </c>
+      <c r="O68" s="14">
+        <v>46204</v>
+      </c>
+      <c r="P68" s="14">
+        <v>46569</v>
+      </c>
+      <c r="Q68" s="60"/>
+      <c r="R68" s="60"/>
+      <c r="S68" s="60"/>
+      <c r="T68" s="60">
+        <v>0</v>
+      </c>
+      <c r="U68" s="53">
+        <v>0</v>
+      </c>
+      <c r="V68" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="W68" s="39" t="s">
+        <v>488</v>
+      </c>
+      <c r="X68" s="43"/>
+      <c r="Y68" s="43"/>
+    </row>
+    <row r="69" spans="1:25" s="41" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="42"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="38"/>
+      <c r="E69" s="38"/>
+      <c r="F69" s="38"/>
+      <c r="G69" s="38"/>
+      <c r="H69" s="38"/>
+      <c r="I69" s="38"/>
+      <c r="J69" s="38"/>
+      <c r="K69" s="38"/>
+      <c r="L69" s="38"/>
+      <c r="M69" s="38"/>
+      <c r="N69" s="58"/>
+      <c r="O69" s="14"/>
+      <c r="P69" s="14"/>
+      <c r="Q69" s="60"/>
+      <c r="R69" s="60"/>
+      <c r="S69" s="60"/>
+      <c r="T69" s="60"/>
+      <c r="U69" s="53">
+        <v>0</v>
+      </c>
+      <c r="V69" s="9"/>
+      <c r="W69" s="39"/>
+      <c r="X69" s="43"/>
+      <c r="Y69" s="43"/>
+    </row>
+    <row r="70" spans="1:25" ht="51" x14ac:dyDescent="0.2">
+      <c r="A70" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D70" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E70" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="F70" s="39">
         <v>170116</v>
       </c>
-      <c r="G64" s="39" t="s">
-[...328 lines deleted...]
-      </c>
       <c r="G70" s="39" t="s">
-        <v>415</v>
+        <v>194</v>
       </c>
       <c r="H70" s="39" t="s">
-        <v>411</v>
+        <v>200</v>
       </c>
       <c r="I70" s="39" t="s">
-        <v>416</v>
+        <v>201</v>
       </c>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
-      <c r="N70" s="61">
-[...17 lines deleted...]
-      <c r="T70" s="56">
+      <c r="N70" s="58">
+        <v>21500</v>
+      </c>
+      <c r="O70" s="14">
+        <v>45545</v>
+      </c>
+      <c r="P70" s="27">
+        <v>46022</v>
+      </c>
+      <c r="Q70" s="60">
+        <v>0</v>
+      </c>
+      <c r="R70" s="60">
+        <v>0</v>
+      </c>
+      <c r="S70" s="60">
+        <v>0</v>
+      </c>
+      <c r="T70" s="60">
         <v>0</v>
       </c>
       <c r="U70" s="53">
-        <v>3310876.1700000004</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0</v>
+      </c>
+      <c r="V70" s="43" t="s">
+        <v>202</v>
       </c>
       <c r="W70" s="43" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="X70" s="21"/>
+        <v>203</v>
+      </c>
+      <c r="X70" s="43"/>
       <c r="Y70" s="39"/>
     </row>
-    <row r="71" spans="1:25" s="41" customFormat="1" ht="38.25" customHeight="1">
-[...4 lines deleted...]
-        <v>412</v>
+    <row r="71" spans="1:25" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A71" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>193</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>413</v>
+        <v>188</v>
       </c>
       <c r="D71" s="38" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>189</v>
+      </c>
+      <c r="E71" s="39" t="s">
+        <v>194</v>
       </c>
       <c r="F71" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G71" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>195</v>
+      </c>
+      <c r="I71" s="39" t="s">
+        <v>320</v>
+      </c>
+      <c r="J71" s="45"/>
+      <c r="K71" s="45"/>
+      <c r="L71" s="45"/>
+      <c r="M71" s="45"/>
+      <c r="N71" s="59">
+        <v>63000</v>
+      </c>
+      <c r="O71" s="27">
+        <v>45849</v>
+      </c>
+      <c r="P71" s="70">
+        <v>46031</v>
+      </c>
+      <c r="Q71" s="59"/>
+      <c r="R71" s="59"/>
+      <c r="S71" s="59">
+        <v>0</v>
+      </c>
+      <c r="T71" s="59">
+        <v>14000</v>
+      </c>
+      <c r="U71" s="53">
+        <v>14000</v>
+      </c>
+      <c r="V71" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="W71" s="45" t="s">
+        <v>303</v>
+      </c>
+      <c r="X71" s="45"/>
+      <c r="Y71" s="45"/>
+    </row>
+    <row r="72" spans="1:25" ht="51" x14ac:dyDescent="0.2">
+      <c r="A72" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E72" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="F72" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G72" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>197</v>
+      </c>
+      <c r="I72" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="J72" s="45"/>
+      <c r="K72" s="45"/>
+      <c r="L72" s="45"/>
+      <c r="M72" s="45"/>
+      <c r="N72" s="59">
+        <v>52845.17</v>
+      </c>
+      <c r="O72" s="27">
+        <v>45358</v>
+      </c>
+      <c r="P72" s="27">
+        <v>46022</v>
+      </c>
+      <c r="Q72" s="59"/>
+      <c r="R72" s="59"/>
+      <c r="S72" s="59">
+        <v>160081.84</v>
+      </c>
+      <c r="T72" s="59">
+        <v>11950.31</v>
+      </c>
+      <c r="U72" s="53">
+        <v>172032.15</v>
+      </c>
+      <c r="V72" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="W72" s="45" t="s">
+        <v>350</v>
+      </c>
+      <c r="X72" s="45"/>
+      <c r="Y72" s="45"/>
+    </row>
+    <row r="73" spans="1:25" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A73" s="42" t="s">
+        <v>347</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>348</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D73" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E73" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="F73" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G73" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>205</v>
+      </c>
+      <c r="I73" s="39" t="s">
+        <v>206</v>
+      </c>
+      <c r="J73" s="45"/>
+      <c r="K73" s="45"/>
+      <c r="L73" s="45"/>
+      <c r="M73" s="45"/>
+      <c r="N73" s="59">
+        <v>797384.55</v>
+      </c>
+      <c r="O73" s="27">
+        <v>45943</v>
+      </c>
+      <c r="P73" s="70">
+        <v>46212</v>
+      </c>
+      <c r="Q73" s="59"/>
+      <c r="R73" s="59"/>
+      <c r="S73" s="59">
+        <v>41486.19</v>
+      </c>
+      <c r="T73" s="59">
+        <v>1113531.33</v>
+      </c>
+      <c r="U73" s="53">
+        <v>1155017.52</v>
+      </c>
+      <c r="V73" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="W73" s="45" t="s">
+        <v>491</v>
+      </c>
+      <c r="X73" s="45"/>
+      <c r="Y73" s="45"/>
+    </row>
+    <row r="74" spans="1:25" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A74" s="42" t="s">
+        <v>378</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>440</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E74" s="39" t="s">
+        <v>442</v>
+      </c>
+      <c r="F74" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G74" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>443</v>
+      </c>
+      <c r="I74" s="39" t="s">
+        <v>444</v>
+      </c>
+      <c r="J74" s="45"/>
+      <c r="K74" s="45"/>
+      <c r="L74" s="45"/>
+      <c r="M74" s="45"/>
+      <c r="N74" s="59">
+        <v>380000</v>
+      </c>
+      <c r="O74" s="4">
+        <v>45947</v>
+      </c>
+      <c r="P74" s="27">
+        <v>46312</v>
+      </c>
+      <c r="Q74" s="59"/>
+      <c r="R74" s="59"/>
+      <c r="S74" s="59"/>
+      <c r="T74" s="59">
+        <v>192500</v>
+      </c>
+      <c r="U74" s="53">
+        <v>192500</v>
+      </c>
+      <c r="V74" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="W74" s="45" t="s">
+        <v>574</v>
+      </c>
+      <c r="X74" s="45"/>
+      <c r="Y74" s="45"/>
+    </row>
+    <row r="75" spans="1:25" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A75" s="42" t="s">
+        <v>525</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D75" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E75" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="F75" s="39">
+        <v>170116</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>522</v>
+      </c>
+      <c r="I75" s="39" t="s">
+        <v>523</v>
+      </c>
+      <c r="J75" s="45"/>
+      <c r="K75" s="45"/>
+      <c r="L75" s="45"/>
+      <c r="M75" s="45"/>
+      <c r="N75" s="59">
+        <v>19180</v>
+      </c>
+      <c r="O75" s="27">
+        <v>46097</v>
+      </c>
+      <c r="P75" s="27">
+        <v>46228</v>
+      </c>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59">
+        <v>0</v>
+      </c>
+      <c r="U75" s="53">
+        <v>0</v>
+      </c>
+      <c r="V75" s="16" t="s">
+        <v>494</v>
+      </c>
+      <c r="W75" s="45" t="s">
+        <v>493</v>
+      </c>
+      <c r="X75" s="45"/>
+      <c r="Y75" s="45"/>
+    </row>
+    <row r="76" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="15"/>
+      <c r="B76" s="44"/>
+      <c r="C76" s="44"/>
+      <c r="D76" s="38"/>
+      <c r="E76" s="45"/>
+      <c r="F76" s="45"/>
+      <c r="G76" s="45"/>
+      <c r="H76" s="45"/>
+      <c r="I76" s="45"/>
+      <c r="J76" s="45"/>
+      <c r="K76" s="45"/>
+      <c r="L76" s="45"/>
+      <c r="M76" s="45"/>
+      <c r="N76" s="59"/>
+      <c r="O76" s="46"/>
+      <c r="P76" s="40"/>
+      <c r="Q76" s="59"/>
+      <c r="R76" s="59"/>
+      <c r="S76" s="59"/>
+      <c r="T76" s="59"/>
+      <c r="U76" s="53">
+        <v>0</v>
+      </c>
+      <c r="V76" s="28"/>
+      <c r="W76" s="45"/>
+      <c r="X76" s="45"/>
+      <c r="Y76" s="45"/>
+    </row>
+    <row r="77" spans="1:25" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A77" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="38" t="s">
+        <v>215</v>
+      </c>
+      <c r="F77" s="39">
         <v>170533</v>
       </c>
-      <c r="G71" s="39" t="s">
-[...384 lines deleted...]
-      </c>
       <c r="G77" s="39" t="s">
-        <v>440</v>
+        <v>215</v>
       </c>
       <c r="H77" s="39" t="s">
-        <v>458</v>
+        <v>213</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="J77" s="39"/>
+        <v>216</v>
+      </c>
+      <c r="J77" s="8"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
-      <c r="N77" s="57">
-        <v>5138000</v>
+      <c r="N77" s="61">
+        <v>3400000</v>
       </c>
       <c r="O77" s="40">
-        <v>46008</v>
+        <v>45238</v>
       </c>
       <c r="P77" s="40">
-        <v>47012</v>
-[...3 lines deleted...]
-      <c r="S77" s="56"/>
+        <v>46030</v>
+      </c>
+      <c r="Q77" s="56">
+        <v>0</v>
+      </c>
+      <c r="R77" s="56">
+        <v>2499359.9000000004</v>
+      </c>
+      <c r="S77" s="56">
+        <v>811516.27</v>
+      </c>
       <c r="T77" s="56">
         <v>0</v>
       </c>
       <c r="U77" s="53">
-        <v>0</v>
-[...10 lines deleted...]
-    <row r="78" spans="1:25" s="41" customFormat="1" ht="62.45">
+        <v>3310876.1700000004</v>
+      </c>
+      <c r="V77" s="39" t="s">
+        <v>217</v>
+      </c>
+      <c r="W77" s="43" t="s">
+        <v>218</v>
+      </c>
+      <c r="X77" s="21"/>
+      <c r="Y77" s="39"/>
+    </row>
+    <row r="78" spans="1:25" s="41" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="7" t="s">
-        <v>462</v>
+        <v>219</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>433</v>
+        <v>214</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>413</v>
+        <v>207</v>
       </c>
       <c r="D78" s="38" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>208</v>
+      </c>
+      <c r="E78" s="38" t="s">
+        <v>215</v>
       </c>
       <c r="F78" s="39">
-        <v>170147</v>
+        <v>170533</v>
       </c>
       <c r="G78" s="39" t="s">
-        <v>434</v>
+        <v>215</v>
       </c>
       <c r="H78" s="39" t="s">
-        <v>464</v>
+        <v>220</v>
       </c>
       <c r="I78" s="39" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="J78" s="39"/>
+        <v>221</v>
+      </c>
+      <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c r="M78" s="8"/>
-      <c r="N78" s="57">
-        <v>360000</v>
+      <c r="N78" s="61">
+        <v>299742.2</v>
       </c>
       <c r="O78" s="40">
-        <v>46008</v>
+        <v>45238</v>
       </c>
       <c r="P78" s="40">
-        <v>46250</v>
-[...2 lines deleted...]
-      <c r="R78" s="56"/>
+        <v>46030</v>
+      </c>
+      <c r="Q78" s="56">
+        <v>0</v>
+      </c>
+      <c r="R78" s="56">
+        <v>196139.19999999998</v>
+      </c>
       <c r="S78" s="56">
-        <v>0</v>
+        <v>103603.00000000001</v>
       </c>
       <c r="T78" s="56">
-        <v>249350.21</v>
+        <v>0</v>
       </c>
       <c r="U78" s="53">
-        <v>249350.21</v>
-[...10 lines deleted...]
-    <row r="79" spans="1:25" s="41" customFormat="1" ht="37.5">
+        <v>299742.2</v>
+      </c>
+      <c r="V78" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="W78" s="43" t="s">
+        <v>223</v>
+      </c>
+      <c r="X78" s="21"/>
+      <c r="Y78" s="39"/>
+    </row>
+    <row r="79" spans="1:25" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A79" s="7" t="s">
-        <v>468</v>
+        <v>230</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>412</v>
+        <v>226</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>413</v>
+        <v>207</v>
       </c>
       <c r="D79" s="38" t="s">
-        <v>414</v>
+        <v>208</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="F79" s="39">
+        <v>228</v>
+      </c>
+      <c r="F79" s="43">
         <v>170133</v>
       </c>
       <c r="G79" s="39" t="s">
-        <v>440</v>
+        <v>229</v>
       </c>
       <c r="H79" s="39" t="s">
-        <v>469</v>
+        <v>231</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>470</v>
+        <v>232</v>
       </c>
       <c r="J79" s="39"/>
       <c r="K79" s="8"/>
       <c r="L79" s="8"/>
       <c r="M79" s="8"/>
       <c r="N79" s="57">
-        <v>13100</v>
+        <v>65500</v>
       </c>
       <c r="O79" s="40">
-        <v>46076</v>
+        <v>45559</v>
       </c>
       <c r="P79" s="40">
-        <v>46193</v>
-[...3 lines deleted...]
-      <c r="S79" s="56"/>
+        <v>46134</v>
+      </c>
+      <c r="Q79" s="56">
+        <v>0</v>
+      </c>
+      <c r="R79" s="56">
+        <v>6550</v>
+      </c>
+      <c r="S79" s="56">
+        <v>6550</v>
+      </c>
       <c r="T79" s="56">
-        <v>0</v>
+        <v>52400</v>
       </c>
       <c r="U79" s="53">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>65500</v>
+      </c>
+      <c r="V79" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="W79" s="43" t="s">
+        <v>233</v>
       </c>
       <c r="X79" s="43"/>
-      <c r="Y79" s="43"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:25" s="41" customFormat="1" ht="62.45">
+      <c r="Y79" s="39"/>
+    </row>
+    <row r="80" spans="1:25" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A80" s="7" t="s">
-        <v>473</v>
+        <v>234</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>412</v>
+        <v>211</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>413</v>
+        <v>207</v>
       </c>
       <c r="D80" s="38" t="s">
-        <v>414</v>
+        <v>208</v>
       </c>
       <c r="E80" s="39" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="F80" s="39">
+        <v>212</v>
+      </c>
+      <c r="F80" s="43">
         <v>170133</v>
       </c>
       <c r="G80" s="39" t="s">
-        <v>440</v>
+        <v>212</v>
       </c>
       <c r="H80" s="39" t="s">
-        <v>474</v>
+        <v>235</v>
       </c>
       <c r="I80" s="39" t="s">
-        <v>470</v>
+        <v>236</v>
       </c>
       <c r="J80" s="39"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
       <c r="N80" s="57">
-        <v>7000</v>
+        <v>240000</v>
       </c>
       <c r="O80" s="40">
-        <v>46076</v>
+        <v>45663</v>
       </c>
       <c r="P80" s="40">
-        <v>46161</v>
-[...3 lines deleted...]
-      <c r="S80" s="56"/>
+        <v>46119</v>
+      </c>
+      <c r="Q80" s="56">
+        <v>0</v>
+      </c>
+      <c r="R80" s="56">
+        <v>0</v>
+      </c>
+      <c r="S80" s="56">
+        <v>464271.98</v>
+      </c>
       <c r="T80" s="56">
-        <v>7000</v>
+        <v>125938.46</v>
       </c>
       <c r="U80" s="53">
-        <v>7000</v>
+        <v>590210.43999999994</v>
       </c>
       <c r="V80" s="9" t="s">
-        <v>475</v>
+        <v>237</v>
       </c>
       <c r="W80" s="39" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="X80" s="43"/>
       <c r="Y80" s="43"/>
     </row>
-    <row r="81" spans="1:26" ht="12.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="T81" s="59"/>
+    <row r="81" spans="1:25" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A81" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D81" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E81" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="F81" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G81" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>239</v>
+      </c>
+      <c r="I81" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="J81" s="39"/>
+      <c r="K81" s="8"/>
+      <c r="L81" s="8"/>
+      <c r="M81" s="8"/>
+      <c r="N81" s="57">
+        <v>2178842.7000000002</v>
+      </c>
+      <c r="O81" s="40">
+        <v>45698</v>
+      </c>
+      <c r="P81" s="40">
+        <v>46221</v>
+      </c>
+      <c r="Q81" s="56">
+        <v>0</v>
+      </c>
+      <c r="R81" s="56">
+        <v>0</v>
+      </c>
+      <c r="S81" s="56">
+        <v>60558.76</v>
+      </c>
+      <c r="T81" s="56">
+        <v>0</v>
+      </c>
       <c r="U81" s="53">
-        <v>0</v>
-[...6 lines deleted...]
-    <row r="82" spans="1:26" s="41" customFormat="1" ht="37.5">
+        <v>60558.76</v>
+      </c>
+      <c r="V81" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="W81" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="X81" s="43"/>
+      <c r="Y81" s="43"/>
+    </row>
+    <row r="82" spans="1:25" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
-        <v>477</v>
+        <v>243</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>478</v>
+        <v>214</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>479</v>
+        <v>207</v>
       </c>
       <c r="D82" s="38" t="s">
-        <v>480</v>
+        <v>208</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>481</v>
+        <v>224</v>
       </c>
       <c r="F82" s="39">
-        <v>170156</v>
+        <v>170133</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>482</v>
+        <v>224</v>
       </c>
       <c r="H82" s="39" t="s">
-        <v>483</v>
+        <v>239</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="J82" s="8"/>
+        <v>240</v>
+      </c>
+      <c r="J82" s="39"/>
       <c r="K82" s="8"/>
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
-      <c r="N82" s="62">
-        <v>250000</v>
+      <c r="N82" s="57">
+        <v>391125</v>
       </c>
       <c r="O82" s="40">
-        <v>45310</v>
-[...14 lines deleted...]
-        <v>54818.49</v>
+        <v>45698</v>
+      </c>
+      <c r="P82" s="40">
+        <v>46385</v>
+      </c>
+      <c r="Q82" s="56">
+        <v>0</v>
+      </c>
+      <c r="R82" s="56">
+        <v>0</v>
+      </c>
+      <c r="S82" s="56">
+        <v>50351</v>
+      </c>
+      <c r="T82" s="56">
+        <v>0</v>
       </c>
       <c r="U82" s="53">
-        <v>173413.28</v>
-[...10 lines deleted...]
-    <row r="83" spans="1:26" s="41" customFormat="1" ht="37.5">
+        <v>50351</v>
+      </c>
+      <c r="V82" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="W82" s="39" t="s">
+        <v>496</v>
+      </c>
+      <c r="X82" s="43"/>
+      <c r="Y82" s="43"/>
+    </row>
+    <row r="83" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
-        <v>487</v>
+        <v>351</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>488</v>
+        <v>352</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>489</v>
+        <v>207</v>
       </c>
       <c r="D83" s="38" t="s">
-        <v>480</v>
+        <v>208</v>
       </c>
       <c r="E83" s="39" t="s">
-        <v>490</v>
+        <v>209</v>
       </c>
       <c r="F83" s="39">
-        <v>170156</v>
+        <v>170133</v>
       </c>
       <c r="G83" s="39" t="s">
-        <v>491</v>
+        <v>210</v>
       </c>
       <c r="H83" s="39" t="s">
-        <v>483</v>
+        <v>315</v>
       </c>
       <c r="I83" s="39" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="J83" s="8"/>
+        <v>316</v>
+      </c>
+      <c r="J83" s="39"/>
       <c r="K83" s="8"/>
       <c r="L83" s="8"/>
       <c r="M83" s="8"/>
-      <c r="N83" s="62">
-        <v>180000</v>
+      <c r="N83" s="57">
+        <v>15989</v>
       </c>
       <c r="O83" s="40">
-        <v>45310</v>
-[...14 lines deleted...]
-        <v>32061.01</v>
+        <v>45761</v>
+      </c>
+      <c r="P83" s="40">
+        <v>46203</v>
+      </c>
+      <c r="Q83" s="56"/>
+      <c r="R83" s="56"/>
+      <c r="S83" s="56">
+        <v>4769.7</v>
+      </c>
+      <c r="T83" s="56">
+        <v>11192.3</v>
       </c>
       <c r="U83" s="53">
-        <v>102346.36</v>
-[...10 lines deleted...]
-    <row r="84" spans="1:26" s="41" customFormat="1" ht="50.1">
+        <v>15962</v>
+      </c>
+      <c r="V83" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="W83" s="39" t="s">
+        <v>306</v>
+      </c>
+      <c r="X83" s="43"/>
+      <c r="Y83" s="43"/>
+    </row>
+    <row r="84" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
-        <v>493</v>
+        <v>379</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>494</v>
+        <v>445</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>479</v>
+        <v>207</v>
       </c>
       <c r="D84" s="38" t="s">
-        <v>480</v>
+        <v>208</v>
       </c>
       <c r="E84" s="39" t="s">
-        <v>495</v>
+        <v>224</v>
       </c>
       <c r="F84" s="39">
-        <v>170153</v>
+        <v>170133</v>
       </c>
       <c r="G84" s="39" t="s">
-        <v>495</v>
+        <v>224</v>
       </c>
       <c r="H84" s="39" t="s">
-        <v>496</v>
+        <v>446</v>
       </c>
       <c r="I84" s="39" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="J84" s="8"/>
+        <v>447</v>
+      </c>
+      <c r="J84" s="39"/>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
-      <c r="N84" s="62">
-        <v>2440591.12</v>
+      <c r="N84" s="57">
+        <v>5138000</v>
       </c>
       <c r="O84" s="40">
-        <v>45320</v>
-[...12 lines deleted...]
-        <v>202096.56</v>
+        <v>46008</v>
+      </c>
+      <c r="P84" s="40">
+        <v>47012</v>
+      </c>
+      <c r="Q84" s="56"/>
+      <c r="R84" s="56"/>
+      <c r="S84" s="56"/>
+      <c r="T84" s="56">
+        <v>0</v>
       </c>
       <c r="U84" s="53">
-        <v>2093159.2599999998</v>
-[...1 lines deleted...]
-      <c r="V84" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="V84" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="W84" s="39" t="s">
         <v>498</v>
       </c>
-      <c r="W84" s="43" t="s">
-[...9 lines deleted...]
-      <c r="B85" s="7"/>
+      <c r="X84" s="43"/>
+      <c r="Y84" s="43"/>
+    </row>
+    <row r="85" spans="1:25" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A85" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>211</v>
+      </c>
       <c r="C85" s="7" t="s">
-        <v>479</v>
+        <v>207</v>
       </c>
       <c r="D85" s="38" t="s">
-        <v>480</v>
+        <v>208</v>
       </c>
       <c r="E85" s="39" t="s">
-        <v>481</v>
+        <v>225</v>
       </c>
       <c r="F85" s="39">
-        <v>170156</v>
+        <v>170147</v>
       </c>
       <c r="G85" s="39" t="s">
-        <v>481</v>
+        <v>212</v>
       </c>
       <c r="H85" s="39" t="s">
-        <v>501</v>
+        <v>448</v>
       </c>
       <c r="I85" s="39" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="J85" s="8"/>
+        <v>449</v>
+      </c>
+      <c r="J85" s="39"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
-      <c r="N85" s="69">
-        <v>96990</v>
+      <c r="N85" s="57">
+        <v>360000</v>
       </c>
       <c r="O85" s="40">
-        <v>45989</v>
-[...2 lines deleted...]
-        <v>46012</v>
+        <v>46008</v>
+      </c>
+      <c r="P85" s="40">
+        <v>46250</v>
       </c>
       <c r="Q85" s="56"/>
       <c r="R85" s="56"/>
       <c r="S85" s="56">
-        <v>61447.5</v>
-[...1 lines deleted...]
-      <c r="T85" s="56"/>
+        <v>0</v>
+      </c>
+      <c r="T85" s="56">
+        <v>249748.91</v>
+      </c>
       <c r="U85" s="53">
-        <v>61447.5</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>249748.91</v>
+      </c>
+      <c r="V85" s="9" t="s">
+        <v>497</v>
       </c>
       <c r="W85" s="39" t="s">
-        <v>504</v>
-[...14 lines deleted...]
-      <c r="J86" s="8"/>
+        <v>499</v>
+      </c>
+      <c r="X85" s="43"/>
+      <c r="Y85" s="43"/>
+    </row>
+    <row r="86" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A86" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D86" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E86" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="F86" s="39">
+        <v>170133</v>
+      </c>
+      <c r="G86" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>507</v>
+      </c>
+      <c r="I86" s="39" t="s">
+        <v>508</v>
+      </c>
+      <c r="J86" s="39"/>
       <c r="K86" s="8"/>
       <c r="L86" s="8"/>
       <c r="M86" s="8"/>
-      <c r="N86" s="57"/>
-[...1 lines deleted...]
-      <c r="P86" s="10"/>
+      <c r="N86" s="57">
+        <v>13100</v>
+      </c>
+      <c r="O86" s="40">
+        <v>46076</v>
+      </c>
+      <c r="P86" s="40">
+        <v>46193</v>
+      </c>
       <c r="Q86" s="56"/>
       <c r="R86" s="56"/>
       <c r="S86" s="56"/>
-      <c r="T86" s="56"/>
+      <c r="T86" s="56">
+        <v>13100</v>
+      </c>
       <c r="U86" s="53">
-        <v>0</v>
-[...7 lines deleted...]
-    <row r="87" spans="1:26" s="41" customFormat="1" ht="62.45">
+        <v>13100</v>
+      </c>
+      <c r="V86" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="W86" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="X86" s="43"/>
+      <c r="Y86" s="43"/>
+    </row>
+    <row r="87" spans="1:25" s="41" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>506</v>
+        <v>214</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>507</v>
+        <v>207</v>
       </c>
       <c r="D87" s="38" t="s">
-        <v>508</v>
+        <v>208</v>
       </c>
       <c r="E87" s="39" t="s">
-        <v>509</v>
+        <v>224</v>
       </c>
       <c r="F87" s="39">
-        <v>170156</v>
+        <v>170133</v>
       </c>
       <c r="G87" s="39" t="s">
-        <v>509</v>
+        <v>224</v>
       </c>
       <c r="H87" s="39" t="s">
         <v>510</v>
       </c>
       <c r="I87" s="39" t="s">
-        <v>511</v>
-[...12 lines deleted...]
-        <v>3845186.4699999997</v>
+        <v>508</v>
+      </c>
+      <c r="J87" s="39"/>
+      <c r="K87" s="8"/>
+      <c r="L87" s="8"/>
+      <c r="M87" s="8"/>
+      <c r="N87" s="57">
+        <v>7000</v>
       </c>
       <c r="O87" s="40">
-        <v>44207</v>
-[...12 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="P87" s="40">
+        <v>46161</v>
+      </c>
+      <c r="Q87" s="56"/>
+      <c r="R87" s="56"/>
+      <c r="S87" s="56"/>
       <c r="T87" s="56">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="U87" s="53">
-        <v>4797266.3499999996</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>7000</v>
+      </c>
+      <c r="V87" s="9" t="s">
+        <v>513</v>
       </c>
       <c r="W87" s="39" t="s">
-        <v>513</v>
-[...4 lines deleted...]
-    <row r="88" spans="1:26" ht="62.45">
+        <v>514</v>
+      </c>
+      <c r="X87" s="43"/>
+      <c r="Y87" s="43"/>
+    </row>
+    <row r="88" spans="1:25" s="41" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>515</v>
+        <v>214</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>507</v>
+        <v>207</v>
       </c>
       <c r="D88" s="38" t="s">
-        <v>508</v>
+        <v>208</v>
       </c>
       <c r="E88" s="39" t="s">
-        <v>516</v>
+        <v>224</v>
       </c>
       <c r="F88" s="39">
-        <v>170177</v>
+        <v>170133</v>
       </c>
       <c r="G88" s="39" t="s">
-        <v>516</v>
+        <v>224</v>
       </c>
       <c r="H88" s="39" t="s">
-        <v>517</v>
+        <v>568</v>
       </c>
       <c r="I88" s="39" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="J88" s="8"/>
+        <v>449</v>
+      </c>
+      <c r="J88" s="39"/>
       <c r="K88" s="8"/>
       <c r="L88" s="8"/>
       <c r="M88" s="8"/>
-      <c r="N88" s="56">
-        <v>144499.99</v>
+      <c r="N88" s="57">
+        <v>840000</v>
       </c>
       <c r="O88" s="40">
-        <v>45652</v>
-[...13 lines deleted...]
-      <c r="T88" s="56"/>
+        <v>46202</v>
+      </c>
+      <c r="P88" s="40">
+        <v>46596</v>
+      </c>
+      <c r="Q88" s="56"/>
+      <c r="R88" s="56"/>
+      <c r="S88" s="56"/>
+      <c r="T88" s="56">
+        <v>0</v>
+      </c>
       <c r="U88" s="53">
-        <v>34214.19</v>
+        <v>0</v>
       </c>
       <c r="V88" s="9" t="s">
-        <v>519</v>
+        <v>605</v>
       </c>
       <c r="W88" s="39" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:26" ht="62.45">
+        <v>606</v>
+      </c>
+      <c r="X88" s="43"/>
+      <c r="Y88" s="43"/>
+    </row>
+    <row r="89" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
-        <v>521</v>
+        <v>557</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>522</v>
+        <v>226</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>507</v>
+        <v>207</v>
       </c>
       <c r="D89" s="38" t="s">
-        <v>508</v>
+        <v>208</v>
       </c>
       <c r="E89" s="39" t="s">
-        <v>523</v>
+        <v>561</v>
       </c>
       <c r="F89" s="39">
-        <v>170177</v>
+        <v>170133</v>
       </c>
       <c r="G89" s="39" t="s">
-        <v>524</v>
+        <v>561</v>
       </c>
       <c r="H89" s="39" t="s">
-        <v>525</v>
+        <v>569</v>
       </c>
       <c r="I89" s="39" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="J89" s="8"/>
+        <v>572</v>
+      </c>
+      <c r="J89" s="39"/>
       <c r="K89" s="8"/>
       <c r="L89" s="8"/>
       <c r="M89" s="8"/>
-      <c r="N89" s="56">
-        <v>350000</v>
+      <c r="N89" s="75">
+        <v>5817558</v>
       </c>
       <c r="O89" s="40">
-        <v>45663</v>
-[...12 lines deleted...]
-      </c>
+        <v>46218</v>
+      </c>
+      <c r="P89" s="40">
+        <v>46387</v>
+      </c>
+      <c r="Q89" s="56"/>
+      <c r="R89" s="56"/>
+      <c r="S89" s="56"/>
       <c r="T89" s="56">
         <v>0</v>
       </c>
       <c r="U89" s="53">
-        <v>325003</v>
+        <v>0</v>
       </c>
       <c r="V89" s="9" t="s">
-        <v>527</v>
+        <v>607</v>
       </c>
       <c r="W89" s="39" t="s">
-        <v>528</v>
-[...15 lines deleted...]
-      <c r="J90" s="8"/>
+        <v>608</v>
+      </c>
+      <c r="X89" s="43"/>
+      <c r="Y89" s="43"/>
+    </row>
+    <row r="90" spans="1:25" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A90" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E90" s="39" t="s">
+        <v>561</v>
+      </c>
+      <c r="F90" s="39">
+        <v>170134</v>
+      </c>
+      <c r="G90" s="39" t="s">
+        <v>561</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>570</v>
+      </c>
+      <c r="I90" s="39" t="s">
+        <v>572</v>
+      </c>
+      <c r="J90" s="39"/>
       <c r="K90" s="8"/>
       <c r="L90" s="8"/>
       <c r="M90" s="8"/>
-      <c r="N90" s="56"/>
-[...1 lines deleted...]
-      <c r="P90" s="10"/>
+      <c r="N90" s="76"/>
+      <c r="O90" s="40">
+        <v>46296</v>
+      </c>
+      <c r="P90" s="40">
+        <v>46508</v>
+      </c>
       <c r="Q90" s="56"/>
       <c r="R90" s="56"/>
       <c r="S90" s="56"/>
-      <c r="T90" s="56"/>
+      <c r="T90" s="56">
+        <v>0</v>
+      </c>
       <c r="U90" s="53">
         <v>0</v>
       </c>
-      <c r="V90" s="9"/>
-[...11 lines deleted...]
-      </c>
+      <c r="V90" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="W90" s="39" t="s">
+        <v>610</v>
+      </c>
+      <c r="X90" s="43"/>
+      <c r="Y90" s="43"/>
+    </row>
+    <row r="91" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A91" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="B91" s="7"/>
       <c r="C91" s="7" t="s">
-        <v>40</v>
+        <v>207</v>
       </c>
       <c r="D91" s="38" t="s">
-        <v>530</v>
+        <v>208</v>
       </c>
       <c r="E91" s="39" t="s">
-        <v>531</v>
+        <v>561</v>
       </c>
       <c r="F91" s="39">
-        <v>170010</v>
+        <v>170135</v>
       </c>
       <c r="G91" s="39" t="s">
-        <v>531</v>
-[...13 lines deleted...]
-      </c>
+        <v>561</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>571</v>
+      </c>
+      <c r="I91" s="39" t="s">
+        <v>573</v>
+      </c>
+      <c r="J91" s="39"/>
+      <c r="K91" s="8"/>
+      <c r="L91" s="8"/>
+      <c r="M91" s="8"/>
+      <c r="N91" s="77"/>
       <c r="O91" s="40">
-        <v>45819</v>
+        <v>46219</v>
       </c>
       <c r="P91" s="40">
-        <v>46548</v>
-[...7 lines deleted...]
-        <v>70164.17</v>
+        <v>46508</v>
+      </c>
+      <c r="Q91" s="56"/>
+      <c r="R91" s="56"/>
+      <c r="S91" s="56"/>
+      <c r="T91" s="56">
+        <v>0</v>
       </c>
       <c r="U91" s="53">
-        <v>70164.17</v>
+        <v>0</v>
       </c>
       <c r="V91" s="9" t="s">
-        <v>534</v>
+        <v>611</v>
       </c>
       <c r="W91" s="39" t="s">
-        <v>535</v>
-[...31 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="X91" s="43"/>
+      <c r="Y91" s="43"/>
+    </row>
+    <row r="92" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="15"/>
+      <c r="B92" s="44"/>
+      <c r="C92" s="44"/>
+      <c r="D92" s="38"/>
+      <c r="E92" s="45"/>
+      <c r="F92" s="45"/>
+      <c r="G92" s="45"/>
+      <c r="H92" s="45"/>
+      <c r="I92" s="45"/>
       <c r="J92" s="45"/>
       <c r="K92" s="45"/>
       <c r="L92" s="45"/>
       <c r="M92" s="45"/>
-      <c r="N92" s="59">
-[...15 lines deleted...]
-      </c>
+      <c r="N92" s="59"/>
+      <c r="O92" s="46"/>
+      <c r="P92" s="46"/>
+      <c r="Q92" s="59"/>
+      <c r="R92" s="59"/>
+      <c r="S92" s="59"/>
+      <c r="T92" s="59"/>
       <c r="U92" s="53">
-        <v>275121.68999999994</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="V92" s="28"/>
+      <c r="W92" s="45"/>
       <c r="X92" s="45"/>
       <c r="Y92" s="45"/>
     </row>
-    <row r="93" spans="1:26" ht="37.5">
-[...1 lines deleted...]
-        <v>541</v>
+    <row r="93" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A93" s="7" t="s">
+        <v>250</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>39</v>
+        <v>251</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>40</v>
+        <v>247</v>
       </c>
       <c r="D93" s="38" t="s">
-        <v>530</v>
+        <v>246</v>
       </c>
       <c r="E93" s="39" t="s">
-        <v>531</v>
+        <v>248</v>
       </c>
       <c r="F93" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G93" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="H93" s="39" t="s">
+        <v>253</v>
+      </c>
+      <c r="I93" s="39" t="s">
+        <v>249</v>
+      </c>
+      <c r="J93" s="8"/>
+      <c r="K93" s="8"/>
+      <c r="L93" s="8"/>
+      <c r="M93" s="8"/>
+      <c r="N93" s="62">
+        <v>250000</v>
+      </c>
+      <c r="O93" s="40">
+        <v>45310</v>
+      </c>
+      <c r="P93" s="10">
+        <v>46438</v>
+      </c>
+      <c r="Q93" s="61">
+        <v>0</v>
+      </c>
+      <c r="R93" s="61">
+        <v>48709.130000000005</v>
+      </c>
+      <c r="S93" s="61">
+        <v>69885.66</v>
+      </c>
+      <c r="T93" s="61">
+        <v>54818.49</v>
+      </c>
+      <c r="U93" s="53">
+        <v>173413.28</v>
+      </c>
+      <c r="V93" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="W93" s="43" t="s">
+        <v>515</v>
+      </c>
+      <c r="X93" s="21"/>
+      <c r="Y93" s="39"/>
+    </row>
+    <row r="94" spans="1:25" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A94" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D94" s="38" t="s">
+        <v>246</v>
+      </c>
+      <c r="E94" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="F94" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G94" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="H94" s="39" t="s">
+        <v>253</v>
+      </c>
+      <c r="I94" s="39" t="s">
+        <v>249</v>
+      </c>
+      <c r="J94" s="8"/>
+      <c r="K94" s="8"/>
+      <c r="L94" s="8"/>
+      <c r="M94" s="8"/>
+      <c r="N94" s="62">
+        <v>180000</v>
+      </c>
+      <c r="O94" s="40">
+        <v>45310</v>
+      </c>
+      <c r="P94" s="10">
+        <v>46438</v>
+      </c>
+      <c r="Q94" s="61">
+        <v>0</v>
+      </c>
+      <c r="R94" s="61">
+        <v>29890.55</v>
+      </c>
+      <c r="S94" s="61">
+        <v>40394.800000000003</v>
+      </c>
+      <c r="T94" s="61">
+        <v>32061.01</v>
+      </c>
+      <c r="U94" s="53">
+        <v>102346.36</v>
+      </c>
+      <c r="V94" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="W94" s="43" t="s">
+        <v>516</v>
+      </c>
+      <c r="X94" s="21"/>
+      <c r="Y94" s="39"/>
+    </row>
+    <row r="95" spans="1:25" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A95" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D95" s="38" t="s">
+        <v>246</v>
+      </c>
+      <c r="E95" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="F95" s="39">
+        <v>170153</v>
+      </c>
+      <c r="G95" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="H95" s="39" t="s">
+        <v>263</v>
+      </c>
+      <c r="I95" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="J95" s="8"/>
+      <c r="K95" s="8"/>
+      <c r="L95" s="8"/>
+      <c r="M95" s="8"/>
+      <c r="N95" s="62">
+        <v>2440591.12</v>
+      </c>
+      <c r="O95" s="40">
+        <v>45320</v>
+      </c>
+      <c r="P95" s="10">
+        <v>45899</v>
+      </c>
+      <c r="Q95" s="61">
+        <v>0</v>
+      </c>
+      <c r="R95" s="61"/>
+      <c r="S95" s="61">
+        <v>1891062.6999999997</v>
+      </c>
+      <c r="T95" s="61">
+        <v>202096.56</v>
+      </c>
+      <c r="U95" s="53">
+        <v>2093159.2599999998</v>
+      </c>
+      <c r="V95" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="W95" s="43" t="s">
+        <v>353</v>
+      </c>
+      <c r="X95" s="21"/>
+      <c r="Y95" s="39"/>
+    </row>
+    <row r="96" spans="1:25" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A96" s="68" t="s">
+        <v>517</v>
+      </c>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D96" s="38" t="s">
+        <v>246</v>
+      </c>
+      <c r="E96" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="F96" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G96" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="H96" s="39" t="s">
+        <v>453</v>
+      </c>
+      <c r="I96" s="39" t="s">
+        <v>454</v>
+      </c>
+      <c r="J96" s="8"/>
+      <c r="K96" s="8"/>
+      <c r="L96" s="8"/>
+      <c r="M96" s="8"/>
+      <c r="N96" s="69">
+        <v>96990</v>
+      </c>
+      <c r="O96" s="40">
+        <v>45989</v>
+      </c>
+      <c r="P96" s="10">
+        <v>46012</v>
+      </c>
+      <c r="Q96" s="56"/>
+      <c r="R96" s="56"/>
+      <c r="S96" s="56">
+        <v>61447.5</v>
+      </c>
+      <c r="T96" s="56">
+        <v>0</v>
+      </c>
+      <c r="U96" s="53">
+        <v>61447.5</v>
+      </c>
+      <c r="V96" s="39" t="s">
+        <v>451</v>
+      </c>
+      <c r="W96" s="39" t="s">
+        <v>452</v>
+      </c>
+      <c r="X96" s="39"/>
+      <c r="Y96" s="39"/>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A97" s="7"/>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="38"/>
+      <c r="E97" s="39"/>
+      <c r="F97" s="39"/>
+      <c r="G97" s="39"/>
+      <c r="H97" s="39"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="8"/>
+      <c r="K97" s="8"/>
+      <c r="L97" s="8"/>
+      <c r="M97" s="8"/>
+      <c r="N97" s="57"/>
+      <c r="O97" s="40"/>
+      <c r="P97" s="10"/>
+      <c r="Q97" s="56"/>
+      <c r="R97" s="56"/>
+      <c r="S97" s="56"/>
+      <c r="T97" s="56"/>
+      <c r="U97" s="53">
+        <v>0</v>
+      </c>
+      <c r="V97" s="9"/>
+      <c r="W97" s="39"/>
+      <c r="X97" s="39"/>
+      <c r="Y97" s="39"/>
+      <c r="Z97" s="41"/>
+    </row>
+    <row r="98" spans="1:26" s="41" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A98" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D98" s="38" t="s">
+        <v>266</v>
+      </c>
+      <c r="E98" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="F98" s="39">
+        <v>170156</v>
+      </c>
+      <c r="G98" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="H98" s="39" t="s">
+        <v>317</v>
+      </c>
+      <c r="I98" s="39" t="s">
+        <v>269</v>
+      </c>
+      <c r="J98" s="8"/>
+      <c r="K98" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L98" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M98" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="N98" s="56">
+        <v>3845186.4699999997</v>
+      </c>
+      <c r="O98" s="40">
+        <v>44207</v>
+      </c>
+      <c r="P98" s="10">
+        <v>45869</v>
+      </c>
+      <c r="Q98" s="56">
+        <v>2672582.88</v>
+      </c>
+      <c r="R98" s="56">
+        <v>1844994.96</v>
+      </c>
+      <c r="S98" s="56">
+        <v>279688.51</v>
+      </c>
+      <c r="T98" s="56">
+        <v>395810</v>
+      </c>
+      <c r="U98" s="53">
+        <v>5193076.3499999996</v>
+      </c>
+      <c r="V98" s="39" t="s">
+        <v>272</v>
+      </c>
+      <c r="W98" s="39" t="s">
+        <v>524</v>
+      </c>
+      <c r="X98" s="39"/>
+      <c r="Y98" s="39"/>
+    </row>
+    <row r="99" spans="1:26" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A99" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D99" s="38" t="s">
+        <v>266</v>
+      </c>
+      <c r="E99" s="39" t="s">
+        <v>270</v>
+      </c>
+      <c r="F99" s="39">
+        <v>170177</v>
+      </c>
+      <c r="G99" s="39" t="s">
+        <v>275</v>
+      </c>
+      <c r="H99" s="39" t="s">
+        <v>276</v>
+      </c>
+      <c r="I99" s="39" t="s">
+        <v>277</v>
+      </c>
+      <c r="J99" s="8"/>
+      <c r="K99" s="8"/>
+      <c r="L99" s="8"/>
+      <c r="M99" s="8"/>
+      <c r="N99" s="56">
+        <v>350000</v>
+      </c>
+      <c r="O99" s="40">
+        <v>45663</v>
+      </c>
+      <c r="P99" s="10">
+        <v>46022</v>
+      </c>
+      <c r="Q99" s="56">
+        <v>3</v>
+      </c>
+      <c r="R99" s="56">
+        <v>0</v>
+      </c>
+      <c r="S99" s="56">
+        <v>325000</v>
+      </c>
+      <c r="T99" s="56">
+        <v>61606.97</v>
+      </c>
+      <c r="U99" s="53">
+        <v>386609.97</v>
+      </c>
+      <c r="V99" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="W99" s="39" t="s">
+        <v>562</v>
+      </c>
+      <c r="X99" s="39"/>
+      <c r="Y99" s="39"/>
+      <c r="Z99" s="41"/>
+    </row>
+    <row r="100" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7"/>
+      <c r="B100" s="7"/>
+      <c r="C100" s="7"/>
+      <c r="D100" s="38"/>
+      <c r="E100" s="39"/>
+      <c r="F100" s="39"/>
+      <c r="G100" s="39"/>
+      <c r="H100" s="39"/>
+      <c r="I100" s="39"/>
+      <c r="J100" s="8"/>
+      <c r="K100" s="8"/>
+      <c r="L100" s="8"/>
+      <c r="M100" s="8"/>
+      <c r="N100" s="56"/>
+      <c r="O100" s="40"/>
+      <c r="P100" s="10"/>
+      <c r="Q100" s="56"/>
+      <c r="R100" s="56"/>
+      <c r="S100" s="56"/>
+      <c r="T100" s="56"/>
+      <c r="U100" s="53">
+        <v>0</v>
+      </c>
+      <c r="V100" s="9"/>
+      <c r="W100" s="39"/>
+      <c r="X100" s="39"/>
+      <c r="Y100" s="39"/>
+      <c r="Z100" s="41"/>
+    </row>
+    <row r="101" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A101" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="E101" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="F101" s="39">
         <v>170010</v>
       </c>
-      <c r="G93" s="39" t="s">
-[...12 lines deleted...]
-      <c r="N93" s="59">
+      <c r="G101" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="H101" s="47" t="s">
+        <v>321</v>
+      </c>
+      <c r="I101" s="40" t="s">
+        <v>322</v>
+      </c>
+      <c r="J101" s="45"/>
+      <c r="K101" s="45"/>
+      <c r="L101" s="45"/>
+      <c r="M101" s="45"/>
+      <c r="N101" s="59">
+        <v>100000</v>
+      </c>
+      <c r="O101" s="40">
+        <v>45819</v>
+      </c>
+      <c r="P101" s="40">
+        <v>46548</v>
+      </c>
+      <c r="Q101" s="59"/>
+      <c r="R101" s="59"/>
+      <c r="S101" s="59">
+        <v>0</v>
+      </c>
+      <c r="T101" s="59">
+        <v>70164.17</v>
+      </c>
+      <c r="U101" s="53">
+        <v>70164.17</v>
+      </c>
+      <c r="V101" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="W101" s="39" t="s">
+        <v>313</v>
+      </c>
+      <c r="X101" s="45"/>
+      <c r="Y101" s="45"/>
+    </row>
+    <row r="102" spans="1:26" ht="51" x14ac:dyDescent="0.2">
+      <c r="A102" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="E102" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="F102" s="39">
+        <v>170010</v>
+      </c>
+      <c r="G102" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="H102" s="47" t="s">
+        <v>323</v>
+      </c>
+      <c r="I102" s="39" t="s">
+        <v>324</v>
+      </c>
+      <c r="J102" s="45"/>
+      <c r="K102" s="45"/>
+      <c r="L102" s="45"/>
+      <c r="M102" s="45"/>
+      <c r="N102" s="59">
+        <v>27400</v>
+      </c>
+      <c r="O102" s="40">
+        <v>45658</v>
+      </c>
+      <c r="P102" s="40">
+        <v>46022</v>
+      </c>
+      <c r="Q102" s="63"/>
+      <c r="R102" s="63"/>
+      <c r="S102" s="63">
+        <v>266415.08999999997</v>
+      </c>
+      <c r="T102" s="59">
+        <v>8706.6</v>
+      </c>
+      <c r="U102" s="53">
+        <v>275121.68999999994</v>
+      </c>
+      <c r="V102" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="W102" s="39" t="s">
+        <v>563</v>
+      </c>
+      <c r="X102" s="45"/>
+      <c r="Y102" s="45"/>
+    </row>
+    <row r="103" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A103" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D103" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="E103" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="F103" s="39">
+        <v>170010</v>
+      </c>
+      <c r="G103" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="H103" s="47" t="s">
+        <v>325</v>
+      </c>
+      <c r="I103" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="J103" s="45"/>
+      <c r="K103" s="45"/>
+      <c r="L103" s="45"/>
+      <c r="M103" s="45"/>
+      <c r="N103" s="59">
         <v>11029.55</v>
       </c>
-      <c r="O93" s="40">
+      <c r="O103" s="40">
         <v>45658</v>
       </c>
-      <c r="P93" s="40">
+      <c r="P103" s="40">
         <v>46022</v>
       </c>
-      <c r="Q93" s="59"/>
-[...41 lines deleted...]
-    <row r="104" spans="21:21" ht="12.75" customHeight="1">
+      <c r="Q103" s="59"/>
+      <c r="R103" s="59"/>
+      <c r="S103" s="59">
+        <v>0</v>
+      </c>
+      <c r="T103" s="59">
+        <v>0</v>
+      </c>
+      <c r="U103" s="53">
+        <v>0</v>
+      </c>
+      <c r="V103" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="W103" s="39" t="s">
+        <v>314</v>
+      </c>
+      <c r="X103" s="45"/>
+      <c r="Y103" s="45"/>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="Q104" s="64"/>
+      <c r="R104" s="64"/>
+      <c r="S104" s="64"/>
+      <c r="T104" s="64"/>
       <c r="U104" s="64"/>
     </row>
-    <row r="105" spans="21:21" ht="12.75" customHeight="1">
-[...11 lines deleted...]
-    <row r="109" spans="21:21" ht="12.75" customHeight="1">
+    <row r="109" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U109" s="64"/>
     </row>
-    <row r="110" spans="21:21" ht="12.75" customHeight="1">
+    <row r="110" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U110" s="64"/>
+    </row>
+    <row r="111" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U111" s="64"/>
+    </row>
+    <row r="112" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U112" s="64"/>
+    </row>
+    <row r="113" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U113" s="64"/>
+    </row>
+    <row r="114" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U114" s="64"/>
+    </row>
+    <row r="115" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U115" s="64"/>
+    </row>
+    <row r="116" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U116" s="64"/>
+    </row>
+    <row r="117" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U117" s="64"/>
+    </row>
+    <row r="118" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U118" s="64"/>
+    </row>
+    <row r="119" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U119" s="64"/>
+    </row>
+    <row r="120" spans="21:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U120" s="64"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:X4" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
-  <mergeCells count="17">
+  <mergeCells count="19">
+    <mergeCell ref="N89:N91"/>
+    <mergeCell ref="N50:N51"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:X3"/>
-    <mergeCell ref="N18:N19"/>
-[...13 lines deleted...]
-    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="O20:O21"/>
+    <mergeCell ref="N62:N63"/>
+    <mergeCell ref="P20:P21"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001308376B49C32F43983AF61671F92A7C" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8aaaed7af9eafffc881c1a1779cf9de8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="070387e1-61d0-4d7c-8c78-21716407efc1" xmlns:ns3="1c343fe7-d293-48f8-95a0-508e3568d6db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f7e805d119a05829448c382dd594416" ns2:_="" ns3:_="">
     <xsd:import namespace="070387e1-61d0-4d7c-8c78-21716407efc1"/>
     <xsd:import namespace="1c343fe7-d293-48f8-95a0-508e3568d6db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8242,79 +9065,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1c343fe7-d293-48f8-95a0-508e3568d6db" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="070387e1-61d0-4d7c-8c78-21716407efc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48CF212-C108-4949-BCDD-2374E0143D88}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48CF212-C108-4949-BCDD-2374E0143D88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25AE167-B375-462B-8A06-D804E291DAC0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAE9FC66-F0D1-405D-B61B-98B866F0622B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="070387e1-61d0-4d7c-8c78-21716407efc1"/>
+    <ds:schemaRef ds:uri="1c343fe7-d293-48f8-95a0-508e3568d6db"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50DA6891-0E0D-4DE4-80E5-BAEB69EE744B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25AE167-B375-462B-8A06-D804E291DAC0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="070387e1-61d0-4d7c-8c78-21716407efc1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1c343fe7-d293-48f8-95a0-508e3568d6db"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{203eaa7f-7f19-44be-84ad-a509f74bb7eb}" enabled="1" method="Privileged" siteId="{6f49aa43-822a-4c20-9670-db7700bf1eb0}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Planilhas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>RFB_2026</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>Receita Federal do Brasil</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joao Paulo Nobre da Silva</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001308376B49C32F43983AF61671F92A7C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>