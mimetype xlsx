--- v0 (2026-02-10)
+++ v1 (2026-05-13)
@@ -1,851 +1,929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
-[...1 lines deleted...]
-  <workbookPr dateCompatibility="0" defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cgugovbr-my.sharepoint.com/personal/sabryna_brito_cgu_gov_br1/Documents/Documentos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cgugovbr-my.sharepoint.com/personal/monica_bulhoes_cgu_gov_br/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{54A8D005-CFEE-4D04-8D5D-F21BBF45DBCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{83F4ABD4-BE6B-43F9-B0EF-3B671E05C6F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
   </bookViews>
   <sheets>
-    <sheet name="REDE - Lista Integrantes Simpli" sheetId="1" r:id="rId1"/>
+    <sheet name="SITE" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$64</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
   <extLst>
-    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
-      <x14:workbookPr/>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="102" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="174">
+  <si>
+    <t>ADESÃO ESTADOS</t>
+  </si>
+  <si>
+    <t>Nº</t>
+  </si>
+  <si>
+    <t>Estado</t>
+  </si>
   <si>
     <t>Órgão Aderente</t>
   </si>
   <si>
+    <t>Categoria</t>
+  </si>
+  <si>
+    <t>UF</t>
+  </si>
+  <si>
+    <t>Ente Federado</t>
+  </si>
+  <si>
     <t>Amapá</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado do Amapá - CGE/AP</t>
+    <t>Controladoria-Geral do Estado do Amapá</t>
+  </si>
+  <si>
+    <t>Membro Pleno</t>
+  </si>
+  <si>
+    <t>AP</t>
   </si>
   <si>
     <t>Ceará</t>
   </si>
   <si>
-    <t>Controladoria e Ouvidoria Geral do Estado do Ceará - CGE/CE</t>
+    <t>Controladoria e Ouvidoria Geral do Estado do Ceará</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Distrito Federal</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Distrito Federal</t>
+  </si>
+  <si>
+    <t>DF</t>
   </si>
   <si>
     <t>Espírito Santo</t>
   </si>
   <si>
-    <t>Secretaria de Controle e Transparência do Espírito Santo - SECONT/ES</t>
+    <t>Secretaria de Controle e Transparência do Espírito Santo</t>
+  </si>
+  <si>
+    <t>ES</t>
   </si>
   <si>
     <t>Goiás</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado de Goiás - CGE/GO</t>
+    <t>Controladoria-Geral do Estado de Goiás</t>
+  </si>
+  <si>
+    <t>GO</t>
   </si>
   <si>
     <t>Mato Grosso</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado de Mato Grosso - CGE/MT</t>
+    <t>Controladoria-Geral do Estado de Mato Grosso</t>
+  </si>
+  <si>
+    <t>MT</t>
   </si>
   <si>
     <t>Mato Grosso do Sul</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado de Mato Grosso do Sul - CGE/MS</t>
+    <t>Controladoria-Geral do Estado de Mato Grosso do Sul</t>
+  </si>
+  <si>
+    <t>MS</t>
   </si>
   <si>
     <t>Minas Gerais</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado de Minas Gerias - CGE/MG</t>
+    <t>Controladoria-Geral do Estado de Minas Gerias</t>
+  </si>
+  <si>
+    <t>MG</t>
   </si>
   <si>
     <t>Pará</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado do Pará - CGE/PA</t>
+    <t>Controladoria-Geral do Estado do Pará</t>
+  </si>
+  <si>
+    <t>PA</t>
   </si>
   <si>
     <t>Paraná</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado do Paraná - CGE/PR</t>
+    <t>Controladoria-Geral do Estado do Paraná</t>
+  </si>
+  <si>
+    <t>PR</t>
   </si>
   <si>
     <t>Pernambuco</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado de Pernambuco - CGE/PE</t>
+    <t>Controladoria-Geral do Estado de Pernambuco</t>
+  </si>
+  <si>
+    <t>PE</t>
   </si>
   <si>
     <t>Rio de Janeiro</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado do Rio de Janeiro - CGE/RJ</t>
+    <t>Controladoria-Geral do Estado do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>RJ</t>
+  </si>
+  <si>
+    <t>Rio Grande do Norte</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado do Rio Grande do Norte</t>
+  </si>
+  <si>
+    <t>RN</t>
   </si>
   <si>
     <t>Rio Grande do Sul</t>
   </si>
   <si>
-    <t>Procuradoria-Geral do Estado do Rio Grande do Sul - PGE/RS</t>
-[...2 lines deleted...]
-    <t>Contadoria e Auditoria-Geral do Estado do Rio Grande do Sul - CAGE/SEFAZ/RS</t>
+    <t>Procuradoria-Geral do Estado do Rio Grande do Sul</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Contadoria e Auditoria-Geral do Estado do Rio Grande do Sul</t>
+  </si>
+  <si>
+    <t>Rondônia</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado de Rondônia</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Roraima</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado de Roraima</t>
+  </si>
+  <si>
+    <t>RR</t>
   </si>
   <si>
     <t>Santa Catarina</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Estado de Santa Catarina - CGE/SC</t>
-[...20 lines deleted...]
-    <t>Controladoria-Geral do Municipio de Maceió - CGM Maceió</t>
+    <t>Controladoria-Geral do Estado de Santa Catarina</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>São Paulo</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado de São Paulo</t>
+  </si>
+  <si>
+    <t>SP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADESÃO MUNICIPIOS </t>
+  </si>
+  <si>
+    <t>Município</t>
+  </si>
+  <si>
+    <t>Aracati/CE</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Aracati</t>
+  </si>
+  <si>
+    <t>Membro Ouvinte</t>
+  </si>
+  <si>
+    <t>Aracati</t>
+  </si>
+  <si>
+    <t>Belo Horizonte/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Belo Horizonte</t>
+  </si>
+  <si>
+    <t>Belo Horizonte</t>
+  </si>
+  <si>
+    <t>Contagem/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Contagem</t>
+  </si>
+  <si>
+    <t>Contagem</t>
+  </si>
+  <si>
+    <t>Cuiabá/MT</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Cuiabá</t>
+  </si>
+  <si>
+    <t>Cuiabá</t>
+  </si>
+  <si>
+    <t>Curitiba/PR</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Curitiba</t>
+  </si>
+  <si>
+    <t>Curitiba</t>
+  </si>
+  <si>
+    <t>Fortaleza/CE</t>
+  </si>
+  <si>
+    <t>Controladoria e Ouvidoria Geral do Município de Fortaleza</t>
+  </si>
+  <si>
+    <t>Fortaleza</t>
+  </si>
+  <si>
+    <t>Florianópolis/SC</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Florianópolis</t>
+  </si>
+  <si>
+    <t>Florianópolis</t>
+  </si>
+  <si>
+    <t>Governador Valadares/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Governador Valadares</t>
+  </si>
+  <si>
+    <t>Governador Valadares</t>
+  </si>
+  <si>
+    <t>Itabirito/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Municipio de Itabirito</t>
+  </si>
+  <si>
+    <t>Itabirito</t>
+  </si>
+  <si>
+    <t>Maceió/AL</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Maceió</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>Maceió</t>
+  </si>
+  <si>
+    <t>Navegantes/SC</t>
   </si>
   <si>
     <t>Município de Navegantes (Procuradoria Jurídica do Município)</t>
   </si>
   <si>
-    <t>Controladoria-Geral do Município de Uberaba - CGM Uberaba</t>
-[...35 lines deleted...]
-    <t>Controladoria-Geral do Município de Uberlândia - CGM Uberlândia</t>
+    <t>Navegantes</t>
+  </si>
+  <si>
+    <t>Pacajus/CE</t>
+  </si>
+  <si>
+    <t>Controladoria e Ouvidoria Geral do Município de Pacajus</t>
+  </si>
+  <si>
+    <t>Pacajus</t>
+  </si>
+  <si>
+    <t>Palmas/TO</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Municipio de Palmas</t>
+  </si>
+  <si>
+    <t>TO</t>
+  </si>
+  <si>
+    <t>Palmas</t>
+  </si>
+  <si>
+    <t>Porto Alegre/RS</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal de Transparência e Controladoria de Porto Alegre</t>
+  </si>
+  <si>
+    <t>Porto Alegre</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro/RJ</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Municipio do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>São Paulo/SP</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de São Paulo</t>
+  </si>
+  <si>
+    <t>Sobral/CE</t>
+  </si>
+  <si>
+    <t>Controladoria e Auditoria Geral do Município de Sobral</t>
+  </si>
+  <si>
+    <t>Sobral</t>
+  </si>
+  <si>
+    <t>Tabuleiro do Norte/CE</t>
+  </si>
+  <si>
+    <t>Controladoria e Ouvidoria Geral do Município de Tabuleiro do Norte</t>
+  </si>
+  <si>
+    <t>Tabuleiro do Norte</t>
+  </si>
+  <si>
+    <t>Uberaba/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Uberaba</t>
+  </si>
+  <si>
+    <t>Uberaba</t>
+  </si>
+  <si>
+    <t>Uberlândia/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Uberlândia</t>
+  </si>
+  <si>
+    <t>Uberlândia</t>
+  </si>
+  <si>
+    <t>Uruoca/CE</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Uruoca</t>
+  </si>
+  <si>
+    <t>Uruoca</t>
+  </si>
+  <si>
+    <t>Vitória/ES</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Vitória</t>
+  </si>
+  <si>
+    <t>Vitória</t>
+  </si>
+  <si>
+    <t>Vitória da Conquista/BA</t>
+  </si>
+  <si>
+    <t>Secretaria de Transparência, Controle e Prevenção à Corrupção do Município de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>ADESÃO COLABORADORES</t>
+  </si>
+  <si>
+    <t>SIGLA</t>
+  </si>
+  <si>
+    <t>OAB - Conselho Federal</t>
   </si>
   <si>
     <t>Conselho Federal da Ordem dos Advogados do Brasil</t>
   </si>
   <si>
+    <t>Colaborador</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <t>DPMG</t>
+  </si>
+  <si>
     <t>Defensoria Pública do Estado de Minas Gerais</t>
   </si>
   <si>
-    <t>Distrito Federal</t>
-[...50 lines deleted...]
-    <t>Colaborador</t>
+    <t>CONECI/MG</t>
+  </si>
+  <si>
+    <t>Conselho Estadual de Controle Interno de Minas Gerais</t>
+  </si>
+  <si>
+    <t>Sergipe</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado de Sergipe</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Lauro de Freitas/BA</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Lauro de Freitas</t>
+  </si>
+  <si>
+    <t>Lauro de Freitas</t>
+  </si>
+  <si>
+    <t>Acre</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado do Acre</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>Paraíba</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado da Paraíba</t>
+  </si>
+  <si>
+    <t>PB</t>
+  </si>
+  <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>Cachoeiro de Itapemirim/ES</t>
+  </si>
+  <si>
+    <t>Londrina/PR</t>
+  </si>
+  <si>
+    <t>Natal/RN</t>
+  </si>
+  <si>
+    <t>Rio Branco/AC</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Belém</t>
+  </si>
+  <si>
+    <t>Belém</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Cachoeiro de Itapemirim</t>
+  </si>
+  <si>
+    <t>Cachoeiro de Itapemirim</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Londrina</t>
+  </si>
+  <si>
+    <t>Londrina</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Natal</t>
+  </si>
+  <si>
+    <t>Natal</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Rio Branco</t>
+  </si>
+  <si>
+    <t>Rio Branco</t>
+  </si>
+  <si>
+    <t>Atualizado em: MARÇO 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...1 lines deleted...]
-      <name val="Calibri Light"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="major"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="3"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
-[...79 lines deleted...]
-    <font>
       <i/>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
-[...157 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
-      <start/>
-      <end/>
+      <left/>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <start/>
-[...3 lines deleted...]
-        <color theme="4"/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <start/>
-[...3 lines deleted...]
-        <color theme="4" tint="0.499984740745262"/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <start/>
-[...1 lines deleted...]
-      <top/>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="medium">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <start style="thin">
-[...6 lines deleted...]
-        <color rgb="FF7F7F7F"/>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <start style="thin">
-[...6 lines deleted...]
-        <color rgb="FF3F3F3F"/>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <start/>
-[...15 lines deleted...]
-        <color rgb="FF3F3F3F"/>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="double">
-[...26 lines deleted...]
-        <color theme="4"/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...29 lines deleted...]
-    <cellStyle name="Neutro" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Nota" xfId="15" builtinId="10" customBuiltin="1"/>
-[...9 lines deleted...]
-    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFF0CCED"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Tema do Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -954,601 +1032,1739 @@
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110%"/>
-[...1 lines deleted...]
-                <a:tint val="67%"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105%"/>
-[...1 lines deleted...]
-                <a:tint val="73%"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105%"/>
-[...1 lines deleted...]
-                <a:tint val="81%"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103%"/>
-[...1 lines deleted...]
-                <a:tint val="94%"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110%"/>
-[...1 lines deleted...]
-                <a:shade val="100%"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99%"/>
-[...1 lines deleted...]
-                <a:shade val="78%"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63%"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
-            <a:tint val="95%"/>
-            <a:satMod val="170%"/>
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93%"/>
-[...2 lines deleted...]
-                <a:lumMod val="102%"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="98%"/>
-[...2 lines deleted...]
-                <a:lumMod val="103%"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63%"/>
-                <a:satMod val="120%"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:D35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE2B4C96-1DE0-4D99-A2CE-957D3436CA0D}">
+  <dimension ref="A1:H67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27:C35"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D58" sqref="D58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="74.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.7109375" customWidth="1"/>
+    <col min="1" max="1" width="4.109375" customWidth="1"/>
+    <col min="2" max="2" width="26.5546875" customWidth="1"/>
+    <col min="3" max="3" width="91.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.33203125" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" customWidth="1"/>
+    <col min="8" max="8" width="34.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:4" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="3" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="H1" s="21" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A2" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="27">
+        <v>1</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="27">
+        <v>2</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="27">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="27">
+        <v>4</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="27">
+        <v>5</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>6</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="27">
+        <v>7</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="27">
+        <v>8</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="27">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>10</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="27">
+        <v>11</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="27">
+        <v>12</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="27">
+        <v>13</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="C15" s="11" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" t="s">
+      <c r="D15" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>14</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="27">
+        <v>15</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="27">
+        <v>16</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="27">
+        <v>17</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>18</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="27">
+        <v>19</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="27">
+        <v>20</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="27">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="27">
+        <v>22</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+    </row>
+    <row r="29" spans="1:6" ht="18" x14ac:dyDescent="0.3">
+      <c r="A29" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>1</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
         <v>2</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="B31" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>3</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>4</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>5</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="1">
+        <v>6</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="1">
+        <v>7</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="1">
+        <v>8</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="1">
+        <v>9</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="1">
+        <v>10</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
+        <v>11</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
+        <v>12</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="1">
+        <v>13</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="1">
+        <v>14</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="1">
+        <v>15</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="1">
+        <v>16</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="1">
+        <v>17</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="1">
+        <v>18</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="1">
+        <v>19</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="1">
+        <v>20</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="1">
+        <v>21</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="1">
+        <v>22</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52" s="1">
+        <v>23</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A53" s="1">
+        <v>24</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="1">
+        <v>25</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="1">
+        <v>26</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56" s="1">
+        <v>27</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57" s="1">
+        <v>28</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58" s="1">
+        <v>29</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="18" x14ac:dyDescent="0.35">
+      <c r="A63" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="17"/>
+      <c r="C63" s="17"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="17"/>
+    </row>
+    <row r="64" spans="1:6" ht="18" x14ac:dyDescent="0.3">
+      <c r="A64" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...4 lines deleted...]
-      <c r="B4" t="s">
+      <c r="B64" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D64" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="E64" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A65" s="1">
+        <v>1</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A66" s="1">
+        <v>2</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A67" s="26">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...213 lines deleted...]
-      <c r="B24" t="s">
+      <c r="B67" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="E67" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...124 lines deleted...]
-        <v>68</v>
+      <c r="F67" s="1" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:C19">
+    <sortCondition ref="B3:B19"/>
+  </sortState>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="daf01c15-13b4-43f8-9005-f72b5b5d828f">
+      <UserInfo>
+        <DisplayName>Marcelo Pontes Vianna</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Renato Machado de Souza</DisplayName>
+        <AccountId>10</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Priscila Bermudes Moraes Coradi</DisplayName>
+        <AccountId>8</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003114A457A823C74CBE7B95FF59921C79" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="39ea0cbd97e648d79b0917218ef8630f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908" xmlns:ns3="daf01c15-13b4-43f8-9005-f72b5b5d828f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0354af9297b7474eeb57f0fb1a8be943" ns2:_="" ns3:_="">
+    <xsd:import namespace="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908"/>
+    <xsd:import namespace="daf01c15-13b4-43f8-9005-f72b5b5d828f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f3fb4e8-0039-4ebb-8dac-0f2ebc255045" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="daf01c15-13b4-43f8-9005-f72b5b5d828f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="daf01c15-13b4-43f8-9005-f72b5b5d828f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3CB6A5A-B6F7-4FB5-A818-7FED4B5E88F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908"/>
+    <ds:schemaRef ds:uri="daf01c15-13b4-43f8-9005-f72b5b5d828f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6678d9fe-0921-417d-8411-5f1c18defbbb}" enabled="0" method="" siteId="{6678d9fe-0921-417d-8411-5f1c18defbbb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>REDE - Lista Integrantes Simpli</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>SITE</vt:lpstr>
+      <vt:lpstr>SITE!Area_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company>CGU</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gabriel dos Santos Braz</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Aline Rodriguero Dutra</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003114A457A823C74CBE7B95FF59921C79</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>