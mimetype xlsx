--- v1 (2026-05-13)
+++ v2 (2026-06-12)
@@ -2,120 +2,138 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cgugovbr-my.sharepoint.com/personal/monica_bulhoes_cgu_gov_br/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sabrynamb\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{83F4ABD4-BE6B-43F9-B0EF-3B671E05C6F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{83A0455C-8BCF-48B2-BB66-18BE7A2FA1A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
   </bookViews>
   <sheets>
     <sheet name="SITE" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$65</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="191">
   <si>
     <t>ADESÃO ESTADOS</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Órgão Aderente</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Ente Federado</t>
   </si>
   <si>
+    <t>Acre</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado do Acre</t>
+  </si>
+  <si>
+    <t>Membro Pleno</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>Alagoas</t>
+  </si>
+  <si>
+    <t>Secretaria de Estado da Fazenda de Alagoas - SEFAZ/AL</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
     <t>Amapá</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Amapá</t>
   </si>
   <si>
-    <t>Membro Pleno</t>
-[...1 lines deleted...]
-  <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ceará</t>
   </si>
   <si>
     <t>Controladoria e Ouvidoria Geral do Estado do Ceará</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Distrito Federal</t>
   </si>
   <si>
     <t>Controladoria-Geral do Distrito Federal</t>
   </si>
   <si>
     <t>DF</t>
   </si>
   <si>
     <t>Espírito Santo</t>
   </si>
   <si>
     <t>Secretaria de Controle e Transparência do Espírito Santo</t>
@@ -147,50 +165,59 @@
   <si>
     <t>Controladoria-Geral do Estado de Mato Grosso do Sul</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Minas Gerais</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado de Minas Gerias</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Pará</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Pará</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
+    <t>Paraíba</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado da Paraíba</t>
+  </si>
+  <si>
+    <t>PB</t>
+  </si>
+  <si>
     <t>Paraná</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Paraná</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Pernambuco</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado de Pernambuco</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Rio de Janeiro</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Rio de Janeiro</t>
   </si>
   <si>
     <t>RJ</t>
@@ -231,456 +258,468 @@
   <si>
     <t>Controladoria-Geral do Estado de Roraima</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>Santa Catarina</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado de Santa Catarina</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>São Paulo</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado de São Paulo</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
+    <t>Sergipe</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado de Sergipe</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
     <t xml:space="preserve">ADESÃO MUNICIPIOS </t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Aracati/CE</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Aracati</t>
   </si>
   <si>
     <t>Membro Ouvinte</t>
   </si>
   <si>
     <t>Aracati</t>
   </si>
   <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Belém</t>
+  </si>
+  <si>
+    <t>Belém</t>
+  </si>
+  <si>
     <t>Belo Horizonte/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Belo Horizonte</t>
   </si>
   <si>
     <t>Belo Horizonte</t>
   </si>
   <si>
+    <t>Cachoeiro de Itapemirim/ES</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Cachoeiro de Itapemirim</t>
+  </si>
+  <si>
+    <t>Cachoeiro de Itapemirim</t>
+  </si>
+  <si>
     <t>Contagem/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Contagem</t>
   </si>
   <si>
     <t>Contagem</t>
   </si>
   <si>
     <t>Cuiabá/MT</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Cuiabá</t>
   </si>
   <si>
     <t>Cuiabá</t>
   </si>
   <si>
     <t>Curitiba/PR</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Curitiba</t>
   </si>
   <si>
     <t>Curitiba</t>
   </si>
   <si>
+    <t>Florianópolis/SC</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Florianópolis</t>
+  </si>
+  <si>
+    <t>Florianópolis</t>
+  </si>
+  <si>
     <t>Fortaleza/CE</t>
   </si>
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Fortaleza</t>
   </si>
   <si>
     <t>Fortaleza</t>
   </si>
   <si>
-    <t>Florianópolis/SC</t>
-[...7 lines deleted...]
-  <si>
     <t>Governador Valadares/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Governador Valadares</t>
   </si>
   <si>
     <t>Governador Valadares</t>
   </si>
   <si>
     <t>Itabirito/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Itabirito</t>
   </si>
   <si>
     <t>Itabirito</t>
   </si>
   <si>
+    <t>Lauro de Freitas/BA</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Lauro de Freitas</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Lauro de Freitas</t>
+  </si>
+  <si>
+    <t>Londrina/PR</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Londrina</t>
+  </si>
+  <si>
+    <t>Londrina</t>
+  </si>
+  <si>
     <t>Maceió/AL</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Maceió</t>
   </si>
   <si>
-    <t>AL</t>
-[...1 lines deleted...]
-  <si>
     <t>Maceió</t>
   </si>
   <si>
+    <t>Mogi das Cruzes/SP</t>
+  </si>
+  <si>
+    <t>Mogi das Cruzes</t>
+  </si>
+  <si>
+    <t>Natal/RN</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Natal</t>
+  </si>
+  <si>
+    <t>Natal</t>
+  </si>
+  <si>
     <t>Navegantes/SC</t>
   </si>
   <si>
     <t>Município de Navegantes (Procuradoria Jurídica do Município)</t>
   </si>
   <si>
     <t>Navegantes</t>
   </si>
   <si>
     <t>Pacajus/CE</t>
   </si>
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Pacajus</t>
   </si>
   <si>
     <t>Pacajus</t>
   </si>
   <si>
     <t>Palmas/TO</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Palmas</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Palmas</t>
   </si>
   <si>
+    <t>Piúma/ES</t>
+  </si>
+  <si>
+    <t>Piúma</t>
+  </si>
+  <si>
     <t>Porto Alegre/RS</t>
   </si>
   <si>
     <t>Secretaria Municipal de Transparência e Controladoria de Porto Alegre</t>
   </si>
   <si>
     <t>Porto Alegre</t>
   </si>
   <si>
+    <t>Rio Branco/AC</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Rio Branco</t>
+  </si>
+  <si>
+    <t>Rio Branco</t>
+  </si>
+  <si>
     <t>Rio de Janeiro/RJ</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio do Rio de Janeiro</t>
   </si>
   <si>
+    <t>Santos/SP</t>
+  </si>
+  <si>
+    <t>Santos</t>
+  </si>
+  <si>
     <t>São Paulo/SP</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de São Paulo</t>
   </si>
   <si>
     <t>Sobral/CE</t>
   </si>
   <si>
     <t>Controladoria e Auditoria Geral do Município de Sobral</t>
   </si>
   <si>
     <t>Sobral</t>
   </si>
   <si>
+    <t>Sorocaba/SP</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Sorocaba</t>
+  </si>
+  <si>
+    <t>Sorocaba</t>
+  </si>
+  <si>
     <t>Tabuleiro do Norte/CE</t>
   </si>
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Tabuleiro do Norte</t>
   </si>
   <si>
     <t>Tabuleiro do Norte</t>
   </si>
   <si>
     <t>Uberaba/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uberaba</t>
   </si>
   <si>
     <t>Uberaba</t>
   </si>
   <si>
     <t>Uberlândia/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uberlândia</t>
   </si>
   <si>
     <t>Uberlândia</t>
   </si>
   <si>
     <t>Uruoca/CE</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uruoca</t>
   </si>
   <si>
     <t>Uruoca</t>
   </si>
   <si>
+    <t>Vitória da Conquista/BA</t>
+  </si>
+  <si>
+    <t>Secretaria de Transparência, Controle e Prevenção à Corrupção do Município de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>Vitória da Conquista</t>
+  </si>
+  <si>
     <t>Vitória/ES</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Vitória</t>
   </si>
   <si>
     <t>Vitória</t>
   </si>
   <si>
-    <t>Vitória da Conquista/BA</t>
-[...10 lines deleted...]
-  <si>
     <t>ADESÃO COLABORADORES</t>
   </si>
   <si>
     <t>SIGLA</t>
   </si>
   <si>
     <t>OAB - Conselho Federal</t>
   </si>
   <si>
     <t>Conselho Federal da Ordem dos Advogados do Brasil</t>
   </si>
   <si>
     <t>Colaborador</t>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <t>DPMG</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>CONECI/MG</t>
   </si>
   <si>
     <t>Conselho Estadual de Controle Interno de Minas Gerais</t>
   </si>
   <si>
-    <t>Sergipe</t>
-[...80 lines deleted...]
-    <t>Atualizado em: MARÇO 2026</t>
+    <t>Conceição do Mato Dentro/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Conceição do Mato Dentro</t>
+  </si>
+  <si>
+    <t>Conceição do Mato Dentro</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Piúma</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Mogi das Cruzes</t>
+  </si>
+  <si>
+    <t>Ouvidoria e Controle do Município de Santos</t>
+  </si>
+  <si>
+    <t>Atualizado em MAIO DE 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -776,125 +815,118 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0CCED"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1175,1407 +1207,1501 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE2B4C96-1DE0-4D99-A2CE-957D3436CA0D}">
-  <dimension ref="A1:H67"/>
+  <dimension ref="A1:H71"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D58" sqref="D58"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="34.33203125" customWidth="1"/>
+    <col min="1" max="1" width="4.140625" customWidth="1"/>
+    <col min="2" max="2" width="30.85546875" customWidth="1"/>
+    <col min="3" max="3" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" customWidth="1"/>
+    <col min="6" max="6" width="27.42578125" customWidth="1"/>
+    <col min="8" max="8" width="34.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="H1" s="24" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="27">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="11">
         <v>1</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>152</v>
+        <v>7</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>153</v>
+        <v>8</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="11" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="F3" s="11" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="A4" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="11">
         <v>2</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
+        <v>3</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>5</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>6</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="11">
         <v>7</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="B9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
         <v>8</v>
       </c>
-      <c r="D4" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="11" t="s">
+      <c r="B10" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
         <v>10</v>
       </c>
-      <c r="F4" s="11" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="B12" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
         <v>11</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="B13" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
         <v>12</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="11" t="s">
+      <c r="B14" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="11">
         <v>13</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="B15" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
         <v>14</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="B16" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
         <v>15</v>
       </c>
-      <c r="D6" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="11" t="s">
+      <c r="B17" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
         <v>16</v>
       </c>
-      <c r="F6" s="11" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="B18" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="11">
         <v>17</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="B19" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
         <v>18</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="11" t="s">
+      <c r="B20" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="11">
         <v>19</v>
       </c>
-      <c r="F7" s="11" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="B21" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
         <v>20</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="B22" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="11">
         <v>21</v>
       </c>
-      <c r="D8" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="11" t="s">
+      <c r="B23" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
         <v>22</v>
       </c>
-      <c r="F8" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="11" t="s">
+      <c r="B24" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
         <v>23</v>
       </c>
-      <c r="C9" s="11" t="s">
-[...322 lines deleted...]
-    <row r="29" spans="1:6" ht="18" x14ac:dyDescent="0.3">
+      <c r="B25" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+    </row>
+    <row r="29" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>1</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F30" s="11" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>2</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>158</v>
+        <v>81</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>163</v>
+        <v>82</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F31" s="11" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>3</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F32" s="11" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>159</v>
+        <v>87</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>165</v>
+        <v>88</v>
       </c>
       <c r="D33" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F33" s="11" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1">
         <v>5</v>
       </c>
-      <c r="B34" s="19" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="B34" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F34" s="11" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="1">
         <v>6</v>
       </c>
-      <c r="B35" s="2" t="s">
-[...3 lines deleted...]
-        <v>76</v>
+      <c r="B35" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>91</v>
       </c>
       <c r="D35" s="11" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F35" s="11" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="1">
         <v>7</v>
       </c>
-      <c r="B36" s="7" t="s">
-        <v>78</v>
+      <c r="B36" s="2" t="s">
+        <v>93</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F36" s="11" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="1">
         <v>8</v>
       </c>
-      <c r="B37" s="15" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="B37" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>97</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="F37" s="11" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="1">
         <v>9</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="F38" s="11" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="1">
         <v>10</v>
       </c>
-      <c r="B39" s="8" t="s">
-[...3 lines deleted...]
-        <v>88</v>
+      <c r="B39" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>103</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F39" s="11" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="1">
         <v>11</v>
       </c>
-      <c r="B40" s="3" t="s">
-        <v>90</v>
+      <c r="B40" s="8" t="s">
+        <v>105</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F40" s="11" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="1">
         <v>12</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>150</v>
+        <v>109</v>
       </c>
       <c r="D41" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="F41" s="11" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1">
         <v>13</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>160</v>
+        <v>111</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>167</v>
+        <v>112</v>
       </c>
       <c r="D42" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="F42" s="11" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="1">
         <v>14</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="D43" s="11" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="F43" s="11" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1">
         <v>15</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>169</v>
+        <v>119</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F44" s="11" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1">
         <v>16</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>98</v>
+        <v>188</v>
       </c>
       <c r="D45" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="F45" s="11" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="1">
         <v>17</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>123</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>124</v>
       </c>
       <c r="D46" s="11" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F46" s="11" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1">
         <v>18</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="D47" s="11" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="F47" s="11" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1">
         <v>19</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="D48" s="11" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F48" s="11" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1">
         <v>20</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>171</v>
+        <v>133</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="F49" s="11" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="1">
         <v>21</v>
       </c>
-      <c r="B50" s="13" t="s">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="B50" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>187</v>
       </c>
       <c r="D50" s="11" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F50" s="11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="1">
         <v>22</v>
       </c>
-      <c r="B51" s="13" t="s">
-[...3 lines deleted...]
-        <v>113</v>
+      <c r="B51" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>139</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F51" s="11" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="1">
         <v>23</v>
       </c>
-      <c r="B52" s="13" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="B52" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>142</v>
       </c>
       <c r="D52" s="11" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F52" s="11" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="1">
         <v>24</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="D53" s="11" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="F53" s="11" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="1">
         <v>25</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>121</v>
+        <v>189</v>
       </c>
       <c r="D54" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="F54" s="11" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="1">
         <v>26</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="B55" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>149</v>
       </c>
       <c r="D55" s="11" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="F55" s="11" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="1">
         <v>27</v>
       </c>
-      <c r="B56" s="3" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="B56" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>151</v>
       </c>
       <c r="D56" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F56" s="11" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="1">
         <v>28</v>
       </c>
-      <c r="B57" s="6" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="B57" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>154</v>
       </c>
       <c r="D57" s="11" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="F57" s="11" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="1">
         <v>29</v>
       </c>
-      <c r="B58" s="6" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="B58" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>157</v>
       </c>
       <c r="D58" s="11" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="F58" s="11" t="s">
-        <v>135</v>
-[...13 lines deleted...]
-      <c r="A64" s="9" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="1">
+        <v>30</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="1">
+        <v>31</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="1">
+        <v>32</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="1">
+        <v>33</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E62" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="1">
+        <v>34</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A67" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
+    </row>
+    <row r="68" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B64" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="9" t="s">
+      <c r="B68" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="C68" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D64" s="10" t="s">
+      <c r="D68" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E64" s="10" t="s">
+      <c r="E68" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F64" s="10" t="s">
+      <c r="F68" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A65" s="1">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
         <v>1</v>
       </c>
-      <c r="B65" s="5" t="s">
-[...16 lines deleted...]
-      <c r="A66" s="1">
+      <c r="B69" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="1">
         <v>2</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...16 lines deleted...]
-      <c r="A67" s="26">
+      <c r="B70" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
         <v>3</v>
       </c>
-      <c r="B67" s="22" t="s">
-[...12 lines deleted...]
-        <v>141</v>
+      <c r="B71" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:C19">
     <sortCondition ref="B3:B19"/>
   </sortState>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c005e47-9b97-4709-a74d-90b5a11b64a2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003114A457A823C74CBE7B95FF59921C79" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="39ea0cbd97e648d79b0917218ef8630f">
-[...2 lines deleted...]
-    <xsd:import namespace="daf01c15-13b4-43f8-9005-f72b5b5d828f"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000239F046E3EC04429FE687E6793F87C1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="71e43b2a80254260cea1fbe11611bb47">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92" xmlns:ns3="0c005e47-9b97-4709-a74d-90b5a11b64a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4511863e7ac3b87622a13a2ccae0c2ef" ns2:_="" ns3:_="">
+    <xsd:import namespace="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
+    <xsd:import namespace="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f3fb4e8-0039-4ebb-8dac-0f2ebc255045" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f3fb4e8-0039-4ebb-8dac-0f2ebc255045" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="daf01c15-13b4-43f8-9005-f72b5b5d828f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c005e47-9b97-4709-a74d-90b5a11b64a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ae79a7d5-fead-4db3-81ca-6d56332cad41}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0c005e47-9b97-4709-a74d-90b5a11b64a2">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2634,83 +2760,83 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
+    <ds:schemaRef ds:uri="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3CB6A5A-B6F7-4FB5-A818-7FED4B5E88F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D0C307A-F7BA-4D61-944F-19699E96677F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="016b2d87-2c7c-4d04-bcaa-3bf2d7df1908"/>
-    <ds:schemaRef ds:uri="daf01c15-13b4-43f8-9005-f72b5b5d828f"/>
+    <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
+    <ds:schemaRef ds:uri="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6678d9fe-0921-417d-8411-5f1c18defbbb}" enabled="0" method="" siteId="{6678d9fe-0921-417d-8411-5f1c18defbbb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
@@ -2739,32 +2865,32 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aline Rodriguero Dutra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003114A457A823C74CBE7B95FF59921C79</vt:lpwstr>
+    <vt:lpwstr>0x0101000239F046E3EC04429FE687E6793F87C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>