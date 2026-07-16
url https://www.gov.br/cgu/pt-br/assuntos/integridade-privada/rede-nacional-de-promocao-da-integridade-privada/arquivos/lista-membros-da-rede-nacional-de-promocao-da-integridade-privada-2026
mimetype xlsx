--- v2 (2026-06-12)
+++ v3 (2026-07-16)
@@ -1,94 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sabrynamb\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mbulh\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{83A0455C-8BCF-48B2-BB66-18BE7A2FA1A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB79C731-6ACF-41A0-8BB7-894C19F6ADF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
   </bookViews>
   <sheets>
     <sheet name="SITE" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$68</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="198">
   <si>
     <t>ADESÃO ESTADOS</t>
   </si>
   <si>
+    <t>Atualizado em JUNHO DE 2026</t>
+  </si>
+  <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Órgão Aderente</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Ente Federado</t>
   </si>
   <si>
     <t>Acre</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Acre</t>
   </si>
   <si>
     <t>Membro Pleno</t>
@@ -312,50 +315,59 @@
   <si>
     <t>Controladoria-Geral do Município de Belém</t>
   </si>
   <si>
     <t>Belém</t>
   </si>
   <si>
     <t>Belo Horizonte/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Belo Horizonte</t>
   </si>
   <si>
     <t>Belo Horizonte</t>
   </si>
   <si>
     <t>Cachoeiro de Itapemirim/ES</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Cachoeiro de Itapemirim</t>
   </si>
   <si>
     <t>Cachoeiro de Itapemirim</t>
   </si>
   <si>
+    <t>Conceição do Mato Dentro/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Conceição do Mato Dentro</t>
+  </si>
+  <si>
+    <t>Conceição do Mato Dentro</t>
+  </si>
+  <si>
     <t>Contagem/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Contagem</t>
   </si>
   <si>
     <t>Contagem</t>
   </si>
   <si>
     <t>Cuiabá/MT</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Cuiabá</t>
   </si>
   <si>
     <t>Cuiabá</t>
   </si>
   <si>
     <t>Curitiba/PR</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Curitiba</t>
   </si>
   <si>
     <t>Curitiba</t>
@@ -375,158 +387,179 @@
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Fortaleza</t>
   </si>
   <si>
     <t>Fortaleza</t>
   </si>
   <si>
     <t>Governador Valadares/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Governador Valadares</t>
   </si>
   <si>
     <t>Governador Valadares</t>
   </si>
   <si>
     <t>Itabirito/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Itabirito</t>
   </si>
   <si>
     <t>Itabirito</t>
   </si>
   <si>
+    <t>João Monlevade/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de João Monlevade</t>
+  </si>
+  <si>
+    <t>João Monlevade</t>
+  </si>
+  <si>
     <t>Lauro de Freitas/BA</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Lauro de Freitas</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Lauro de Freitas</t>
   </si>
   <si>
     <t>Londrina/PR</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Londrina</t>
   </si>
   <si>
     <t>Londrina</t>
   </si>
   <si>
     <t>Maceió/AL</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Maceió</t>
   </si>
   <si>
     <t>Maceió</t>
   </si>
   <si>
     <t>Mogi das Cruzes/SP</t>
   </si>
   <si>
+    <t>Controladoria-Geral do Município de Mogi das Cruzes</t>
+  </si>
+  <si>
     <t>Mogi das Cruzes</t>
   </si>
   <si>
     <t>Natal/RN</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Natal</t>
   </si>
   <si>
     <t>Natal</t>
   </si>
   <si>
     <t>Navegantes/SC</t>
   </si>
   <si>
     <t>Município de Navegantes (Procuradoria Jurídica do Município)</t>
   </si>
   <si>
     <t>Navegantes</t>
   </si>
   <si>
     <t>Pacajus/CE</t>
   </si>
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Pacajus</t>
   </si>
   <si>
     <t>Pacajus</t>
   </si>
   <si>
     <t>Palmas/TO</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Palmas</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Palmas</t>
   </si>
   <si>
     <t>Piúma/ES</t>
   </si>
   <si>
+    <t>Controladoria-Geral do Município de Piúma</t>
+  </si>
+  <si>
     <t>Piúma</t>
   </si>
   <si>
     <t>Porto Alegre/RS</t>
   </si>
   <si>
     <t>Secretaria Municipal de Transparência e Controladoria de Porto Alegre</t>
   </si>
   <si>
     <t>Porto Alegre</t>
   </si>
   <si>
     <t>Rio Branco/AC</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Rio Branco</t>
   </si>
   <si>
     <t>Rio Branco</t>
   </si>
   <si>
     <t>Rio de Janeiro/RJ</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio do Rio de Janeiro</t>
   </si>
   <si>
+    <t>Secretaria Municipal de Integridade e Transparência do Rio de Janeiro</t>
+  </si>
+  <si>
     <t>Santos/SP</t>
   </si>
   <si>
+    <t>Ouvidoria e Controle do Município de Santos</t>
+  </si>
+  <si>
     <t>Santos</t>
   </si>
   <si>
     <t>São Paulo/SP</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de São Paulo</t>
   </si>
   <si>
     <t>Sobral/CE</t>
   </si>
   <si>
     <t>Controladoria e Auditoria Geral do Município de Sobral</t>
   </si>
   <si>
     <t>Sobral</t>
   </si>
   <si>
     <t>Sorocaba/SP</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Sorocaba</t>
   </si>
   <si>
     <t>Sorocaba</t>
@@ -546,180 +579,174 @@
   <si>
     <t>Controladoria-Geral do Município de Uberaba</t>
   </si>
   <si>
     <t>Uberaba</t>
   </si>
   <si>
     <t>Uberlândia/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uberlândia</t>
   </si>
   <si>
     <t>Uberlândia</t>
   </si>
   <si>
     <t>Uruoca/CE</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uruoca</t>
   </si>
   <si>
     <t>Uruoca</t>
   </si>
   <si>
+    <t>Vila Vellha/ES</t>
+  </si>
+  <si>
+    <t>Secretaria de Controle e Transparência do Município de Vila Velha</t>
+  </si>
+  <si>
+    <t>Vila Velha</t>
+  </si>
+  <si>
     <t>Vitória da Conquista/BA</t>
   </si>
   <si>
     <t>Secretaria de Transparência, Controle e Prevenção à Corrupção do Município de Vitória da Conquista</t>
   </si>
   <si>
     <t>Vitória da Conquista</t>
   </si>
   <si>
     <t>Vitória/ES</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Vitória</t>
   </si>
   <si>
     <t>Vitória</t>
   </si>
   <si>
     <t>ADESÃO COLABORADORES</t>
   </si>
   <si>
     <t>SIGLA</t>
   </si>
   <si>
     <t>OAB - Conselho Federal</t>
   </si>
   <si>
     <t>Conselho Federal da Ordem dos Advogados do Brasil</t>
   </si>
   <si>
     <t>Colaborador</t>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <t>DPMG</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>CONECI/MG</t>
   </si>
   <si>
     <t>Conselho Estadual de Controle Interno de Minas Gerais</t>
-  </si>
-[...19 lines deleted...]
-    <t>Atualizado em MAIO DE 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -815,51 +842,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -883,119 +910,125 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0CCED"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1057,51 +1090,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1199,1410 +1232,1450 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE2B4C96-1DE0-4D99-A2CE-957D3436CA0D}">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView tabSelected="1" topLeftCell="A47" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="4.140625" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" customWidth="1"/>
     <col min="3" max="3" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" customWidth="1"/>
     <col min="8" max="8" width="34.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="18">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="H1" s="24" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="18">
       <c r="A2" s="10" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B2" s="10" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="11">
         <v>1</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="11" t="s">
-[...9 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="11">
         <v>2</v>
       </c>
       <c r="B4" s="20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="11" t="s">
-[...9 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" s="11">
         <v>3</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="11">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="11" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="11">
         <v>5</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...9 lines deleted...]
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" s="11">
         <v>6</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="11" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="11">
         <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="11" t="s">
-[...9 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="11">
         <v>8</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="11" t="s">
-[...9 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="11">
         <v>9</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" s="11" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" s="11">
         <v>10</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="D12" s="11" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" s="11">
         <v>11</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="D13" s="11" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" s="11">
         <v>12</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="D14" s="11" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" s="11">
         <v>13</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="D15" s="11" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" s="11">
         <v>14</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C16" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="11" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" s="11">
         <v>15</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="D17" s="11" t="s">
-[...9 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" s="11">
         <v>16</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="D18" s="11" t="s">
-[...9 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" s="11">
         <v>17</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C19" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="D19" s="11" t="s">
-[...9 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" s="11">
         <v>18</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="D20" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="12" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>19</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="D21" s="11" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>20</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="D22" s="11" t="s">
-[...9 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" s="11">
         <v>21</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="D23" s="11" t="s">
-[...9 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" s="11">
         <v>22</v>
       </c>
       <c r="B24" s="21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="D24" s="11" t="s">
-[...9 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" s="11">
         <v>23</v>
       </c>
       <c r="B25" s="21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="D25" s="11" t="s">
-[...9 lines deleted...]
-    <row r="28" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+    </row>
+    <row r="28" spans="1:6" ht="18">
       <c r="A28" s="16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
     </row>
-    <row r="29" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" ht="18">
       <c r="A29" s="9" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" s="1">
         <v>1</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F30" s="11" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
       <c r="A31" s="1">
         <v>2</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D31" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F31" s="11" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" s="1">
         <v>3</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D32" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F32" s="11" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15" thickBot="1">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D33" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F33" s="11" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15" thickBot="1">
       <c r="A34" s="1">
         <v>5</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>184</v>
+        <v>91</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>185</v>
+        <v>92</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F34" s="11" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15" thickBot="1">
       <c r="A35" s="1">
         <v>6</v>
       </c>
       <c r="B35" s="18" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C35" s="19" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D35" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F35" s="11" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15" thickBot="1">
       <c r="A36" s="1">
         <v>7</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D36" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F36" s="11" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15" thickBot="1">
       <c r="A37" s="1">
         <v>8</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D37" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F37" s="11" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15" thickBot="1">
       <c r="A38" s="1">
         <v>9</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D38" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F38" s="11" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15" thickBot="1">
       <c r="A39" s="1">
         <v>10</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C39" s="17" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F39" s="11" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15" thickBot="1">
       <c r="A40" s="1">
         <v>11</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F40" s="11" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15" thickBot="1">
       <c r="A41" s="1">
         <v>12</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D41" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F41" s="11" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15" thickBot="1">
       <c r="A42" s="1">
         <v>13</v>
       </c>
-      <c r="B42" s="3" t="s">
-        <v>111</v>
+      <c r="B42" s="26" t="s">
+        <v>115</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D42" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="F42" s="11" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15" thickBot="1">
       <c r="A43" s="1">
         <v>14</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D43" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="F43" s="11" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15" thickBot="1">
       <c r="A44" s="1">
         <v>15</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D44" s="11" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F44" s="11" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15" thickBot="1">
       <c r="A45" s="1">
         <v>16</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="D45" s="11" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="F45" s="11" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15" thickBot="1">
       <c r="A46" s="1">
         <v>17</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D46" s="11" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F46" s="11" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15" thickBot="1">
       <c r="A47" s="1">
         <v>18</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>131</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>132</v>
       </c>
       <c r="D47" s="11" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="F47" s="11" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15" thickBot="1">
       <c r="A48" s="1">
         <v>19</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D48" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="F48" s="11" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15" thickBot="1">
       <c r="A49" s="1">
         <v>20</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D49" s="11" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="F49" s="11" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15" thickBot="1">
       <c r="A50" s="1">
         <v>21</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>187</v>
+        <v>141</v>
       </c>
       <c r="D50" s="11" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="F50" s="11" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15" thickBot="1">
       <c r="A51" s="1">
         <v>22</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>144</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>145</v>
       </c>
       <c r="D51" s="11" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="F51" s="11" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15" thickBot="1">
       <c r="A52" s="1">
         <v>23</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>147</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>148</v>
       </c>
       <c r="D52" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="F52" s="11" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15" thickBot="1">
       <c r="A53" s="1">
         <v>24</v>
       </c>
-      <c r="B53" s="13" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="B53" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>151</v>
       </c>
       <c r="D53" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F53" s="11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15" thickBot="1">
       <c r="A54" s="1">
         <v>25</v>
       </c>
-      <c r="B54" s="3" t="s">
-[...3 lines deleted...]
-        <v>189</v>
+      <c r="B54" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>154</v>
       </c>
       <c r="D54" s="11" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="F54" s="11" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15" thickBot="1">
       <c r="A55" s="1">
         <v>26</v>
       </c>
-      <c r="B55" s="13" t="s">
-        <v>148</v>
+      <c r="B55" s="25" t="s">
+        <v>153</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="D55" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="F55" s="11" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15" thickBot="1">
       <c r="A56" s="1">
         <v>27</v>
       </c>
-      <c r="B56" s="13" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="B56" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>157</v>
       </c>
       <c r="D56" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="F56" s="11" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15" thickBot="1">
       <c r="A57" s="1">
         <v>28</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C57" s="13" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D57" s="11" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F57" s="11" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15" thickBot="1">
       <c r="A58" s="1">
         <v>29</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D58" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F58" s="11" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15" thickBot="1">
       <c r="A59" s="1">
         <v>30</v>
       </c>
-      <c r="B59" s="22" t="s">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="B59" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>165</v>
       </c>
       <c r="D59" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="F59" s="11" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15" thickBot="1">
       <c r="A60" s="1">
         <v>31</v>
       </c>
-      <c r="B60" s="22" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="B60" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>168</v>
       </c>
       <c r="D60" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F60" s="11" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15" thickBot="1">
       <c r="A61" s="1">
         <v>32</v>
       </c>
       <c r="B61" s="22" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="D61" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F61" s="11" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15" thickBot="1">
       <c r="A62" s="1">
         <v>33</v>
       </c>
       <c r="B62" s="22" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D62" s="11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="F62" s="11" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15" thickBot="1">
       <c r="A63" s="1">
         <v>34</v>
       </c>
       <c r="B63" s="22" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D63" s="11" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F63" s="11" t="s">
-        <v>173</v>
-[...13 lines deleted...]
-      <c r="A68" s="9" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15" thickBot="1">
+      <c r="A64" s="1">
+        <v>35</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15" thickBot="1">
+      <c r="A65" s="1">
+        <v>36</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15" thickBot="1">
+      <c r="A66" s="1">
+        <v>37</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="18">
+      <c r="A70" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B70" s="16"/>
+      <c r="C70" s="16"/>
+      <c r="D70" s="16"/>
+      <c r="E70" s="16"/>
+      <c r="F70" s="16"/>
+    </row>
+    <row r="71" spans="1:6" ht="18">
+      <c r="A71" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="1">
         <v>1</v>
       </c>
-      <c r="B68" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="9" t="s">
+      <c r="B72" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="1">
+        <v>2</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="1">
         <v>3</v>
       </c>
-      <c r="D68" s="10" t="s">
-[...66 lines deleted...]
-        <v>179</v>
+      <c r="B74" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F74" s="23" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:C19">
     <sortCondition ref="B3:B19"/>
   </sortState>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000239F046E3EC04429FE687E6793F87C1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="71e43b2a80254260cea1fbe11611bb47">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92" xmlns:ns3="0c005e47-9b97-4709-a74d-90b5a11b64a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4511863e7ac3b87622a13a2ccae0c2ef" ns2:_="" ns3:_="">
     <xsd:import namespace="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
     <xsd:import namespace="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -2759,138 +2832,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c005e47-9b97-4709-a74d-90b5a11b64a2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D7AF9FE-1D4E-4C76-ABB8-2B99A2B82FB2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D0C307A-F7BA-4D61-944F-19699E96677F}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6678d9fe-0921-417d-8411-5f1c18defbbb}" enabled="0" method="" siteId="{6678d9fe-0921-417d-8411-5f1c18defbbb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>CGU</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aline Rodriguero Dutra</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000239F046E3EC04429FE687E6793F87C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>