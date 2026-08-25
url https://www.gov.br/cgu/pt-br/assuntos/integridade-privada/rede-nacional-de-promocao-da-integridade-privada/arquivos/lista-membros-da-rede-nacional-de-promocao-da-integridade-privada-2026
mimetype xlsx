--- v3 (2026-07-16)
+++ v4 (2026-08-25)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mbulh\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sabrynamb\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB79C731-6ACF-41A0-8BB7-894C19F6ADF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2DD46BE-F595-4DD6-82A4-E3BD9B2BA45A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
   </bookViews>
   <sheets>
     <sheet name="SITE" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$68</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="204">
   <si>
     <t>ADESÃO ESTADOS</t>
   </si>
   <si>
-    <t>Atualizado em JUNHO DE 2026</t>
+    <t>Atualizado em 31 JULHO DE 2026</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Órgão Aderente</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Ente Federado</t>
   </si>
   <si>
     <t>Acre</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Acre</t>
   </si>
@@ -351,86 +351,104 @@
   <si>
     <t>Controladoria-Geral do Município de Contagem</t>
   </si>
   <si>
     <t>Contagem</t>
   </si>
   <si>
     <t>Cuiabá/MT</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Cuiabá</t>
   </si>
   <si>
     <t>Cuiabá</t>
   </si>
   <si>
     <t>Curitiba/PR</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Curitiba</t>
   </si>
   <si>
     <t>Curitiba</t>
   </si>
   <si>
+    <t>Curvelo/MG</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Curvelo</t>
+  </si>
+  <si>
+    <t>Curvelo</t>
+  </si>
+  <si>
+    <t>Fortaleza/CE</t>
+  </si>
+  <si>
+    <t>Controladoria e Ouvidoria Geral do Município de Fortaleza</t>
+  </si>
+  <si>
+    <t>Fortaleza</t>
+  </si>
+  <si>
     <t>Florianópolis/SC</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Florianópolis</t>
   </si>
   <si>
     <t>Florianópolis</t>
   </si>
   <si>
-    <t>Fortaleza/CE</t>
-[...7 lines deleted...]
-  <si>
     <t>Governador Valadares/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Governador Valadares</t>
   </si>
   <si>
     <t>Governador Valadares</t>
   </si>
   <si>
     <t>Itabirito/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Itabirito</t>
   </si>
   <si>
     <t>Itabirito</t>
   </si>
   <si>
+    <t>Itatiaia/RJ</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Itatiaia</t>
+  </si>
+  <si>
+    <t>Itatiaia</t>
+  </si>
+  <si>
     <t>João Monlevade/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de João Monlevade</t>
   </si>
   <si>
     <t>João Monlevade</t>
   </si>
   <si>
     <t>Lauro de Freitas/BA</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Lauro de Freitas</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Lauro de Freitas</t>
   </si>
   <si>
     <t>Londrina/PR</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Londrina</t>
@@ -579,112 +597,112 @@
   <si>
     <t>Controladoria-Geral do Município de Uberaba</t>
   </si>
   <si>
     <t>Uberaba</t>
   </si>
   <si>
     <t>Uberlândia/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uberlândia</t>
   </si>
   <si>
     <t>Uberlândia</t>
   </si>
   <si>
     <t>Uruoca/CE</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Uruoca</t>
   </si>
   <si>
     <t>Uruoca</t>
   </si>
   <si>
-    <t>Vila Vellha/ES</t>
+    <t>Vila Velha/ES</t>
   </si>
   <si>
     <t>Secretaria de Controle e Transparência do Município de Vila Velha</t>
   </si>
   <si>
     <t>Vila Velha</t>
   </si>
   <si>
+    <t>Vitória/ES</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Vitória</t>
+  </si>
+  <si>
+    <t>Vitória</t>
+  </si>
+  <si>
     <t>Vitória da Conquista/BA</t>
   </si>
   <si>
     <t>Secretaria de Transparência, Controle e Prevenção à Corrupção do Município de Vitória da Conquista</t>
   </si>
   <si>
     <t>Vitória da Conquista</t>
-  </si>
-[...7 lines deleted...]
-    <t>Vitória</t>
   </si>
   <si>
     <t>ADESÃO COLABORADORES</t>
   </si>
   <si>
     <t>SIGLA</t>
   </si>
   <si>
     <t>OAB - Conselho Federal</t>
   </si>
   <si>
     <t>Conselho Federal da Ordem dos Advogados do Brasil</t>
   </si>
   <si>
     <t>Colaborador</t>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <t>DPMG</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>CONECI/MG</t>
   </si>
   <si>
     <t>Conselho Estadual de Controle Interno de Minas Gerais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -703,55 +721,55 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -837,198 +855,219 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0CCED"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1090,51 +1129,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1232,1426 +1271,1482 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE2B4C96-1DE0-4D99-A2CE-957D3436CA0D}">
-  <dimension ref="A1:H74"/>
+  <dimension ref="A1:H76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A47" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.140625" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" customWidth="1"/>
     <col min="3" max="3" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" customWidth="1"/>
     <col min="8" max="8" width="34.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...4 lines deleted...]
-      <c r="H1" s="24" t="s">
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="H1" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="10" t="s">
+    <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="10" t="s">
+      <c r="E2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="F2" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
-      <c r="A3" s="11">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="6">
         <v>1</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="D3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="F3" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
-      <c r="A4" s="11">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
         <v>2</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="20" t="s">
+      <c r="C4" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="20" t="s">
+      <c r="D4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="20" t="s">
+      <c r="F4" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-      <c r="A5" s="11">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
         <v>3</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="11" t="s">
+      <c r="D5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
-      <c r="A6" s="11">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
         <v>4</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="11" t="s">
+      <c r="D6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="F6" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
-      <c r="A7" s="11">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
         <v>5</v>
       </c>
-      <c r="B7" s="11" t="s">
+      <c r="B7" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="11" t="s">
+      <c r="D7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="6" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
-      <c r="A8" s="11">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
         <v>6</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="11" t="s">
+      <c r="D8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="F8" s="6" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
-      <c r="A9" s="11">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
         <v>7</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="11" t="s">
+      <c r="D9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="F9" s="4" t="s">
+      <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
-      <c r="A10" s="11">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
         <v>8</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="11" t="s">
+      <c r="C10" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="11" t="s">
+      <c r="D10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="F10" s="11" t="s">
+      <c r="F10" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
-      <c r="A11" s="11">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
         <v>9</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="B11" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="11" t="s">
+      <c r="C11" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="11" t="s">
+      <c r="D11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="F11" s="11" t="s">
+      <c r="F11" s="6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
-[...3 lines deleted...]
-      <c r="B12" s="11" t="s">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>10</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="11" t="s">
+      <c r="C12" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="11" t="s">
+      <c r="D12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="F12" s="11" t="s">
+      <c r="F12" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
-      <c r="A13" s="11">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
         <v>11</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C13" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="D13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="11" t="s">
+      <c r="D13" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="F13" s="11" t="s">
+      <c r="F13" s="6" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
-      <c r="A14" s="11">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
         <v>12</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="C14" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D14" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="11" t="s">
+      <c r="D14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="F14" s="11" t="s">
+      <c r="F14" s="6" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
-      <c r="A15" s="11">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
         <v>13</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="C15" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="11" t="s">
+      <c r="D15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F15" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
-      <c r="A16" s="11">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
         <v>14</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C16" s="11" t="s">
+      <c r="C16" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="11" t="s">
+      <c r="D16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="4" t="s">
+      <c r="F16" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
-      <c r="A17" s="11">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
         <v>15</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="11" t="s">
+      <c r="C17" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="11" t="s">
+      <c r="D17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="4" t="s">
+      <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
-      <c r="A18" s="11">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
         <v>16</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="B18" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="11" t="s">
+      <c r="C18" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="D18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="11" t="s">
+      <c r="D18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="F18" s="11" t="s">
+      <c r="F18" s="6" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
-      <c r="A19" s="11">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
         <v>17</v>
       </c>
-      <c r="B19" s="11" t="s">
+      <c r="B19" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="C19" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="D19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="11" t="s">
+      <c r="D19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F19" s="11" t="s">
+      <c r="F19" s="6" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
-      <c r="A20" s="11">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
         <v>18</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="11" t="s">
+      <c r="D20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F20" s="12" t="s">
+      <c r="F20" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
-      <c r="A21" s="11">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
         <v>19</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="C21" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="D21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="11" t="s">
+      <c r="D21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="F21" s="12" t="s">
+      <c r="F21" s="7" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
-      <c r="A22" s="11">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
         <v>20</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="11" t="s">
+      <c r="C22" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="D22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="11" t="s">
+      <c r="D22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="F22" s="12" t="s">
+      <c r="F22" s="7" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
-      <c r="A23" s="11">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
         <v>21</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="11" t="s">
+      <c r="C23" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="D23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="11" t="s">
+      <c r="D23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="F23" s="11" t="s">
+      <c r="F23" s="6" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
-      <c r="A24" s="11">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
         <v>22</v>
       </c>
-      <c r="B24" s="21" t="s">
+      <c r="B24" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="11" t="s">
+      <c r="C24" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="D24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="11" t="s">
+      <c r="D24" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="F24" s="11" t="s">
+      <c r="F24" s="6" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
-      <c r="A25" s="11">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
         <v>23</v>
       </c>
-      <c r="B25" s="21" t="s">
+      <c r="B25" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="11" t="s">
+      <c r="C25" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D25" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="11" t="s">
+      <c r="D25" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="F25" s="11" t="s">
+      <c r="F25" s="6" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="18">
-      <c r="A28" s="16" t="s">
+    <row r="28" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B28" s="16"/>
-[...6 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+    </row>
+    <row r="29" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B29" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C29" s="9" t="s">
+      <c r="C29" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D29" s="10" t="s">
+      <c r="D29" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E29" s="10" t="s">
+      <c r="E29" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F29" s="10" t="s">
+      <c r="F29" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
-      <c r="A30" s="1">
+    <row r="30" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="15">
         <v>1</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="B30" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="C30" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="D30" s="11" t="s">
+      <c r="D30" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E30" s="11" t="s">
+      <c r="E30" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="F30" s="11" t="s">
+      <c r="F30" s="7" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
-      <c r="A31" s="1">
+    <row r="31" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="15">
         <v>2</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="B31" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="C31" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="D31" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="11" t="s">
+      <c r="D31" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="F31" s="11" t="s">
+      <c r="F31" s="7" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-      <c r="A32" s="1">
+    <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="15">
         <v>3</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="B32" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="C32" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="D32" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="11" t="s">
+      <c r="D32" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="F32" s="11" t="s">
+      <c r="F32" s="7" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="15" thickBot="1">
-      <c r="A33" s="1">
+    <row r="33" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="15">
         <v>4</v>
       </c>
-      <c r="B33" s="2" t="s">
+      <c r="B33" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="C33" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="D33" s="11" t="s">
+      <c r="D33" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E33" s="11" t="s">
+      <c r="E33" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="F33" s="11" t="s">
+      <c r="F33" s="7" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="15" thickBot="1">
-      <c r="A34" s="1">
+    <row r="34" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="15">
         <v>5</v>
       </c>
-      <c r="B34" s="2" t="s">
+      <c r="B34" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="C34" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="D34" s="11" t="s">
+      <c r="D34" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E34" s="11" t="s">
+      <c r="E34" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="F34" s="11" t="s">
+      <c r="F34" s="7" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="15" thickBot="1">
-      <c r="A35" s="1">
+    <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="15">
         <v>6</v>
       </c>
-      <c r="B35" s="18" t="s">
+      <c r="B35" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C35" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="D35" s="11" t="s">
+      <c r="D35" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E35" s="11" t="s">
+      <c r="E35" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="F35" s="11" t="s">
+      <c r="F35" s="7" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="15" thickBot="1">
-      <c r="A36" s="1">
+    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="15">
         <v>7</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="B36" s="16" t="s">
         <v>97</v>
       </c>
-      <c r="C36" s="7" t="s">
+      <c r="C36" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="D36" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="11" t="s">
+      <c r="D36" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="F36" s="11" t="s">
+      <c r="F36" s="7" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="15" thickBot="1">
-      <c r="A37" s="1">
+    <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="15">
         <v>8</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="B37" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="C37" s="7" t="s">
+      <c r="C37" s="19" t="s">
         <v>101</v>
       </c>
-      <c r="D37" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="11" t="s">
+      <c r="D37" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="F37" s="11" t="s">
+      <c r="F37" s="7" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="15" thickBot="1">
-      <c r="A38" s="1">
+    <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="15">
         <v>9</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="B38" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="7" t="s">
+      <c r="C38" s="19" t="s">
         <v>104</v>
       </c>
-      <c r="D38" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="11" t="s">
+      <c r="D38" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="15">
+        <v>10</v>
+      </c>
+      <c r="B39" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="15">
+        <v>11</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="F38" s="11" t="s">
-[...16 lines deleted...]
-      <c r="E39" s="11" t="s">
+      <c r="F40" s="7" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="15">
+        <v>12</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="15">
+        <v>13</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="15">
+        <v>14</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="15">
+        <v>15</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="15">
+        <v>16</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="15">
+        <v>17</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="15">
+        <v>18</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="15">
+        <v>19</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="15">
         <v>20</v>
       </c>
-      <c r="F39" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="1">
+      <c r="B49" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="15">
+        <v>21</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="15">
+        <v>22</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="15">
+        <v>23</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="15">
+        <v>24</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="15">
+        <v>25</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="15">
+        <v>26</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="11" t="s">
+      <c r="F55" s="7" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="15">
+        <v>27</v>
+      </c>
+      <c r="B56" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C56" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="15">
+        <v>28</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="15">
+        <v>29</v>
+      </c>
+      <c r="B58" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="D58" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E40" s="11" t="s">
+      <c r="E58" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="15">
+        <v>30</v>
+      </c>
+      <c r="B59" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="15">
+        <v>31</v>
+      </c>
+      <c r="B60" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="15">
+        <v>32</v>
+      </c>
+      <c r="B61" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="C61" s="25" t="s">
+        <v>171</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="15">
+        <v>33</v>
+      </c>
+      <c r="B62" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>174</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="15">
+        <v>34</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E63" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="F40" s="11" t="s">
-[...13 lines deleted...]
-      <c r="D41" s="11" t="s">
+      <c r="F63" s="7" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="15">
+        <v>35</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E41" s="11" t="s">
+      <c r="E64" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="F41" s="11" t="s">
-[...13 lines deleted...]
-      <c r="D42" s="11" t="s">
+      <c r="F64" s="7" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="15">
+        <v>36</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>182</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E42" s="11" t="s">
+      <c r="E65" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="15">
+        <v>37</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="15">
         <v>38</v>
       </c>
-      <c r="F42" s="11" t="s">
-[...13 lines deleted...]
-      <c r="D43" s="11" t="s">
+      <c r="B67" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="C67" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="15">
+        <v>39</v>
+      </c>
+      <c r="B68" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="D68" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E43" s="11" t="s">
-[...33 lines deleted...]
-      <c r="C45" s="7" t="s">
+      <c r="E68" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="D45" s="11" t="s">
-[...322 lines deleted...]
-      <c r="E61" s="11" t="s">
+      <c r="F68" s="7" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="29"/>
+      <c r="B69" s="29"/>
+      <c r="C69" s="29"/>
+      <c r="D69" s="29"/>
+      <c r="E69" s="29"/>
+      <c r="F69" s="29"/>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="29"/>
+      <c r="B70" s="29"/>
+      <c r="C70" s="29"/>
+      <c r="D70" s="29"/>
+      <c r="E70" s="29"/>
+      <c r="F70" s="29"/>
+    </row>
+    <row r="72" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A72" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72" s="10"/>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="10"/>
+      <c r="F72" s="10"/>
+    </row>
+    <row r="73" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="1">
+        <v>1</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="1">
+        <v>2</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E75" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="F61" s="11" t="s">
-[...16 lines deleted...]
-      <c r="E62" s="11" t="s">
+      <c r="F75" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="1">
+        <v>3</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E76" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="F62" s="11" t="s">
-[...170 lines deleted...]
-        <v>193</v>
+      <c r="F76" s="13" t="s">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:C19">
     <sortCondition ref="B3:B19"/>
   </sortState>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000239F046E3EC04429FE687E6793F87C1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="71e43b2a80254260cea1fbe11611bb47">
@@ -2833,98 +2928,157 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0c005e47-9b97-4709-a74d-90b5a11b64a2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D7AF9FE-1D4E-4C76-ABB8-2B99A2B82FB2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F82614-5356-49C0-B41B-8B89AE4C1177}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
+    <ds:schemaRef ds:uri="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6678d9fe-0921-417d-8411-5f1c18defbbb}" enabled="0" method="" siteId="{6678d9fe-0921-417d-8411-5f1c18defbbb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Planilhas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>SITE</vt:lpstr>
+      <vt:lpstr>SITE!Area_de_impressao</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>CGU</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aline Rodriguero Dutra</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000239F046E3EC04429FE687E6793F87C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>