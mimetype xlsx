--- v4 (2026-08-25)
+++ v5 (2026-10-05)
@@ -2,94 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sabrynamb\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Documentos\5 - Secretaria de Integridade Privada\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2DD46BE-F595-4DD6-82A4-E3BD9B2BA45A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A57D6C15-BC15-4ECB-9E26-33613B6490EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E3D0B982-26FD-4A46-8C64-F8C1309F02DD}"/>
   </bookViews>
   <sheets>
     <sheet name="SITE" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SITE!$A$1:$F$72</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="215">
   <si>
     <t>ADESÃO ESTADOS</t>
   </si>
   <si>
-    <t>Atualizado em 31 JULHO DE 2026</t>
+    <t>Atualizado em 31 AGOSTO DE 2026</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Órgão Aderente</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>Ente Federado</t>
   </si>
   <si>
     <t>Acre</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado do Acre</t>
   </si>
@@ -270,50 +270,59 @@
   <si>
     <t>Controladoria-Geral do Estado de Santa Catarina</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>São Paulo</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado de São Paulo</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Sergipe</t>
   </si>
   <si>
     <t>Controladoria-Geral do Estado de Sergipe</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
+    <t>Tocantins</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Estado do Tocantins</t>
+  </si>
+  <si>
+    <t>TO</t>
+  </si>
+  <si>
     <t xml:space="preserve">ADESÃO MUNICIPIOS </t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Aracati/CE</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Aracati</t>
   </si>
   <si>
     <t>Membro Ouvinte</t>
   </si>
   <si>
     <t>Aracati</t>
   </si>
   <si>
     <t>Belém/PA</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Belém</t>
   </si>
   <si>
     <t>Belém</t>
@@ -387,59 +396,77 @@
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Fortaleza</t>
   </si>
   <si>
     <t>Fortaleza</t>
   </si>
   <si>
     <t>Florianópolis/SC</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Florianópolis</t>
   </si>
   <si>
     <t>Florianópolis</t>
   </si>
   <si>
     <t>Governador Valadares/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Governador Valadares</t>
   </si>
   <si>
     <t>Governador Valadares</t>
   </si>
   <si>
+    <t>Guarujá/SP</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Guarujá</t>
+  </si>
+  <si>
+    <t>Guarujá</t>
+  </si>
+  <si>
     <t>Itabirito/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Itabirito</t>
   </si>
   <si>
     <t>Itabirito</t>
   </si>
   <si>
+    <t>Itarema/CE</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Itarema</t>
+  </si>
+  <si>
+    <t>Itarema</t>
+  </si>
+  <si>
     <t>Itatiaia/RJ</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Itatiaia</t>
   </si>
   <si>
     <t>Itatiaia</t>
   </si>
   <si>
     <t>João Monlevade/MG</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de João Monlevade</t>
   </si>
   <si>
     <t>João Monlevade</t>
   </si>
   <si>
     <t>Lauro de Freitas/BA</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Lauro de Freitas</t>
   </si>
   <si>
     <t>BA</t>
@@ -471,66 +498,72 @@
   <si>
     <t>Controladoria-Geral do Município de Mogi das Cruzes</t>
   </si>
   <si>
     <t>Mogi das Cruzes</t>
   </si>
   <si>
     <t>Natal/RN</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Natal</t>
   </si>
   <si>
     <t>Natal</t>
   </si>
   <si>
     <t>Navegantes/SC</t>
   </si>
   <si>
     <t>Município de Navegantes (Procuradoria Jurídica do Município)</t>
   </si>
   <si>
     <t>Navegantes</t>
   </si>
   <si>
+    <t>Nilópolis/RJ</t>
+  </si>
+  <si>
+    <t>Controladoria-Geral do Município de Nilópolis</t>
+  </si>
+  <si>
+    <t>Nilópolis</t>
+  </si>
+  <si>
     <t>Pacajus/CE</t>
   </si>
   <si>
     <t>Controladoria e Ouvidoria Geral do Município de Pacajus</t>
   </si>
   <si>
     <t>Pacajus</t>
   </si>
   <si>
     <t>Palmas/TO</t>
   </si>
   <si>
     <t>Controladoria-Geral do Municipio de Palmas</t>
-  </si>
-[...1 lines deleted...]
-    <t>TO</t>
   </si>
   <si>
     <t>Palmas</t>
   </si>
   <si>
     <t>Piúma/ES</t>
   </si>
   <si>
     <t>Controladoria-Geral do Município de Piúma</t>
   </si>
   <si>
     <t>Piúma</t>
   </si>
   <si>
     <t>Porto Alegre/RS</t>
   </si>
   <si>
     <t>Secretaria Municipal de Transparência e Controladoria de Porto Alegre</t>
   </si>
   <si>
     <t>Porto Alegre</t>
   </si>
   <si>
     <t>Rio Branco/AC</t>
   </si>
@@ -725,51 +758,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -864,56 +897,71 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -953,50 +1001,53 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0CCED"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1279,54 +1330,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE2B4C96-1DE0-4D99-A2CE-957D3436CA0D}">
-  <dimension ref="A1:H76"/>
+  <dimension ref="A1:H80"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView tabSelected="1" topLeftCell="A59" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B74" sqref="B74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.140625" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" customWidth="1"/>
     <col min="3" max="3" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" customWidth="1"/>
     <col min="8" max="8" width="34.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="H1" s="14" t="s">
         <v>1</v>
       </c>
@@ -1749,1028 +1800,1128 @@
       </c>
       <c r="F22" s="7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>21</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>22</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>23</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="10" t="s">
+    <row r="26" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6">
+        <v>24</v>
+      </c>
+      <c r="B26" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="B28" s="10"/>
-[...6 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="C26" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+    </row>
+    <row r="30" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="4" t="s">
+      <c r="B30" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="D30" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="E30" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="F30" s="5" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B31" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C31" s="15" t="s">
+      <c r="D31" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="D31" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="7" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B33" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="15">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B35" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="16" t="s">
         <v>94</v>
       </c>
-      <c r="C35" s="18" t="s">
+      <c r="C35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>38</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B36" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="17" t="s">
         <v>97</v>
       </c>
-      <c r="C36" s="19" t="s">
+      <c r="C36" s="18" t="s">
         <v>98</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="15">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B37" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="16" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>101</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="15">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B38" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="15">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B39" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="30" t="s">
         <v>106</v>
       </c>
-      <c r="C39" s="21" t="s">
+      <c r="C39" s="19" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="15">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B40" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="20" t="s">
         <v>109</v>
       </c>
-      <c r="C40" s="19" t="s">
+      <c r="C40" s="21" t="s">
         <v>110</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="15">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B41" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="15">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B42" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="31" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>116</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>38</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="15">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B43" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" s="23" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>38</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>125</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="7" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="15">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B46" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="C46" s="19" t="s">
+      <c r="D46" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F46" s="7" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B47" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="C47" s="19" t="s">
+      <c r="D47" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F47" s="7" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B48" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="19" t="s">
         <v>134</v>
       </c>
-      <c r="C48" s="19" t="s">
+      <c r="D48" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E48" s="7" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="15">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C51" s="24" t="s">
+      <c r="C51" s="19" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="15">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>146</v>
       </c>
-      <c r="C52" s="24" t="s">
+      <c r="C52" s="19" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E52" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F52" s="7" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="15">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B53" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="19" t="s">
         <v>150</v>
       </c>
-      <c r="C53" s="24" t="s">
+      <c r="D53" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="F53" s="7" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="15">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B54" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="24" t="s">
         <v>153</v>
       </c>
-      <c r="C54" s="24" t="s">
+      <c r="D54" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F54" s="7" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="15">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B55" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C55" s="24" t="s">
         <v>156</v>
       </c>
-      <c r="C55" s="24" t="s">
+      <c r="D55" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" s="7" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="15">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B56" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="24" t="s">
         <v>159</v>
       </c>
-      <c r="C56" s="26" t="s">
+      <c r="D56" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="F56" s="7" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="15">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="C57" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B57" s="24" t="s">
         <v>161</v>
       </c>
+      <c r="C57" s="24" t="s">
+        <v>162</v>
+      </c>
       <c r="D57" s="7" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="15">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>28</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>165</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="15">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>29</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>168</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>70</v>
+        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="15">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B60" s="25" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>170</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>171</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="15">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B61" s="25" t="s">
         <v>170</v>
       </c>
       <c r="C61" s="25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>172</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="15">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>173</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>174</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="15">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B63" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" s="25" t="s">
         <v>176</v>
       </c>
-      <c r="C63" s="24" t="s">
+      <c r="C63" s="25" t="s">
         <v>177</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>178</v>
+        <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="15">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B64" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B64" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="C64" s="25" t="s">
         <v>179</v>
       </c>
-      <c r="C64" s="24" t="s">
+      <c r="D64" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" s="7" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="15">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B65" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B65" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="25" t="s">
         <v>182</v>
       </c>
-      <c r="C65" s="24" t="s">
+      <c r="D65" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F65" s="7" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="15">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B66" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B66" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="C66" s="25" t="s">
         <v>185</v>
       </c>
-      <c r="C66" s="24" t="s">
+      <c r="D66" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" s="7" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="15">
+        <v>37</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E67" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B67" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="22" t="s">
+      <c r="F67" s="7" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="15">
+        <v>38</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>190</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F68" s="7" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="15">
         <v>39</v>
       </c>
-      <c r="B68" s="28" t="s">
-[...11 lines deleted...]
-      <c r="F68" s="7" t="s">
+      <c r="B69" s="24" t="s">
         <v>193</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A72" s="10" t="s">
+      <c r="C69" s="24" t="s">
         <v>194</v>
       </c>
-      <c r="B72" s="10"/>
-[...6 lines deleted...]
-      <c r="A73" s="4" t="s">
+      <c r="D69" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="15">
+        <v>40</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="15">
+        <v>41</v>
+      </c>
+      <c r="B71" s="28" t="s">
+        <v>199</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="15">
+        <v>42</v>
+      </c>
+      <c r="B72" s="28" t="s">
+        <v>202</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="29"/>
+      <c r="B73" s="29"/>
+      <c r="C73" s="29"/>
+      <c r="D73" s="29"/>
+      <c r="E73" s="29"/>
+      <c r="F73" s="29"/>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="29"/>
+      <c r="B74" s="29"/>
+      <c r="C74" s="29"/>
+      <c r="D74" s="29"/>
+      <c r="E74" s="29"/>
+      <c r="F74" s="29"/>
+    </row>
+    <row r="76" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A76" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76" s="10"/>
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="10"/>
+    </row>
+    <row r="77" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A77" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B73" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="4" t="s">
+      <c r="B77" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D73" s="5" t="s">
+      <c r="D77" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E73" s="5" t="s">
+      <c r="E77" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F73" s="5" t="s">
+      <c r="F77" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A74" s="1">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="1">
         <v>1</v>
       </c>
-      <c r="B74" s="3" t="s">
-[...16 lines deleted...]
-      <c r="A75" s="1">
+      <c r="B78" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="1">
         <v>2</v>
       </c>
-      <c r="B75" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E75" s="6" t="s">
+      <c r="B79" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E79" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="F75" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A76" s="1">
+      <c r="F79" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="1">
         <v>3</v>
       </c>
-      <c r="B76" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E76" s="6" t="s">
+      <c r="B80" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E80" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="F76" s="13" t="s">
-        <v>199</v>
+      <c r="F80" s="13" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:C19">
     <sortCondition ref="B3:B19"/>
   </sortState>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c005e47-9b97-4709-a74d-90b5a11b64a2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000239F046E3EC04429FE687E6793F87C1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="71e43b2a80254260cea1fbe11611bb47">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92" xmlns:ns3="0c005e47-9b97-4709-a74d-90b5a11b64a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4511863e7ac3b87622a13a2ccae0c2ef" ns2:_="" ns3:_="">
     <xsd:import namespace="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
     <xsd:import namespace="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -2927,110 +3078,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D77806-60E6-4563-9178-A2903A2469E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32F01C5-217E-4C53-A78A-BE9EF6A65A14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F82614-5356-49C0-B41B-8B89AE4C1177}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AF5B279-86DA-43BA-82DF-2D24AFD84968}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
     <ds:schemaRef ds:uri="0c005e47-9b97-4709-a74d-90b5a11b64a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="96b3f1b6-96eb-42bf-8e08-b6ae7e090f92"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6678d9fe-0921-417d-8411-5f1c18defbbb}" enabled="0" method="" siteId="{6678d9fe-0921-417d-8411-5f1c18defbbb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>