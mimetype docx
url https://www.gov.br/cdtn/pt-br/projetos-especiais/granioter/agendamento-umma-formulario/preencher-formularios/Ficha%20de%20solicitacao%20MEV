--- v0 (2025-12-08)
+++ v1 (2026-05-17)
@@ -26,80 +26,78 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-1144" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="645"/>
-        <w:gridCol w:w="1525"/>
-        <w:gridCol w:w="211"/>
+        <w:gridCol w:w="1736"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="394"/>
-        <w:gridCol w:w="708"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1086"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="346"/>
+        <w:gridCol w:w="1491"/>
         <w:gridCol w:w="809"/>
-        <w:gridCol w:w="276"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2089"/>
+        <w:gridCol w:w="945"/>
+        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="2155"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF1F8B" w14:paraId="4E80ADB7" w14:textId="77777777" w:rsidTr="00C828F7">
         <w:trPr>
           <w:trHeight w:val="1024"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCC056A" w14:textId="5582C694" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="0CCC056A" w14:textId="5582C694" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1508FCBA" wp14:editId="2B58830E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-24130</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1333500" cy="583565"/>
@@ -147,251 +145,282 @@
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09F860D8" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00B647FE" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="09F860D8" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B647FE" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Unidade Multiusuário de Materiais Avançados (UMMA) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A7EDD3" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00B647FE" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="18A7EDD3" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B647FE" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Ficha de solicitação para análises por </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>MEV-FEG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D5B89B2" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="006864D6" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="7D5B89B2" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006864D6" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">agendamentos.granioter@cdtn.br  - </w:t>
             </w:r>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (31) 3439-9394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBE6DE5" w14:textId="180AFE30" w:rsidR="00AE2930" w:rsidRPr="00E674E3" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="3BBE6DE5" w14:textId="70A39857" w:rsidR="00301BC5" w:rsidRPr="00E674E3" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E674E3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>REV. 0</w:t>
             </w:r>
-            <w:r w:rsidR="00C828F7">
+            <w:r w:rsidR="00873ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="138ACA54" w14:textId="63DE08AF" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138ACA54" w14:textId="263A1D7A" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Data: </w:t>
             </w:r>
-            <w:r w:rsidR="00C828F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>16/09</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B647FE">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00645FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/2025</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00645FA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B647FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="00645FA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w14:paraId="5B443C39" w14:textId="77777777" w:rsidTr="00C828F7">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5428" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39951DF9" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="006D6C34" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="39951DF9" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CÓDIGO DA SOLICITAÇÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5345" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28ABA0CA" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="006D6C34" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="28ABA0CA" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> da Solicitação</w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
@@ -434,221 +463,221 @@
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:sdtEndPr>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="TextodoEspaoReservado"/>
                         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                       </w:rPr>
                       <w:t>DD/MM/AAAA</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w14:paraId="6E9DBA00" w14:textId="77777777" w:rsidTr="00477C17">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63C7448D" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00740D67" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="63C7448D" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00740D67" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMAÇÕES DO </w:t>
             </w:r>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>SO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>LICITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00477C17" w14:paraId="691EAEE6" w14:textId="77777777" w:rsidTr="00C828F7">
         <w:trPr>
           <w:trHeight w:val="1159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79AB02A9" w14:textId="77777777" w:rsidR="00477C17" w:rsidRPr="006D6C34" w:rsidRDefault="00477C17" w:rsidP="00477C17">
+          <w:p w14:paraId="79AB02A9" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nome do Solicitante:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30920FD9" w14:textId="77777777" w:rsidR="00477C17" w:rsidRDefault="00477C17" w:rsidP="00477C17">
+          <w:p w14:paraId="30920FD9" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:pBdr>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> do Solicitante</w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E76B472" w14:textId="77777777" w:rsidR="00477C17" w:rsidRDefault="00477C17" w:rsidP="00477C17">
+          <w:p w14:paraId="6E76B472" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:pBdr>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Telefone do Solicitante</w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="197ADA64" w14:textId="5AF57798" w:rsidR="00477C17" w:rsidRPr="006D6C34" w:rsidRDefault="00477C17" w:rsidP="00477C17">
+          <w:p w14:paraId="197ADA64" w14:textId="5AF57798" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:pBdr>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Orientado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">r ou </w:t>
             </w:r>
@@ -678,226 +707,226 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-356740234"/>
                 <w:placeholder>
                   <w:docPart w:val="3F69BD896FB94372AEA8615804389125"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B219C5C" w14:textId="77777777" w:rsidR="00477C17" w:rsidRDefault="00000000" w:rsidP="00477C17">
+          <w:p w14:paraId="4B219C5C" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Granioter"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-1435208405"/>
                 <w:placeholder>
                   <w:docPart w:val="1856AAAFCDA544BAA75A14C7D9035BFC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00477C17" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6378454B" w14:textId="77777777" w:rsidR="00477C17" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00477C17">
+          <w:p w14:paraId="6378454B" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1410261272"/>
                 <w:placeholder>
                   <w:docPart w:val="E3766FA0C66142A9BE12D594468F05F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00477C17" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="18074037" w14:textId="77777777" w:rsidR="00477C17" w:rsidRDefault="00000000" w:rsidP="00477C17">
+          <w:p w14:paraId="18074037" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Granioter"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-1051149555"/>
                 <w:placeholder>
                   <w:docPart w:val="135CA4A58683430DBCE20FC868C34B2C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00477C17" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="123A7EC9" w14:textId="69373C05" w:rsidR="00477C17" w:rsidRPr="00740D67" w:rsidRDefault="00000000" w:rsidP="00477C17">
+          <w:p w14:paraId="123A7EC9" w14:textId="69373C05" w:rsidR="00301BC5" w:rsidRPr="00740D67" w:rsidRDefault="00000000" w:rsidP="00477C17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1799493742"/>
                 <w:placeholder>
                   <w:docPart w:val="1AD5A1EC3A1E4E39A20855B0DB6AA294"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00477C17" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A52D1" w14:paraId="5FD6E568" w14:textId="77777777" w:rsidTr="00C828F7">
         <w:trPr>
           <w:trHeight w:val="1407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1B3A97" w14:textId="77777777" w:rsidR="00EE43D0" w:rsidRDefault="00EE43D0" w:rsidP="00EE43D0">
+          <w:p w14:paraId="2B1B3A97" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00EE43D0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>As</w:t>
             </w:r>
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -913,51 +942,51 @@
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">erão realizados mediante a apresentação desta ficha com todos os campos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pertinentes às amostras e ao serviço solicitado </w:t>
             </w:r>
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">devidamente preenchidos. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA3740B" w14:textId="77777777" w:rsidR="00EE43D0" w:rsidRPr="00740D67" w:rsidRDefault="00EE43D0" w:rsidP="00EE43D0">
+          <w:p w14:paraId="4EA3740B" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00740D67" w:rsidRDefault="00000000" w:rsidP="00EE43D0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O campo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -991,51 +1020,51 @@
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> preenchido pela equipe do Granioter-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CDTN/CNEN-</w:t>
             </w:r>
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MCTI. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FDEC275" w14:textId="6FA7A4E2" w:rsidR="006A52D1" w:rsidRPr="002E160E" w:rsidRDefault="00EE43D0" w:rsidP="00EE43D0">
+          <w:p w14:paraId="3FDEC275" w14:textId="6FA7A4E2" w:rsidR="00301BC5" w:rsidRPr="002E160E" w:rsidRDefault="00000000" w:rsidP="00EE43D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Em caso de dúvidas sobr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
@@ -1113,101 +1142,101 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>agendamentos.granioter@cdtn.br</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00740D67">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A52D1" w14:paraId="7F8EFDB6" w14:textId="77777777" w:rsidTr="009C1F9B">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12631E52" w14:textId="6B8E7548" w:rsidR="006A52D1" w:rsidRPr="006A52D1" w:rsidRDefault="006A52D1" w:rsidP="009C1F9B">
+          <w:p w14:paraId="12631E52" w14:textId="6B8E7548" w:rsidR="00301BC5" w:rsidRPr="006A52D1" w:rsidRDefault="00000000" w:rsidP="009C1F9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>REQUISITOS DAS AMOSTRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A52D1" w14:paraId="6DA234BE" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="2470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543402C5" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="543402C5" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>- A</w:t>
             </w:r>
             <w:r w:rsidRPr="00382EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> condutividade elétrica das amostras </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">deve ser avaliada </w:t>
             </w:r>
@@ -1264,51 +1293,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ertas</w:t>
             </w:r>
             <w:r w:rsidRPr="00382EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> por metalização com ouro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A5B12A9" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="6A5B12A9" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00620639">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amostras metálicas, cerâmicas e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
@@ -1358,51 +1387,51 @@
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00620639">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> polidas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> e com a superfície tratada para a revelação da </w:t>
             </w:r>
             <w:r w:rsidRPr="00620639">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>microestrutura.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42E7C818" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="42E7C818" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00C937B0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amostras </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
@@ -1445,120 +1474,120 @@
               </w:rPr>
               <w:t xml:space="preserve">ssecador, se possível sob vácuo, até o momento da </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">sua </w:t>
             </w:r>
             <w:r w:rsidRPr="00C937B0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">entrega ao </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>laboratório. Este procedimento reduz o tempo para a obtenção de vácuo, tanto na metalização quanto na análise.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50F40D5F" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="50F40D5F" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- As </w:t>
             </w:r>
             <w:r w:rsidRPr="00B01542">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">amostras poliméricas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">devem estar </w:t>
             </w:r>
             <w:r w:rsidRPr="00B01542">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">estáveis, a fim de evitar a liberação de vapores contaminantes na câmara do microscópio.     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB1C862" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRPr="00C13359" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="3DB1C862" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C13359" w:rsidRDefault="00301BC5" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68612D64" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRPr="00B647FE" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="68612D64" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B647FE" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="-19"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Devolução/Descarte: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731754B4" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="731754B4" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
@@ -1569,480 +1598,480 @@
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">erão </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">descartadas após </w:t>
             </w:r>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>15 dias</w:t>
             </w:r>
             <w:r w:rsidRPr="00B647FE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61197580" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRPr="00C13359" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="61197580" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C13359" w:rsidRDefault="00301BC5" w:rsidP="006A52D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28BD8FEF" w14:textId="77777777" w:rsidR="006A52D1" w:rsidRPr="007618EB" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="28BD8FEF" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007618EB" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007618EB">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Acompanhamento das Se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ss</w:t>
             </w:r>
             <w:r w:rsidRPr="007618EB">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ões:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA82BB9" w14:textId="0B4794E6" w:rsidR="006A52D1" w:rsidRPr="00740D67" w:rsidRDefault="006A52D1" w:rsidP="006A52D1">
+          <w:p w14:paraId="2BA82BB9" w14:textId="0B4794E6" w:rsidR="00301BC5" w:rsidRPr="00740D67" w:rsidRDefault="00000000" w:rsidP="006A52D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009566DB">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>É obrigatória a presença do solicitante ou do seu representante durante as sessões de MEV.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w14:paraId="732492BC" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522BBDFE" w14:textId="6A5EE753" w:rsidR="00AE2930" w:rsidRPr="00B647FE" w:rsidRDefault="00403E8A" w:rsidP="0019445C">
+          <w:p w14:paraId="522BBDFE" w14:textId="6A5EE753" w:rsidR="00301BC5" w:rsidRPr="00B647FE" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907F44">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>SOLICITAÇÃO DO SERVIÇO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="00827AEB" w14:paraId="19EE1414" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D1E31DA" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="000C7736">
+          <w:p w14:paraId="5D1E31DA" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-157998046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Imagem MEV</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="006D6C34">
+            <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6B6643" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="000C7736">
+          <w:p w14:paraId="6A6B6643" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-400838910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Análise por EDS</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="766733775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Geral;</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1706210538"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pontual;</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1886832650"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Linha;</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1309092731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Mapa*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="353F1206" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00390541" w:rsidRDefault="00AE2930" w:rsidP="000C7736">
+          <w:p w14:paraId="353F1206" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00390541" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
@@ -2066,1564 +2095,1159 @@
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-2085448911"/>
                 <w:placeholder>
                   <w:docPart w:val="C8548C02BD6343CA8B2607491B1BAFFF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4FA3496B" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="000C7736">
+          <w:p w14:paraId="4FA3496B" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1171997301"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Análise por Catodoluminescência</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46447486" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="000C7736">
+          <w:p w14:paraId="46447486" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1295216021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Análise por EBSD</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (realizar uma solicitação independente para análise </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00390541">
+            <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>e EBSD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B370CAD" w14:textId="77777777" w:rsidR="00901F1E" w:rsidRDefault="00AE2930" w:rsidP="00901F1E">
+          <w:p w14:paraId="4B370CAD" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00901F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">     * </w:t>
             </w:r>
             <w:r w:rsidRPr="00390541">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Indicar no quadro de descrição das amostras as fases esperadas e seu cód ICSD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="00827AEB" w14:paraId="36DC5180" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D8504D4" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00BA55B3" w:rsidRDefault="00AE2930" w:rsidP="000C7736">
+          <w:p w14:paraId="5D8504D4" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00BA55B3" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Indicar a preferência </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">para </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>o agendamento:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53171062" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="000C7736">
+          <w:p w14:paraId="53171062" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1330592945"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Imediato;</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="658885010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>A partir de</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="988055392"/>
                 <w:placeholder>
                   <w:docPart w:val="921A9488C05745E0AAEE06A19129968F"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="Granioter"/>
                     </w:rPr>
                     <w:id w:val="-565265389"/>
                     <w:placeholder>
                       <w:docPart w:val="97516A5AF2714F0D90EF34CB84645438"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:appearance w15:val="hidden"/>
                   </w:sdtPr>
                   <w:sdtEndPr>
                     <w:rPr>
                       <w:rStyle w:val="Fontepargpadro"/>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:sdtEndPr>
                   <w:sdtContent>
-                    <w:r w:rsidR="00AE2930">
+                    <w:r>
                       <w:rPr>
                         <w:rStyle w:val="TextodoEspaoReservado"/>
                         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                       </w:rPr>
                       <w:t>DD/MM/AAAA</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(quando as amostras estarão prontas para a análise)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="00827AEB" w14:paraId="5E065B2F" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D2F636F" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="3D2F636F" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicar pelo menos 3 dias da semana e os turnos disponíveis para o agendamento</w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2930" w:rsidRPr="00827AEB" w14:paraId="0EE40A66" w14:textId="77777777" w:rsidTr="00AF1F8B">
+      <w:tr w:rsidR="00767CC6" w:rsidRPr="00827AEB" w14:paraId="0EE40A66" w14:textId="77777777" w:rsidTr="00767CC6">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2170" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34E50D51" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="7B10B673" w14:textId="2D4DFA93" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-177820852"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00C97BF2">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00C97BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>segunda-feira</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
-[...12 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E50D51" w14:textId="4B345E66" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-565951932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>manhã</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="523C9DD6" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="523C9DD6" w14:textId="0D243A29" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1310049487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2172" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A800A88" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="7A800A88" w14:textId="4D4F4A91" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1017583251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00C97BF2">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00C97BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>terça-feira</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
-[...6 lines deleted...]
-          <w:p w14:paraId="1D2103E9" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2103E9" w14:textId="7FAAB7ED" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1890150158"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00EE487F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>manhã</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="169FC8E7" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="169FC8E7" w14:textId="1AE44504" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-667322922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00EE487F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AEB15CC" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="0D8CE817" w14:textId="75EC7AC8" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1547180319"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00C97BF2">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00C97BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>quarta-feira</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="466D179F" w14:textId="71B075EC" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1180779483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>manhã</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77AFD858" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="41E1CF8C" w14:textId="4183653F" w:rsidR="00767CC6" w:rsidRDefault="00000000" w:rsidP="00767CC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1923601506"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r w:rsidR="00767CC6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930" w:rsidRPr="00BA55B3">
+            <w:r w:rsidR="00767CC6" w:rsidRPr="00BA55B3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00AE2930">
-[...402 lines deleted...]
-            <w:r w:rsidR="00AE2930">
+            <w:r w:rsidR="00767CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidR="00767CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w14:paraId="2001A37C" w14:textId="77777777" w:rsidTr="00FF48DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6FAB0B" w14:textId="23EEDEA0" w:rsidR="00AE2930" w:rsidRPr="006D6C34" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="5D6FAB0B" w14:textId="23EEDEA0" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMAÇÕES </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>AS AMOSTRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF48DF" w:rsidRPr="006D6C34" w14:paraId="30EA8B04" w14:textId="77777777" w:rsidTr="00FF48DF">
         <w:trPr>
           <w:trHeight w:val="2313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="272E12C4" w14:textId="5D5DFDD3" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="272E12C4" w14:textId="5D5DFDD3" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tipo de amostra:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A57780">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -3718,51 +3342,51 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B4171D">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D92B568" w14:textId="735A6D63" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="2D92B568" w14:textId="735A6D63" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6108"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1664278281"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3812,51 +3436,51 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70462634" w14:textId="1D74CEA1" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="70462634" w14:textId="1D74CEA1" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1997404470"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3921,51 +3545,51 @@
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E348769" w14:textId="3790987B" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="4E348769" w14:textId="3790987B" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1893235275"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -4016,51 +3640,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rStyle w:val="Granioter"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Granioter"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503B9DFC" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="503B9DFC" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rStyle w:val="Granioter"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="758721042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -4091,51 +3715,51 @@
                 <w:id w:val="1389769319"/>
                 <w:placeholder>
                   <w:docPart w:val="3F24BDE41371449E8C2E2B37FA8561DA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B4171D">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0B8C3992" w14:textId="0448515D" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="0B8C3992" w14:textId="0448515D" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-640261263"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
@@ -4167,263 +3791,263 @@
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B4171D">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59461E28" w14:textId="3FA4CFD3" w:rsidR="00FF48DF" w:rsidRPr="006D6C34" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="59461E28" w14:textId="3FA4CFD3" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Estados</w:t>
             </w:r>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> das </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>amostras:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2752EE43" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
+          <w:p w14:paraId="2752EE43" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1409064739"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF" w:rsidRPr="00B4171D">
+                <w:r w:rsidRPr="00B4171D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="00B4171D">
+            <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pó</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="338B4832" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
+          <w:p w14:paraId="338B4832" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6108"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-209879910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF" w:rsidRPr="00B4171D">
+                <w:r w:rsidRPr="00B4171D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="00B4171D">
+            <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Filme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="015D876D" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
+          <w:p w14:paraId="015D876D" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00B4171D" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="386921169"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="00B4171D">
+            <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Embutiba</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CF36806" w14:textId="1113DD67" w:rsidR="00FF48DF" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
+          <w:p w14:paraId="4CF36806" w14:textId="1113DD67" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-51930064"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="00B4171D">
+            <w:r w:rsidRPr="00B4171D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Maciço</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF48DF" w:rsidRPr="006D6C34" w14:paraId="7BE5CBBC" w14:textId="77777777" w:rsidTr="00FF48DF">
         <w:trPr>
           <w:trHeight w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08D6564A" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00275FF1" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="08D6564A" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00275FF1" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensões </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">aproximadas </w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>das amostras</w:t>
@@ -4489,395 +4113,395 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B90836" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00CB1E47" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="21B90836" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00CB1E47" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="438" w:hanging="438"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="527CC35A" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="527CC35A" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="438" w:hanging="438"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA75C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Indicar os riscos potenciais no manuseio das amostras</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175F3554" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
+          <w:p w14:paraId="175F3554" w14:textId="55C317AE" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="438" w:hanging="438"/>
               <w:rPr>
                 <w:rStyle w:val="Granioter"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="443893916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r w:rsidR="00EE487F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Biol</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ó</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>gico</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-739791805"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Químico;</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-102807411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Físico</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1544755019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Radiológico;</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-982695063"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF" w:rsidRPr="008E1821">
+            <w:r w:rsidRPr="008E1821">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Outro:</w:t>
             </w:r>
-            <w:r w:rsidR="00FF48DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1648548333"/>
                 <w:placeholder>
                   <w:docPart w:val="617FB2C6534B4132B0912DFE08A0B005"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF48DF" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3A8DA4FE" w14:textId="77777777" w:rsidR="00FF48DF" w:rsidRPr="00CB1E47" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="3A8DA4FE" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00CB1E47" w:rsidRDefault="00301BC5" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="438" w:hanging="438"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25B06A2B" w14:textId="66FF7711" w:rsidR="00FF48DF" w:rsidRPr="006D6C34" w:rsidRDefault="00FF48DF" w:rsidP="00FF48DF">
+          <w:p w14:paraId="25B06A2B" w14:textId="66FF7711" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="00FF48DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA75C4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Medidas de proteção requeridas para o manuseio das amostras</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -4895,475 +4519,476 @@
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="006D6C34" w14:paraId="611153CF" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3420956D" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="006D6C34" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="3420956D" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>QUADRO DE LISTAGEM DAS AMOSTRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="006D6C34" w14:paraId="0F316AE0" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C90489" w14:textId="51C2E09A" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="70C90489" w14:textId="51C2E09A" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215C72">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">A fim de atender ao maior número de solicitantes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">o número de amostras </w:t>
             </w:r>
             <w:r w:rsidRPr="00215C72">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">será limitado em </w:t>
             </w:r>
-            <w:r w:rsidR="0079105C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00215C72">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> por semana para cada coordenador de projeto do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PA-2024</w:t>
             </w:r>
             <w:r w:rsidRPr="00215C72">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ABA8C5F" w14:textId="77777777" w:rsidR="000C7736" w:rsidRPr="00CB1E47" w:rsidRDefault="000C7736" w:rsidP="0019445C">
+          <w:p w14:paraId="3ABA8C5F" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00CB1E47" w:rsidRDefault="00301BC5" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AC001E4" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="6AC001E4" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="184" w:hanging="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A669BA">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Identificação das Amostras</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6315670F" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="008D31AF" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="6315670F" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="008D31AF" w:rsidRDefault="00301BC5" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="184" w:hanging="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="471FA57B" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="471FA57B" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="41"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A669BA">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- No quadro abaixo, insira o(s) código(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">de identificação </w:t>
             </w:r>
             <w:r w:rsidRPr="00A669BA">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>da(s)  amostra(s).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="241C4344" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="241C4344" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="41"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>- Em caso de material não condutor de eletricidade, marque a opção de Metalização com ouro.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4D4A89" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00215C72" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="6B4D4A89" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00215C72" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="41"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A669BA">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indique com “?” se não houver conhecimento sobre a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">s características </w:t>
             </w:r>
             <w:r w:rsidRPr="00A669BA">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>da(s) amostra(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="006D6C34" w14:paraId="57F46CEF" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DDC5A6" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="007B2B61" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="75DDC5A6" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007B2B61" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2B61">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>DESCRIÇÃO DAS AMOSTRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="006D6C34" w14:paraId="43443FCD" w14:textId="77777777" w:rsidTr="009C1F9B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570401F0" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="006D6C34" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="570401F0" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCB2A5B" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="006D6C34" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="4FCB2A5B" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="006D6C34" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C34">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Código da Amostra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4024BA8D" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="007B2B61" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="4024BA8D" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007B2B61" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2B61">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Metalização (Au)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1596BA" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="008C1898" w:rsidRDefault="00AE2930" w:rsidP="000C7736">
+          <w:p w14:paraId="5C1596BA" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="008C1898" w:rsidRDefault="00000000" w:rsidP="000C7736">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1898">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Descr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>ição</w:t>
             </w:r>
             <w:r w:rsidRPr="008C1898">
               <w:rPr>
@@ -5386,1229 +5011,1235 @@
               </w:rPr>
               <w:t>as características conhecidas das amostras, elementos químicos presentes e o que se espera observar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2930" w:rsidRPr="006D6C34" w14:paraId="3B4FA2CF" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C507A55" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="007D0C4B" w:rsidRDefault="00AE2930" w:rsidP="0019445C">
+          <w:p w14:paraId="2C507A55" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2671E712" w14:textId="044C43B3" w:rsidR="00AE2930" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="2671E712" w14:textId="044C43B3" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1912726083"/>
                 <w:placeholder>
                   <w:docPart w:val="B25475661463449FB92CF0EA81469087"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABA6F5C" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="7ABA6F5C" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1564398463"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4F03BF" w14:textId="77777777" w:rsidR="00AE2930" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="0019445C">
+          <w:p w14:paraId="5D4F03BF" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="0019445C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1852366139"/>
                 <w:placeholder>
                   <w:docPart w:val="A0E2E127866C403EAAC647385846C7A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE2930" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC19EF" w:rsidRPr="006D6C34" w14:paraId="06B24D64" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7925B2AB" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00DC19EF" w:rsidP="00DC19EF">
+          <w:p w14:paraId="7925B2AB" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3644314C" w14:textId="2A3D8D0E" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="3644314C" w14:textId="2A3D8D0E" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1731572899"/>
                 <w:placeholder>
                   <w:docPart w:val="0DFB91FBF17C428794B8BFD51B7B8C72"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71240F17" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="71240F17" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1561141264"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F63E76F" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="0F63E76F" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-1581982688"/>
                 <w:placeholder>
                   <w:docPart w:val="FE6B7BBD140F4BF8BB81D1BD264F53BF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC19EF" w:rsidRPr="006D6C34" w14:paraId="1522334A" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="014FB46C" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00DC19EF" w:rsidP="00DC19EF">
+          <w:p w14:paraId="014FB46C" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C94476" w14:textId="2FF0DB3B" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="69C94476" w14:textId="2FF0DB3B" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-199248142"/>
                 <w:placeholder>
                   <w:docPart w:val="2B366EAD94DE4B3E8D2931A02BB687C6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695449AB" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="695449AB" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1936786729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="619B1284" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="619B1284" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1448119319"/>
                 <w:placeholder>
                   <w:docPart w:val="18B80AEAE97743B9B2699B148F37396F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC19EF" w:rsidRPr="006D6C34" w14:paraId="1D13B696" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C164F7C" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00DC19EF" w:rsidP="00DC19EF">
+          <w:p w14:paraId="5C164F7C" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF42B53" w14:textId="68377B24" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="5EF42B53" w14:textId="68377B24" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1636602732"/>
                 <w:placeholder>
                   <w:docPart w:val="171D3B5AD1A64BF8B1B996B50A2099EE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="582F02D7" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="582F02D7" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-359506932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8CDD55" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="1E8CDD55" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="118507992"/>
                 <w:placeholder>
                   <w:docPart w:val="19C3EE8E4C77490BB96B5FD5B2C22C96"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC19EF" w:rsidRPr="006D6C34" w14:paraId="64CFB6B6" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18504E85" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00DC19EF" w:rsidP="00DC19EF">
+          <w:p w14:paraId="18504E85" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE0F65E" w14:textId="6BEBE391" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="5BE0F65E" w14:textId="6BEBE391" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="920757853"/>
                 <w:placeholder>
                   <w:docPart w:val="ED32DF705ECF4DCBBABEDBB2EDEACC2F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60585AE0" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="60585AE0" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1473484826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A31E57" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="38A31E57" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="1782460017"/>
                 <w:placeholder>
                   <w:docPart w:val="026B10304EF641049FDC089249D254AA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC19EF" w:rsidRPr="006D6C34" w14:paraId="7347D4EE" w14:textId="77777777" w:rsidTr="00AF1F8B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA14C6C" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00DC19EF" w:rsidP="00DC19EF">
+          <w:p w14:paraId="0FA14C6C" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2584" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FD78B7" w14:textId="29940DBE" w:rsidR="00DC19EF" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="39FD78B7" w14:textId="29940DBE" w:rsidR="00301BC5" w:rsidRPr="007D0C4B" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-1371449229"/>
                 <w:placeholder>
                   <w:docPart w:val="48F944D0AA354D02B1FC7F9CF36A3809"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0CE822" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="4C0CE822" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00C7303D" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="2048710558"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6836" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26325085" w14:textId="77777777" w:rsidR="00DC19EF" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
+          <w:p w14:paraId="26325085" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRPr="00D95542" w:rsidRDefault="00000000" w:rsidP="00DC19EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Granioter"/>
                 </w:rPr>
                 <w:id w:val="-2030239703"/>
                 <w:placeholder>
                   <w:docPart w:val="69A1FB72ACAE4EA19C16FE70D6D3831A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Fontepargpadro"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00DC19EF" w:rsidRPr="006D6C34">
+                <w:r w:rsidRPr="006D6C34">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   </w:rPr>
                   <w:t>Clique para digitar.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59AD043F" w14:textId="77777777" w:rsidR="00CB5D43" w:rsidRDefault="00CB5D43"/>
-    <w:sectPr w:rsidR="00CB5D43" w:rsidSect="00901F1E">
+    <w:p w14:paraId="59AD043F" w14:textId="77777777" w:rsidR="00301BC5" w:rsidRDefault="00301BC5"/>
+    <w:sectPr w:rsidR="00301BC5" w:rsidSect="00901F1E">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="141" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C85495A" w14:textId="77777777" w:rsidR="00E1099E" w:rsidRDefault="00E1099E" w:rsidP="00B839AE">
+    <w:p w14:paraId="1EB1028A" w14:textId="77777777" w:rsidR="0066515A" w:rsidRDefault="0066515A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A56A32" w14:textId="77777777" w:rsidR="00E1099E" w:rsidRDefault="00E1099E" w:rsidP="00B839AE">
+    <w:p w14:paraId="352107AA" w14:textId="77777777" w:rsidR="0066515A" w:rsidRDefault="0066515A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -6638,55 +6269,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2486D826" w14:textId="1FF589DB" w:rsidR="00B839AE" w:rsidRDefault="00C828F7">
+  <w:p w14:paraId="2486D826" w14:textId="1FF589DB" w:rsidR="00301BC5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
     <w:r w:rsidRPr="00DB11E9">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D28EC01" wp14:editId="185A9106">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3273</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-515620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5375488" cy="583713"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="491686754" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="491686754" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
@@ -6715,203 +6349,130 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E788991" w14:textId="77777777" w:rsidR="00E1099E" w:rsidRDefault="00E1099E" w:rsidP="00B839AE">
+    <w:p w14:paraId="361F9D99" w14:textId="77777777" w:rsidR="0066515A" w:rsidRDefault="0066515A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49570FCA" w14:textId="77777777" w:rsidR="00E1099E" w:rsidRDefault="00E1099E" w:rsidP="00B839AE">
+    <w:p w14:paraId="408C8375" w14:textId="77777777" w:rsidR="0066515A" w:rsidRDefault="0066515A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="89"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lGEd3h2laMqtFBuGjfojpR/dzMX3BtuB/Zqu7z7cepYOdFaHsSXqu17mUTeaBIti9TfHJY6ZXAL0r9K77T1AhA==" w:salt="J21mtBS74jwMRsSimWSxmw=="/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE2930"/>
-[...74 lines deleted...]
-    <w:rsid w:val="00FF48DF"/>
+    <w:rsidRoot w:val="00767CC6"/>
+    <w:rsid w:val="00301BC5"/>
+    <w:rsid w:val="005815FF"/>
+    <w:rsid w:val="00645FA0"/>
+    <w:rsid w:val="0066515A"/>
+    <w:rsid w:val="00767CC6"/>
+    <w:rsid w:val="00873ABB"/>
+    <w:rsid w:val="00B3799C"/>
+    <w:rsid w:val="00EE487F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="654513E3"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0FABCEC0-CBE6-4FCF-A85E-5A4A396EC7EF}"/>
+  <w14:docId w14:val="7809723B"/>
+  <w15:docId w15:val="{EE34AD5C-7D40-485F-B4C4-29F3A805B118}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9027,73 +8588,78 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104890"/>
+    <w:rsid w:val="000A09BD"/>
     <w:rsid w:val="00104890"/>
     <w:rsid w:val="00116856"/>
     <w:rsid w:val="00203A84"/>
+    <w:rsid w:val="002A1EB1"/>
     <w:rsid w:val="00340F73"/>
     <w:rsid w:val="003451EB"/>
     <w:rsid w:val="004D0641"/>
     <w:rsid w:val="004F6D7A"/>
     <w:rsid w:val="00564093"/>
     <w:rsid w:val="00572810"/>
+    <w:rsid w:val="006036B1"/>
     <w:rsid w:val="006D6311"/>
     <w:rsid w:val="006F63ED"/>
     <w:rsid w:val="007D65A2"/>
     <w:rsid w:val="007E4EB1"/>
     <w:rsid w:val="0080263C"/>
     <w:rsid w:val="00811BBD"/>
     <w:rsid w:val="008208C1"/>
     <w:rsid w:val="00856081"/>
     <w:rsid w:val="00AC6814"/>
+    <w:rsid w:val="00B3799C"/>
     <w:rsid w:val="00BB2F8B"/>
     <w:rsid w:val="00BB52C2"/>
     <w:rsid w:val="00C1558D"/>
     <w:rsid w:val="00C63787"/>
     <w:rsid w:val="00D44F59"/>
+    <w:rsid w:val="00D47934"/>
     <w:rsid w:val="00D516A5"/>
     <w:rsid w:val="00DE2B32"/>
     <w:rsid w:val="00E15752"/>
     <w:rsid w:val="00E6088D"/>
     <w:rsid w:val="00E67537"/>
     <w:rsid w:val="00EF4304"/>
     <w:rsid w:val="00F9132B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9516,51 +9082,51 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DAD942AC5A3F41FA80C4914A4E2D1DFA">
     <w:name w:val="DAD942AC5A3F41FA80C4914A4E2D1DFA"/>
     <w:rsid w:val="00104890"/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF4304"/>
+    <w:rsid w:val="002A1EB1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="921A9488C05745E0AAEE06A19129968F">
     <w:name w:val="921A9488C05745E0AAEE06A19129968F"/>
     <w:rsid w:val="00104890"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="538ED2E5A5BF4BC6B4CC4C05A32B8836">
     <w:name w:val="538ED2E5A5BF4BC6B4CC4C05A32B8836"/>
     <w:rsid w:val="00203A84"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="388E17E2EB104E129D2571E2FE86A4D51">
     <w:name w:val="388E17E2EB104E129D2571E2FE86A4D51"/>
     <w:rsid w:val="003451EB"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT"/>
       <w14:ligatures w14:val="none"/>
@@ -10106,78 +9672,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>711</Words>
-  <Characters>3958</Characters>
+  <Words>708</Words>
+  <Characters>3829</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>158</Lines>
-  <Paragraphs>150</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4519</CharactersWithSpaces>
+  <CharactersWithSpaces>4528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fernando Ladeia Peixoto</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>