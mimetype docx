--- v0 (2025-12-11)
+++ v1 (2026-10-02)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B774A0" w14:paraId="09F4BA21" w14:textId="77777777" w:rsidTr="007119E4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -190,105 +195,104 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Termo de Compromisso de Acreditação</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="2488"/>
         <w:gridCol w:w="988"/>
-        <w:gridCol w:w="1767"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="411"/>
+        <w:gridCol w:w="1372"/>
+        <w:gridCol w:w="838"/>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC3D7F" w:rsidRPr="00520B4B" w14:paraId="5EEBF723" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="00BC3D7F" w:rsidRPr="00520B4B" w14:paraId="5EEBF723" w14:textId="77777777" w:rsidTr="00483628">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6234" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5529EEA2" w14:textId="77777777" w:rsidR="00BC3D7F" w:rsidRPr="00190DEB" w:rsidRDefault="00BC3D7F">
             <w:r w:rsidRPr="00E15AF1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Empresa/Instituição:</w:t>
             </w:r>
             <w:r w:rsidRPr="00190DEB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E15AF1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3684" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B49604" w14:textId="0B1E4115" w:rsidR="00BC3D7F" w:rsidRPr="00190DEB" w:rsidRDefault="00BC3D7F" w:rsidP="008901C1">
+          <w:p w14:paraId="44B49604" w14:textId="141BA7A7" w:rsidR="00BC3D7F" w:rsidRPr="00190DEB" w:rsidRDefault="00BC3D7F" w:rsidP="008901C1">
             <w:r w:rsidRPr="007119E4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CNPJ</w:t>
             </w:r>
             <w:r w:rsidR="008901C1" w:rsidRPr="007119E4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> da </w:t>
             </w:r>
-            <w:r w:rsidR="008901C1">
+            <w:r w:rsidR="00483628" w:rsidRPr="00E15AF1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Instituição</w:t>
+              <w:t>Empresa/Instituição</w:t>
             </w:r>
             <w:r w:rsidRPr="0035749B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00190DEB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0035749B" w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0035749B" w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="0035749B" w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="separate"/>
@@ -307,230 +311,160 @@
             </w:r>
             <w:r w:rsidR="0035749B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0035749B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0035749B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0035749B" w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035749B" w:rsidRPr="00520B4B" w14:paraId="25A2A33C" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="0035749B" w:rsidRPr="00520B4B" w14:paraId="25A2A33C" w14:textId="77777777" w:rsidTr="00483628">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D74D1D5" w14:textId="77777777" w:rsidR="0035749B" w:rsidRPr="00520B4B" w:rsidRDefault="0035749B">
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008901C1" w:rsidRPr="00520B4B" w14:paraId="1BB22107" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="1BB22107" w14:textId="77777777" w:rsidTr="00424EAC">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6234" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18ED92F6" w14:textId="1E7883C2" w:rsidR="008901C1" w:rsidRPr="00190DEB" w:rsidRDefault="008901C1" w:rsidP="008901C1">
+          <w:p w14:paraId="684E3773" w14:textId="3D2E27AB" w:rsidR="00483628" w:rsidRPr="00190DEB" w:rsidRDefault="00483628" w:rsidP="00483628">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190DEB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Endereço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> da empresa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15AF1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/Instituição</w:t>
             </w:r>
             <w:r w:rsidRPr="007119E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>do Organismo de Avaliação da Conformidade (OAC):</w:t>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C55CF" w:rsidRPr="00520B4B" w14:paraId="5D06D4FB" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="004C55CF" w:rsidRPr="00520B4B" w14:paraId="5D06D4FB" w14:textId="77777777" w:rsidTr="00466532">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BA9D2C0" w14:textId="77777777" w:rsidR="004C55CF" w:rsidRPr="00520B4B" w:rsidRDefault="004C55CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -551,53 +485,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C55CF" w:rsidRPr="00520B4B" w14:paraId="76402DF0" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="004C55CF" w:rsidRPr="00520B4B" w14:paraId="76402DF0" w14:textId="77777777" w:rsidTr="002B3D74">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A259B17" w14:textId="77777777" w:rsidR="004C55CF" w:rsidRPr="00190DEB" w:rsidRDefault="00DE6130">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Cidade</w:t>
             </w:r>
@@ -690,51 +624,51 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Estado</w:t>
             </w:r>
             <w:r w:rsidR="004C55CF" w:rsidRPr="00190DEB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628D6980" w14:textId="77777777" w:rsidR="004C55CF" w:rsidRPr="00520B4B" w:rsidRDefault="004C55CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -909,219 +843,432 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4155" w:rsidRPr="00190DEB" w14:paraId="1AB2D215" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="19315C28" w14:textId="77777777" w:rsidTr="00FF7AEA">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6202" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172F39FD" w14:textId="77777777" w:rsidR="001E4155" w:rsidRPr="00190DEB" w:rsidRDefault="001E4155">
-            <w:r>
+          <w:p w14:paraId="4AB83E0D" w14:textId="76392CE2" w:rsidR="00483628" w:rsidRPr="003E4DFE" w:rsidRDefault="00483628">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Representante</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00483628">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(s)</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Nome do Organismo de Avaliação da Conformidade (OAC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Legal</w:t>
-[...62 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1130823419"/>
+                <w:placeholder>
+                  <w:docPart w:val="E8C5C6B19FAA4DE1BB86F6EA31914198"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val=""/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4155" w:rsidRPr="00520B4B" w14:paraId="0BBAAC8F" w14:textId="77777777" w:rsidTr="007119E4">
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="5512988D" w14:textId="77777777" w:rsidTr="00991C26">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6202" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="593240ED" w14:textId="77777777" w:rsidR="00C83601" w:rsidRPr="00520B4B" w:rsidRDefault="00F3492F">
-            <w:r w:rsidRPr="00F3492F">
+          <w:p w14:paraId="1FCEA166" w14:textId="6AB0EE2B" w:rsidR="00483628" w:rsidRPr="00190DEB" w:rsidRDefault="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2715">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CNPJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do OAC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2715">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-335000223"/>
+                <w:placeholder>
+                  <w:docPart w:val="6D8B042317454DE0BBDEACCA930F4655"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val=""/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="000F13F1">
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="0352991F" w14:textId="77777777" w:rsidTr="00991C26">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E92C3A" w14:textId="5B1CE0DD" w:rsidR="00483628" w:rsidRPr="003E4DFE" w:rsidRDefault="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190DEB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Endereço</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="007119E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>do Organismo de Avaliação da Conformidade (OAC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="0F9AA71F" w14:textId="77777777" w:rsidTr="002B3D74">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9918" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C318C9" w14:textId="5147F2BD" w:rsidR="00483628" w:rsidRPr="003E4DFE" w:rsidRDefault="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F3492F">
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="6A3EC372" w14:textId="77777777" w:rsidTr="007119E4">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0A0A68" w14:textId="2F3F1CAD" w:rsidR="00483628" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Cidade</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F1A101" w14:textId="77777777" w:rsidR="001E4155" w:rsidRPr="00520B4B" w:rsidRDefault="001E4155">
+          <w:p w14:paraId="0B3E0FD3" w14:textId="233BEA86" w:rsidR="00483628" w:rsidRPr="000F13F1" w:rsidRDefault="00483628" w:rsidP="00483628">
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
@@ -1129,147 +1276,93 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6202" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137AB3E8" w14:textId="77777777" w:rsidR="008F065F" w:rsidDel="008F065F" w:rsidRDefault="00823860">
-            <w:r>
+          <w:p w14:paraId="66F1D589" w14:textId="4CA0C9B5" w:rsidR="00483628" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Identidade</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008F065F">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(s)</w:t>
+              <w:t>Estado</w:t>
             </w:r>
             <w:r w:rsidRPr="00190DEB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>:</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2210" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="772AB7A7" w14:textId="77777777" w:rsidR="00823860" w:rsidRPr="00520B4B" w:rsidRDefault="00823860">
-[...26 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6699D856" w14:textId="4F66F2FA" w:rsidR="00483628" w:rsidRPr="000F13F1" w:rsidRDefault="00483628" w:rsidP="00483628">
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
@@ -1277,122 +1370,731 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F13F1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370D46D7" w14:textId="3B8452F0" w:rsidR="00483628" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>País</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480397">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="136379A7" w14:textId="5E6E8D2A" w:rsidR="00483628" w:rsidRPr="003E4DFE" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E4DFE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Cep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E4DFE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="3AC5D862" w14:textId="77777777" w:rsidTr="007119E4">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DCED12" w14:textId="77777777" w:rsidR="00483628" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7F7A4C" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="000F13F1" w:rsidRDefault="00483628" w:rsidP="00483628"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77837645" w14:textId="77777777" w:rsidR="00483628" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2210" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095D2BE8" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="000F13F1" w:rsidRDefault="00483628" w:rsidP="00483628"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="566A1A0E" w14:textId="77777777" w:rsidR="00483628" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F765C75" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="003E4DFE" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00190DEB" w14:paraId="1AB2D215" w14:textId="77777777" w:rsidTr="00483628">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172F39FD" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="00190DEB" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Representante(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>s) Legal(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15AF1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D064AC" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="00190DEB" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Cargo(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035749B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="0BBAAC8F" w14:textId="77777777" w:rsidTr="002B3D74">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593240ED" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="00520B4B" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:r w:rsidRPr="00F3492F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00F3492F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F1A101" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="00520B4B" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483628" w:rsidRPr="00520B4B" w14:paraId="3CD4738F" w14:textId="77777777" w:rsidTr="002B3D74">
+        <w:trPr>
+          <w:trHeight w:val="282"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65548978" w14:textId="3BAD5446" w:rsidR="00483628" w:rsidRPr="002B3D74" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Identidade(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772AB7A7" w14:textId="77777777" w:rsidR="00483628" w:rsidRPr="00520B4B" w:rsidRDefault="00483628" w:rsidP="00483628">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190DEB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F13F1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2356A6CF" w14:textId="77777777" w:rsidR="007119E4" w:rsidRDefault="007119E4" w:rsidP="00265188">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A7263B" w14:textId="4EC6B64A" w:rsidR="00B774A0" w:rsidRPr="00027F12" w:rsidRDefault="007119E4" w:rsidP="00265188">
+    <w:p w14:paraId="14A7263B" w14:textId="24A86DD3" w:rsidR="00B774A0" w:rsidRPr="00027F12" w:rsidRDefault="007119E4" w:rsidP="00265188">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="008E03AB">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:t xml:space="preserve">, doravante denominado </w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE AVALIAÇÃO DA CONFORMIDADE – OAC</w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">considerando-se que o Instituto Nacional de Metrologia, Qualidade </w:t>
       </w:r>
       <w:r w:rsidR="004A7606">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>e Tecnologia</w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Inmetro, através da Coordenação Geral de Acreditação - Cgcre, é o organismo que elabora os princípios e as políticas para o desenvolvimento, manutenção e operação da acreditação de organismos de avaliação da conformidade, no âmbito do Sistema Brasileiro de Avaliação da Conformidade – SBAC, de acordo com as diretrizes do Conselho Nacional de Metrologia, Normalização e Qualidade Industrial – </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F552DD">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>Inmetro, através da Coordenação-</w:t>
+      </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>Conmetro</w:t>
-[...6 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Geral de Acreditação - Cgcre, é o organismo que elabora os princípios e as políticas para o desenvolvimento, manutenção e operação da acreditação de organismos de avaliação da conformidade, no âmbito do Sistema Brasileiro de Avaliação da Conformidade – SBAC, de acordo com as diretrizes do Conselho Nacional de Metrologia, Normalização e Qualidade Industrial – Conmetro;</w:t>
       </w:r>
       <w:r w:rsidR="00696519" w:rsidRPr="00027F12">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00696519" w:rsidRPr="00027F12">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
-        <w:t xml:space="preserve">em requerer ao Inmetro, autarquia federal criada pela Lei nº 5.966, de 11 de dezembro de 1973, CNPJ/MF sob o nº 00.662.270/0001-68, representado pela Coordenação Geral de Acreditação – Cgcre – doravante denominado </w:t>
+        <w:t>em requerer ao Inmetro, autarquia federal criada pela Lei nº 5.966, de 11 de dezembro de 1973, CNPJ/MF sob o nº 00.662.270/0001-68</w:t>
+      </w:r>
+      <w:r w:rsidR="00F552DD">
+        <w:t>, representado pela Coordenação-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
+        <w:t xml:space="preserve">Geral de Acreditação – Cgcre – doravante denominado </w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00653600">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="00B774A0" w:rsidRPr="00027F12">
         <w:t>, a prestação do serviço de acreditação nos seguintes termos e condições.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B725F5A" w14:textId="77777777" w:rsidR="00823860" w:rsidRPr="00265188" w:rsidRDefault="00823860">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC0E932" w14:textId="77777777" w:rsidR="00823860" w:rsidRPr="00265188" w:rsidRDefault="00823860">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBEF36A" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1470,51 +2172,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> compromete-se a cumprir com todas as cláusulas do presente termo bem como com todos os outros requisitos aplicáveis ao escopo de sua acreditação contidos nos documentos especificados e publicados na página da internet www.inmetro.gov.br, declarando, desde já, conhecê-los, entendê-los e aceitá-los.</w:t>
       </w:r>
       <w:r w:rsidR="00046249">
         <w:t xml:space="preserve"> Também se compromete a se adaptar a quaisquer mudanças nos requisitos</w:t>
       </w:r>
       <w:r w:rsidR="00E36C91">
         <w:t xml:space="preserve"> conforme as disposições do </w:t>
       </w:r>
       <w:r w:rsidR="00E36C91" w:rsidRPr="00653600">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="00046249">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708576E7" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
+    <w:p w14:paraId="31D77341" w14:textId="77777777" w:rsidR="00466532" w:rsidRDefault="00466532">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B2F7993" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00503B86">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="005F0087">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005F0087">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">O </w:t>
@@ -1569,106 +2271,52 @@
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t>. Compromete-se, igualmente, na forma e no prazo estabelecidos na cláusula segunda, com o adimplemento da contraprestação, sob pena de suspensão da acreditação.</w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="26C3A334" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CLÁUSULA SEGUNDA – DA CONTRAPRESTAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A58D2BD" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00FB7C7D" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1765,57 +2413,53 @@
       <w:r>
         <w:t xml:space="preserve"> deslocamentos terrestres</w:t>
       </w:r>
       <w:r w:rsidR="009F345F">
         <w:t xml:space="preserve"> e hospedagem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F345F">
         <w:t xml:space="preserve">dos avaliadores e especialistas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">designados pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C5DAF5" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00FB7C7D" w:rsidRDefault="00B774A0">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="259A9DD7" w14:textId="77777777" w:rsidR="00271CF4" w:rsidRDefault="00271CF4">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="756DC23E" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00503B86">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> O </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OAC </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aceita que o não adimplemento da contraprestação no prazo fixado implicará a suspensão da acreditação, </w:t>
       </w:r>
       <w:r w:rsidR="00D76C21">
@@ -2100,537 +2744,660 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>manter as condições técnico-organizacionais originais que serviram de base para a obtenção da acreditação;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177DB417" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>realizar, como acreditado, somente as atividades especificadas no Escopo da Acreditação outorgada;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C728B1B" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="4C728B1B" w14:textId="232895D8" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">concordar com reavaliações de supervisão no local e outras atividades de supervisão a serem conduzidas pelo </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>concordar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> com reavaliações no local e outras atividades de supervisão a serem conduzidas pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> para verificar se o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> continua atendendo aos requisitos e aos documentos normativos da acreditação; </w:t>
+      </w:r>
+      <w:r w:rsidR="007116EE">
+        <w:t>ok</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614F5FDA" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">concordar com a realização de avaliações extraordinárias nas situações previstas nos procedimentos do </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>concordar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> com a realização de avaliações extraordinárias nas situações previstas nos procedimentos do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ou em outras situações nas quais seja necessário verificar a continuidade do atendimento aos critérios de acreditação, mesmo nos casos de suspensão, cancelamento ou encerramento da acreditação;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1D0E41" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="3D1D0E41" w14:textId="67093F75" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">informar, no prazo máximo de 5 (cinco) dias úteis, ao </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>informar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00976075" w:rsidRPr="00466532">
+        <w:t>, sem demora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466532">
+        <w:t>, ao</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sobre quaisquer mudanças referentes às condições ou operações que afetem o atendimento aos requisitos, ao regulamento e a outros documentos normativos por ele estabelecidos, incluindo a sua competência ou o seu escopo de acreditação;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB8A836" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="2D19D5DE" w14:textId="77777777" w:rsidR="00282C32" w:rsidRDefault="00B774A0" w:rsidP="00466532">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="532E6C9B" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>sempre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> assumir a responsabilidade pelas suas atividades de avaliação da conformidade, inclusive no caso de litígio, especialmente judicial;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532E6C9B" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00466532">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">manter seus dados cadastrais tais como razão social, endereço, endereço eletrônico e telefones, responsáveis técnicos e outros dados requeridos na solicitação de acreditação atualizados junto ao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370950AC" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="370950AC" w14:textId="28B75312" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">não induzir, em quaisquer documentos, sejam eles contratuais ou publicitários, que os produtos, os processos, os sistemas ou as pessoas foram aprovados pelo </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> induzir, em quaisquer documentos, sejam eles contratuais ou publicitários, que os produtos, os processos, os sistemas ou as pessoas foram aprovados pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ACREDITAÇÃO</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7B68B291" w14:textId="77777777" w:rsidR="002F2043" w:rsidRPr="00043C47" w:rsidRDefault="00043C47" w:rsidP="00FB7C7D">
+      <w:r w:rsidR="006E7479">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B68B291" w14:textId="7BC341C7" w:rsidR="002F2043" w:rsidRPr="00043C47" w:rsidRDefault="00043C47" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00043C47">
-        <w:t xml:space="preserve">no caso de organismo de certificação, inspeção ou verificação, </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00043C47">
+        <w:t xml:space="preserve"> caso de organismo de certificação, inspeção ou verificação, </w:t>
       </w:r>
       <w:r w:rsidR="002F2043" w:rsidRPr="00043C47">
         <w:t>possuir mecanismo que assegure que as organizações certificadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00043C47">
         <w:t xml:space="preserve">, inspecionadas ou </w:t>
       </w:r>
       <w:r w:rsidR="002F2043" w:rsidRPr="00043C47">
         <w:t>verificadas pelo OAC permitam o acesso dos avaliadores da Cgcre às suas instalações e dependências quando da realização das auditorias testemunhas e das ações de acompanhamento de mercado, independente de prévio aviso. Caso a organização não permita o acesso, o OAC deverá suspender a certificação</w:t>
       </w:r>
       <w:r w:rsidRPr="00043C47">
         <w:t xml:space="preserve">, inspeção ou </w:t>
       </w:r>
       <w:r w:rsidR="002F2043" w:rsidRPr="00043C47">
-        <w:t>verificação da organização e informar às partes interessadas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A976DF1" w14:textId="77777777" w:rsidR="00AE3D18" w:rsidRDefault="00AE3D18" w:rsidP="00FB7C7D">
+        <w:t xml:space="preserve">verificação da organização e </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7479">
+        <w:t>informar às partes interessadas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A976DF1" w14:textId="11735F01" w:rsidR="00AE3D18" w:rsidRDefault="00AE3D18" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00043C47">
-        <w:t>auxiliar na investigação e tratamento de quaisquer reclamações relacionadas à acreditação do organismo de avaliação da conformidade, que o organismo de acreditação lhe tenha notificado.</w:t>
+        <w:t>auxiliar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00043C47">
+        <w:t xml:space="preserve"> na investigação e tratamento de quaisquer reclamações relacionadas à acreditação do organismo de avaliação da conformidade, que o organismo de a</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7479">
+        <w:t>creditação lhe tenha notificado; e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E61ADC4" w14:textId="77777777" w:rsidR="0009799D" w:rsidRPr="00E56A57" w:rsidRDefault="0009799D" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E56A57">
-        <w:t xml:space="preserve">durante o período de suspensão e no cancelamento ou redução da acreditação, interromper imediatamente o uso e a divulgação de todo material que faça referência à acreditação que tenha sido suspensa, reduzida ou cancelada. Para toda e qualquer redução de escopo, suspensão parcial ou total, ou cancelamento da acreditação, seja por solicitação do OAC ou decisão da Cgcre, o OAC deve comunicar sem demora os seus clientes afetados, assim como as consequências associadas, considerando dentre outros aspectos os serviços do escopo acreditado do OAC, previamente contratados, mas ainda não concluídos. </w:t>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E56A57">
+        <w:t xml:space="preserve"> o período de suspensão e no cancelamento ou redução da acreditação, interromper imediatamente o uso e a divulgação de todo material que faça referência à acreditação que tenha sido suspensa, reduzida ou cancelada. Para toda e qualquer redução de escopo, suspensão parcial ou total, ou cancelamento da acreditação, seja por solicitação do OAC ou decisão da Cgcre, o OAC deve comunicar sem demora os seus clientes afetados, assim como as consequências associadas, considerando dentre outros aspectos os serviços do escopo acreditado do OAC, previamente contratados, mas ainda não concluídos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2453EB62" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00FB7C7D" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4279C466" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096349D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> O </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OAC </w:t>
       </w:r>
       <w:r>
         <w:t>declara conhecer e concordar com:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547066ED" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00FB7C7D" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7729852F" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="63A7BF8B" w14:textId="58CF69BC" w:rsidR="002C438F" w:rsidRDefault="00B774A0" w:rsidP="002C438F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">a disponibilização, na página da Internet do </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> disponibilização, na página da Internet do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
-        <w:t>, de todos os documentos normativos e orientativos, bem como suas revisões, emissões de novos documentos ou cancelamento de documentos obsoletos, contendo regulamentos, critérios, portarias, requisitos, procedimentos específicos referentes às diferentes modalidades de acreditação;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EE75C48" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+        <w:t>, de todos os documentos normativos e orientativos, bem como suas revisões, emissões de novos documentos ou cancelamento de documentos obsoletos, contendo regulamentos, critérios, portarias, requisitos, proced</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B8E">
+        <w:t>imentos específicos referentes ao</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s diferentes </w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F" w:rsidRPr="00751B8E">
+        <w:t>esquemas</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de acreditação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE75C48" w14:textId="4334542A" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">a emissão de um Certificado de Acreditação de acordo com a modalidade de acreditação e escopo específico pelo </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> emissão de um Certificado de Acreditação de acordo com </w:t>
+      </w:r>
+      <w:r w:rsidR="00751B8E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F" w:rsidRPr="00751B8E">
+        <w:t>esquema</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de acreditação e escopo específico pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00741299">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> somente após uma tomada de decisão pela concessão da acreditação; </w:t>
+      <w:r>
+        <w:t xml:space="preserve">ser feita somente após uma tomada de decisão pela concessão da acreditação; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCBE18A" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">seu direito de apelação, sem efeito suspensivo, para os casos nos quais discordar de qualquer decisão do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ORGANISMO DE ACREDITAÇÃO </w:t>
       </w:r>
       <w:r>
         <w:t>quanto à sua acreditação específica;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14984B7E" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="14984B7E" w14:textId="31B196C3" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">as determinações do </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> determinações do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
-        <w:t>, no caso de descontinuidade da modalidade de acreditação ou de inadimplemento de qualquer alínea deste termo;</w:t>
+        <w:t>, no caso de descontinuidade d</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B8E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F" w:rsidRPr="00751B8E">
+        <w:t>esquema</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de acreditação ou de inadimplemento de qualquer alínea deste termo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3194EAE1" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>o direito de, a qualquer momento, solicitar a redução ou ampliação do escopo da acreditação, o seu cancelamento, a suspensão total ou parcial da acreditação;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390385DE" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+    <w:p w14:paraId="390385DE" w14:textId="4306CB17" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">todos os preços e formas de pagamento dos serviços prestados pelo </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> os preços e formas de pagamento dos serviços prestados pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, relativos às etapas do processo de concessão e manutenção da acreditação, declarando saber que </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="57335E1A" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+      <w:r w:rsidR="00D96DB7">
+        <w:t>eles</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> estão explicitados em documentos normativos aplicáveis a cada um</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B8E">
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F" w:rsidRPr="00751B8E">
+        <w:t>esquemas</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de acreditação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57335E1A" w14:textId="753FC60A" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">o fato de que o inadimplemento a qualquer das obrigações contidas neste termo pode acarretar as penalidades de: advertência, suspensão parcial ou total da acreditação, redução do escopo, cancelamento da acreditação, bem como o arquivamento do processo de concessão inicial ou de extensão da acreditação; </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fato de que o inadimplemento a qualquer das obrigações contidas neste termo pode acarretar</w:t>
+      </w:r>
+      <w:r w:rsidR="005453EF">
+        <w:t xml:space="preserve"> em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005453EF" w:rsidRPr="005453EF">
+        <w:t>advertência</w:t>
+      </w:r>
+      <w:r w:rsidR="005453EF">
+        <w:t xml:space="preserve"> ou n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">as penalidades de: suspensão parcial ou total da acreditação, redução do escopo, cancelamento da acreditação, bem como o arquivamento do processo de concessão inicial ou de extensão da acreditação; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ADFE15" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">que os serviços prestados pelo </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> os serviços prestados pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> são apenas de reconhecimento </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> técnica do </w:t>
+        <w:t xml:space="preserve"> são apenas de reconhecimento da  competência técnica do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OAC </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:r w:rsidR="000B5B3C">
         <w:t>a execução d</w:t>
       </w:r>
       <w:r w:rsidR="00741299">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="000B5B3C">
         <w:t xml:space="preserve"> serviços acreditados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, sendo de sua exclusiva responsabilidade as </w:t>
       </w:r>
       <w:r w:rsidR="00C83601">
         <w:t>consequências</w:t>
       </w:r>
@@ -2656,61 +3423,66 @@
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a determinação de que qualquer comunicação dirigida ao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> somente terá validade quando efetivada por escrito, por pessoa prévia e formalmente designada pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ou por seu representante legal para fazê-lo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2661FF" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00640F40">
+    <w:p w14:paraId="7C2661FF" w14:textId="14AD2F07" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00640F40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">as obrigações contratuais havidas com seus clientes são de sua inteira responsabilidade, e, em função disto o </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> obrigações contratuais havidas com seus clientes são de sua inteira responsabilidade, e, em função disto o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> compromete-se a defender o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
@@ -2740,188 +3512,192 @@
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ACREDITAÇÃO </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">em decorrência de relação do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> com seus clientes ou funcionários;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="678A7124" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00640F40">
+      <w:r w:rsidR="006E7479">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678A7124" w14:textId="2A9D61D9" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00640F40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">após a concessão da acreditação ao </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>após</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a concessão da acreditação ao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OAC, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">para cada </w:t>
       </w:r>
-      <w:r w:rsidR="00741299">
-        <w:t xml:space="preserve">modalidade </w:t>
+      <w:r w:rsidR="002C438F" w:rsidRPr="00751B8E">
+        <w:t>esquema</w:t>
+      </w:r>
+      <w:r w:rsidR="002C438F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de acreditação, a publicação do extrato deste Termo de Compromisso no Diário Oficial da União com uma numeração específica, contendo os dados do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, e do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="0C219965" w14:textId="77777777" w:rsidR="00D44930" w:rsidRPr="00E56A57" w:rsidRDefault="00C67429" w:rsidP="00640F40">
+      <w:r w:rsidR="006E7479">
+        <w:t>; e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C219965" w14:textId="635D7F5D" w:rsidR="00D44930" w:rsidRDefault="00C67429" w:rsidP="00640F40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E56A57">
-        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44930" w:rsidRPr="00E56A57">
         <w:t xml:space="preserve"> troca de documentação e informações entre o </w:t>
       </w:r>
       <w:r w:rsidR="00D44930" w:rsidRPr="00E56A57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="00D44930" w:rsidRPr="00E56A57">
-        <w:t xml:space="preserve"> e outro(s) organismo(s) de acreditação com o(s) qual(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) o </w:t>
+        <w:t xml:space="preserve"> e outro(s) organismo(s) de acreditação com o(s) qual(is) o </w:t>
       </w:r>
       <w:r w:rsidR="00D44930" w:rsidRPr="00E56A57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r w:rsidR="00D44930" w:rsidRPr="00E56A57">
         <w:t xml:space="preserve"> possua vínculo, para uso em atividades relacionadas à acreditação, como e quando apropriado, segundo os Acordos de Reconhecimento </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Mul</w:t>
+      <w:r w:rsidR="00D96DB7" w:rsidRPr="00E56A57">
+        <w:t>Multilateral</w:t>
       </w:r>
       <w:r w:rsidR="0009799D" w:rsidRPr="00E56A57">
-        <w:t>tilaterial</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> do IAF, </w:t>
+      </w:r>
+      <w:r w:rsidR="0009799D" w:rsidRPr="00751B8E">
+        <w:t>ILAC</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7479" w:rsidRPr="00751B8E">
+        <w:t>, Global ACI</w:t>
+      </w:r>
       <w:r w:rsidR="0009799D" w:rsidRPr="00E56A57">
-        <w:t xml:space="preserve"> do IAF, ILAC e IAAC.</w:t>
+        <w:t xml:space="preserve"> e IAAC.</w:t>
       </w:r>
       <w:r w:rsidR="00D44930" w:rsidRPr="00E56A57">
         <w:t xml:space="preserve"> Toda a documentação e informações serão mantidas confidenciais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00066939" w14:textId="77777777" w:rsidR="00D44930" w:rsidRPr="00D44542" w:rsidRDefault="00D44930" w:rsidP="00D44930">
-[...9 lines deleted...]
-    <w:p w14:paraId="10FF65A9" w14:textId="77777777" w:rsidR="005F0087" w:rsidRDefault="005F0087">
+    <w:p w14:paraId="7698CF43" w14:textId="77777777" w:rsidR="008145C1" w:rsidRDefault="008145C1" w:rsidP="008145C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8A66A7" w14:textId="77777777" w:rsidR="008145C1" w:rsidRDefault="008145C1" w:rsidP="008145C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BAD31C" w14:textId="77777777" w:rsidR="002B3D74" w:rsidRDefault="002B3D74" w:rsidP="008145C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484198A3" w14:textId="77777777" w:rsidR="002B3D74" w:rsidRPr="00E56A57" w:rsidRDefault="002B3D74" w:rsidP="008145C1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30EBAF7B" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CLÁUSULA QUINTA – DA CONCESSÃO DA ACREDITAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB7D3D3" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13461AA0" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="005F0087">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00653600">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
@@ -3003,440 +3779,585 @@
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> se compromete a acatar e cumprir com as regras e procedimentos de utilização do(s) símbolo(s) de acreditação do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, e com as regras e procedimentos para uso das marcas combinadas do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e das Cooperações Internacionais de Acreditação, explicitadas nos documentos normativos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B73B184" w14:textId="77777777" w:rsidR="005F0087" w:rsidRPr="00640F40" w:rsidRDefault="005F0087">
+    <w:p w14:paraId="0B73B184" w14:textId="77777777" w:rsidR="005F0087" w:rsidRDefault="005F0087">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="706DBCBD" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CEE89CF" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:pStyle w:val="Ttulo7"/>
       </w:pPr>
       <w:r>
         <w:t>CLÁUSULA SÉTIMA – DAS NOTIFICAÇÕES E DA CONTAGEM DOS PRAZOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26299A73" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2516F5DC" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
+    <w:p w14:paraId="2516F5DC" w14:textId="2E68C165" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00503B86">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> As notificações efetivadas pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> serão realizadas por correspondência eletrônica, </w:t>
       </w:r>
       <w:r w:rsidR="008B5B50">
         <w:t>ou</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F742C2">
         <w:t xml:space="preserve">ofício </w:t>
       </w:r>
       <w:r>
-        <w:t>com aviso de recebimento ou pessoalmente de forma registrada, observando-se a seguinte forma e prazos:</w:t>
+        <w:t>com aviso de recebimento ou pessoalmente de forma registrada, observando-se a seguinte forma e prazos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B308CC">
+        <w:t xml:space="preserve"> estabelecidos, se houver</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE2C8B8" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233B25D8" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="233B25D8" w14:textId="3A317943" w:rsidR="00B774A0" w:rsidRDefault="00D57A56" w:rsidP="00D57A56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00B774A0">
+        <w:t>orrespondência</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B774A0">
+        <w:t xml:space="preserve"> eletrônica ou, na ausência desta, resposta do </w:t>
+      </w:r>
+      <w:r w:rsidR="00B774A0" w:rsidRPr="00D57A56">
         <w:t xml:space="preserve">OAC </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B774A0">
         <w:t>confirmando o recebimento;</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidR="00B308CC">
+        <w:t xml:space="preserve"> ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0AB63E" w14:textId="21ED3257" w:rsidR="00B774A0" w:rsidRDefault="00D57A56" w:rsidP="00D57A56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00503B86">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00D57A56">
+        <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00F742C2">
-        <w:t>Ofício</w:t>
+        <w:t>fício</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F742C2">
         <w:t xml:space="preserve"> enviado por correio </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B774A0">
         <w:t>com aviso de recebimento;</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-    <w:p w14:paraId="6C234211" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0" w:rsidP="00FB7C7D">
+      <w:r w:rsidR="00B308CC">
+        <w:t xml:space="preserve"> ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C234211" w14:textId="19CA0DDF" w:rsidR="00B774A0" w:rsidRDefault="00D57A56" w:rsidP="00D57A56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B774A0">
+        <w:t>essoalmente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B774A0">
+        <w:t xml:space="preserve"> com a aposição da assinatura</w:t>
+      </w:r>
+      <w:r w:rsidR="00F742C2">
+        <w:t xml:space="preserve"> de representante do </w:t>
+      </w:r>
+      <w:r w:rsidR="00F742C2" w:rsidRPr="00D57A56">
+        <w:t>OAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00B774A0">
+        <w:t xml:space="preserve"> na notificação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAA7898" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E120C7" w14:textId="4AEBFB18" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00503B86">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>7.1.</w:t>
-[...11 lines deleted...]
-        <w:t>Pessoalmente</w:t>
+        <w:t>7.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Com</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> com a aposição da assinatura</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F742C2" w:rsidRPr="00653600">
+        <w:t xml:space="preserve"> vistas a alcançar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B8E">
+        <w:t xml:space="preserve">efetividade nas disposições contidas na presente cláusula, o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B8E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1FAA7898" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
+      <w:r w:rsidRPr="00751B8E">
+        <w:t xml:space="preserve"> deve manter seus dados cadastrais atualizados, </w:t>
+      </w:r>
+      <w:r w:rsidR="00751B8E" w:rsidRPr="00751B8E">
+        <w:t>inclusive</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57A56" w:rsidRPr="00751B8E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00751B8E" w:rsidRPr="00751B8E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57A56" w:rsidRPr="00751B8E">
+        <w:t xml:space="preserve"> e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00B308CC" w:rsidRPr="00751B8E">
+        <w:t xml:space="preserve"> da pessoa de contato com o </w:t>
+      </w:r>
+      <w:r w:rsidR="00B308CC" w:rsidRPr="00751B8E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57A56" w:rsidRPr="00751B8E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B8E">
+        <w:t>sujeitando-se à pena de, em não o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fazendo, ter sua acreditação suspensa até que a atualização cadastral seja realizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAFF955" w14:textId="77777777" w:rsidR="008145C1" w:rsidRDefault="008145C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADD6814" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00503B86">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> caso do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORGANISMO DE ACREDITAÇÃO </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tentar proceder a notificação do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OAC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:r w:rsidR="00041193">
+        <w:t xml:space="preserve">duas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">das </w:t>
+      </w:r>
+      <w:r w:rsidR="00041193">
+        <w:t xml:space="preserve">três </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formas previstas na presente cláusula sem obter êxito, aquele poderá suspender a acreditação imediatamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEE8F45" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFB3942" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD08819" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA OITAVA – </w:t>
+      </w:r>
+      <w:r w:rsidR="00041193">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SANÇÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5701E8DE" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69E120C7" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
-[...14 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7F4F78EB" w14:textId="06539AD6" w:rsidR="00041193" w:rsidRDefault="00E448B3" w:rsidP="00041193">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E448B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00041193">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No caso de descumprimento de qualquer das obrigações contidas neste termo ou nos regulamentos de acreditação, o </w:t>
+      </w:r>
+      <w:r w:rsidR="00041193" w:rsidRPr="00653600">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00041193">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estará</w:t>
+      </w:r>
+      <w:r w:rsidR="0097303D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sujeito à aplicação das sanções previstas pelo </w:t>
+      </w:r>
+      <w:r w:rsidR="0097303D" w:rsidRPr="00653600">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0097303D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:r w:rsidR="002530A3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>procedimento</w:t>
+      </w:r>
+      <w:r w:rsidR="0097303D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C6F937" w14:textId="77777777" w:rsidR="00E448B3" w:rsidRDefault="00E448B3" w:rsidP="00041193">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C30F1F" w14:textId="52B55036" w:rsidR="00B774A0" w:rsidRDefault="00E448B3" w:rsidP="00B508B9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caso o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00B508B9">
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forneça certificação para qualquer norma utilizada como base para acreditação de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (por exemplo, ABNT NBR ISO/IEC 17025 ou ABNT NBR ISO 15189), o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ORGANISMO DE ACREDITAÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iniciará </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF538D" w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processo de suspensão de acreditação</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF538D" w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF538D" w:rsidRPr="00B508B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OAC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B508B9">
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="49C30F1F" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7F0F2B" w14:textId="77777777" w:rsidR="00307190" w:rsidRDefault="00307190">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169363ED" w14:textId="77777777" w:rsidR="008145C1" w:rsidRPr="00640F40" w:rsidRDefault="008145C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B27F5EC" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CLÁUSULA NONA – DO FORO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27123A86" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRPr="00640F40" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
@@ -3467,82 +4388,82 @@
     <w:p w14:paraId="3EBB4073" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A453BF" w14:textId="77777777" w:rsidR="00B774A0" w:rsidRDefault="00B774A0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="autoText" w:val="- PÁGINA -"/>
             <w:textInput>
               <w:default w:val=" ( Local ) "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Texto2"/>
+      <w:bookmarkStart w:id="1" w:name="Texto2"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> ( Local ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A745E6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00A745E6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A745E6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A745E6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A745E6">
         <w:t> </w:t>
       </w:r>
@@ -3592,59 +4513,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 20</w:t>
+        <w:t xml:space="preserve"> de 20</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3757,151 +4670,151 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B774A0" w:rsidSect="007B32D1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="737" w:right="851" w:bottom="737" w:left="1134" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D1E70DB" w14:textId="77777777" w:rsidR="00542133" w:rsidRDefault="00542133">
+    <w:p w14:paraId="26411BCA" w14:textId="77777777" w:rsidR="00316C96" w:rsidRDefault="00316C96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C51342F" w14:textId="77777777" w:rsidR="00542133" w:rsidRDefault="00542133">
+    <w:p w14:paraId="1F24B55B" w14:textId="77777777" w:rsidR="00316C96" w:rsidRDefault="00316C96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="004DEEAB" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRDefault="00FE3C40" w:rsidP="00653600">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:firstLine="142"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00653600">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4750250B" wp14:editId="68A9FBD9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4750250B" wp14:editId="68A9FBD9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17831</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>61544</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6342279" cy="0"/>
               <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Conector reto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipH="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6342279" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -3909,235 +4822,251 @@
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
-            <v:line w14:anchorId="6430F471" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.4pt,4.85pt" to="498pt,4.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaY0mE0wEAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCYBLTDKZA9ZLRwQ&#10;RDw+wOtpJ5Zst9U2efw9bU8yWQFCYrUXy213lbuq28vbo3diD5Qshl7OZ60UEDQONmx7+eP7/at3&#10;UqSswqAcBujlCZK8Xb18sTzEDha4QzcACSYJqTvEXu5yjl3TJL0Dr9IMIwS+NEheZQ5p2wykDszu&#10;XbNo25vmgDREQg0p8endeClXld8Y0PmLMQmycL3k2nJdqa4PZW1WS9VtScWd1ecy1BOq8MoGfnSi&#10;ulNZiZ9k/6DyVhMmNHmm0TdojNVQNbCaefubmm87FaFqYXNSnGxKz0erP+83JOzAvZMiKM8tWnOj&#10;dEYSBBnFvFh0iKnjzHXY0DlKcUNF79GQF8bZ+LEwlBPWJI7V4NNkMByz0Hx48/rNYvH2vRT6cteM&#10;FAUYKeUPgF6UTS+dDUW76tT+U8r8LKdeUsqxC2VN6Oxwb52rQZkaWDsSe8X9zsdaPOMeZXFUkE2R&#10;NIqou3xyMLJ+BcN+cLGjnDqJV06lNYR84XWBswvMcAUTsK1l/xN4zi9QqFP6P+AJUV/GkCewtwHp&#10;b69frTBj/sWBUXex4AGHU21vtYbHrTp+/hplnh/HFX79wKtfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;rbdzmdwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmCt3bTCNWk2RQRWsRb&#10;Y0G8bbIvf2j2bchu09RP79OLHocZZn6TbWfbiwlH3zlSsFpGIJAqZzpqFBzfd4snED5oMrp3hAqu&#10;6GGb395kOjXuQgecitAILiGfagVtCEMqpa9atNov3YDEXu1GqwPLsZFm1Bcut72Mo2gtre6IF1o9&#10;4EuL1ak4WwW7sr5+fu0/XuN6H7ent4fjYSoipe7v5ucNiIBz+AvDDz6jQ85MpTuT8aJXsIiZPChI&#10;HkGwnSRrvlb+apln8j9+/g0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBaY0mE0wEAAAgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCtt3OZ3AAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="black [3213]"/>
+            <v:line w14:anchorId="097D2229" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.4pt,4.85pt" to="498pt,4.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCOZeSvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdOCFoia7mFXCwcE&#10;Kz5+gNcZN5Zsj2WbJv33jJ02XQFCYrUXK2PPezPvzWR7PTnLDhCTQd/x9arhDLzC3vh9x398v3v1&#10;jrOUpe+lRQ8dP0Li17uXL7ZjaGGDA9oeIiMSn9oxdHzIObRCJDWAk2mFATw9aoxOZgrjXvRRjsTu&#10;rNg0zZUYMfYhooKU6PZ2fuS7yq81qPxF6wSZ2Y5Tb7mesZ4P5RS7rWz3UYbBqFMb8gldOGk8FV2o&#10;bmWW7Gc0f1A5oyIm1Hml0AnU2iioGkjNuvlNzbdBBqhayJwUFpvS89Gqz4cbfx/JhjGkNoX7WFRM&#10;OjqmrQkfaaZVF3XKpmrbcbENpswUXV69frPZvH3PmTq/iZmiUIWY8gdAx8pHx63xRZFs5eFTylSW&#10;Us8p5dr6cia0pr8z1tag7ALc2MgOkqaYp3WZGuEeZVFUkOIion7lo4WZ9StoZnpqdpZT9+vCKZUC&#10;n8+81lN2gWnqYAE2te1/Ak/5BQp19/4HvCBqZfR5ATvjMf6t+sUKPeefHZh1FwsesD/W8VZraImq&#10;c6eFL1v6OK7wy2+5+wUAAP//AwBQSwMEFAAGAAgAAAAhAK23c5ncAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Lw0AUxO+C32F5grd20wjVpNkUEVrEW2NBvG2yL39o9m3IbtPUT+/Tix6HGWZ+&#10;k21n24sJR985UrBaRiCQKmc6ahQc33eLJxA+aDK6d4QKruhhm9/eZDo17kIHnIrQCC4hn2oFbQhD&#10;KqWvWrTaL92AxF7tRqsDy7GRZtQXLre9jKNoLa3uiBdaPeBLi9WpOFsFu7K+fn7tP17jeh+3p7eH&#10;42EqIqXu7+bnDYiAc/gLww8+o0POTKU7k/GiV7CImTwoSB5BsJ0ka75W/mqZZ/I/fv4NAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgjmXkrwBAADeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArbdzmdwAAAAGAQAADwAAAAAAAAAAAAAAAAAWBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3213]"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="48C9CCE5" w14:textId="04032612" w:rsidR="00FE3C40" w:rsidRPr="00FE3C40" w:rsidRDefault="00FE3C40" w:rsidP="00653600">
+  <w:p w14:paraId="48C9CCE5" w14:textId="5B509CA5" w:rsidR="00FE3C40" w:rsidRPr="00FE3C40" w:rsidRDefault="00B753CB" w:rsidP="00653600">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:firstLine="142"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">MOD-CGCRE-001 – Rev. </w:t>
+      <w:t>MOD-CGCRE-001 – Rev.13</w:t>
     </w:r>
-    <w:r w:rsidR="00C40645">
-[...33 lines deleted...]
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="007119E4">
+    <w:r w:rsidR="006E7479">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>FEV</w:t>
+      <w:t>–</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E56A57">
+    <w:r w:rsidR="006E7479">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>Pub.</w:t>
     </w:r>
-    <w:r w:rsidR="00FB7C7D">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00D978DC">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Pg. 0</w:t>
+      <w:t>SET</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D96DB7">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>/26</w:t>
+    </w:r>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidR="006E7479">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>á</w:t>
+    </w:r>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>g</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>. 0</w:t>
+    </w:r>
+    <w:r w:rsidR="00FE3C40">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FE3C40">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007119E4">
+    <w:r w:rsidR="00D978DC">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FE3C40">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="48AF5DFA" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRDefault="00FE3C40" w:rsidP="00413B20">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:firstLine="142"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00653600">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12DA2D97" wp14:editId="5713B2A6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12DA2D97" wp14:editId="5713B2A6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-48260</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>96316</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6342279" cy="0"/>
               <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Conector reto 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipH="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6342279" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -4145,183 +5074,207 @@
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
-            <v:line w14:anchorId="52FEECC3" id="Conector reto 2" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-3.8pt,7.6pt" to="495.6pt,7.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACql2A1AEAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QBLRA13YeuFh4Q&#10;VFw+wOuMG0u+aWya9O8ZO226AoTEal8sjz3neM6Z8eZ2soYdAaP2ruPrVc0ZOOl77Q4d//H9/tU7&#10;zmISrhfGO+j4CSK/3b58sRlDC40fvOkBGZG42I6h40NKoa2qKAewIq58AEeXyqMViUI8VD2Kkdit&#10;qZq6vqlGj31ALyFGOr2bL/m28CsFMn1RKkJipuNUWyorlvUhr9V2I9oDijBoeS5DPKEKK7SjRxeq&#10;O5EE+4n6DyqrJfroVVpJbyuvlJZQNJCadf2bmm+DCFC0kDkxLDbF56OVn497ZLrveMOZE5ZatKNG&#10;yeSRISTPmmzRGGJLmTu3x3MUwx6z3kmhZcro8JG6XxwgTWwqBp8Wg2FKTNLhzes3TfP2PWfyclfN&#10;FJkqYEwfwFuWNx032mXtohXHTzHRs5R6ScnHxuU1eqP7e21MCfLUwM4gOwrqd5rWuXjCPcqiKCOr&#10;LGkWUXbpZGBm/QqK/KBiZzllEq+cQkpw6cJrHGVnmKIKFmBdyv4n8JyfoVCm9H/AC6K87F1awFY7&#10;j397/WqFmvMvDsy6swUPvj+V9hZraNyKc+evkef5cVzg1w+8/QUAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALjHdNDeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32GZgrd204jVptkUEVrE&#10;W2NBvG2ykz80Oxuy2zT10zviQW8z7z3e/CbdTrYTIw6+daRguYhAIJXOtFQrOL7v5k8gfNBkdOcI&#10;FVzRwza7vUl1YtyFDjjmoRZcQj7RCpoQ+kRKXzZotV+4Hom9yg1WB16HWppBX7jcdjKOopW0uiW+&#10;0OgeXxosT/nZKtgV1fXza//xGlf7uDm93R8PYx4pdTebnjcgAk7hLww/+IwOGTMV7kzGi07B/HHF&#10;SdYfYhDsr9dLHopfQWap/P9A9g0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACql2A1AEA&#10;AAgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4x3TQ&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]"/>
+            <v:line w14:anchorId="5D8BBA33" id="Conector reto 2" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-3.8pt,7.6pt" to="495.6pt,7.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCOZeSvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdOCFoia7mFXCwcE&#10;Kz5+gNcZN5Zsj2WbJv33jJ02XQFCYrUXK2PPezPvzWR7PTnLDhCTQd/x9arhDLzC3vh9x398v3v1&#10;jrOUpe+lRQ8dP0Li17uXL7ZjaGGDA9oeIiMSn9oxdHzIObRCJDWAk2mFATw9aoxOZgrjXvRRjsTu&#10;rNg0zZUYMfYhooKU6PZ2fuS7yq81qPxF6wSZ2Y5Tb7mesZ4P5RS7rWz3UYbBqFMb8gldOGk8FV2o&#10;bmWW7Gc0f1A5oyIm1Hml0AnU2iioGkjNuvlNzbdBBqhayJwUFpvS89Gqz4cbfx/JhjGkNoX7WFRM&#10;OjqmrQkfaaZVF3XKpmrbcbENpswUXV69frPZvH3PmTq/iZmiUIWY8gdAx8pHx63xRZFs5eFTylSW&#10;Us8p5dr6cia0pr8z1tag7ALc2MgOkqaYp3WZGuEeZVFUkOIion7lo4WZ9StoZnpqdpZT9+vCKZUC&#10;n8+81lN2gWnqYAE2te1/Ak/5BQp19/4HvCBqZfR5ATvjMf6t+sUKPeefHZh1FwsesD/W8VZraImq&#10;c6eFL1v6OK7wy2+5+wUAAP//AwBQSwMEFAAGAAgAAAAhALjHdNDeAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Lw0AQxe+C32GZgrd204jVptkUEVrEW2NBvG2ykz80Oxuy2zT10zviQW8z7z3e&#10;/CbdTrYTIw6+daRguYhAIJXOtFQrOL7v5k8gfNBkdOcIFVzRwza7vUl1YtyFDjjmoRZcQj7RCpoQ&#10;+kRKXzZotV+4Hom9yg1WB16HWppBX7jcdjKOopW0uiW+0OgeXxosT/nZKtgV1fXza//xGlf7uDm9&#10;3R8PYx4pdTebnjcgAk7hLww/+IwOGTMV7kzGi07B/HHFSdYfYhDsr9dLHopfQWap/P9A9g0AAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCOZeSvAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4x3TQ3gAAAAgBAAAPAAAAAAAAAAAAAAAAABYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="black [3213]"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AB512FF" w14:textId="7034DC1C" w:rsidR="00FE3C40" w:rsidRPr="00FE3C40" w:rsidRDefault="00FE3C40" w:rsidP="00653600">
+  <w:p w14:paraId="0AB512FF" w14:textId="7A3304BA" w:rsidR="00FE3C40" w:rsidRPr="00FE3C40" w:rsidRDefault="00B753CB" w:rsidP="00653600">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:firstLine="142"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">MOD-CGCRE-001 – Rev. </w:t>
+      <w:t>MOD-CGCRE-001 – Rev.</w:t>
     </w:r>
-    <w:r w:rsidR="00C40645">
+    <w:r w:rsidR="00466532">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>13</w:t>
     </w:r>
-    <w:r w:rsidR="00A85E80">
-[...25 lines deleted...]
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="007119E4">
+    <w:r w:rsidR="00F552DD">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>FEV</w:t>
+      <w:t>–</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E56A57">
+    <w:r w:rsidR="00F552DD">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>Pub.</w:t>
     </w:r>
-    <w:r w:rsidR="00A85E80">
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE3C40">
+    <w:r w:rsidR="00D978DC">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> - Pg. 01/04 </w:t>
+      <w:t>SET</w:t>
+    </w:r>
+    <w:r w:rsidR="00D5703B">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/26 </w:t>
+    </w:r>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidR="00F552DD">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>á</w:t>
+    </w:r>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>g</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00FE3C40" w:rsidRPr="00FE3C40">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. 01/04 </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55DF7838" w14:textId="77777777" w:rsidR="00542133" w:rsidRDefault="00542133">
+    <w:p w14:paraId="7D52F5CF" w14:textId="77777777" w:rsidR="00316C96" w:rsidRDefault="00316C96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09DB9170" w14:textId="77777777" w:rsidR="00542133" w:rsidRDefault="00542133">
+    <w:p w14:paraId="70FE44A1" w14:textId="77777777" w:rsidR="00316C96" w:rsidRDefault="00316C96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="993"/>
       <w:gridCol w:w="8930"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE3C40" w14:paraId="1C2570FD" w14:textId="77777777" w:rsidTr="00413B20">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="993" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="449E66CF" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRPr="00413B20" w:rsidRDefault="00FE3C40" w:rsidP="00413B20">
           <w:pPr>
@@ -4442,85 +5395,109 @@
           <w:r w:rsidR="00C40645">
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">TITUTO </w:t>
           </w:r>
           <w:r w:rsidRPr="00282C32">
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">NACIONAL DE METROLOGIA, QUALIDADE </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">E TECNOLOGIA </w:t>
           </w:r>
           <w:r w:rsidRPr="00282C32">
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>- INMETRO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="403DC117" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRPr="00282C32" w:rsidRDefault="00FE3C40" w:rsidP="00282C32">
+        <w:p w14:paraId="403DC117" w14:textId="0F52D8D8" w:rsidR="00D5703B" w:rsidRPr="00F552DD" w:rsidRDefault="00F552DD" w:rsidP="00F552DD">
           <w:pPr>
             <w:ind w:firstLine="141"/>
-          </w:pPr>
-[...6 lines deleted...]
-          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> - Cgcre</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>COORDENAÇÃO-</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE3C40" w:rsidRPr="00711C03">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>GERAL DE ACREDITAÇÃO</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE3C40">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D5703B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>–</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE3C40">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Cgcre</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="636C6762" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRPr="00440BCD" w:rsidRDefault="00FE3C40" w:rsidP="00440BCD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r w:rsidRPr="00653600">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742D8FEF" wp14:editId="12F7CBBF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742D8FEF" wp14:editId="12F7CBBF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-19050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>18415</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6341745" cy="0"/>
               <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Conector reto 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipH="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6341745" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -4528,63 +5505,63 @@
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
-            <v:line w14:anchorId="42932CD8" id="Conector reto 3" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.5pt,1.45pt" to="497.85pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOooHT1QEAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6bTbZUGjTvfQ1cIB&#10;QcXHD8hmnDZSEkdO6LT/HifTTleAkEBcojjxe/F7dlb3R+/EAShZDJ1czOZSQNDY27Dr5Levj6/e&#10;SpGyCr1yGKCTJ0jyfv3yxWqILdzgHl0PJJgkpHaIndznHNumSXoPXqUZRgh8aZC8yhzSrulJDczu&#10;XXMzn981A1IfCTWkxKcP46VcV35jQOdPxiTIwnWSa8t1pbo+lbVZr1S7IxX3Vp/LUP9QhVc28KMT&#10;1YPKSnwn+wuVt5owockzjb5BY6yGqoHVLOY/qfmyVxGqFjYnxcmm9P9o9cfDloTtO7mUIijPLdpw&#10;o3RGEgQZxbJYNMTUcuYmbOkcpbilovdoyAvjbHzP3a8OsCZxrAafJoPhmIXmw7vl7eLN7Wsp9OWu&#10;GSkKVaSU3wF6UTaddDYU7apVhw8p87Ocekkpxy6UNaGz/aN1rgZlamDjSBwU9zsfF6V4xj3L4qgg&#10;myJpFFF3+eRgZP0Mhv3gYkc5dRKvnEprCPnC6wJnF5jhCibgvJb9R+A5v0ChTunfgCdEfRlDnsDe&#10;BqTfvX61woz5FwdG3cWCJ+xPtb3VGh636tz5a5R5fh5X+PUDr38AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMv3EI3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3dmOK1sRsiggt&#10;0lvTgnjbZF+yodm3IbtNU3+9ay/1OMww8022mkzHRhxca0nA0zwChlRZ1VIj4LBfz16BOS9Jyc4S&#10;Crigg1V+f5fJVNkz7XAsfMNCCblUCtDe9ynnrtJopJvbHil4tR2M9EEODVeDPIdy0/E4il64kS2F&#10;BS17/NBYHYuTEbAu68v3z+brM643sT5uF4fdWERCPD5M72/APE7+FoY//IAOeWAq7YmUY52A2SJc&#10;8QLiBFiwk+R5Cay8ap5n/D9+/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOooHT1QEA&#10;AAgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMv3EI&#10;3QAAAAYBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]"/>
+            <v:line w14:anchorId="06932E4C" id="Conector reto 3" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.5pt,1.45pt" to="497.85pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGibjCvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvrLOlFBRttodWhQOC&#10;isIHuM54Y8n2WLbZZP+esbObrQAhteJiZex5b+a9mWyuJ2fZHmIy6Du+XjWcgVfYG7/r+I/vd28+&#10;cJay9L206KHjB0j8evv61WYMLVzggLaHyIjEp3YMHR9yDq0QSQ3gZFphAE+PGqOTmcK4E32UI7E7&#10;Ky6a5kqMGPsQUUFKdHs7P/Jt5dcaVP6qdYLMbMept1zPWM/HcortRra7KMNg1LEN+YIunDSeii5U&#10;tzJL9jOaP6icURET6rxS6ARqbRRUDaRm3fym5mGQAaoWMieFxab0/2jVl/2Nv49kwxhSm8J9LCom&#10;HR3T1oRPNNOqizplU7XtsNgGU2aKLq/eXq7fX77jTJ3exExRqEJM+SOgY+Wj49b4oki2cv85ZSpL&#10;qaeUcm19ORNa098Za2tQdgFubGR7SVPM07pMjXBPsigqSHEWUb/ywcLM+g00Mz01O8up+3XmlEqB&#10;zyde6ym7wDR1sACb2vY/gcf8AoW6e88BL4haGX1ewM54jH+rfrZCz/knB2bdxYJH7A91vNUaWqLq&#10;3HHhy5Y+jSv8/FtufwEAAP//AwBQSwMEFAAGAAgAAAAhAEy/cQjdAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AUhO+C/2F5grd2Y4rWxGyKCC3SW9OCeNtkX7Kh2bchu01Tf71rL/U4zDDz&#10;TbaaTMdGHFxrScDTPAKGVFnVUiPgsF/PXoE5L0nJzhIKuKCDVX5/l8lU2TPtcCx8w0IJuVQK0N73&#10;Keeu0mikm9seKXi1HYz0QQ4NV4M8h3LT8TiKXriRLYUFLXv80Fgdi5MRsC7ry/fP5uszrjexPm4X&#10;h91YREI8Pkzvb8A8Tv4Whj/8gA55YCrtiZRjnYDZIlzxAuIEWLCT5HkJrLxqnmf8P37+CwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEaJuMK8AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEy/cQjdAAAABgEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3213]"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="993"/>
       <w:gridCol w:w="8930"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE3C40" w14:paraId="1136A382" w14:textId="77777777" w:rsidTr="00413B20">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="993" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="505B0C94" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRPr="00413B20" w:rsidRDefault="00FE3C40" w:rsidP="00413B20">
           <w:pPr>
@@ -4699,81 +5676,105 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">INSTITUTO </w:t>
           </w:r>
           <w:r w:rsidR="00FE3C40" w:rsidRPr="00282C32">
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">NACIONAL DE METROLOGIA, </w:t>
           </w:r>
           <w:r w:rsidR="00FE3C40">
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">QUALIDADE E TECNOLOGIA </w:t>
           </w:r>
           <w:r w:rsidR="00FE3C40" w:rsidRPr="00282C32">
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>- INMETRO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6C18DF2D" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRPr="00282C32" w:rsidRDefault="00FE3C40" w:rsidP="00282C32">
+        <w:p w14:paraId="6C18DF2D" w14:textId="02E4EE3F" w:rsidR="00D5703B" w:rsidRPr="00F552DD" w:rsidRDefault="00F552DD" w:rsidP="00F552DD">
           <w:pPr>
             <w:ind w:firstLine="141"/>
-          </w:pPr>
-[...6 lines deleted...]
-          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> - Cgcre</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>COORDENAÇÃO-</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE3C40" w:rsidRPr="00711C03">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>GERAL DE ACREDITAÇÃO</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE3C40">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D5703B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>–</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE3C40">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Cgcre</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="782B63E7" w14:textId="77777777" w:rsidR="00FE3C40" w:rsidRDefault="00FE3C40">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07586158"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2E305A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BBF2EDF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0416000F"/>
@@ -4946,398 +5947,460 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A52232"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="65609E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B3E122D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65609E2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B5202D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3AAC446C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7831342C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4620CF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1045986343">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="795293262">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="591209398">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="316539277">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1071200278">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="447159929">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1390877968">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="309871252">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF65BA"/>
     <w:rsid w:val="000049A8"/>
     <w:rsid w:val="00016365"/>
     <w:rsid w:val="00027F12"/>
     <w:rsid w:val="00041193"/>
     <w:rsid w:val="00043C47"/>
     <w:rsid w:val="00046249"/>
     <w:rsid w:val="00064B67"/>
     <w:rsid w:val="000712A9"/>
     <w:rsid w:val="0009799D"/>
     <w:rsid w:val="000A3951"/>
     <w:rsid w:val="000A6B01"/>
     <w:rsid w:val="000B5B3C"/>
     <w:rsid w:val="000C3E89"/>
     <w:rsid w:val="000D249A"/>
     <w:rsid w:val="000E7442"/>
     <w:rsid w:val="000F0BA3"/>
     <w:rsid w:val="0013243D"/>
     <w:rsid w:val="0014294A"/>
     <w:rsid w:val="00146E61"/>
     <w:rsid w:val="0014733F"/>
     <w:rsid w:val="001550B6"/>
     <w:rsid w:val="00190DEB"/>
     <w:rsid w:val="0019139A"/>
     <w:rsid w:val="00197720"/>
     <w:rsid w:val="001B56EE"/>
     <w:rsid w:val="001C7742"/>
     <w:rsid w:val="001D1BA4"/>
     <w:rsid w:val="001E4155"/>
     <w:rsid w:val="00210B01"/>
+    <w:rsid w:val="00216046"/>
     <w:rsid w:val="00247463"/>
     <w:rsid w:val="002530A3"/>
     <w:rsid w:val="00265188"/>
+    <w:rsid w:val="00267F20"/>
+    <w:rsid w:val="00271CF4"/>
     <w:rsid w:val="00282C32"/>
+    <w:rsid w:val="002B3D74"/>
     <w:rsid w:val="002B5032"/>
+    <w:rsid w:val="002C438F"/>
     <w:rsid w:val="002E5929"/>
     <w:rsid w:val="002F18A9"/>
     <w:rsid w:val="002F2043"/>
+    <w:rsid w:val="00307190"/>
     <w:rsid w:val="0031371E"/>
+    <w:rsid w:val="00316C96"/>
     <w:rsid w:val="0033121C"/>
     <w:rsid w:val="0035749B"/>
     <w:rsid w:val="003A517B"/>
     <w:rsid w:val="003A5D4D"/>
     <w:rsid w:val="003A7605"/>
     <w:rsid w:val="003B0452"/>
     <w:rsid w:val="003E4DFE"/>
     <w:rsid w:val="00413B20"/>
     <w:rsid w:val="00440BCD"/>
     <w:rsid w:val="00452BB8"/>
     <w:rsid w:val="00453221"/>
     <w:rsid w:val="00460CB8"/>
+    <w:rsid w:val="00466532"/>
     <w:rsid w:val="00472D9A"/>
     <w:rsid w:val="00480397"/>
+    <w:rsid w:val="00483628"/>
     <w:rsid w:val="0048589A"/>
     <w:rsid w:val="00492EFA"/>
     <w:rsid w:val="0049491F"/>
     <w:rsid w:val="004A5DF1"/>
     <w:rsid w:val="004A7606"/>
     <w:rsid w:val="004B1C8A"/>
+    <w:rsid w:val="004B1FCC"/>
     <w:rsid w:val="004B390E"/>
     <w:rsid w:val="004C55CF"/>
     <w:rsid w:val="004F608B"/>
     <w:rsid w:val="00501770"/>
     <w:rsid w:val="00503B86"/>
     <w:rsid w:val="00520B4B"/>
     <w:rsid w:val="00542133"/>
     <w:rsid w:val="005425FC"/>
     <w:rsid w:val="00543D8E"/>
+    <w:rsid w:val="005453EF"/>
     <w:rsid w:val="00554D54"/>
     <w:rsid w:val="00574787"/>
     <w:rsid w:val="00576CC4"/>
     <w:rsid w:val="005A6060"/>
     <w:rsid w:val="005C58E4"/>
+    <w:rsid w:val="005D2F55"/>
     <w:rsid w:val="005E7271"/>
     <w:rsid w:val="005F0087"/>
     <w:rsid w:val="005F5190"/>
     <w:rsid w:val="005F5F65"/>
     <w:rsid w:val="00603D5C"/>
     <w:rsid w:val="0060624D"/>
     <w:rsid w:val="006229CB"/>
     <w:rsid w:val="00640649"/>
     <w:rsid w:val="00640F40"/>
     <w:rsid w:val="00653600"/>
     <w:rsid w:val="00677066"/>
     <w:rsid w:val="006951AA"/>
     <w:rsid w:val="00696519"/>
     <w:rsid w:val="006974A4"/>
     <w:rsid w:val="006D6E86"/>
+    <w:rsid w:val="006E237B"/>
+    <w:rsid w:val="006E7479"/>
     <w:rsid w:val="006E7E67"/>
     <w:rsid w:val="006F2D22"/>
+    <w:rsid w:val="007116EE"/>
     <w:rsid w:val="007119E4"/>
     <w:rsid w:val="00723981"/>
+    <w:rsid w:val="00730AA0"/>
     <w:rsid w:val="00734A89"/>
     <w:rsid w:val="00740EDF"/>
     <w:rsid w:val="00741299"/>
     <w:rsid w:val="0074379C"/>
+    <w:rsid w:val="00751B8E"/>
     <w:rsid w:val="00755CF6"/>
+    <w:rsid w:val="007576F0"/>
     <w:rsid w:val="007940F0"/>
+    <w:rsid w:val="007A0071"/>
     <w:rsid w:val="007B32D1"/>
     <w:rsid w:val="007B4EDE"/>
     <w:rsid w:val="007B5F13"/>
     <w:rsid w:val="007D3FA7"/>
     <w:rsid w:val="007D5BBB"/>
+    <w:rsid w:val="008006B7"/>
     <w:rsid w:val="0080375D"/>
+    <w:rsid w:val="008145C1"/>
     <w:rsid w:val="00823860"/>
     <w:rsid w:val="0084262A"/>
     <w:rsid w:val="00867196"/>
     <w:rsid w:val="00881E66"/>
     <w:rsid w:val="008901C1"/>
     <w:rsid w:val="008B1F87"/>
     <w:rsid w:val="008B5B50"/>
     <w:rsid w:val="008E03AB"/>
     <w:rsid w:val="008E6ECC"/>
     <w:rsid w:val="008F065F"/>
     <w:rsid w:val="008F0ABB"/>
     <w:rsid w:val="008F3A84"/>
     <w:rsid w:val="009245F7"/>
     <w:rsid w:val="00926E70"/>
     <w:rsid w:val="00930CC4"/>
     <w:rsid w:val="00940638"/>
     <w:rsid w:val="0096349D"/>
     <w:rsid w:val="0097303D"/>
     <w:rsid w:val="00973CAC"/>
     <w:rsid w:val="00974CAE"/>
+    <w:rsid w:val="00976075"/>
     <w:rsid w:val="00990CD7"/>
     <w:rsid w:val="0099670E"/>
     <w:rsid w:val="009C144D"/>
     <w:rsid w:val="009F345F"/>
     <w:rsid w:val="009F6774"/>
     <w:rsid w:val="00A2110D"/>
     <w:rsid w:val="00A5091B"/>
     <w:rsid w:val="00A572EE"/>
     <w:rsid w:val="00A745E6"/>
     <w:rsid w:val="00A85E80"/>
     <w:rsid w:val="00A90EEB"/>
     <w:rsid w:val="00AA7204"/>
     <w:rsid w:val="00AB03FE"/>
     <w:rsid w:val="00AB0888"/>
     <w:rsid w:val="00AB123E"/>
     <w:rsid w:val="00AC3AF6"/>
     <w:rsid w:val="00AC7462"/>
+    <w:rsid w:val="00AD480F"/>
     <w:rsid w:val="00AE3D18"/>
+    <w:rsid w:val="00AF5432"/>
     <w:rsid w:val="00B00AF5"/>
     <w:rsid w:val="00B27770"/>
+    <w:rsid w:val="00B308CC"/>
+    <w:rsid w:val="00B35C78"/>
+    <w:rsid w:val="00B508B9"/>
     <w:rsid w:val="00B62B21"/>
     <w:rsid w:val="00B62B30"/>
     <w:rsid w:val="00B636DB"/>
     <w:rsid w:val="00B73CEC"/>
     <w:rsid w:val="00B74C6D"/>
+    <w:rsid w:val="00B753CB"/>
     <w:rsid w:val="00B774A0"/>
     <w:rsid w:val="00BB3BBB"/>
     <w:rsid w:val="00BC3D7F"/>
     <w:rsid w:val="00BD0D44"/>
     <w:rsid w:val="00BD1DE0"/>
     <w:rsid w:val="00BD3EA8"/>
     <w:rsid w:val="00BE3293"/>
     <w:rsid w:val="00C32644"/>
     <w:rsid w:val="00C34B24"/>
     <w:rsid w:val="00C40645"/>
     <w:rsid w:val="00C44143"/>
     <w:rsid w:val="00C44677"/>
     <w:rsid w:val="00C576DB"/>
     <w:rsid w:val="00C67429"/>
     <w:rsid w:val="00C76E5B"/>
     <w:rsid w:val="00C83601"/>
     <w:rsid w:val="00CA0A35"/>
     <w:rsid w:val="00CC2746"/>
     <w:rsid w:val="00D03075"/>
+    <w:rsid w:val="00D14718"/>
     <w:rsid w:val="00D17CE2"/>
     <w:rsid w:val="00D351B1"/>
     <w:rsid w:val="00D44542"/>
     <w:rsid w:val="00D44930"/>
     <w:rsid w:val="00D55AB7"/>
+    <w:rsid w:val="00D5703B"/>
+    <w:rsid w:val="00D57A56"/>
     <w:rsid w:val="00D76C21"/>
     <w:rsid w:val="00D85ED3"/>
+    <w:rsid w:val="00D86342"/>
+    <w:rsid w:val="00D96DB7"/>
+    <w:rsid w:val="00D978DC"/>
     <w:rsid w:val="00DA32C4"/>
     <w:rsid w:val="00DB09AD"/>
     <w:rsid w:val="00DD4E7E"/>
     <w:rsid w:val="00DD55BE"/>
     <w:rsid w:val="00DE6130"/>
     <w:rsid w:val="00DF0442"/>
+    <w:rsid w:val="00DF538D"/>
     <w:rsid w:val="00DF6B4E"/>
     <w:rsid w:val="00DF722F"/>
     <w:rsid w:val="00E15AF1"/>
     <w:rsid w:val="00E24992"/>
     <w:rsid w:val="00E33681"/>
     <w:rsid w:val="00E36C91"/>
+    <w:rsid w:val="00E448B3"/>
     <w:rsid w:val="00E452A0"/>
     <w:rsid w:val="00E46A66"/>
     <w:rsid w:val="00E56A57"/>
+    <w:rsid w:val="00EB2E0C"/>
     <w:rsid w:val="00EC0BA1"/>
     <w:rsid w:val="00EC786F"/>
+    <w:rsid w:val="00ED3278"/>
     <w:rsid w:val="00EF0BB6"/>
+    <w:rsid w:val="00EF25FB"/>
     <w:rsid w:val="00F05630"/>
     <w:rsid w:val="00F1260A"/>
     <w:rsid w:val="00F25751"/>
     <w:rsid w:val="00F32180"/>
     <w:rsid w:val="00F3492F"/>
     <w:rsid w:val="00F549A5"/>
+    <w:rsid w:val="00F552DD"/>
     <w:rsid w:val="00F742C2"/>
     <w:rsid w:val="00F94A94"/>
     <w:rsid w:val="00FB7C7D"/>
     <w:rsid w:val="00FC6A17"/>
     <w:rsid w:val="00FE3C40"/>
     <w:rsid w:val="00FF65BA"/>
     <w:rsid w:val="00FF734F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C31C3D9"/>
+  <w15:docId w15:val="{1D1040B4-0BC7-445C-8105-AC1CABE662C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5374,119 +6437,123 @@
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -5661,68 +6728,64 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006E7E67"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
@@ -6000,71 +7063,840 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00046249"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD3EA8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E237B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00E448B3"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rsid w:val="00E448B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1189872433">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1213690273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1255548743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6D8B042317454DE0BBDEACCA930F4655"/>
+        <w:category>
+          <w:name w:val="Geral"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E7276070-CB05-4B2A-B801-2E3D193A1AB5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A60D11" w:rsidRDefault="006E68E4" w:rsidP="006E68E4">
+          <w:pPr>
+            <w:pStyle w:val="6D8B042317454DE0BBDEACCA930F4655"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00313F7C">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+            </w:rPr>
+            <w:t>Clique aqui para digitar texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E8C5C6B19FAA4DE1BB86F6EA31914198"/>
+        <w:category>
+          <w:name w:val="Geral"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1CB3C21A-74FA-48D5-81DB-1428F730E83A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A60D11" w:rsidRDefault="006E68E4" w:rsidP="006E68E4">
+          <w:pPr>
+            <w:pStyle w:val="E8C5C6B19FAA4DE1BB86F6EA31914198"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00313F7C">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+            </w:rPr>
+            <w:t>Clique aqui para digitar texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="006E68E4"/>
+    <w:rsid w:val="006E68E4"/>
+    <w:rsid w:val="00A60D11"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E68E4"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3619C3CC3294E329554E0298E2923D4">
+    <w:name w:val="F3619C3CC3294E329554E0298E2923D4"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D57EC2ABA0B4204AC47DF16F412B067">
+    <w:name w:val="8D57EC2ABA0B4204AC47DF16F412B067"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AF83AA7CCC2423F984ACBFEEDA28099">
+    <w:name w:val="6AF83AA7CCC2423F984ACBFEEDA28099"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="890953E342B74CEA81B789301B057885">
+    <w:name w:val="890953E342B74CEA81B789301B057885"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2154495452E48D6ABB5B739614BA3E6">
+    <w:name w:val="F2154495452E48D6ABB5B739614BA3E6"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="795B1660D6584C57BEFD96E92A2426B3">
+    <w:name w:val="795B1660D6584C57BEFD96E92A2426B3"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6920F1D64A574761A3B952DDE3098FC3">
+    <w:name w:val="6920F1D64A574761A3B952DDE3098FC3"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B7B5A204E804FDCADEC089C87341A0C">
+    <w:name w:val="2B7B5A204E804FDCADEC089C87341A0C"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FD7472393534C7D99A9EEED990B7BB7">
+    <w:name w:val="2FD7472393534C7D99A9EEED990B7BB7"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1227A2835D914984BA62CB67A050CF88">
+    <w:name w:val="1227A2835D914984BA62CB67A050CF88"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03729C623F7A48519FC2264F553AE39C">
+    <w:name w:val="03729C623F7A48519FC2264F553AE39C"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2599947B3D6A44A8BFDE88ED873B62E8">
+    <w:name w:val="2599947B3D6A44A8BFDE88ED873B62E8"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="160F37429D9F4147BEEC60AD46359EF3">
+    <w:name w:val="160F37429D9F4147BEEC60AD46359EF3"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2AA7C57AC7944A08706D0F4984B6D97">
+    <w:name w:val="D2AA7C57AC7944A08706D0F4984B6D97"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="691F626A4460438E930DA6022B511199">
+    <w:name w:val="691F626A4460438E930DA6022B511199"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB079DDF7CA6414BAD7AEAD411AAA030">
+    <w:name w:val="CB079DDF7CA6414BAD7AEAD411AAA030"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D8B042317454DE0BBDEACCA930F4655">
+    <w:name w:val="6D8B042317454DE0BBDEACCA930F4655"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8C5C6B19FAA4DE1BB86F6EA31914198">
+    <w:name w:val="E8C5C6B19FAA4DE1BB86F6EA31914198"/>
+    <w:rsid w:val="006E68E4"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6317,76 +8149,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9F56B66-C41C-47E1-B9D0-07A93DCCA675}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF73085-7AEF-4F4D-B53D-4A0A4D4434AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1938</Words>
-  <Characters>11963</Characters>
+  <Words>1968</Words>
+  <Characters>12158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13874</CharactersWithSpaces>
+  <CharactersWithSpaces>14098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Fernanda Barboza de Lima</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>