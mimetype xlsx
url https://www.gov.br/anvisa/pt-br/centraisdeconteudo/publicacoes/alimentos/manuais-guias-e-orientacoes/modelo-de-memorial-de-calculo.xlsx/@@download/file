--- v0 (2025-12-05)
+++ v1 (2026-05-26)
@@ -1,102 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\andre\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\angela.karinne\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DB311740-C925-4D33-A47B-44653A30108F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8571679-C340-45D7-AEBA-4CA593F1A837}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{E621A479-D958-4E50-B580-9B6554CA84D2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E621A479-D958-4E50-B580-9B6554CA84D2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
+    <sheet name="Apresentação" sheetId="3" r:id="rId1"/>
+    <sheet name="Sugestão de Memorial" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E17" i="1" l="1"/>
   <c r="F17" i="1"/>
   <c r="G17" i="1"/>
   <c r="H17" i="1"/>
   <c r="I17" i="1"/>
   <c r="J17" i="1"/>
   <c r="K17" i="1"/>
   <c r="L17" i="1"/>
   <c r="M17" i="1"/>
   <c r="N17" i="1"/>
   <c r="O17" i="1"/>
   <c r="D17" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="42">
   <si>
     <t>Sugestão de Memorial de Cálculo: uma planilha por grupo populacional caso sejam quantidades diferentes</t>
   </si>
   <si>
     <t xml:space="preserve">Produto: </t>
   </si>
   <si>
     <t>Grupo populacional:</t>
   </si>
   <si>
     <t>Porção:</t>
   </si>
   <si>
     <t>Indicação de uso:</t>
   </si>
   <si>
     <t>Constituintes da fórmula</t>
   </si>
   <si>
     <t>Função</t>
   </si>
   <si>
     <t>Fonte das informações</t>
   </si>
   <si>
@@ -175,61 +177,118 @@
     <t>art. 6º - diluir</t>
   </si>
   <si>
     <t xml:space="preserve">laudo do fornecedor </t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>aditivo antiumectante</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>aditivo geleificante</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>aditivo corante</t>
   </si>
   <si>
     <t>Total</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Apresentação:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>O</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Memorial de Cálculo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> constante na aba seguinte apresenta uma sugestão de modelo básico. 
+O memorial de cálculo é um meio para a determinação da composição e dos valores energéticos e nutricionais no alimento, tendo como base  a contribuição de cada ingrediente, bem como as referências utilizadas para o cálculo, como tabelas de composição, dados dos fornecedores dos ingredientes, laudo do produto ou outras bases de dados pertinentes. Cada empresa deve elaborar o memorial de cálculo que melhor adeque a seu produto, com detalhamento dos cálculos realizados para obtenção dos valores descritos, caso necessário, e conforme as especificidades de cada alimento.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000000"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.14999847407452621"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.14999847407452621"/>
@@ -244,84 +303,107 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -625,55 +707,117 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -752,70 +896,97 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1089,346 +1260,852 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3892C13-6D1D-4E24-8DE6-5F3EB32AA1EB}">
+  <dimension ref="B4:S27"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O31" sqref="O31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="16" max="16" width="7.5703125" customWidth="1"/>
+    <col min="17" max="17" width="2.7109375" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B4" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="53"/>
+    </row>
+    <row r="5" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B5" s="54"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="55"/>
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="56"/>
+    </row>
+    <row r="6" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B6" s="54"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="56"/>
+    </row>
+    <row r="7" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B7" s="54"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="56"/>
+    </row>
+    <row r="8" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B8" s="54"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="55"/>
+      <c r="S8" s="56"/>
+    </row>
+    <row r="9" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B9" s="54"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="55"/>
+      <c r="N9" s="55"/>
+      <c r="O9" s="55"/>
+      <c r="P9" s="55"/>
+      <c r="Q9" s="55"/>
+      <c r="R9" s="55"/>
+      <c r="S9" s="56"/>
+    </row>
+    <row r="10" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B10" s="54"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
+      <c r="N10" s="55"/>
+      <c r="O10" s="55"/>
+      <c r="P10" s="55"/>
+      <c r="Q10" s="55"/>
+      <c r="R10" s="55"/>
+      <c r="S10" s="56"/>
+    </row>
+    <row r="11" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B11" s="54"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="55"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="55"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="55"/>
+      <c r="N11" s="55"/>
+      <c r="O11" s="55"/>
+      <c r="P11" s="55"/>
+      <c r="Q11" s="55"/>
+      <c r="R11" s="55"/>
+      <c r="S11" s="56"/>
+    </row>
+    <row r="12" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B12" s="54"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="55"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
+      <c r="N12" s="55"/>
+      <c r="O12" s="55"/>
+      <c r="P12" s="55"/>
+      <c r="Q12" s="55"/>
+      <c r="R12" s="55"/>
+      <c r="S12" s="56"/>
+    </row>
+    <row r="13" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B13" s="54"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="55"/>
+      <c r="O13" s="55"/>
+      <c r="P13" s="55"/>
+      <c r="Q13" s="55"/>
+      <c r="R13" s="55"/>
+      <c r="S13" s="56"/>
+    </row>
+    <row r="14" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B14" s="54"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="55"/>
+      <c r="P14" s="55"/>
+      <c r="Q14" s="55"/>
+      <c r="R14" s="55"/>
+      <c r="S14" s="56"/>
+    </row>
+    <row r="15" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B15" s="54"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="55"/>
+      <c r="O15" s="55"/>
+      <c r="P15" s="55"/>
+      <c r="Q15" s="55"/>
+      <c r="R15" s="55"/>
+      <c r="S15" s="56"/>
+    </row>
+    <row r="16" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B16" s="54"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="55"/>
+      <c r="O16" s="55"/>
+      <c r="P16" s="55"/>
+      <c r="Q16" s="55"/>
+      <c r="R16" s="55"/>
+      <c r="S16" s="56"/>
+    </row>
+    <row r="17" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="55"/>
+      <c r="O17" s="55"/>
+      <c r="P17" s="55"/>
+      <c r="Q17" s="55"/>
+      <c r="R17" s="55"/>
+      <c r="S17" s="56"/>
+    </row>
+    <row r="18" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B18" s="54"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="55"/>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55"/>
+      <c r="S18" s="56"/>
+    </row>
+    <row r="19" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B19" s="54"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="55"/>
+      <c r="P19" s="55"/>
+      <c r="Q19" s="55"/>
+      <c r="R19" s="55"/>
+      <c r="S19" s="56"/>
+    </row>
+    <row r="20" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B20" s="54"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="55"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="55"/>
+      <c r="R20" s="55"/>
+      <c r="S20" s="56"/>
+    </row>
+    <row r="21" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B21" s="54"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="55"/>
+      <c r="P21" s="55"/>
+      <c r="Q21" s="55"/>
+      <c r="R21" s="55"/>
+      <c r="S21" s="56"/>
+    </row>
+    <row r="22" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B22" s="54"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="56"/>
+    </row>
+    <row r="23" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B23" s="54"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="55"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55"/>
+      <c r="S23" s="56"/>
+    </row>
+    <row r="24" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B24" s="54"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="55"/>
+      <c r="O24" s="55"/>
+      <c r="P24" s="55"/>
+      <c r="Q24" s="55"/>
+      <c r="R24" s="55"/>
+      <c r="S24" s="56"/>
+    </row>
+    <row r="25" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B25" s="54"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="56"/>
+    </row>
+    <row r="26" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B26" s="54"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="55"/>
+      <c r="I26" s="55"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="55"/>
+      <c r="N26" s="55"/>
+      <c r="O26" s="55"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="55"/>
+      <c r="R26" s="55"/>
+      <c r="S26" s="56"/>
+    </row>
+    <row r="27" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B27" s="57"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="58"/>
+      <c r="O27" s="58"/>
+      <c r="P27" s="58"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="58"/>
+      <c r="S27" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B4:S27"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F55866E5-F0C1-48B9-BC19-38AE4C8A5A18}">
   <dimension ref="A1:O21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="107" zoomScaleNormal="107" workbookViewId="0">
+    <sheetView zoomScale="107" zoomScaleNormal="107" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="17.33203125" customWidth="1"/>
-    <col min="4" max="4" width="11.6640625" customWidth="1"/>
+    <col min="1" max="3" width="17.28515625" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="14" width="12" customWidth="1"/>
-    <col min="15" max="15" width="15.33203125" customWidth="1"/>
+    <col min="15" max="15" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="8" spans="1:15" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:15" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="47" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="49" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="K8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="L8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="M8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="N8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="O8" s="9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="46"/>
       <c r="B9" s="48"/>
       <c r="C9" s="50"/>
       <c r="D9" s="25" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="17"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="19"/>
     </row>
-    <row r="11" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="1"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="11"/>
     </row>
-    <row r="12" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="41" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="28"/>
       <c r="E12" s="6"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="10"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="1"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="11"/>
     </row>
-    <row r="14" spans="1:15" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="41" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="28"/>
       <c r="E14" s="6"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="10"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="27"/>
       <c r="E15" s="1"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="11"/>
     </row>
-    <row r="16" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:15" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="29"/>
       <c r="E16" s="20"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="22"/>
     </row>
-    <row r="17" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="23"/>
       <c r="D17" s="30">
         <f>SUM(D10:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="31">
         <f t="shared" ref="E17:O17" si="0">SUM(E10:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
@@ -1439,92 +2116,93 @@
       <c r="J17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N17" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O17" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="4"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b67af23f-c3f3-4d35-80c7-b7085f5edd81}" enabled="0" method="" siteId="{b67af23f-c3f3-4d35-80c7-b7085f5edd81}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Planilhas</vt:lpstr>
+        <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Planilha1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Apresentação</vt:lpstr>
+      <vt:lpstr>Sugestão de Memorial</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rejane Rocha Franca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>