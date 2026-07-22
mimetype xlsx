--- v0 (2026-06-16)
+++ v1 (2026-07-22)
@@ -31,54 +31,54 @@
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Gilberto\Documents\ANTT\Anuário\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Gilberto\Documents\ANTT\Anuário\2025\Publicação\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DED24FD-DF14-46E6-B8E7-FD3C02192670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61C642BC-BA5E-4F7A-8222-5A8402027507}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="902" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2.1.1" sheetId="1" r:id="rId1"/>
     <sheet name="2.1.2" sheetId="2" r:id="rId2"/>
     <sheet name="2.1.3" sheetId="3" r:id="rId3"/>
     <sheet name="2.1.4" sheetId="4" r:id="rId4"/>
     <sheet name="2.1.5" sheetId="5" r:id="rId5"/>
     <sheet name="2.1.6" sheetId="6" r:id="rId6"/>
     <sheet name="2.1.7" sheetId="7" r:id="rId7"/>
     <sheet name="2.1.8" sheetId="8" r:id="rId8"/>
     <sheet name="2.2.1" sheetId="9" r:id="rId9"/>
     <sheet name="2.2.2" sheetId="10" r:id="rId10"/>
     <sheet name="2.2.3" sheetId="11" r:id="rId11"/>
     <sheet name="2.2.4" sheetId="12" r:id="rId12"/>
     <sheet name="2.3.1" sheetId="13" r:id="rId13"/>
     <sheet name="2.3.2" sheetId="14" r:id="rId14"/>
     <sheet name="2.3.3" sheetId="15" r:id="rId15"/>
     <sheet name="2.3.4" sheetId="16" r:id="rId16"/>
     <sheet name="2.4.1" sheetId="17" r:id="rId17"/>
     <sheet name="2.4.2" sheetId="18" r:id="rId18"/>
     <sheet name="2.4.3" sheetId="19" r:id="rId19"/>
     <sheet name="2.4.4" sheetId="20" r:id="rId20"/>
     <sheet name="2.4.5" sheetId="21" r:id="rId21"/>
@@ -2312,53 +2312,50 @@
       </rPr>
       <t xml:space="preserve"> a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t>Desempenho da Frota Total de Locomotiva, no Transporte Ferroviário, por Quantidade de Locomotiva em Circulação (em horas)</t>
-[...1 lines deleted...]
-  <si>
     <t>Média</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tabela 2.4.2 - Disponibilidade de Locomotivas e Utilização da Disponibilidade,
  no Transporte Ferroviário de Cargas
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
@@ -2925,53 +2922,50 @@
       </rPr>
       <t xml:space="preserve"> a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t>Desempenho da Frota Total de Vagão, no Transporte Ferroviário, por Quantidade de Vagão em Circulação (em horas)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tabela 2.5.2 - Disponibilidade de Vagão e Utilização da Disponibilidade, 
 no Transporte Ferroviário de Cargas
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -3450,50 +3444,56 @@
       <t xml:space="preserve"> a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Manutenção de Vagão no Transporte Ferroviário, por Tipo</t>
+  </si>
+  <si>
+    <t>Desempenho da Frota Total de Locomotiva, no Transporte Ferroviário, por Quantidade de Locomotiva em Circulação</t>
+  </si>
+  <si>
+    <t>Desempenho da Frota Total de Vagão, no Transporte Ferroviário, por Quantidade de Vagão em Circulação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="[$-10416]#,##0,;\(#,##0,\);&quot;0&quot;"/>
     <numFmt numFmtId="165" formatCode="[$-10416]#,##0,,;\(#,##0,,\);&quot;0&quot;"/>
     <numFmt numFmtId="166" formatCode="[$-10416]#,##0,;\(#,##0,\)"/>
     <numFmt numFmtId="167" formatCode="[$-10416]0.00%"/>
     <numFmt numFmtId="168" formatCode="[$-10416]0;\(0\)"/>
     <numFmt numFmtId="169" formatCode="[$-10416]0.00;\(0.00\);&quot;0&quot;"/>
     <numFmt numFmtId="170" formatCode="[$-10416]#,##0;\(#,##0\);&quot;0&quot;"/>
     <numFmt numFmtId="171" formatCode="[$-10416]0.00%;\-0.00%;&quot;0.00%&quot;"/>
     <numFmt numFmtId="172" formatCode="[$-10416]#,##0.00;\(#,##0.00\)"/>
     <numFmt numFmtId="173" formatCode="[$-10416]#,##0.00;\(#,##0.00\);&quot;0&quot;"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3773,70 +3773,70 @@
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="173" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="173" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00F5F5F5"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -4185,86 +4185,86 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -5147,158 +5147,158 @@
         <v>13688043</v>
       </c>
       <c r="I23" s="7">
         <v>13716715</v>
       </c>
       <c r="J23" s="7">
         <v>13600624</v>
       </c>
       <c r="K23" s="7">
         <v>14127675</v>
       </c>
       <c r="L23" s="7">
         <v>13171702</v>
       </c>
       <c r="M23" s="7">
         <v>12955297</v>
       </c>
       <c r="N23" s="7">
         <v>13421880</v>
       </c>
       <c r="O23" s="7">
         <v>13208993</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:L20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" customWidth="1"/>
     <col min="7" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="19.140625" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" customWidth="1"/>
     <col min="12" max="12" width="15.5703125" customWidth="1"/>
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="46"/>
-[...8 lines deleted...]
-      <c r="L1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
     </row>
     <row r="2" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="D2" s="46"/>
-[...7 lines deleted...]
-      <c r="L2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
     </row>
     <row r="3" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="E3" s="46"/>
-[...6 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
     </row>
     <row r="4" spans="2:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>79</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>81</v>
@@ -5817,126 +5817,126 @@
         <v>0</v>
       </c>
       <c r="F19" s="30">
         <v>0</v>
       </c>
       <c r="G19" s="30">
         <v>0</v>
       </c>
       <c r="H19" s="30">
         <v>0</v>
       </c>
       <c r="I19" s="30">
         <v>1</v>
       </c>
       <c r="J19" s="30">
         <v>0</v>
       </c>
       <c r="K19" s="30">
         <v>116</v>
       </c>
       <c r="L19" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:12" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="49"/>
-[...8 lines deleted...]
-      <c r="L20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="C2:L2"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="B20:L20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:I20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="4" width="24.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="22.140625" customWidth="1"/>
     <col min="9" max="9" width="15.85546875" customWidth="1"/>
     <col min="10" max="10" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="C1" s="46"/>
-[...5 lines deleted...]
-      <c r="I1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
     </row>
     <row r="2" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="D2" s="46"/>
-[...3 lines deleted...]
-      <c r="H2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
       <c r="I2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>92</v>
@@ -6314,109 +6314,109 @@
         <v>2025</v>
       </c>
       <c r="C18" s="29">
         <v>119</v>
       </c>
       <c r="D18" s="30">
         <v>51</v>
       </c>
       <c r="E18" s="30">
         <v>67</v>
       </c>
       <c r="F18" s="30">
         <v>1</v>
       </c>
       <c r="G18" s="30">
         <v>0</v>
       </c>
       <c r="H18" s="30">
         <v>0</v>
       </c>
       <c r="I18" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="48" t="s">
+      <c r="B19" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="49"/>
-[...5 lines deleted...]
-      <c r="I19" s="49"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
     </row>
     <row r="20" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B19:I19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:D26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" customWidth="1"/>
     <col min="3" max="3" width="33.28515625" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>95</v>
       </c>
-      <c r="C1" s="46"/>
-      <c r="D1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="D2" s="46"/>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="32">
         <v>6.98</v>
       </c>
       <c r="D4" s="33">
         <v>23.5</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
@@ -6606,103 +6606,103 @@
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2024</v>
       </c>
       <c r="C22" s="32">
         <v>9.15</v>
       </c>
       <c r="D22" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="32">
         <v>7.82</v>
       </c>
       <c r="D23" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="30.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="50" t="s">
+      <c r="B24" s="51" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
     </row>
     <row r="25" spans="2:4" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:4" ht="6.4" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B24:D24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:D26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="39.140625" customWidth="1"/>
     <col min="4" max="4" width="45.140625" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="C1" s="46"/>
-      <c r="D1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="D2" s="46"/>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="32">
         <v>17.294515000000001</v>
       </c>
       <c r="D4" s="33">
         <v>29.170029</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
@@ -6892,104 +6892,104 @@
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2024</v>
       </c>
       <c r="C22" s="32">
         <v>14.791316999999999</v>
       </c>
       <c r="D22" s="33">
         <v>36.841983999999997</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="32">
         <v>15.079020999999999</v>
       </c>
       <c r="D23" s="33">
         <v>36.917318999999999</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
     </row>
     <row r="25" spans="2:4" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:4" ht="0.2" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B24:D24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:D17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="38.42578125" customWidth="1"/>
     <col min="4" max="4" width="43.42578125" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>104</v>
       </c>
-      <c r="C1" s="46"/>
-      <c r="D1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="D2" s="46"/>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>107</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="32">
         <v>14.2234733</v>
       </c>
       <c r="D4" s="33">
         <v>35.814858999999998</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12" t="s">
@@ -7091,122 +7091,122 @@
       </c>
     </row>
     <row r="14" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="32">
         <v>15.250983700000001</v>
       </c>
       <c r="D14" s="33">
         <v>37.262456</v>
       </c>
     </row>
     <row r="15" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="32">
         <v>14.732662100000001</v>
       </c>
       <c r="D15" s="33">
         <v>36.492455</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="48" t="s">
+      <c r="B16" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="49"/>
-      <c r="D16" s="49"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
     </row>
     <row r="17" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B16:D16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>110</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -8089,133 +8089,133 @@
         <v>1365242</v>
       </c>
       <c r="I23" s="35">
         <v>1350740</v>
       </c>
       <c r="J23" s="35">
         <v>1367436</v>
       </c>
       <c r="K23" s="35">
         <v>1363242</v>
       </c>
       <c r="L23" s="35">
         <v>1225932</v>
       </c>
       <c r="M23" s="35">
         <v>1278375</v>
       </c>
       <c r="N23" s="35">
         <v>1309029</v>
       </c>
       <c r="O23" s="35">
         <v>1287145</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>112</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>113</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -9098,139 +9098,141 @@
         <v>7400</v>
       </c>
       <c r="I23" s="35">
         <v>7277</v>
       </c>
       <c r="J23" s="35">
         <v>7463</v>
       </c>
       <c r="K23" s="35">
         <v>7562</v>
       </c>
       <c r="L23" s="35">
         <v>7326</v>
       </c>
       <c r="M23" s="35">
         <v>7331</v>
       </c>
       <c r="N23" s="35">
         <v>7074</v>
       </c>
       <c r="O23" s="35">
         <v>6743</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2:O2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>149</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -10106,114 +10108,114 @@
         <v>794</v>
       </c>
       <c r="I23" s="35">
         <v>789</v>
       </c>
       <c r="J23" s="35">
         <v>773</v>
       </c>
       <c r="K23" s="35">
         <v>777</v>
       </c>
       <c r="L23" s="35">
         <v>775</v>
       </c>
       <c r="M23" s="35">
         <v>755</v>
       </c>
       <c r="N23" s="35">
         <v>746</v>
       </c>
       <c r="O23" s="35">
         <v>738</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="3" max="3" width="39.7109375" customWidth="1"/>
     <col min="4" max="4" width="39.85546875" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D2" s="31" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="12">
         <v>2006</v>
       </c>
       <c r="C3" s="36">
         <v>0.74701399999999996</v>
       </c>
       <c r="D3" s="37">
         <v>0.66297600000000001</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2007</v>
       </c>
       <c r="C4" s="36">
         <v>0.73093399999999997</v>
       </c>
       <c r="D4" s="37">
         <v>0.67572600000000005</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
@@ -10393,128 +10395,128 @@
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" s="12">
         <v>2024</v>
       </c>
       <c r="C21" s="36">
         <v>0.75271999999999994</v>
       </c>
       <c r="D21" s="37">
         <v>0.46491199999999999</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2025</v>
       </c>
       <c r="C22" s="36">
         <v>0.71357899999999996</v>
       </c>
       <c r="D22" s="37">
         <v>0.46604699999999999</v>
       </c>
     </row>
     <row r="23" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="48" t="s">
+      <c r="B23" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="49"/>
-      <c r="D23" s="49"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
     </row>
     <row r="24" spans="2:4" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -11390,134 +11392,134 @@
         <v>3.9167510000000001</v>
       </c>
       <c r="I23" s="39">
         <v>3.9369420000000002</v>
       </c>
       <c r="J23" s="39">
         <v>4.1353920000000004</v>
       </c>
       <c r="K23" s="39">
         <v>4.0430190000000001</v>
       </c>
       <c r="L23" s="39">
         <v>4.0874610000000002</v>
       </c>
       <c r="M23" s="39">
         <v>4.1011920000000002</v>
       </c>
       <c r="N23" s="39">
         <v>3.9860129999999998</v>
       </c>
       <c r="O23" s="39">
         <v>4.1200580000000002</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
     <col min="16" max="16" width="39.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -12400,140 +12402,140 @@
         <v>6404532380</v>
       </c>
       <c r="I23" s="9">
         <v>6454351009</v>
       </c>
       <c r="J23" s="9">
         <v>6368295912</v>
       </c>
       <c r="K23" s="9">
         <v>6627832996</v>
       </c>
       <c r="L23" s="9">
         <v>6184540107</v>
       </c>
       <c r="M23" s="9">
         <v>6049991190</v>
       </c>
       <c r="N23" s="9">
         <v>6292622509</v>
       </c>
       <c r="O23" s="9">
         <v>6198139393</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>121</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>122</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -13409,139 +13411,139 @@
         <v>2.5186190000000002</v>
       </c>
       <c r="I23" s="39">
         <v>2.5335510000000001</v>
       </c>
       <c r="J23" s="39">
         <v>2.6429450000000001</v>
       </c>
       <c r="K23" s="39">
         <v>2.5915859999999999</v>
       </c>
       <c r="L23" s="39">
         <v>2.6112510000000002</v>
       </c>
       <c r="M23" s="39">
         <v>2.6210849999999999</v>
       </c>
       <c r="N23" s="39">
         <v>2.5719020000000001</v>
       </c>
       <c r="O23" s="39">
         <v>2.6514259999999998</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -14417,123 +14419,123 @@
         <v>3088</v>
       </c>
       <c r="I23" s="35">
         <v>3059</v>
       </c>
       <c r="J23" s="35">
         <v>3100</v>
       </c>
       <c r="K23" s="35">
         <v>3106</v>
       </c>
       <c r="L23" s="35">
         <v>2997</v>
       </c>
       <c r="M23" s="35">
         <v>2920</v>
       </c>
       <c r="N23" s="35">
         <v>3065</v>
       </c>
       <c r="O23" s="35">
         <v>3062</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:D25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="56.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D3" s="31" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="40">
         <v>3.3479209999999999</v>
       </c>
       <c r="D4" s="41">
         <v>5.5002959999999996</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
         <v>2007</v>
       </c>
       <c r="C5" s="40">
         <v>3.2408679999999999</v>
       </c>
       <c r="D5" s="41">
         <v>5.3534329999999999</v>
       </c>
     </row>
     <row r="6" spans="2:4" x14ac:dyDescent="0.25">
@@ -14713,122 +14715,122 @@
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2024</v>
       </c>
       <c r="C22" s="40">
         <v>2.5820189999999998</v>
       </c>
       <c r="D22" s="41">
         <v>4.0359569999999998</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="40">
         <v>2.6071059999999999</v>
       </c>
       <c r="D23" s="41">
         <v>4.0657560000000004</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
     </row>
     <row r="25" spans="2:4" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B24:D24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:F25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" customWidth="1"/>
     <col min="3" max="5" width="17.85546875" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" customWidth="1"/>
     <col min="7" max="7" width="66.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
     </row>
     <row r="2" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...4 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="E3" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="E3" s="31" t="s">
+      <c r="F3" s="31" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="43">
         <v>0</v>
       </c>
       <c r="D4" s="44">
         <v>0</v>
       </c>
       <c r="E4" s="44">
         <v>0</v>
       </c>
       <c r="F4" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
         <v>2007</v>
       </c>
       <c r="C5" s="43">
         <v>0</v>
@@ -15128,133 +15130,133 @@
       <c r="E22" s="44">
         <v>1627</v>
       </c>
       <c r="F22" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="43">
         <v>1993</v>
       </c>
       <c r="D23" s="44">
         <v>687</v>
       </c>
       <c r="E23" s="44">
         <v>1306</v>
       </c>
       <c r="F23" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...2 lines deleted...]
-      <c r="F24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
     </row>
     <row r="25" spans="2:6" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="B24:F24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="B2" sqref="B2:N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>12</v>
       </c>
@@ -16130,115 +16132,115 @@
         <v>23012</v>
       </c>
       <c r="H23" s="35">
         <v>23038</v>
       </c>
       <c r="I23" s="35">
         <v>23147</v>
       </c>
       <c r="J23" s="35">
         <v>23242</v>
       </c>
       <c r="K23" s="35">
         <v>22960</v>
       </c>
       <c r="L23" s="35">
         <v>22819</v>
       </c>
       <c r="M23" s="35">
         <v>22829</v>
       </c>
       <c r="N23" s="35">
         <v>22808</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.28515625" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="0" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="72.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C2" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="12">
         <v>2006</v>
       </c>
       <c r="B3" s="36">
         <v>0.86779899999999999</v>
       </c>
       <c r="C3" s="37">
         <v>0.91528100000000001</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="12">
         <v>2007</v>
       </c>
       <c r="B4" s="36">
         <v>0.864869</v>
       </c>
       <c r="C4" s="37">
         <v>0.93029099999999998</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
@@ -16418,131 +16420,131 @@
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="12">
         <v>2024</v>
       </c>
       <c r="B21" s="36">
         <v>0.86320600000000003</v>
       </c>
       <c r="C21" s="37">
         <v>0.81232400000000005</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="12">
         <v>2025</v>
       </c>
       <c r="B22" s="36">
         <v>0.85630799999999996</v>
       </c>
       <c r="C22" s="37">
         <v>0.81386499999999995</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="49"/>
-      <c r="C23" s="49"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
     </row>
     <row r="24" spans="1:3" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:3" ht="0.4" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>12</v>
       </c>
@@ -17418,135 +17420,135 @@
         <v>5512</v>
       </c>
       <c r="H23" s="35">
         <v>5550</v>
       </c>
       <c r="I23" s="35">
         <v>5572</v>
       </c>
       <c r="J23" s="35">
         <v>5654</v>
       </c>
       <c r="K23" s="35">
         <v>5430</v>
       </c>
       <c r="L23" s="35">
         <v>5290</v>
       </c>
       <c r="M23" s="35">
         <v>5522</v>
       </c>
       <c r="N23" s="35">
         <v>5434</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="2.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
@@ -18429,136 +18431,136 @@
         <v>595</v>
       </c>
       <c r="H23" s="35">
         <v>595</v>
       </c>
       <c r="I23" s="35">
         <v>587</v>
       </c>
       <c r="J23" s="35">
         <v>607</v>
       </c>
       <c r="K23" s="35">
         <v>573</v>
       </c>
       <c r="L23" s="35">
         <v>567</v>
       </c>
       <c r="M23" s="35">
         <v>588</v>
       </c>
       <c r="N23" s="35">
         <v>579</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>142</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
@@ -19441,124 +19443,124 @@
         <v>296600</v>
       </c>
       <c r="H23" s="35">
         <v>297865</v>
       </c>
       <c r="I23" s="35">
         <v>293838</v>
       </c>
       <c r="J23" s="35">
         <v>305457</v>
       </c>
       <c r="K23" s="35">
         <v>287811</v>
       </c>
       <c r="L23" s="35">
         <v>285308</v>
       </c>
       <c r="M23" s="35">
         <v>292440</v>
       </c>
       <c r="N23" s="35">
         <v>288778</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="33.28515625" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="0" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="56.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>143</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>144</v>
+      </c>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C3" s="31" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="12">
         <v>2006</v>
       </c>
       <c r="B4" s="43">
         <v>7227</v>
       </c>
       <c r="C4" s="44">
         <v>3371865</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="12">
         <v>2007</v>
       </c>
       <c r="B5" s="43">
         <v>7706</v>
       </c>
       <c r="C5" s="44">
         <v>3568758</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
@@ -19738,136 +19740,136 @@
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="12">
         <v>2024</v>
       </c>
       <c r="B22" s="43">
         <v>6419</v>
       </c>
       <c r="C22" s="44">
         <v>3177850</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="12">
         <v>2025</v>
       </c>
       <c r="B23" s="43">
         <v>6762</v>
       </c>
       <c r="C23" s="44">
         <v>3340900</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="49"/>
-      <c r="C24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
     </row>
     <row r="25" spans="1:3" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -21002,138 +21004,138 @@
         <v>1714468</v>
       </c>
       <c r="M23" s="14">
         <v>641553</v>
       </c>
       <c r="N23" s="14">
         <v>827277</v>
       </c>
       <c r="O23" s="14">
         <v>9063526</v>
       </c>
       <c r="P23" s="14">
         <v>45110</v>
       </c>
       <c r="Q23" s="14">
         <v>23942</v>
       </c>
       <c r="R23" s="14">
         <v>1463157</v>
       </c>
       <c r="S23" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...15 lines deleted...]
-      <c r="S24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
     </row>
     <row r="25" spans="2:19" ht="1.9" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="4" width="17.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" customWidth="1"/>
     <col min="6" max="6" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D3" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="E3" s="31" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="12">
         <v>2006</v>
       </c>
       <c r="B4" s="43">
         <v>0</v>
       </c>
       <c r="C4" s="44">
         <v>0</v>
       </c>
       <c r="D4" s="44">
         <v>0</v>
       </c>
       <c r="E4" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="12">
         <v>2007</v>
       </c>
       <c r="B5" s="43">
         <v>0</v>
@@ -21433,138 +21435,138 @@
       <c r="D22" s="44">
         <v>4274</v>
       </c>
       <c r="E22" s="44">
         <v>557</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="12">
         <v>2025</v>
       </c>
       <c r="B23" s="43">
         <v>7400</v>
       </c>
       <c r="C23" s="44">
         <v>1071</v>
       </c>
       <c r="D23" s="44">
         <v>5425</v>
       </c>
       <c r="E23" s="44">
         <v>904</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="49"/>
-[...2 lines deleted...]
-      <c r="E24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
     </row>
     <row r="25" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="A24:E24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -22699,140 +22701,140 @@
         <v>884274527</v>
       </c>
       <c r="M23" s="17">
         <v>389757880</v>
       </c>
       <c r="N23" s="17">
         <v>246580385</v>
       </c>
       <c r="O23" s="17">
         <v>3679749268</v>
       </c>
       <c r="P23" s="17">
         <v>6542974</v>
       </c>
       <c r="Q23" s="17">
         <v>17682310</v>
       </c>
       <c r="R23" s="17">
         <v>369982767</v>
       </c>
       <c r="S23" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...14 lines deleted...]
-      <c r="R24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
       <c r="S24" s="18" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:R24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="15" width="10.28515625" customWidth="1"/>
     <col min="16" max="16" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -23539,135 +23541,135 @@
         <v>0</v>
       </c>
       <c r="I19" s="22">
         <v>0</v>
       </c>
       <c r="J19" s="22">
         <v>0</v>
       </c>
       <c r="K19" s="22">
         <v>0</v>
       </c>
       <c r="L19" s="22">
         <v>0</v>
       </c>
       <c r="M19" s="22">
         <v>0</v>
       </c>
       <c r="N19" s="22">
         <v>0</v>
       </c>
       <c r="O19" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="49"/>
-[...11 lines deleted...]
-      <c r="O20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+      <c r="O20" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B20:O20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="15" width="10.28515625" customWidth="1"/>
     <col min="16" max="16" width="0" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="48.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -24374,148 +24376,148 @@
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
         <v>0</v>
       </c>
       <c r="K19" s="24">
         <v>0</v>
       </c>
       <c r="L19" s="24">
         <v>0</v>
       </c>
       <c r="M19" s="24">
         <v>0</v>
       </c>
       <c r="N19" s="24">
         <v>0</v>
       </c>
       <c r="O19" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="49"/>
-[...11 lines deleted...]
-      <c r="O20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+      <c r="O20" s="50"/>
     </row>
     <row r="21" spans="2:15" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B20:O20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -25650,152 +25652,152 @@
         <v>1.11899370062993E-2</v>
       </c>
       <c r="M23" s="25">
         <v>4.18726838657958E-3</v>
       </c>
       <c r="N23" s="25">
         <v>5.3994460770106197E-3</v>
       </c>
       <c r="O23" s="25">
         <v>5.91555427076828E-2</v>
       </c>
       <c r="P23" s="25">
         <v>2.94422560441E-4</v>
       </c>
       <c r="Q23" s="25">
         <v>1.5626390915713599E-4</v>
       </c>
       <c r="R23" s="25">
         <v>9.5496881016885801E-3</v>
       </c>
       <c r="S23" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...15 lines deleted...]
-      <c r="S24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
     </row>
     <row r="25" spans="2:19" ht="2.85" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -26930,557 +26932,557 @@
         <v>1.2334037945374099E-2</v>
       </c>
       <c r="M23" s="25">
         <v>5.4364208564707103E-3</v>
       </c>
       <c r="N23" s="25">
         <v>3.4393525226752999E-3</v>
       </c>
       <c r="O23" s="25">
         <v>5.1325878689452098E-2</v>
       </c>
       <c r="P23" s="25">
         <v>9.1262709857067205E-5</v>
       </c>
       <c r="Q23" s="25">
         <v>2.4663639609949798E-4</v>
       </c>
       <c r="R23" s="25">
         <v>5.1605936255953201E-3</v>
       </c>
       <c r="S23" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...15 lines deleted...]
-      <c r="S24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
     </row>
     <row r="25" spans="2:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:19" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="41" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" customWidth="1"/>
     <col min="4" max="4" width="31.42578125" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="46"/>
-[...3 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...2 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="5">
         <v>2006</v>
       </c>
       <c r="B4" s="5">
         <v>101</v>
       </c>
-      <c r="C4" s="51">
+      <c r="C4" s="45">
         <v>58</v>
       </c>
-      <c r="D4" s="51">
+      <c r="D4" s="45">
         <v>6.98</v>
       </c>
-      <c r="E4" s="51">
+      <c r="E4" s="45">
         <v>4.01</v>
       </c>
-      <c r="F4" s="51" t="s">
+      <c r="F4" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="5">
         <v>2007</v>
       </c>
       <c r="B5" s="5">
         <v>100</v>
       </c>
-      <c r="C5" s="51">
+      <c r="C5" s="45">
         <v>54</v>
       </c>
-      <c r="D5" s="51">
+      <c r="D5" s="45">
         <v>6.33</v>
       </c>
-      <c r="E5" s="51">
+      <c r="E5" s="45">
         <v>3.42</v>
       </c>
-      <c r="F5" s="51" t="s">
+      <c r="F5" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
         <v>2008</v>
       </c>
       <c r="B6" s="5">
         <v>103</v>
       </c>
-      <c r="C6" s="51">
+      <c r="C6" s="45">
         <v>66</v>
       </c>
-      <c r="D6" s="51">
+      <c r="D6" s="45">
         <v>6.27</v>
       </c>
-      <c r="E6" s="51">
+      <c r="E6" s="45">
         <v>4.0199999999999996</v>
       </c>
-      <c r="F6" s="51" t="s">
+      <c r="F6" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
         <v>2009</v>
       </c>
       <c r="B7" s="5">
         <v>96</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="45">
         <v>63</v>
       </c>
-      <c r="D7" s="51">
+      <c r="D7" s="45">
         <v>6.59</v>
       </c>
-      <c r="E7" s="51">
+      <c r="E7" s="45">
         <v>4.32</v>
       </c>
-      <c r="F7" s="51" t="s">
+      <c r="F7" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="5">
         <v>2010</v>
       </c>
       <c r="B8" s="5">
         <v>109</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C8" s="45">
         <v>66</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="45">
         <v>6.94</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="45">
         <v>4.2</v>
       </c>
-      <c r="F8" s="51" t="s">
+      <c r="F8" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
         <v>2011</v>
       </c>
       <c r="B9" s="5">
         <v>131</v>
       </c>
-      <c r="C9" s="51">
+      <c r="C9" s="45">
         <v>70</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D9" s="45">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="45">
         <v>4.38</v>
       </c>
-      <c r="F9" s="51" t="s">
+      <c r="F9" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
         <v>2012</v>
       </c>
       <c r="B10" s="5">
         <v>148</v>
       </c>
-      <c r="C10" s="51">
+      <c r="C10" s="45">
         <v>63</v>
       </c>
-      <c r="D10" s="51">
+      <c r="D10" s="45">
         <v>9.19</v>
       </c>
-      <c r="E10" s="51">
+      <c r="E10" s="45">
         <v>3.91</v>
       </c>
-      <c r="F10" s="51" t="s">
+      <c r="F10" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
         <v>2013</v>
       </c>
       <c r="B11" s="5">
         <v>112</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="45">
         <v>53</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="45">
         <v>6.93</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="45">
         <v>3.28</v>
       </c>
-      <c r="F11" s="51" t="s">
+      <c r="F11" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="5">
         <v>2014</v>
       </c>
       <c r="B12" s="5">
         <v>112</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="45">
         <v>61</v>
       </c>
-      <c r="D12" s="51">
+      <c r="D12" s="45">
         <v>7.14</v>
       </c>
-      <c r="E12" s="51">
+      <c r="E12" s="45">
         <v>3.89</v>
       </c>
-      <c r="F12" s="51" t="s">
+      <c r="F12" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
         <v>2015</v>
       </c>
       <c r="B13" s="5">
         <v>125</v>
       </c>
-      <c r="C13" s="51">
+      <c r="C13" s="45">
         <v>64</v>
       </c>
-      <c r="D13" s="51">
+      <c r="D13" s="45">
         <v>8.19</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="45">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F13" s="51" t="s">
+      <c r="F13" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="5">
         <v>2016</v>
       </c>
       <c r="B14" s="5">
         <v>95</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="45">
         <v>33</v>
       </c>
-      <c r="D14" s="51">
+      <c r="D14" s="45">
         <v>6.35</v>
       </c>
-      <c r="E14" s="51">
+      <c r="E14" s="45">
         <v>2.21</v>
       </c>
-      <c r="F14" s="51" t="s">
+      <c r="F14" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>2017</v>
       </c>
       <c r="B15" s="5">
         <v>107</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="45">
         <v>39</v>
       </c>
-      <c r="D15" s="51">
+      <c r="D15" s="45">
         <v>7.21</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="45">
         <v>2.63</v>
       </c>
-      <c r="F15" s="51" t="s">
+      <c r="F15" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="5">
         <v>2018</v>
       </c>
       <c r="B16" s="5">
         <v>107</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="45">
         <v>44</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="45">
         <v>7.39</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="45">
         <v>3.04</v>
       </c>
-      <c r="F16" s="51" t="s">
+      <c r="F16" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>2019</v>
       </c>
       <c r="B17" s="5">
         <v>101</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="45">
         <v>48</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="45">
         <v>8.2799999999999994</v>
       </c>
-      <c r="E17" s="51">
+      <c r="E17" s="45">
         <v>3.93</v>
       </c>
-      <c r="F17" s="51" t="s">
+      <c r="F17" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="5">
         <v>2020</v>
       </c>
       <c r="B18" s="5">
         <v>106</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="45">
         <v>45</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="45">
         <v>8.2200000000000006</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="45">
         <v>3.49</v>
       </c>
-      <c r="F18" s="51" t="s">
+      <c r="F18" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>2021</v>
       </c>
       <c r="B19" s="5">
         <v>119</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="45">
         <v>55</v>
       </c>
-      <c r="D19" s="51">
+      <c r="D19" s="45">
         <v>8.56</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="45">
         <v>3.96</v>
       </c>
-      <c r="F19" s="51" t="s">
+      <c r="F19" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5">
         <v>2022</v>
       </c>
       <c r="B20" s="5">
         <v>104</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="45">
         <v>51</v>
       </c>
-      <c r="D20" s="51">
+      <c r="D20" s="45">
         <v>7.32</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="45">
         <v>3.59</v>
       </c>
-      <c r="F20" s="51" t="s">
+      <c r="F20" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>2023</v>
       </c>
       <c r="B21" s="5">
         <v>156</v>
       </c>
-      <c r="C21" s="51">
+      <c r="C21" s="45">
         <v>82</v>
       </c>
-      <c r="D21" s="51">
+      <c r="D21" s="45">
         <v>10.38</v>
       </c>
-      <c r="E21" s="51">
+      <c r="E21" s="45">
         <v>5.46</v>
       </c>
-      <c r="F21" s="51" t="s">
+      <c r="F21" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>2024</v>
       </c>
       <c r="B22" s="5">
         <v>137</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="45">
         <v>70</v>
       </c>
-      <c r="D22" s="51">
+      <c r="D22" s="45">
         <v>9.15</v>
       </c>
-      <c r="E22" s="51">
+      <c r="E22" s="45">
         <v>4.67</v>
       </c>
-      <c r="F22" s="51" t="s">
+      <c r="F22" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>2025</v>
       </c>
       <c r="B23" s="5">
         <v>119</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="45">
         <v>53</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="45">
         <v>7.82</v>
       </c>
-      <c r="E23" s="51">
+      <c r="E23" s="45">
         <v>3.48</v>
       </c>
-      <c r="F23" s="51" t="s">
+      <c r="F23" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="49"/>
-[...3 lines deleted...]
-      <c r="F24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
     </row>
     <row r="25" spans="1:6" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:6" ht="2.1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>