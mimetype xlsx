--- v0 (2026-06-16)
+++ v1 (2026-07-21)
@@ -31,54 +31,54 @@
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Gilberto\Documents\ANTT\Anuário\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Gilberto\Documents\ANTT\Anuário\2025\Publicação\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49D771B9-2932-46EE-A91C-11A6E9C9EFA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{714E1D25-C09A-4F86-8243-F70A282AC684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="903" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2.1.1" sheetId="1" r:id="rId1"/>
     <sheet name="2.1.2" sheetId="2" r:id="rId2"/>
     <sheet name="2.1.3" sheetId="3" r:id="rId3"/>
     <sheet name="2.1.4" sheetId="4" r:id="rId4"/>
     <sheet name="2.1.5" sheetId="5" r:id="rId5"/>
     <sheet name="2.1.6" sheetId="6" r:id="rId6"/>
     <sheet name="2.1.7" sheetId="7" r:id="rId7"/>
     <sheet name="2.1.8" sheetId="8" r:id="rId8"/>
     <sheet name="2.2.1" sheetId="9" r:id="rId9"/>
     <sheet name="2.2.2" sheetId="10" r:id="rId10"/>
     <sheet name="2.2.3" sheetId="11" r:id="rId11"/>
     <sheet name="2.2.4" sheetId="12" r:id="rId12"/>
     <sheet name="2.3.1" sheetId="13" r:id="rId13"/>
     <sheet name="2.3.2" sheetId="14" r:id="rId14"/>
     <sheet name="2.3.3" sheetId="15" r:id="rId15"/>
     <sheet name="2.3.4" sheetId="16" r:id="rId16"/>
     <sheet name="2.4.1" sheetId="17" r:id="rId17"/>
     <sheet name="2.4.2" sheetId="18" r:id="rId18"/>
     <sheet name="2.4.3" sheetId="19" r:id="rId19"/>
     <sheet name="2.4.4" sheetId="20" r:id="rId20"/>
     <sheet name="2.4.5" sheetId="21" r:id="rId21"/>
@@ -2325,53 +2325,50 @@
       </rPr>
       <t xml:space="preserve"> a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t>Desempenho da Frota Total de Locomotiva, no Transporte Ferroviário, por Quantidade de Locomotiva em Circulação (em horas)</t>
-[...1 lines deleted...]
-  <si>
     <t>Média</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tabela 2.4.2 - Disponibilidade de Locomotivas e Utilização da Disponibilidade,
  no Transporte Ferroviário de Cargas
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
@@ -2938,53 +2935,50 @@
       </rPr>
       <t xml:space="preserve"> a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t>Desempenho da Frota Total de Vagão, no Transporte Ferroviário, por Quantidade de Vagão em Circulação (em horas)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tabela 2.5.2 - Disponibilidade de Vagão e Utilização da Disponibilidade, 
 no Transporte Ferroviário de Cargas
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -3463,50 +3457,56 @@
       <t xml:space="preserve"> a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Manutenção de Vagão no Transporte Ferroviário, por Tipo</t>
+  </si>
+  <si>
+    <t>Desempenho da Frota Total de Locomotiva, no Transporte Ferroviário, por Quantidade de Locomotiva em Circulação</t>
+  </si>
+  <si>
+    <t>Desempenho da Frota Total de Vagão, no Transporte Ferroviário, por Quantidade de Vagão em Circulação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="[$-10416]#,##0,;\(#,##0,\);&quot;0&quot;"/>
     <numFmt numFmtId="165" formatCode="[$-10416]#,##0,,;\(#,##0,,\);&quot;0&quot;"/>
     <numFmt numFmtId="166" formatCode="[$-10416]#,##0,;\(#,##0,\)"/>
     <numFmt numFmtId="167" formatCode="[$-10416]0.00%"/>
     <numFmt numFmtId="168" formatCode="[$-10416]0;\(0\)"/>
     <numFmt numFmtId="169" formatCode="[$-10416]0.00;\(0.00\);&quot;0&quot;"/>
     <numFmt numFmtId="170" formatCode="[$-10416]#,##0;\(#,##0\);&quot;0&quot;"/>
     <numFmt numFmtId="171" formatCode="[$-10416]0.00%;\-0.00%;&quot;0.00%&quot;"/>
     <numFmt numFmtId="172" formatCode="[$-10416]#,##0.00;\(#,##0.00\)"/>
     <numFmt numFmtId="173" formatCode="[$-10416]#,##0.00;\(#,##0.00\);&quot;0&quot;"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3786,70 +3786,70 @@
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="173" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="173" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00F5F5F5"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -4198,86 +4198,86 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -5160,158 +5160,158 @@
         <v>8633141</v>
       </c>
       <c r="I23" s="7">
         <v>8510223</v>
       </c>
       <c r="J23" s="7">
         <v>8777604</v>
       </c>
       <c r="K23" s="7">
         <v>9713503</v>
       </c>
       <c r="L23" s="7">
         <v>9238404</v>
       </c>
       <c r="M23" s="7">
         <v>9510265</v>
       </c>
       <c r="N23" s="7">
         <v>9395479</v>
       </c>
       <c r="O23" s="7">
         <v>9610036</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:L20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" customWidth="1"/>
     <col min="7" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="19.140625" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" customWidth="1"/>
     <col min="12" max="12" width="15.5703125" customWidth="1"/>
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="46"/>
-[...8 lines deleted...]
-      <c r="L1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
     </row>
     <row r="2" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="D2" s="46"/>
-[...7 lines deleted...]
-      <c r="L2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
     </row>
     <row r="3" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="E3" s="46"/>
-[...6 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
     </row>
     <row r="4" spans="2:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>79</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>81</v>
@@ -5830,126 +5830,126 @@
         <v>2</v>
       </c>
       <c r="F19" s="30">
         <v>0</v>
       </c>
       <c r="G19" s="30">
         <v>0</v>
       </c>
       <c r="H19" s="30">
         <v>0</v>
       </c>
       <c r="I19" s="30">
         <v>0</v>
       </c>
       <c r="J19" s="30">
         <v>0</v>
       </c>
       <c r="K19" s="30">
         <v>16</v>
       </c>
       <c r="L19" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:12" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="49"/>
-[...8 lines deleted...]
-      <c r="L20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="C2:L2"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="B20:L20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:I20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="4" width="24.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="22.140625" customWidth="1"/>
     <col min="9" max="9" width="15.85546875" customWidth="1"/>
     <col min="10" max="10" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="C1" s="46"/>
-[...5 lines deleted...]
-      <c r="I1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
     </row>
     <row r="2" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="D2" s="46"/>
-[...3 lines deleted...]
-      <c r="H2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
       <c r="I2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>92</v>
@@ -6327,109 +6327,109 @@
         <v>2025</v>
       </c>
       <c r="C18" s="29">
         <v>21</v>
       </c>
       <c r="D18" s="30">
         <v>7</v>
       </c>
       <c r="E18" s="30">
         <v>9</v>
       </c>
       <c r="F18" s="30">
         <v>0</v>
       </c>
       <c r="G18" s="30">
         <v>4</v>
       </c>
       <c r="H18" s="30">
         <v>0</v>
       </c>
       <c r="I18" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="48" t="s">
+      <c r="B19" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="49"/>
-[...5 lines deleted...]
-      <c r="I19" s="49"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
     </row>
     <row r="20" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B19:I19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:D26"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A8" workbookViewId="0">
       <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" customWidth="1"/>
     <col min="3" max="3" width="33.28515625" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>95</v>
       </c>
-      <c r="C1" s="46"/>
-      <c r="D1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="D2" s="46"/>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="32">
         <v>5.86</v>
       </c>
       <c r="D4" s="33">
         <v>22.1</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
@@ -6619,103 +6619,103 @@
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2024</v>
       </c>
       <c r="C22" s="32">
         <v>2.71</v>
       </c>
       <c r="D22" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="32">
         <v>1.86</v>
       </c>
       <c r="D23" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="30.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="50" t="s">
+      <c r="B24" s="51" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
     </row>
     <row r="25" spans="2:4" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:4" ht="6.4" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B24:D24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:D26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="39.140625" customWidth="1"/>
     <col min="4" max="4" width="45.140625" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="C1" s="46"/>
-      <c r="D1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="D2" s="46"/>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="32">
         <v>21.518792000000001</v>
       </c>
       <c r="D4" s="33">
         <v>34.888674999999999</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
@@ -6905,104 +6905,104 @@
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2024</v>
       </c>
       <c r="C22" s="32">
         <v>29.493827</v>
       </c>
       <c r="D22" s="33">
         <v>43.730027</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="32">
         <v>30.333428999999999</v>
       </c>
       <c r="D23" s="33">
         <v>44.296824999999998</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
     </row>
     <row r="25" spans="2:4" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:4" ht="0.2" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B24:D24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:D17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="38.42578125" customWidth="1"/>
     <col min="4" max="4" width="43.42578125" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>104</v>
       </c>
-      <c r="C1" s="46"/>
-      <c r="D1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="D2" s="46"/>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>107</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="32">
         <v>29.434232699999999</v>
       </c>
       <c r="D4" s="33">
         <v>43.072341999999999</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12" t="s">
@@ -7104,122 +7104,122 @@
       </c>
     </row>
     <row r="14" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="32">
         <v>32.175455200000002</v>
       </c>
       <c r="D14" s="33">
         <v>44.267758000000001</v>
       </c>
     </row>
     <row r="15" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="32">
         <v>31.063729800000001</v>
       </c>
       <c r="D15" s="33">
         <v>44.412239999999997</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="48" t="s">
+      <c r="B16" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="49"/>
-      <c r="D16" s="49"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
     </row>
     <row r="17" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B16:D16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>110</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -8102,133 +8102,133 @@
         <v>929734</v>
       </c>
       <c r="I23" s="35">
         <v>929097</v>
       </c>
       <c r="J23" s="35">
         <v>951503</v>
       </c>
       <c r="K23" s="35">
         <v>1029453</v>
       </c>
       <c r="L23" s="35">
         <v>981639</v>
       </c>
       <c r="M23" s="35">
         <v>987393</v>
       </c>
       <c r="N23" s="35">
         <v>901802</v>
       </c>
       <c r="O23" s="35">
         <v>950651</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>112</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>113</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -9111,139 +9111,141 @@
         <v>3135</v>
       </c>
       <c r="I23" s="35">
         <v>3045</v>
       </c>
       <c r="J23" s="35">
         <v>3206</v>
       </c>
       <c r="K23" s="35">
         <v>3542</v>
       </c>
       <c r="L23" s="35">
         <v>3529</v>
       </c>
       <c r="M23" s="35">
         <v>3501</v>
       </c>
       <c r="N23" s="35">
         <v>3260</v>
       </c>
       <c r="O23" s="35">
         <v>3284</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2:O2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>149</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -10119,114 +10121,114 @@
         <v>315</v>
       </c>
       <c r="I23" s="35">
         <v>311</v>
       </c>
       <c r="J23" s="35">
         <v>308</v>
       </c>
       <c r="K23" s="35">
         <v>305</v>
       </c>
       <c r="L23" s="35">
         <v>303</v>
       </c>
       <c r="M23" s="35">
         <v>301</v>
       </c>
       <c r="N23" s="35">
         <v>302</v>
       </c>
       <c r="O23" s="35">
         <v>302</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="3" max="3" width="39.7109375" customWidth="1"/>
     <col min="4" max="4" width="39.85546875" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D2" s="31" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="12">
         <v>2006</v>
       </c>
       <c r="C3" s="36">
         <v>0.79895300000000002</v>
       </c>
       <c r="D3" s="37">
         <v>0.80556700000000003</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2007</v>
       </c>
       <c r="C4" s="36">
         <v>0.82184599999999997</v>
       </c>
       <c r="D4" s="37">
         <v>0.77348899999999998</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
@@ -10406,128 +10408,128 @@
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" s="12">
         <v>2024</v>
       </c>
       <c r="C21" s="36">
         <v>0.78750600000000004</v>
       </c>
       <c r="D21" s="37">
         <v>0.78955399999999998</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2025</v>
       </c>
       <c r="C22" s="36">
         <v>0.80069999999999997</v>
       </c>
       <c r="D22" s="37">
         <v>0.77680000000000005</v>
       </c>
     </row>
     <row r="23" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="48" t="s">
+      <c r="B23" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="49"/>
-      <c r="D23" s="49"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
     </row>
     <row r="24" spans="2:4" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -11403,134 +11405,134 @@
         <v>2.0100220000000002</v>
       </c>
       <c r="I23" s="39">
         <v>2.033706</v>
       </c>
       <c r="J23" s="39">
         <v>2.038983</v>
       </c>
       <c r="K23" s="39">
         <v>1.9871970000000001</v>
       </c>
       <c r="L23" s="39">
         <v>2.0056720000000001</v>
       </c>
       <c r="M23" s="39">
         <v>1.9601150000000001</v>
       </c>
       <c r="N23" s="39">
         <v>1.8912199999999999</v>
       </c>
       <c r="O23" s="39">
         <v>1.9202570000000001</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
     <col min="16" max="16" width="39.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -12413,140 +12415,140 @@
         <v>4796404962</v>
       </c>
       <c r="I23" s="9">
         <v>4737707735</v>
       </c>
       <c r="J23" s="9">
         <v>4922572946</v>
       </c>
       <c r="K23" s="9">
         <v>5468172616</v>
       </c>
       <c r="L23" s="9">
         <v>5256754947</v>
       </c>
       <c r="M23" s="9">
         <v>5407392208</v>
       </c>
       <c r="N23" s="9">
         <v>5334422346</v>
       </c>
       <c r="O23" s="9">
         <v>5483127954</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
     <row r="25" spans="2:15" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>121</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>122</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -13422,139 +13424,139 @@
         <v>1.4022889999999999</v>
       </c>
       <c r="I23" s="39">
         <v>1.4148959999999999</v>
       </c>
       <c r="J23" s="39">
         <v>1.4182360000000001</v>
       </c>
       <c r="K23" s="39">
         <v>1.392339</v>
       </c>
       <c r="L23" s="39">
         <v>1.405303</v>
       </c>
       <c r="M23" s="39">
         <v>1.3761140000000001</v>
       </c>
       <c r="N23" s="39">
         <v>1.341064</v>
       </c>
       <c r="O23" s="39">
         <v>1.3590310000000001</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="15" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
@@ -14430,123 +14432,123 @@
         <v>7992</v>
       </c>
       <c r="I23" s="35">
         <v>7324</v>
       </c>
       <c r="J23" s="35">
         <v>7544</v>
       </c>
       <c r="K23" s="35">
         <v>8873</v>
       </c>
       <c r="L23" s="35">
         <v>8421</v>
       </c>
       <c r="M23" s="35">
         <v>8655</v>
       </c>
       <c r="N23" s="35">
         <v>8066</v>
       </c>
       <c r="O23" s="35">
         <v>8623</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="49"/>
-[...11 lines deleted...]
-      <c r="O24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B24:O24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:D25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="56.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D2" s="47"/>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D3" s="31" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="4" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="40">
         <v>2.1327039999999999</v>
       </c>
       <c r="D4" s="41">
         <v>3.072444</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
         <v>2007</v>
       </c>
       <c r="C5" s="40">
         <v>2.0593900000000001</v>
       </c>
       <c r="D5" s="41">
         <v>2.9690859999999999</v>
       </c>
     </row>
     <row r="6" spans="2:4" x14ac:dyDescent="0.25">
@@ -14726,122 +14728,122 @@
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>2024</v>
       </c>
       <c r="C22" s="40">
         <v>1.459042</v>
       </c>
       <c r="D22" s="41">
         <v>2.0813350000000002</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="40">
         <v>1.423284</v>
       </c>
       <c r="D23" s="41">
         <v>2.031587</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
     </row>
     <row r="25" spans="2:4" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="B24:D24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B1:F25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" customWidth="1"/>
     <col min="3" max="5" width="17.85546875" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" customWidth="1"/>
     <col min="7" max="7" width="66.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="B1" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
     </row>
     <row r="2" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
-[...4 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="C2" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="E3" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="E3" s="31" t="s">
+      <c r="F3" s="31" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="12">
         <v>2006</v>
       </c>
       <c r="C4" s="43">
         <v>0</v>
       </c>
       <c r="D4" s="44">
         <v>0</v>
       </c>
       <c r="E4" s="44">
         <v>0</v>
       </c>
       <c r="F4" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B5" s="12">
         <v>2007</v>
       </c>
       <c r="C5" s="43">
         <v>0</v>
@@ -15141,133 +15143,133 @@
       <c r="E22" s="44">
         <v>22777</v>
       </c>
       <c r="F22" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>2025</v>
       </c>
       <c r="C23" s="43">
         <v>34297</v>
       </c>
       <c r="D23" s="44">
         <v>7449</v>
       </c>
       <c r="E23" s="44">
         <v>26848</v>
       </c>
       <c r="F23" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...2 lines deleted...]
-      <c r="F24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
     </row>
     <row r="25" spans="2:6" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="B24:F24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:N1"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>12</v>
       </c>
@@ -16143,115 +16145,115 @@
         <v>18005</v>
       </c>
       <c r="H23" s="35">
         <v>18257</v>
       </c>
       <c r="I23" s="35">
         <v>17735</v>
       </c>
       <c r="J23" s="35">
         <v>18110</v>
       </c>
       <c r="K23" s="35">
         <v>17909</v>
       </c>
       <c r="L23" s="35">
         <v>16296</v>
       </c>
       <c r="M23" s="35">
         <v>17839</v>
       </c>
       <c r="N23" s="35">
         <v>18020</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.28515625" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="0" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="72.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C2" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="12">
         <v>2006</v>
       </c>
       <c r="B3" s="36">
         <v>0.90611900000000001</v>
       </c>
       <c r="C3" s="37">
         <v>0.83660500000000004</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="12">
         <v>2007</v>
       </c>
       <c r="B4" s="36">
         <v>0.95855400000000002</v>
       </c>
       <c r="C4" s="37">
         <v>0.81464099999999995</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
@@ -16431,131 +16433,131 @@
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="12">
         <v>2024</v>
       </c>
       <c r="B21" s="36">
         <v>0.91366800000000004</v>
       </c>
       <c r="C21" s="37">
         <v>0.71735700000000002</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="12">
         <v>2025</v>
       </c>
       <c r="B22" s="36">
         <v>0.92460200000000003</v>
       </c>
       <c r="C22" s="37">
         <v>0.72281700000000004</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="49"/>
-      <c r="C23" s="49"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
     </row>
     <row r="24" spans="1:3" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:3" ht="0.4" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>12</v>
       </c>
@@ -17431,135 +17433,135 @@
         <v>7830</v>
       </c>
       <c r="H23" s="35">
         <v>7656</v>
       </c>
       <c r="I23" s="35">
         <v>8001</v>
       </c>
       <c r="J23" s="35">
         <v>8563</v>
       </c>
       <c r="K23" s="35">
         <v>8313</v>
       </c>
       <c r="L23" s="35">
         <v>8309</v>
       </c>
       <c r="M23" s="35">
         <v>7978</v>
       </c>
       <c r="N23" s="35">
         <v>8264</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="2.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
@@ -18442,136 +18444,136 @@
         <v>490</v>
       </c>
       <c r="H23" s="35">
         <v>477</v>
       </c>
       <c r="I23" s="35">
         <v>506</v>
       </c>
       <c r="J23" s="35">
         <v>548</v>
       </c>
       <c r="K23" s="35">
         <v>526</v>
       </c>
       <c r="L23" s="35">
         <v>596</v>
       </c>
       <c r="M23" s="35">
         <v>539</v>
       </c>
       <c r="N23" s="35">
         <v>549</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>142</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
@@ -19454,124 +19456,124 @@
         <v>275708</v>
       </c>
       <c r="H23" s="35">
         <v>270665</v>
       </c>
       <c r="I23" s="35">
         <v>288916</v>
       </c>
       <c r="J23" s="35">
         <v>312016</v>
       </c>
       <c r="K23" s="35">
         <v>302162</v>
       </c>
       <c r="L23" s="35">
         <v>343181</v>
       </c>
       <c r="M23" s="35">
         <v>309592</v>
       </c>
       <c r="N23" s="35">
         <v>316525</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="49"/>
-[...11 lines deleted...]
-      <c r="N24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="33.28515625" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="0" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="56.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>143</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>144</v>
+      </c>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C3" s="31" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="12">
         <v>2006</v>
       </c>
       <c r="B4" s="43">
         <v>10730</v>
       </c>
       <c r="C4" s="44">
         <v>5993581</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="12">
         <v>2007</v>
       </c>
       <c r="B5" s="43">
         <v>6927</v>
       </c>
       <c r="C5" s="44">
         <v>3807598</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
@@ -19751,136 +19753,136 @@
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="12">
         <v>2024</v>
       </c>
       <c r="B22" s="43">
         <v>5367</v>
       </c>
       <c r="C22" s="44">
         <v>3035642</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="12">
         <v>2025</v>
       </c>
       <c r="B23" s="43">
         <v>5815</v>
       </c>
       <c r="C23" s="44">
         <v>3313378</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="49"/>
-      <c r="C24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
     </row>
     <row r="25" spans="1:3" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -21015,138 +21017,138 @@
         <v>0</v>
       </c>
       <c r="M23" s="14">
         <v>905257</v>
       </c>
       <c r="N23" s="14">
         <v>0</v>
       </c>
       <c r="O23" s="14">
         <v>3633842</v>
       </c>
       <c r="P23" s="14">
         <v>0</v>
       </c>
       <c r="Q23" s="14">
         <v>155</v>
       </c>
       <c r="R23" s="14">
         <v>84831</v>
       </c>
       <c r="S23" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...15 lines deleted...]
-      <c r="S24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
     </row>
     <row r="25" spans="2:19" ht="1.9" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="4" width="17.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" customWidth="1"/>
     <col min="6" max="6" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="46"/>
+      <c r="A1" s="46" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="46"/>
+      <c r="B2" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D3" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="E3" s="31" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="12">
         <v>2006</v>
       </c>
       <c r="B4" s="43">
         <v>0</v>
       </c>
       <c r="C4" s="44">
         <v>0</v>
       </c>
       <c r="D4" s="44">
         <v>0</v>
       </c>
       <c r="E4" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="12">
         <v>2007</v>
       </c>
       <c r="B5" s="43">
         <v>0</v>
@@ -21446,138 +21448,138 @@
       <c r="D22" s="44">
         <v>29657</v>
       </c>
       <c r="E22" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="12">
         <v>2025</v>
       </c>
       <c r="B23" s="43">
         <v>45400</v>
       </c>
       <c r="C23" s="44">
         <v>10663</v>
       </c>
       <c r="D23" s="44">
         <v>34737</v>
       </c>
       <c r="E23" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="49"/>
-[...2 lines deleted...]
-      <c r="E24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
     </row>
     <row r="25" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="A24:E24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -22712,140 +22714,140 @@
         <v>0</v>
       </c>
       <c r="M23" s="17">
         <v>392429042</v>
       </c>
       <c r="N23" s="17">
         <v>0</v>
       </c>
       <c r="O23" s="17">
         <v>1402161206</v>
       </c>
       <c r="P23" s="17">
         <v>0</v>
       </c>
       <c r="Q23" s="17">
         <v>11095</v>
       </c>
       <c r="R23" s="17">
         <v>58018130</v>
       </c>
       <c r="S23" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...14 lines deleted...]
-      <c r="R24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
       <c r="S24" s="18" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:R24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="15" width="10.28515625" customWidth="1"/>
     <col min="16" max="16" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -23552,135 +23554,135 @@
         <v>0</v>
       </c>
       <c r="I19" s="22">
         <v>0</v>
       </c>
       <c r="J19" s="22">
         <v>0</v>
       </c>
       <c r="K19" s="22">
         <v>0</v>
       </c>
       <c r="L19" s="22">
         <v>0</v>
       </c>
       <c r="M19" s="22">
         <v>0</v>
       </c>
       <c r="N19" s="22">
         <v>0</v>
       </c>
       <c r="O19" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="49"/>
-[...11 lines deleted...]
-      <c r="O20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+      <c r="O20" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B20:O20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:O21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="15" width="10.28515625" customWidth="1"/>
     <col min="16" max="16" width="0" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="48.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="C1" s="46"/>
-[...11 lines deleted...]
-      <c r="O1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="46"/>
-[...10 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
@@ -24387,148 +24389,148 @@
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
         <v>0</v>
       </c>
       <c r="K19" s="24">
         <v>0</v>
       </c>
       <c r="L19" s="24">
         <v>0</v>
       </c>
       <c r="M19" s="24">
         <v>0</v>
       </c>
       <c r="N19" s="24">
         <v>0</v>
       </c>
       <c r="O19" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:15" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="49"/>
-[...11 lines deleted...]
-      <c r="O20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+      <c r="O20" s="50"/>
     </row>
     <row r="21" spans="2:15" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="B20:O20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -25663,152 +25665,152 @@
         <v>0</v>
       </c>
       <c r="M23" s="25">
         <v>8.9877044785000408E-3</v>
       </c>
       <c r="N23" s="25">
         <v>0</v>
       </c>
       <c r="O23" s="25">
         <v>3.6078039736297599E-2</v>
       </c>
       <c r="P23" s="25">
         <v>0</v>
       </c>
       <c r="Q23" s="25">
         <v>1.53889358951934E-6</v>
       </c>
       <c r="R23" s="25">
         <v>8.4223149737106299E-4</v>
       </c>
       <c r="S23" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...15 lines deleted...]
-      <c r="S24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
     </row>
     <row r="25" spans="2:19" ht="2.85" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:S26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" customWidth="1"/>
     <col min="10" max="13" width="10.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="C1" s="46"/>
-[...15 lines deleted...]
-      <c r="S1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
     </row>
     <row r="2" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="46"/>
-[...14 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
     </row>
     <row r="3" spans="2:19" ht="36" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>27</v>
@@ -26943,557 +26945,557 @@
         <v>0</v>
       </c>
       <c r="M23" s="25">
         <v>6.9291391336825598E-3</v>
       </c>
       <c r="N23" s="25">
         <v>0</v>
       </c>
       <c r="O23" s="25">
         <v>2.4758030228114802E-2</v>
       </c>
       <c r="P23" s="25">
         <v>0</v>
       </c>
       <c r="Q23" s="25">
         <v>1.9590496742136601E-7</v>
       </c>
       <c r="R23" s="25">
         <v>1.02442901013958E-3</v>
       </c>
       <c r="S23" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="49"/>
-[...15 lines deleted...]
-      <c r="S24" s="49"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
     </row>
     <row r="25" spans="2:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:19" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="41" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" customWidth="1"/>
     <col min="4" max="4" width="31.42578125" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="46"/>
-[...3 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...2 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="5">
         <v>2006</v>
       </c>
       <c r="B4" s="5">
         <v>69</v>
       </c>
-      <c r="C4" s="51">
+      <c r="C4" s="45">
         <v>17</v>
       </c>
-      <c r="D4" s="51">
+      <c r="D4" s="45">
         <v>5.78</v>
       </c>
-      <c r="E4" s="51">
+      <c r="E4" s="45">
         <v>1.42</v>
       </c>
-      <c r="F4" s="51" t="s">
+      <c r="F4" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="5">
         <v>2007</v>
       </c>
       <c r="B5" s="5">
         <v>54</v>
       </c>
-      <c r="C5" s="51">
+      <c r="C5" s="45">
         <v>19</v>
       </c>
-      <c r="D5" s="51">
+      <c r="D5" s="45">
         <v>4.07</v>
       </c>
-      <c r="E5" s="51">
+      <c r="E5" s="45">
         <v>1.43</v>
       </c>
-      <c r="F5" s="51" t="s">
+      <c r="F5" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
         <v>2008</v>
       </c>
       <c r="B6" s="5">
         <v>38</v>
       </c>
-      <c r="C6" s="51">
+      <c r="C6" s="45">
         <v>11</v>
       </c>
-      <c r="D6" s="51">
+      <c r="D6" s="45">
         <v>2.84</v>
       </c>
-      <c r="E6" s="51">
+      <c r="E6" s="45">
         <v>0.82</v>
       </c>
-      <c r="F6" s="51" t="s">
+      <c r="F6" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
         <v>2009</v>
       </c>
       <c r="B7" s="5">
         <v>35</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="45">
         <v>14</v>
       </c>
-      <c r="D7" s="51">
+      <c r="D7" s="45">
         <v>3.82</v>
       </c>
-      <c r="E7" s="51">
+      <c r="E7" s="45">
         <v>1.53</v>
       </c>
-      <c r="F7" s="51" t="s">
+      <c r="F7" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="5">
         <v>2010</v>
       </c>
       <c r="B8" s="5">
         <v>45</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C8" s="45">
         <v>15</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="45">
         <v>3.56</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="45">
         <v>1.19</v>
       </c>
-      <c r="F8" s="51" t="s">
+      <c r="F8" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
         <v>2011</v>
       </c>
       <c r="B9" s="5">
         <v>37</v>
       </c>
-      <c r="C9" s="51">
+      <c r="C9" s="45">
         <v>20</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D9" s="45">
         <v>2.82</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="45">
         <v>1.52</v>
       </c>
-      <c r="F9" s="51" t="s">
+      <c r="F9" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
         <v>2012</v>
       </c>
       <c r="B10" s="5">
         <v>37</v>
       </c>
-      <c r="C10" s="51">
+      <c r="C10" s="45">
         <v>16</v>
       </c>
-      <c r="D10" s="51">
+      <c r="D10" s="45">
         <v>2.72</v>
       </c>
-      <c r="E10" s="51">
+      <c r="E10" s="45">
         <v>1.18</v>
       </c>
-      <c r="F10" s="51" t="s">
+      <c r="F10" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
         <v>2013</v>
       </c>
       <c r="B11" s="5">
         <v>36</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="45">
         <v>11</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="45">
         <v>2.67</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="45">
         <v>0.82</v>
       </c>
-      <c r="F11" s="51" t="s">
+      <c r="F11" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="5">
         <v>2014</v>
       </c>
       <c r="B12" s="5">
         <v>36</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="45">
         <v>9</v>
       </c>
-      <c r="D12" s="51">
+      <c r="D12" s="45">
         <v>2.73</v>
       </c>
-      <c r="E12" s="51">
+      <c r="E12" s="45">
         <v>0.68</v>
       </c>
-      <c r="F12" s="51" t="s">
+      <c r="F12" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
         <v>2015</v>
       </c>
       <c r="B13" s="5">
         <v>28</v>
       </c>
-      <c r="C13" s="51">
+      <c r="C13" s="45">
         <v>10</v>
       </c>
-      <c r="D13" s="51">
+      <c r="D13" s="45">
         <v>2.09</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="45">
         <v>0.74</v>
       </c>
-      <c r="F13" s="51" t="s">
+      <c r="F13" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="5">
         <v>2016</v>
       </c>
       <c r="B14" s="5">
         <v>31</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="45">
         <v>5</v>
       </c>
-      <c r="D14" s="51">
+      <c r="D14" s="45">
         <v>2.5</v>
       </c>
-      <c r="E14" s="51">
+      <c r="E14" s="45">
         <v>0.4</v>
       </c>
-      <c r="F14" s="51" t="s">
+      <c r="F14" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>2017</v>
       </c>
       <c r="B15" s="5">
         <v>21</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="45">
         <v>6</v>
       </c>
-      <c r="D15" s="51">
+      <c r="D15" s="45">
         <v>1.75</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="45">
         <v>0.5</v>
       </c>
-      <c r="F15" s="51" t="s">
+      <c r="F15" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="5">
         <v>2018</v>
       </c>
       <c r="B16" s="5">
         <v>28</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="45">
         <v>17</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="45">
         <v>2.38</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="45">
         <v>1.44</v>
       </c>
-      <c r="F16" s="51" t="s">
+      <c r="F16" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>2019</v>
       </c>
       <c r="B17" s="5">
         <v>21</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="45">
         <v>9</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="45">
         <v>2.12</v>
       </c>
-      <c r="E17" s="51">
+      <c r="E17" s="45">
         <v>0.91</v>
       </c>
-      <c r="F17" s="51" t="s">
+      <c r="F17" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="5">
         <v>2020</v>
       </c>
       <c r="B18" s="5">
         <v>9</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="45">
         <v>6</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="45">
         <v>1.1599999999999999</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="45">
         <v>0.77</v>
       </c>
-      <c r="F18" s="51" t="s">
+      <c r="F18" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>2021</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="45">
         <v>12</v>
       </c>
-      <c r="D19" s="51">
+      <c r="D19" s="45">
         <v>2.2400000000000002</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="45">
         <v>1.34</v>
       </c>
-      <c r="F19" s="51" t="s">
+      <c r="F19" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5">
         <v>2022</v>
       </c>
       <c r="B20" s="5">
         <v>25</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="45">
         <v>12</v>
       </c>
-      <c r="D20" s="51">
+      <c r="D20" s="45">
         <v>3</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="45">
         <v>1.44</v>
       </c>
-      <c r="F20" s="51" t="s">
+      <c r="F20" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>2023</v>
       </c>
       <c r="B21" s="5">
         <v>17</v>
       </c>
-      <c r="C21" s="51">
+      <c r="C21" s="45">
         <v>9</v>
       </c>
-      <c r="D21" s="51">
+      <c r="D21" s="45">
         <v>1.67</v>
       </c>
-      <c r="E21" s="51">
+      <c r="E21" s="45">
         <v>0.88</v>
       </c>
-      <c r="F21" s="51" t="s">
+      <c r="F21" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>2024</v>
       </c>
       <c r="B22" s="5">
         <v>28</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="45">
         <v>14</v>
       </c>
-      <c r="D22" s="51">
+      <c r="D22" s="45">
         <v>2.71</v>
       </c>
-      <c r="E22" s="51">
+      <c r="E22" s="45">
         <v>1.35</v>
       </c>
-      <c r="F22" s="51" t="s">
+      <c r="F22" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>2025</v>
       </c>
       <c r="B23" s="5">
         <v>21</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="45">
         <v>10</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="45">
         <v>1.96</v>
       </c>
-      <c r="E23" s="51">
+      <c r="E23" s="45">
         <v>0.93</v>
       </c>
-      <c r="F23" s="51" t="s">
+      <c r="F23" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="49"/>
-[...3 lines deleted...]
-      <c r="F24" s="49"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
     </row>
     <row r="25" spans="1:6" ht="0.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:6" ht="2.1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>